--- v0 (2025-10-18)
+++ v1 (2026-09-19)
@@ -1,408 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C2CB6A6" w14:textId="77777777" w:rsidR="006F6C3D" w:rsidRPr="006F6C3D" w:rsidRDefault="006F6C3D" w:rsidP="00A43061">
-[...89 lines deleted...]
-        </w:pBdr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9214"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0005579C" w:rsidRPr="00283F66" w14:paraId="64898CEC" w14:textId="77777777" w:rsidTr="00E80FBF">
+        <w:trPr>
+          <w:ins w:id="0" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9214" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="397AB6BA" w14:textId="146C4380" w:rsidR="0005579C" w:rsidRPr="00882423" w:rsidRDefault="0005579C" w:rsidP="00E80FBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:ins w:id="1" w:author="Author"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="2" w:author="Author">
+              <w:r w:rsidRPr="00882423">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Настоящият документ представлява одобрената продуктова информация на </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Izamby</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00882423">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>, като са подчертани промените, настъпили в резултат на предходната процедура, които засягат продуктовата информация (</w:t>
+              </w:r>
+              <w:r w:rsidR="00F81222" w:rsidRPr="00F81222">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>EMA/N/0000288023</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00882423">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>).</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="33C0D4F0" w14:textId="77777777" w:rsidR="0005579C" w:rsidRPr="00882423" w:rsidRDefault="0005579C" w:rsidP="00E80FBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:rPr>
+                <w:ins w:id="3" w:author="Author"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07B5CD16" w14:textId="5698A764" w:rsidR="0005579C" w:rsidRPr="00283F66" w:rsidRDefault="0005579C" w:rsidP="00E80FBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="4" w:author="Author"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="5" w:author="Author">
+              <w:r w:rsidRPr="00882423">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">За повече информация вижте уебсайта на Европейската агенция по лекарствата: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:fldChar w:fldCharType="begin"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE41A6">
+                <w:instrText>HYPERLINK "</w:instrText>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:rPrChange w:id="6" w:author="Author">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:instrText>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:instrText>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:rPrChange w:id="7" w:author="Author">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:instrText>izamby</w:instrText>
+              </w:r>
+              <w:r w:rsidRPr="00BE41A6">
+                <w:instrText>"</w:instrText>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w:rPrChange w:id="8" w:author="Author">
+                    <w:rPr/>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:fldChar w:fldCharType="separate"/>
+              </w:r>
+              <w:r w:rsidRPr="00BE41A6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00BE41A6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>izamby</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B02EFD">
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w:rPrChange w:id="9" w:author="Author">
+                    <w:rPr/>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:fldChar w:fldCharType="end"/>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="365364AD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384A2182" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF437D8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A0F151D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FA9C37D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EBD76F6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7589B26D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8EF190" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD605CB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09A9067B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346A45F8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C0B1827" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00AA80F0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282138E7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D90B4DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53773114" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA2A399" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606ADFC6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F179BCC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C0DE64" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2070C7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="709362F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6147EA41" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF2A1B2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bold"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="КРАТКА_ХАРАКТЕРИСТИКА_НА_ПРОДУКТА"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="10" w:name="КРАТКА_ХАРАКТЕРИСТИКА_НА_ПРОДУКТА"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D31FA96" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61672CEC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>КРАТКА ХАРАКТЕРИСТИКА НА ПРОДУКТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E33512B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BDCCFE" w14:textId="073EC68F" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63D24E04" wp14:editId="1607E578">
             <wp:extent cx="200025" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="62437756" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="200025" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -415,141 +517,141 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Този лекарствен продукт подлежи на допълнително наблюдение. Това ще позволи бързото установяване на нова информация относно безопасността. От медицинските специалисти се изисква да съобщават всяка подозирана нежелана реакция. За начина на съобщаване на нежелани реакции вижте точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096DF51B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A60D590" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEDDD76" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7355E423" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby 60 mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411DFE9D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36BD9617" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="2233CE05" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>КАЧЕСТВЕН И КОЛИЧЕСТВЕН СЪСТАВ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38734B3E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A1A508E" w14:textId="4953C09B" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Всяка предварително напълнена спринцовка съдържа 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg денозумаб (denosumab) в 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -567,118 +669,164 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9138EC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44416756" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Денозумаб е човешко моноклонално антитяло IgG2, произведено в клетъчна линия от бозайник (клетки от яйчник на китайски хамстер) чрез рекомбинантна ДНК технология.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C263186" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0046AF03" w14:textId="255BC137" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>Помощно вещество с известно действие</w:t>
+        <w:t>Помощно</w:t>
+      </w:r>
+      <w:ins w:id="11" w:author="Author">
+        <w:r w:rsidR="0005579C" w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:u w:val="single"/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(и) </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вещество</w:t>
+      </w:r>
+      <w:ins w:id="12" w:author="Author">
+        <w:r w:rsidR="0005579C" w:rsidRPr="0005579C">
+          <w:rPr>
+            <w:u w:val="single"/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>(а)</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с известно действие</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B4A496" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Това лекарство съдържа 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">mg сорбитол (E 420) </w:t>
+        <w:t>mg сорбитол (E</w:t>
+      </w:r>
+      <w:del w:id="13" w:author="Author">
+        <w:r w:rsidRPr="00537B04" w:rsidDel="008248B4">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">420) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5A65">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
@@ -694,813 +842,837 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">mg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">полисорбат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>20 (E</w:t>
       </w:r>
+      <w:del w:id="14" w:author="Author">
+        <w:r w:rsidDel="008248B4">
+          <w:rPr>
+            <w:iCs/>
+            <w:noProof/>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
-          <w:lang w:val="bg-BG"/>
-[...6 lines deleted...]
-          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">432) </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">във всеки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> разтвор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE589B9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E151D4" w14:textId="2C9EB991" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За пълния списък на помощните вещества вижте точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440D00C4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E3355F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="44835301" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ЛЕКАРСТВЕНА ФОРМА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1430DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA396E2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Инжекционен разтвор (инжекция) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E014AC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F85E9A4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Безцветен до жълтеникав разтвор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F612CA3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFA775A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC1A791" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>КЛИНИЧНИ ДАННИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C46206B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="3956924C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Терапевтични показания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493736E4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66419507" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лечение на остеопороза при жени в постменопауза и при мъже, изложени на повишен риск от фрактури. При жени в постменопауза денозумаб значимо намалява риска от фрактури на прешлените, непрешленни фрактури и фрактури на тазобедрената става.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFF2354" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62FB3C08" w14:textId="6041BE20" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лечение на загуба на костно вещество, свързано с хормонална аблация при мъже с карцином на простатата, изложени на повишен риск от фрактури (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.1). При мъже с карцином на простатата, получаващи хормонална аблация, Izamby значимо намалява риска от фрактури на прешлените.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3AFC1C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E6AC05" w14:textId="5527B248" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лечение на загуба на костно вещество, свързана с продължителна системна глюкокортикоидна терапия при възрастни пациенти с повишен риск от фрактура (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C61FA3C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C98F0A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Дозировка и начин на приложение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60813D4C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591979DB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Дозировка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416499F4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7305D9" w14:textId="111E0F61" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Препоръчителната доза е 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg Izamby, приложена като еднократна подкожна инжекция в областта </w:t>
       </w:r>
       <w:r w:rsidRPr="00585013">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на бедрото,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> корема или мишницата, веднъж на всеки 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B4385E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE31C28" w14:textId="4940BA81" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Пациентите трябва да получават съответно добавки с калций и витамин D (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BBF23E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6648E17A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На пациентите, които се лекуват с Izamby, трябва да се предостави листовка за пациента и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>напомняща карта н</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а пациента.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FF04ED" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166CB864" w14:textId="533FBE87" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Оптималната обща продължителност на антирезорбтивната терапия на остеопороза (включваща денозумаб и бифосфонати) не е установена. Необходимостта от продължаване на лечението трябва да се преоценява периодично, въз основа на ползите и потенциалните рискове</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, свързани</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с денозумаб при всеки отделен пациент, особено след 5 или повече години употреба (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EA81F5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36888599" w14:textId="29AF893D" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>тарческа възраст (възраст ≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>65)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7A0025" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не се налага коригиране на дозата при пациенти в старческа възраст.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196462CF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2F7119" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26129404" w14:textId="4E30A7F3" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не се налага коригиране на дозата при пациенти с бъбречно увреждане (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4 за препоръки относно проследяване на калциевите нива).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C51F51" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724F334D" w14:textId="4249D80A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Липсват данни при пациенти с продължителна системна глюкокортикоидна терапия и тежк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а степен на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бъбречно увреждане (GFR &lt;</w:t>
+        <w:t xml:space="preserve"> бъбречно увреждане (</w:t>
+      </w:r>
+      <w:ins w:id="15" w:author="Author">
+        <w:r w:rsidR="0005579C" w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t xml:space="preserve">скорост на гломерулна филтрация, </w:t>
+        </w:r>
+        <w:del w:id="16" w:author="Author">
+          <w:r w:rsidR="0005579C" w:rsidRPr="00283F66" w:rsidDel="00DC7F75">
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+            <w:delText>(</w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>GFR &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/min).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636FF8BF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A6A741" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Чернодробно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696B49B8" w14:textId="07DBF168" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Безопасността и ефикасността на денозумаб не са проучвани при пациенти с чернодробно увреждане (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F80144" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C557D58" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B68B89" w14:textId="7702532A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не трябва да се използва при деца на възраст &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1530,707 +1702,707 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>години са описани в точки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.1 и 5.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4413D645" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="480FE431" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Начин на приложение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B1FE73" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B7B42AA" w14:textId="2F3D65E9" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За подкожно приложение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B95923" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9D6457" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Приложението трябва да се направи от лице, което е адекватно обучено на техниката на инжектиране.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201F222B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656E86D0" w14:textId="578DB0C5" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Указания</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за употреба, работа и изхвърляне са дадени в точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C36C66F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="3C67673E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="65F083F9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Противопоказания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5703C81D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4720E683" w14:textId="71C362E2" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Свръхчувствителност към активното вещество или към някое от помощните вещества, изброени в точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54381198" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0607E48A" w14:textId="6FB578D3" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Хипокалциемия (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D74052" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="17CB80DA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Специални предупреждения и предпазни мерки при употреба</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751AF6CC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267AD484" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Проследимост</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51378EB7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B6AD640" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За да се подобри проследимостта на биологичните лекарствени продукти, името и партидният номер на приложения продукт трябва ясно да се записват.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAA31F0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="184A921E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Добавки с калций и витамин D</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD438C6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B9306C2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Адекватният прием на калций и витамин D е важен за всички пациенти. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2276F9A6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49541F7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Предпазни мерки при употреба</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B48AB25" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DDA6EC6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Хипокалциемия</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD894F1" w14:textId="1FE93941" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Важно е да се идентифицират пациентите, изложени на риск от хипокалциемия. Хипокалциемията трябва да бъде коригирана чрез адекватен прием на калций и витамин D преди започване на терапията. Препоръчва се клинично проследяване на калциевите нива преди всяка доза и, при пациентите, предразположени към хипокалциемия в рамките на две седмици, след началната доза. Ако при някой пациент се появят предполагаеми симптоми на хипокалциемия по време на лечението (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.8 за симптоми), трябва да се изследват калциевите нива. Пациентите трябва да бъдат насърчавани да съобщават симптоми, показателни за хипокалциемия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D6DADC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="679706C2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При постмаркетингови условия се съобщава за тежка симптоматична хипокалциемия (водеща до хоспитализация, животозастрашаващи събития и случаи с летален изход). Въпреки че повечето случаи настъпват през първите няколко седмици от началото на лечението, тя може да се появи и по-късно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EB1C57" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01AB039C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съпътстващата глюкокортикоидна терапия е допълнителен рисков фактор за хипокалциемия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B62E86" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20237CA9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C722FCC" w14:textId="0EA56A33" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Пациентите с тежк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а степен на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бъбречно увреждане (креатининов клирънс &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/min), или които са на диализа, са с по-голям риск от развитие на хипокалциемия. Рискът от развитие на хипокалциемия и съпътстващо повишение на паратиреоидния хормон се увеличава с нарастване на степента на бъбречното увреждане. Съобщава се за тежки и летални случаи. Адекватният прием на калций, витамин D и редовното проследяване на калциевите нива е особено важно при тези пациенти, вижте по-горе.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A054C4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E0AAC3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Кожни инфекции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E03C03A" w14:textId="7AE7D641" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Пациентите, получаващи денозумаб, може да развият кожни инфекции (основно целулит), водещи до хоспитализация (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.8). Пациентите трябва да бъдат посъветвани да потърсят лекарска помощ, ако при тях се появят признаци или симптоми на целулит.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F22C30" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45961357" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Остеонекроза на челюстта (ОНЧ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2970CBA5" w14:textId="2B137081" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ОНЧ се съобщава рядко при пациенти, получаващи денозумаб за лечение на остеопороза (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67414704" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E4E48A2" w14:textId="23CFC621" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Началото на лечението/нов курс на лечение трябва да се отложи при пациенти с </w:t>
       </w:r>
       <w:r w:rsidRPr="00585013">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>незараснали</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> открити лезии на меките тъкани в устата. При пациенти със съпътстващи рискови фактори се препоръчва стоматологичен преглед с профилактично зъболечение и индивидуална оценка на съотношението полза/риск, преди лечение с денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C454313" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="782AE9AB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Следните рискови фактори трябва да се имат предвид при оценяване на риска за пациента от развитие на ОНЧ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2153470D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>активност на лекарствения продукт, който инхибира костната резорбция (по-висок риск при високо активни съединения), начин на приложение (по-висок риск при парентерално приложение) и кумулативна доза на костно-резорбтивната терапия.</w:t>
       </w:r>
     </w:p>
@@ -2269,926 +2441,1033 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>лоша устна хигиена, пародонтоза, лошо поставени протези, анамнеза за стоматологично заболяване, инвазивни стоматологични процедури (напр. екстракция на зъб).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1120465B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E37C86F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">По време на лечение с денозумаб всички пациенти трябва да бъдат насърчавани да поддържат добра устна хигиена, да се подлагат на рутинни стоматологични прегледи и незабавно да съобщават за всички симптоми от страна на устната кухина, като разклащане на зъб, болка или подуване, или незаздравяващи язви или секреция. По време на лечението, инвазивни </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>стоматологични процедури трябва да се извършват само след внимателна преценка и трябва да се избягва извършването им в непосредствена близост с приложението на денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1106B7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="713B83C1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Планът за лечение на пациентите, които развиват ОНЧ, трябва да бъде изготвен в тясно сътрудничество между лекуващия лекар и стоматолог или лицево-челюстен хирург с опит в ОНЧ. Трябва да се обмисли временно прекъсване на лечението, докато състоянието отшуми и допринасящите рискови фактори бъдат намалени, ако е възможно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133A64D3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423AA0BC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Остеонекроза на външния слухов проход</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E351AF8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Има съобщения за остеонекроза на външния слухов проход при лечение с денозумаб. Възможните рискови фактори за остеонекроза на външния слухов проход включват употреба на стероиди и химиотерапия и/или локални рискови фактори, като например инфекция или травма. Вероятността от развитие на остеонекроза на външния слухов проход трябва да се има предвид при пациенти, приемащи денозумаб, които развиват симптоми от страна на ухото, включително хронични ушни инфекции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365891A8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED8B3A4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Атипични фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A70A412" w14:textId="4D89A010" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-[...3 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+    <w:p w14:paraId="5A70A412" w14:textId="4D89A010" w:rsidR="002C14C8" w:rsidRPr="00B02EFD" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:ins w:id="17" w:author="Author"/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="18" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="19" w:author="Author"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Има съобщения за атипични фрактури на бедрената кост при пациенти, получаващи денозумаб (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">4.8). Атипичните фрактури на бедрената кост може да се появят при минимална травма или без травма в субтрохантерните и диафизните области на бедрената кост. Тези събития се характеризират със специфични рентгенологични находки. Атипични фрактури на бедрената кост се съобщават също при пациенти с определени съпътстващи състояния (напр. дефицит на витамин D, ревматоиден артрит, хипофосфатазия) и при употреба на някои лекарствени продукти (напр. бифосфонати, глюкокортикоиди, инхибитори на протонната помпа). Тези събития са настъпвали и без антирезорбтивна терапия. Подобни фрактури, съобщени във връзка с бифосфонати, често са билатерални; поради това при пациенти, лекувани с денозумаб, които са претърпели фрактура на тялото на бедрената кост, трябва да се изследва контралатералната бедрена кост. Трябва да се обмисли прекратяване на терапията с денозумаб при пациенти, за които се подозира, че имат атипична фрактура на бедрената кост в очакване на оценката на пациента въз основа на индивидуално определеното съотношение </w:t>
       </w:r>
       <w:r w:rsidRPr="00585013">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>полза/риск. По време на лечението с денозумаб, пациентите трябва да бъдат посъветвани да съобщават за</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> нова или необичайна болка в бедрото, тазобедрената става или слабините. Пациенти с такива симптоми трябва да се изследват за непълна фрактура на бедрената кост.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="62CD3714" w14:textId="77777777" w:rsidR="0005579C" w:rsidRPr="00B02EFD" w:rsidRDefault="0005579C" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:ins w:id="20" w:author="Author"/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="21" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="22" w:author="Author"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBEFF9F" w14:textId="77777777" w:rsidR="0005579C" w:rsidRPr="00B02EFD" w:rsidRDefault="0005579C" w:rsidP="0005579C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:ins w:id="23" w:author="Author"/>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="24" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="25" w:author="Author"/>
+              <w:i/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="26" w:author="Author">
+        <w:r w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:i/>
+          </w:rPr>
+          <w:t>Прекратяване на лечението</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="713A8CCF" w14:textId="13943B4F" w:rsidR="0005579C" w:rsidRPr="00B02EFD" w:rsidRDefault="0005579C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="27" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="28" w:author="Author">
+          <w:pPr>
+            <w:pStyle w:val="BodyText"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:ins w:id="29" w:author="Author">
+        <w:r w:rsidRPr="00283F66">
+          <w:t>След прекратяване на денозумаб се очаква намаляване на костната минерална плътност (BMD) (вж.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B02EFD">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+            <w:rPrChange w:id="30" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00283F66">
+          <w:t>точка 5.1), което води до повишен риск от фрактури. Поради това се препоръчва проследяване на BMD и трябва да се обмисли алтернативно лечение, в съответствие с клиничните указания.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
     <w:p w14:paraId="2E532C5E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D9E638" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Продължително антирезорбтивно лечение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D61C48B" w14:textId="33CE72AF" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Продължителното антирезорбтивно лечение (включващо денозумаб и бифосфонати) може да доведе до повишен риск от нежелани резултати, като остеонекроза на челюстта и атипични фрактури на бедрената кост поради значимо потискане на костното ремоделиране (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABDC5EF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D5F5FED" w14:textId="12127A7F" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Съпътстващо</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> лечение с други лекарствени продукти, съдържащи денозумаб</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEFFBEA" w14:textId="69F20239" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Пациенти, лекувани с Izamby</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> не трябва да бъдат лекувани </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>съпътстващо</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с други лекарствени продукти, съдържащи денозумаб (за предотвратяване на събития, свързани с костната система при възрастни с костни метастази от солидни тумори).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479FFA4D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5241F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Хиперкалциемия при педиатрични пациенти</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B8E948" w14:textId="044C255E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не трябва да се използва при педиатрични пациенти (възраст &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>18). Съобщава се за сериозна хиперкалциемия. Някои случаи в клинични изпитвания са усложнени от остро бъбречно увреждане.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDA5F79" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D8D8997" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="006A25FB" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Помощни вещества</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E41728" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E59474E" w14:textId="6497FBAE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2B82">
         <w:t>То</w:t>
       </w:r>
       <w:r>
         <w:t>зи</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:t xml:space="preserve"> лекарств</w:t>
       </w:r>
       <w:r>
         <w:t>ен продукт</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:t xml:space="preserve"> съдържа</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 0,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">mg полисорбат 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">(E 432) </w:t>
+        <w:t>(E</w:t>
+      </w:r>
+      <w:del w:id="31" w:author="Author">
+        <w:r w:rsidDel="008248B4">
+          <w:rPr>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">432) </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">във всяка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>спринцовка</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Полисорбатите могат да причинят алергични реакции. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Това трябва да се има предвид при пациенти с </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2B82">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>установени алергии</w:t>
       </w:r>
       <w:r w:rsidRPr="00127322">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621132C8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D60C61" w14:textId="0058E008" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="48D60C61" w14:textId="21CAAB69" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Това лекарство съдържа 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">mg сорбитол във всеки </w:t>
+        <w:t xml:space="preserve">mg сорбитол </w:t>
+      </w:r>
+      <w:ins w:id="32" w:author="Author">
+        <w:r w:rsidR="0005579C" w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(E420) </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">във всеки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> разтвор. Трябва да се </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>има</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> предвид </w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk198267799"/>
+        <w:t xml:space="preserve"> предвид адитивният ефект на съпътстващо </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk198267799"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>прил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>агани</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продукти, съдържа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">щи </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">сорбитол (или фруктоза), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">както </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>и хранителният прием на сорбитол (или фруктоза).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A5CA64" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31524069" w14:textId="53D827DE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Този лекарствен продукт съдържа по-малко от 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mmol натрий (23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) на 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg, т.е. може да се каже, че практически не съдържа натрий.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7DCD11" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6430E59B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Взаимодействие с други лекарствени продукти и други форми на взаимодействие</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E562BF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="750A0164" w14:textId="58121858" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">В едно проучване за взаимодействията, денозумаб не повлиява фармакокинетиката на мидазолам, който се метаболизира </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>чрез</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> цитохром P450 3A4 (CYP3A4). Това показва, че денозумаб не променя фармакокинетиката на лекарствени продукти, които се метаболизират </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>чрез</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> CYP3A4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE44886" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBF0570" w14:textId="493CD943" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Липсв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ат клинични данни за едновременното приложение на денозумаб и хормонозамест</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ителна</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> терапия (например естрогени), счита се обаче, че възможността за фармакодинамично взаимодействие е малка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E405B79" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06021D3B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При жени в постменопауза с остеопороза, фармакокинетиката и фармакодинамиката на денозумаб не се повлияват от предходна терапия с алендронат, на базата на данни от проучване с преходна терапия (от алендронат към денозумаб).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A28260B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="11484406" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Фертилитет, бременност и кърмене</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C664D5C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB27839" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бременност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BAE638" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251EBF13" w14:textId="3E67AB64" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Липсват или има ограничени данни от употребата на денозумаб при бременни жени. Проучванията при животни показват репродуктивна токсичност (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2794EF61" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17B02DEA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не се препоръчва за употреба при бременни жени и при жени с детероден потенциал, които не използват контрацепция. Жените трябва да бъдат посъветвани да не забременяват по време на и най-малко 5 месеца след лечението с денозумаб. Ефектите на денозумаб е вероятно да са по-големи по време на втория и третия триместър на бременността, тъй като моноклоналните антитела преминават през плацентата по линеен модел с напредване на бременността, като най-голямо количество преминава през третия триместър.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CDE1D08" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="500CB07E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Кърмене</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DBC3E4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F6CDCE" w14:textId="00F02432" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не е известно дали денозумаб се екскретира в кърмата. При генетично моделирани мишки, при които RANKL е бил изключен чрез генно отстраняване („knockout мишки”), проучванията показват, че липсата на RANKL (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>таргета</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на денозумаб – вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -3206,307 +3485,307 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3). Трябва да се вземе решение дали да се преустанови кърменето или да се преустанови </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>терапията</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с Izamby, като се вземат предвид ползата от кърменето за новороденото/кърмачето и ползата от терапията с денозумаб за жената.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354238B8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4886BF5D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Фертилитет</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7468286D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE3CF0A" w14:textId="17A9335C" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Няма данни за ефекта на денозумаб върху фертилитета при хора. Проучвания при животни не показват директен или индиректен вреден ефект върху фертилитета (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8CC5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="0E474F1D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ефекти върху способността за шофиране и работа с машини</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B2D497" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47928284" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не повлиява или повлиява пренебрежимо способността за шофиране и работа с машини.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA5DDBD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="2838890F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Нежелани лекарствени реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEEBF6C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313243D7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Обобщение на профила на безопасност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70614C05" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FAE4F81" w14:textId="512415CE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Най-честите нежелани реакции при денозумаб (наблюдавани при повече от един пациент на десет) са мускулно-скелетна болка и болка в крайниците. При пациенти, приемащи денозумаб</w:t>
       </w:r>
       <w:r w:rsidRPr="00F204E3">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> са наблюдавани нечести случаи на целулит; редки случаи на хипокалциемия, свръхчувствителност, остеонекроза на челюстта и атипични фрактури на бедрената кост (вж. точки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4 и 4.8 – описание на избрани нежелани реакции).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2CF316" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00766A10" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Табличен списък на нежеланите реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CF9DD6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE6F32A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Данните в таблица 1 по-долу описват нежелани реакции, съобщени при клинични изпитвания фаза II и III при пациенти с остеопороза и карцином на млечната жлеза или простатата, получаващи хормонална аблация, и/или от спонтанни съобщения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130B37BA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30658727" w14:textId="5BFDC5F5" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Използвана е следната конвенция за класификация на нежеланите реакции (вж. таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1): много чести (≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3659,51 +3938,51 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1. Нежелани реакции, съобщени при пациенти с остеопороза и пациенти с карцином на млечната жлеза или простатата, получаващи хормонална аблация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13998F2F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -5010,157 +5289,157 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вижте точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37707B76" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="713D3AED" w14:textId="5F576A4F" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">В сборния анализ на данни от всички плацебо-контролирани </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>проуч</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>вания фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>II и фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III е съобщено за грипоподобно заболяване с обща честота 1,2% за денозумаб и 0,7% за плaцебо. Въпреки че това несъответствие е установено чрез сборен анализ, то не е установено чрез стратифициран анализ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550A86DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE4B45D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Описание на избрани нежелани реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E812B9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0923333A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Хипокалциемия</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267100C1" w14:textId="79017EED" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При две плацебо-контролирани клинични изпитвания фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III при жени в постменопауза с остеопороза, приблизително 0,05% (2 от 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -5202,107 +5481,107 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III при пациенти с хормонална аблация, така и при плацебо-контролираното клинично изпитване фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III при мъже с остеопороза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5836A6EE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43AEE8DA" w14:textId="496F389E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При постмаркетингови условия са съобщавани редки случаи на тежка симптоматична хипокалциемия, водеща до хоспитализация, животозастрашаващи събития и случаи с летален изход, предимно при пациенти с повишен риск от хипокалциемия, получаващи денозумаб, като повечето случаи са настъпили в първите седмици от началото на лечението. Примери за клинични прояви на тежка симптоматична хипокалциемия включват удължаване на QT-интервала, тетания, гърчове и нарушено психично състояние (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4). Симптомите на хипокалциемия в клиничните изпитвания с денозумаб включват парестезии или мускулна скованост, потрепвания, спазми и мускулни крампи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2827DEB8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C98056C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Кожни инфекции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F14CC24" w14:textId="6DB3191E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При плацебо-контролираните клинични изпитвания фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III, общата честота на кожни инфекции е била сходна при групите на плацебо и денозумаб: при жени в постменопауза с остеопороза (плацебо [1,2%, 50 от 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -5332,495 +5611,495 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>041) от жените в постменопауза с остеопороза, получаващи плацебо, спрямо 0,4% (16 от 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>050) от жените, получаващи денозумаб. Тези случаи са предимно целулит. При проучванията при карцином на млечната жлеза и простатата, кожните инфекции, съобщени като сериозни нежелани реакции, са сходни при групите на плацебо (0,6%, 5 от 845) и денозумаб (0,6%, 5 от 860).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE834A1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0637DD22" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Остеонекроза на челюстта</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282B1042" w14:textId="76C333BA" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ОНЧ се съобщава рядко, при 16 пациенти в клиничните изпитвания при остеопороза и при пациенти с карцином на млечната жлеза или простатата, получаващи хормонална аблация, включващи общо 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>148 пациенти (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4). Тринадесет от тези случаи с ОНЧ са настъпили при жени в постменопауза с остеопороза по време на </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk198268214"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk198268214"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължението на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>клинично изпитване фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III, след лечение с денозумаб в продължение на 10 години. Честотата на ОНЧ е 0,04% на 3-тата година, 0,06% на 5-тата година и 0,44% на 10-тата година от лечението с денозумаб. Рискът от ОНЧ нараства с продължителността на експозиция на денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171B8294" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="156D3000" w14:textId="39A46606" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Рискът от ОНЧ е оценен и в ретроспективно кохортно проучване при 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>192 жени в постменопауза с новозапочващо лечение с денозумаб. Честотата на ОНЧ е 0,32% (95% доверителен интервал [CI]: 0,26; 0,39) при пациенти, използващи денозумаб до 3 години и 0,51% (95% CI: 0,39; 0,65) при пациенти, използващи денозумаб до 5 години проследяване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D72760" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110E4A45" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Атипични фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C43FBFA" w14:textId="72EACCF8" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В програмата за клинични изпитвания при остеопороза, атипични фрактури на бедрената кост са съобщавани рядко при пациенти, лекувани с денозумаб (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07268788" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2A1A7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Дивертикулит</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2646FC16" w14:textId="34C6294D" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В едно плацебо-контролирано клинично изпитване фаза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>III при пациенти с карцином на простатата, получаващи андроген-депривационна терапия (ADT), е установен дисбаланс по отношение на нежеланите събития за дивертикулит (1,2% денозумаб, 0% плацебо). Честотата на дивертикулит е сравнима между двете терапевтични групи при жените в постменопауза или мъжете с остеопороза и при жените, лекувани с ароматазни инхибитори за неметастатичен карцином на млечната жлеза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C41A758" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DBD9C28" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Свързани с лекарството реакции на свръхчувствителност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1C856A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При постмаркетингови условия, при пациенти, получаващи денозумаб, са съобщени редки събития на свръхчувствителност, свързана с лекарството, включително обрив, уртикария, подуване на лицето, еритем и анафилактични реакции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27374060" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DAD68F0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Мускулно-скелетна болка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509F6C4B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При постмаркетингови условия има съобщения за мускулно-скелетна болка, включително тежки случаи при пациенти, получаващи денозумаб. В клиничните изпитвания, мускулно-скелетна болка се съобщава много често в групите на денозумаб и плацебо. Мускулно-скелетна болка, водеща до преустановяване на изпитваното лечение, се съобщава нечесто.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0A606D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C21EDA6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00280FC9" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280FC9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Лихеноидни лекарствени реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA6A7AF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280FC9">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съобщава се за лихеноидни лекарствени реакции (например реакции, подобни на лихен планус) при пациенти в постмаркетингови условия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007BCF20" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28C5BD57" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Други специални популации</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FD8DB8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E32AC63" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090C40B6" w14:textId="61A9C6DB" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб не трябва да се използва при педиатрични пациенти (възраст &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>18). Съобщава се за сериозна хиперкалциемия (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.1). Някои случаи в клинични изпитвания са усложнени от остро бъбречно увреждане.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361B4B6D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50296F1C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60986F32" w14:textId="3732FC8D" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При клинични изпитвания, пациенти с тежк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а степен на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бъбречно увреждане (креатининов клирънс &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -5850,165 +6129,165 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а степен на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> бъбречно увреждане, или такива на хемодиализа (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EEABD4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2942B59D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съобщаване на подозирани нежелани реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3E1A74" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C89CCDB" w14:textId="3A0F7647" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съобщаването на подозирани нежелани реакции след разрешаване за употреба на лекарствения продукт е важно. Това позволява да продължи наблюдението на съотношението полза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">риск за лекарствения продукт. От медицинските специалисти се изисква да съобщават всяка подозирана нежелана реакция чрез </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">национална система за съобщаване, посочена в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00537B04">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:highlight w:val="lightGray"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>Приложение V</w:t>
         </w:r>
         <w:r w:rsidRPr="00537B04">
           <w:rPr>
             <w:color w:val="000000"/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D8492A7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="01FAC0C7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Предозиране</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC236F0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C241D9" w14:textId="5C1A0A97" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Няма опит с предозиране при клиничните проучвания. В клиничните проучвания са прилагани дози денозумаб до 180</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg на всеки 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -6040,374 +6319,368 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg за 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>месеца) и не са наблюдавани допълнителни нежелани реакции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B64F632" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="0B4594A0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="07637FA7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ФАРМАКОЛОГИЧНИ СВОЙСТВА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F24EA5F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163FFF4A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Фармакодинамични свойства</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303181A1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7646C11C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...15 lines deleted...]
-        <w:t>повлияващи костната структура и минерализация, ATC код: M05BX04</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Фармакотерапевтична група: Лекарства за лечение на костни заболявания – Други лекарства, повлияващи костната структура и минерализация, ATC код: M05BX04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136B3989" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138AFD49" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Izamby е </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD69C2">
         <w:t>биологично подобен лекарствен продукт</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">. Подробна информация е предоставена на уебсайта на Европейската агенция по лекарствата </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00537B04">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56239C0E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F26AA51" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Механизъм на действие</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7960A81C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1E2D57" w14:textId="6E151CEB" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Денозумаб е човешко моноклонално антитяло (IgG2), което </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk198268353"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk198268353"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>таргетира и</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>се свързва с висок афинитет и специфичност с RANKL, предотвратявайки активирането на неговия рецептор RANK, разположен по повърхността на остеокластните прекурсори и остеокластите. Предотвратяването на взаимодействието RANKL/RANK инхибира образуването на</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>остеокласти, тяхната функция и жизнеспособност, намалявайки по този начин костната резорбция в кортикалните и трабекуларните кости.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBE1D1F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24702925" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE74615" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Фармакодинамични ефекти</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C788512" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2695DDAE" w14:textId="6A1BBFAE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лечението с денозумаб бързо намалява степента на костен обмен, достигайки за 3 дни най-ниската стойност на маркера за костна резорбция, серумни 1 C-телопептиди (CTX) (85% намаляване), със запазване на намалението в рамките на дозовия интервал. В края на всеки дозов интервал намаляването на CTX е частично по-слабо, в сравнение с максималното намаление от ≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>87% до приблизително ≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>45% (диапазон от 45-80%), което отразява обратимостта на ефектите на денозумаб върху костното ремоделиране след понижаване на серумните нива. Тези ефекти се поддържат с непрекъснато лечение. Маркерите за костен обмен обикновено достигат нивата преди лечението 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>месеца след последната доза. При повторно започване на денозумаб, намаляването на CTX е сходно с това, наблюдавано при пациенти, които започват лечение с денозумаб за първи път.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E662364" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F68A29A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Имуногенност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C32974E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BE36F5D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">По време на лечението с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">денозумаб </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>могат да се образуват анти-</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -6419,84 +6692,84 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">антитела. Не е наблюдавана пряка връзка между образуването на антитела с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>фармакокинетиката, клиничния отговор</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или нежелано събитие</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F342F6E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="700C777C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Клинична ефикасност и безопасност при жени в постменопауза с остеопороза</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2950B8CC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4072112A" w14:textId="79C4BEBF" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ефикасността и безопасността на денозумаб, прилаган на всеки 6 месеца за период от 3 години</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> е изследвана при жени в постменопауза (7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -6538,73 +6811,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) и витамин D (най-малко 400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730960DB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49D5A147" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ефект върху фрактурите на прешлените</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2398F40A" w14:textId="749784DE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб значително намалява риска от нови фрактури на прешлените на 1-та, 2-та и 3-та година (p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -6617,80 +6890,80 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,0001) (вж. таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD6F5E8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="7AA489B0" w14:textId="73D13434" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2. Ефектът на денозумаб върху риска от нови фрактури на прешлените</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15431EEC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -7284,145 +7557,145 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0,0001 – експлораторен анализ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A78806" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0719F525" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ефект върху фрактурите на тазобедрената става</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DE514E" w14:textId="69836A4E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб показва 40% относително намаляване (0,5% намаляване на абсолютния риск) на риска от фрактура на тазобедрената става за период от 3 години (p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,05). Честотата на фрактурите на тазобедрената става е 1,2% в плацебо групата, в сравнение с 0,7% в групата на денозумаб за 3 години.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E1CE0A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61AA3205" w14:textId="73F34371" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk198268535"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk198268535"/>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>post-</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hoc</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37895">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>анализ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -7458,133 +7731,133 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,01).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594DC23B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1721382A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ефект върху всички клинични фрактури</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707457DB" w14:textId="566F35F5" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб значимо намалява фрактурите при всички видове/групи фрактури (вж. таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5B5A08" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5D99A6EB" w14:textId="0375C974" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Таблица</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3. Ефектът на денозумаб върху риска от клинични фрактури за 3 години</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA5602F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
@@ -8473,154 +8746,154 @@
         <w:t xml:space="preserve"> Включва таза, дистален фемур, проксимална тибия, ребра, проксимален хумерус, предмишница и тазобедрена става.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1C1DF8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Включва клинични фрактури на прешлените, тазобедрена става, предмишница и фрактури на хумерус, определени по СЗО.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B67FF8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="245834DF" w14:textId="0E8CE64A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При жени с изходна BMD ≤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-2,5 на шийката на фемура, денозумаб намалява риска от непрешленни фрактури (35% намаляване на относителния риск, 4,1% намаляване на абсолютния риск, p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,001, експлораторен анализ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F11884" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A46610F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Намаляването на честотата на нови фрактури на прешлените, фрактури на тазобедрената става и непрешленни фрактури чрез денозумаб за 3 години е постоянно, независимо от изходния риск за фрактури в рамките на 10 години.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090665E1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="557F0BA7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ефект върху костната минерална плътност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EEF83D" w14:textId="06BF37E2" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">енозумаб значително увеличава BMD на всички клинично измерени места, спрямо плацебо на 1-та, 2-та и 3-та години. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -8632,126 +8905,126 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,0001).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB5E539" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C2783DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При клинични изпитвания изследващи ефектите от прекъсването на денозумаб, BMD се връща към стойности, приблизително до нивата преди лечението и остава по-висока от тази при плацебо за период от 18 месеца след последната доза. Тези данни показват, че се налага продължителна терапия с денозумаб за поддържане на ефекта на лекарствения продукт. Повторното започване на денозумаб води до увеличаване на BMD, сходно с това при първоначалното прилагане на денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FA8C0E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DBB59A" w14:textId="70CF8B27" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Отворено </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk198268700"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk198268700"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>продължение на</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> при лечение на остеопороза в постменопауза</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D2977C" w14:textId="05CC711E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Общо 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>550 жени (2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -8766,64 +9039,64 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>207 на плацебо), които са пропуснали не повече от една доза от изпитвания продукт в основното проучване, описано по-горе, и са завършили проучването с визитата на 36-тия месец, са включени в 7-годишно, многонационално,</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">многоцентрово, отворено </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk198268727"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk198268727"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължение на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> с едно рамо, за оценка на дългосрочната безопасност и ефикасност на денозумаб. Всички жени в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължението на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
@@ -8921,210 +9194,210 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължението на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350A2EEA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B69532" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При пациенти, лекувани с денозумаб в продължение на 10 години, BMD се е увеличила спрямо изходното ниво в основното проучване с 21,7% на лумбалните прешлени, 9,2% на тазобедрената става, 9,0% на шийката на фемура, 13,0% на трохантера на бедрената кост и 2,8% на дисталната 1/3 на радиуса. Средният BMD T-скор на лумбалните прешлени в края на проучването е −1,3 при пациентите, лекувани в продължение на 10 години.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11867A9E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F1ABA4A" w14:textId="51A839AD" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Честотата на фрактурите е оценена като крайна точка за безопасност, но ефикасността при предотвратяване на фрактури не може да бъде изчислена поради високия брой прекъсвания и открития дизайн на проучването. Кумулативната честота на нови фрактури на прешлените и непрешленни фрактури е съответно около 6,8% и 13,1% при пациенти, останали на лечение с денозумаб в продължение на 10 години (n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>278). Пациентите, които не са завършили проучването поради някаква причина, са имали по-висока честота на фрактури по време на лечението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F69A03E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42355200" w14:textId="3DB98CC5" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">По време на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължението на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> са възникнали тринадесет доказани случая на остеонекроза на челюстта (ОНЧ) и два доказани случая на атипични фрактури на бедрената кост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12979DFF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D950ADD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Клинична ефикасност и безопасност при мъже с остеопороза</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CEA836" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4817F6FC" w14:textId="42FD97E3" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ефикасността и безопасността на денозумаб, прилаган веднъж на всеки 6 месеца за период от 1 година, е проучена при 242 мъже на възраст от 31 до 84 години. Участниците с eGFR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -9191,59 +9464,59 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) и витамин D (най-малко 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6AF371" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="540A2458" w14:textId="19135C0B" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Първичната променлива за ефикасност е процентната промяна в BMD на лумбалните прешлени, ефикасността по отношение на фрактурите не е оценена. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб значимо увеличава BMD на всички клинично измерени места спрямо плацебо на 12 месеца: с 4,8% на лумбалните прешлени, с 2,0% на цяло бедро, с 2,2% на шийката на фемура, с 2,3% на трохантера на бедрената кост и с 0,9% на дисталната 1/3 на радиуса (всички p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -9304,84 +9577,84 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,0001).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24212C32" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A9470B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Костна хистология при жени в постменопауза и мъже с остеопороза</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24173269" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F5AF93" w14:textId="092C17BB" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Костната хистология е оценена при 62 жени в постменопауза с остеопороза или с ниска костна плътност, които не са били лекувани за остеопороза или са преминали от предшестваща терапия с алендронат към последваща терапия с денозумаб за период от 1-3 години. Петдесет и девет жени са участвали в под</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>проучването</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -9495,97 +9768,97 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължението на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>то</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> при жени в постменопауза с остеопороза показват, че антирезорбтивните ефекти на денозумаб, измерени чрез активиране на честотата и степента на костно образуване, се запазват с течение на времето.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745D748A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="404CBFAE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Клинична ефикасност и безопасност при пациенти със загуба на костно вещество, свързано с</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>отнемане на андрогени</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B623F44" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6321F15D" w14:textId="4181A731" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ефикасността и безопасността на денозумаб, приложена веднъж на всеки 6 месеца за период от 3 години е изследвана при мъже с хистологично доказан неметастатичен карцином на простатата, получаващи ADT (1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>468 мъже на възраст 48-97 години), които са изложени на</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -9687,391 +9960,391 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) и витамин D (най-малко 400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28355893" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2193C670" w14:textId="2DFB523B" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб значимо увеличава BMD на всички клинично измерени места, в сравнение с плацебо за период от 3 години: с 7,9% на лумбалните прешлени, с 5,7% на тазобедрената става, с 4,9% на шийката на фемура, с 6,9% на трохантера на бедрената кост, с 6,9% на дисталната 1/3 на радиуса и с 4,7% на цялото тяло (всички p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,0001). В проспективно планиран експлораторен анализ значимо увеличение на BMD на лумбалните прешлени, тазобедрената става, шийката на фемура и трохантера на бедрената кост се наблюдава 1 месец след началната доза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3071A8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06851200" w14:textId="7A8CC718" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб показва значимо намаляване на относителния риск от нови фрактури на прешлените: 85% (1,6% намаляване на абсолютния риск) за 1 година, 69% (2,2% намаляване на абсолютния риск) за 2 години и 62% (2,4% намаляване на абсолютния риск) за 3 години (всички p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,01).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1046EB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D7D72B3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Клинична ефикасност и безопасност при пациенти със загуба на костно вещество, свързано с</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>адювантна терапия с ароматазен инхибитор</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A601E2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA33888" w14:textId="7BD56CDF" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ефикасността и безопасността на денозумаб, приложен веднъж на всеки 6 месеца за 2 години, са изследвани при жени с неметастатичен карцином на млечната жлеза (252 жени на възраст 35-84 години) и изходни BMD T-скорове между –1,0 до –2,5 на лумбалните прешлени, тазобедрената става или шийката на бедрото. Всички жени ежедневно са получавали добавка с калций (най-малко 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) и витамин D (най-малко 400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBC95F2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D124E6" w14:textId="3D920132" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Първичната променлива за ефикасност е промяна в процентите на BMD на лумбалните прешлени, ефикасността по отношение на фрактурите не е оценена. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб значимо увеличава BMD на всички клинично измерени места, в сравнение с плацебо за 2 години: с 7,6% на лумбалните прешлени, с 4,7% на тазобедрената става, с 3,6% на шийката на фемура, с 5,9% на трохантера на бедрената кост, с 6,1% на дисталната 1/3 на радиуса и с 4,2% на цялото тяло (всички p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,0001).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22819068" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F8D9B34" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Лечение на загуба на костно вещество, свързана със системна глюкокортикоидна терапия</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56880749" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B8C5CDA" w14:textId="553D376D" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ефикасността и безопасността на денозумаб са изследвани при 795 пациенти (70% жени и 30% мъже) на възраст от 20 до 94 години, лекувани с ≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>7,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg дневно перорален преднизон (или негов еквивалент).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D2EF2A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412DDB2D" w14:textId="1B1EC464" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Проучени са две подпопулации: продължаващи глюкокортикоидна терапия (≥</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>7,5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -10221,73 +10494,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg) и витамин D (най-малко 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>IU).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173E1AAD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="449223B5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ефект върху костната минерална плътност (BMD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3570ADD2" w14:textId="333A60AE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В подпопулацията, продължаваща глюкокортикоидна терапия, денозумаб показва по-голямо увеличение на BMD на лумбалните прешлени, в сравнение с ризедронат на 1 година (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidRPr="003C1714">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>енозумаб</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -10443,254 +10716,276 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>0,001).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC92DAD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EA1E43" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Освен това, денозумаб показва значително по-голямо средно процентно увеличение на BMD от изходните стойности, в сравнение с ризедронат, на тазобедрената става, шийката на фемура и трохантера на бедрената кост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E97D712" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42228224" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Проучването не е с мощност за демонстриране на разлика при фрактурите. На 1 година честотата на нова рентгенографска фрактура на прешлените сред участниците е 2,7% (денозумаб) спрямо 3,2% (ризедронат). При участниците честотата на невертебрална фрактура е 4,3% (денозумаб) спрямо 2,5% (ризедронат). На 2 години съответните стойности са 4,1% спрямо 5,8% за нови рентгенографски вертебрални фрактури и 5,3% спрямо 3,8% за невертебрални фрактури. Повечето от фрактурите се наблюдават в подпопулацията, продължаваща с глюкокортикоидна терапия.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E7662F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08480161" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6993B8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Проведено е проучване с едно рамо фаза 3 за оценка на ефикасността, безопасността и фармакокинетиката при деца с </w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6654DD7F" w14:textId="34A1D577" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проведено е проучване с едно рамо фаза </w:t>
+      </w:r>
+      <w:ins w:id="39" w:author="Author">
+        <w:r w:rsidR="0005579C">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>III</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="40" w:author="Author">
+        <w:r w:rsidRPr="00537B04" w:rsidDel="0005579C">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText>3</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за оценка на ефикасността, безопасността и фармакокинетиката при деца с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">osteogenesis imperfecta </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>на възраст от 2 до 17 години, 52,3% от мъжки пол, 88,2% от бялата раса. Общо 153 участници първоначално получават подкожно (s.c.) денозумаб 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg/kg до максимум от 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg, на всеки 6 месеца за 36 месеца. Шестдесет участници преминават на прилагане на всеки 3 месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C2414D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175023F5" w14:textId="6F64F360" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">На месец 12 при прилагане на всеки 3 месеца, промяна </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">в средните стойности </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">по метода на най-малките квадрати (LS) (стандартна грешка, SE) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>спрямо</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> изходното ниво на BMD Z-скоровете за лумбалния сегмент на гръбначния стълб е 1,01 (0,12).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78802094" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="666EBEE8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Най-честите нежелани събития, съобщени по време на прилагане на всеки 6 месеца, са артралгия (45,8%), болка в крайник (37,9%), болка в гърба (32,7%) и хиперкалциурия (32,0%). Хиперкалциемия се съобщава по време на прилагане на всеки 6 месеца (19%) и всеки 3 месеца (36,7%). Сериозни нежелани събития на хиперкалциемия (13,3%) се съобщават по време на прилагане на всеки 3 месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419EAEE9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA8F84F" w14:textId="5EA158B2" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>продължение на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> проучване</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -10708,226 +11003,291 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>75) сериозни нежелани събития на хиперкалциемия (18,5%) са наблюдавани по време на прилагане на всеки 3 месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104ADC79" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...9 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F8C57B" w14:textId="6ED49B20" w:rsidR="002C14C8" w:rsidRPr="00B02EFD" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:ins w:id="41" w:author="Author"/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="42" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="43" w:author="Author"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Проучванията са прекратени преждевременно поради възникване на животозастрашаващи събития и хоспитализации, дължащи се на хиперкалциемия (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.2).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="516848F0" w14:textId="77777777" w:rsidR="0005579C" w:rsidRPr="00B02EFD" w:rsidRDefault="0005579C" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:ins w:id="44" w:author="Author"/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="45" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="46" w:author="Author"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43463CB4" w14:textId="4EFA4FB4" w:rsidR="0005579C" w:rsidRPr="00B02EFD" w:rsidRDefault="0005579C" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="47" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="48" w:author="Author">
+        <w:r w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>В едно многоцентрово, рандомизирано, двойносляпо, плацебо-контролирано, паралелногрупово проучване, проведено при 24 педиатрични пациенти с глюкокортикоид-индуцирана остеопороза на възраст от 5 до 17 години, оценяващо промяната от изходното ниво на BMD Z-скора за лумбалния сегмент на гръбначния стълб, безопасността и ефикасността не са установени и следователно денозумаб не трябва да се използва за това показание.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
     <w:p w14:paraId="3CBCCA03" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319EB620" w14:textId="7F745359" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Европейската агенция по лекарствата освобождава от задължението за предоставяне на резултатите от проучванията с денозумаб във всички подгрупи на педиатричната популация за лечение на загуба на костно вещество, свързано с аблативна терапия с полови хормони</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и в подгрупи на педиатричната популация на възраст под 2 години за лечение на остеопороза </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>(в</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:ins w:id="49" w:author="Author">
+        <w:r w:rsidR="00EA256F" w:rsidRPr="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>Вижте</w:t>
+        </w:r>
+        <w:r w:rsidR="00EA256F" w:rsidRPr="00EA256F" w:rsidDel="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="50" w:author="Author">
+        <w:r w:rsidRPr="005F4635" w:rsidDel="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText>в</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00537B04" w:rsidDel="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText>ж</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F4635" w:rsidDel="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.2 за информация относно употреба в педиатрията</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30BDA5B8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="768B513E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Фармакокинетични свойства</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B8A9B7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C53A46E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Абсорбция</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD7C65C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E18C51" w14:textId="75ED3CFB" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>След подкожно приложение на доза 1,0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg/kg, която съответства на </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5373B">
         <w:rPr>
@@ -11023,225 +11383,225 @@
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>μg/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>) се достигат за 10 дни (граници 2-28 дни).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED0D18D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C03C4B2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Биотрансформация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479DBC87" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0956550C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Като естествен имуноглобулин, денозумаб съдържа само аминокиселини и въглехидрати и е малко вероятно да бъде елиминиран чрез чернодробен метаболизъм. Очаква се неговият метаболизъм и елиминиране да следват пътищата на клирънс на имуноглобулините, водещи до разграждане до малки пептиди и отделни аминокиселини.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50096435" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13561D99" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Елиминиране</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BA2FFA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CF68E8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>След C</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, серумните нива намаляват с полуживот 26 дни (граници 6-52 дни), за период от </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3 месеца (граници 1,5-4,5 месеца). При петдесет и три процента (53%) от пациентите, 6 месеца след последната доза, няма измерими количества денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF85303" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A9585EA" w14:textId="7D578F92" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">При многократно подкожно </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5373B">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>прилагане</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5C47">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg веднъж на всеки 6 месеца, не се наблюдава кумулиране или промяна във фармакокинетиката на денозумаб във времето. Фармакокинетиката на денозумаб не се повлиява от образуването на свързващи антитела с денозумаб и е сходна при мъже и жени. Възрастта (28-87 години), расата и стадия на заболяването (ниска костна маса или остеопороза, карцином на простатата или на млечната жлеза) не показват значимо въздействие върху фармакокинетиката на денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153F242C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325B6E5F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Наблюдава се тенденция за връзка между по-високото телесно тегло и по-ниската експозиция, </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>базирана на AUC и C</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
@@ -11250,283 +11610,305 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">. Тази тенденция обаче, не е отчетена като клинично значима, тъй като </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>фармакодинамичните ефекти, базирани на маркерите за костен обмен и увеличението на BMD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> са постоянни в широки граници на телесното тегло.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A609CD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14D2EEC4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Линейност/нелинейност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1EA141" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="611D2276" w14:textId="232BDDC2" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В проучвания за определяне на дозата, денозумаб показва нелинейна, дозозависима фармакокинетика, с по-нисък клирънс при по-високи дози или концентрации, но приблизително пропорционално на дозата повишаване на експозицията при дози от 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg и по-високи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BFFFC8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C45940" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A0AB91" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E29FD0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...8 lines deleted...]
-        <w:t>При проучване с 55 пациенти с различна степен на бъбречна функция, включително и пациенти на диализа, степента на бъбречно увреждане не повлиява фармакокинетиката на денозумаб.</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При проучване с 55 пациенти с различна степен на бъбречна функция, включително и пациенти </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>на диализа, степента на бъбречно увреждане не повлиява фармакокинетиката на денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B19A2A3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51812A45" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Чернодробно увреждане</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633F7800" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14EB7729" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...15 lines deleted...]
-        <w:t>очаква фармакокинетиката на денозумаб да бъде повлияна от чернодробно увреждане.</w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>Не е провеждано конкретно проучване при пациенти с чернодробно увреждане. Като цяло моноклоналните антитела не се елиминират посредством чернодробен метаболизъм. Не се очаква фармакокинетиката на денозумаб да бъде повлияна от чернодробно увреждане.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28472D99" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DAD07EB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0215AB33" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14557B6D" w14:textId="64E72FEB" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не трябва да се използва при педиатрични популации (вж. точки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.2 и 5.1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6CCB69" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">В проучване фаза 3 при педиатрични пациенти с </w:t>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC43837" w14:textId="3D6FBECC" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В проучване фаза </w:t>
+      </w:r>
+      <w:ins w:id="51" w:author="Author">
+        <w:r w:rsidR="00EA256F">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>III</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="52" w:author="Author">
+        <w:r w:rsidRPr="00537B04" w:rsidDel="00EA256F">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:delText>3</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при педиатрични пациенти с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:i/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">osteogenesis imperfecta </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>=</w:t>
@@ -11537,385 +11919,392 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">153) максималните серумни концентрации на денозумаб са наблюдавани на ден 10 в рамките на всички възрастови групи. При прилагане на всеки 3 месеца и на всеки 6 месеца се наблюдава, че средните най-ниски концентрации на денозумаб </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">в серума </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>са по-високи при деца на възраст от 11 до 17 години, а децата на възраст от 2 до 6 години са с най-ниските средни най-ниски концентрации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AD4AE1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5B1E7CB8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Предклинични данни за безопасност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA376A9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="090C06BE" w14:textId="02F8020A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>В проучвания за токсичност при еднократно и многократно прилагане при дългоопашати макаци, дози денозумаб, водещи до 100-150 пъти по-голяма системна експозиция от</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>препоръчителната доза при хора, нямат ефект върху сърдечносъдовата физиология, фертилитета при мъжките или женските и не показват специфична токсичност за таргетни органи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6B563B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09D7D98C" w14:textId="7F72E995" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Стандартните тестове за изследване на генотоксичния потенциал на денозумаб не са </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>провежд</w:t>
       </w:r>
       <w:r w:rsidRPr="00574359">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ани</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, тъй като такива тестове не са приложими при тази молекула. Все пак, поради естеството му е малко вероятно денозумаб да има някакъв потенциал за генотоксичност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C1879B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737C248A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ка</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ц</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ер</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>огенният потенциал на денозумаб не е оценяван при дългосрочни проучвания при животни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C92BD29" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="246FD7FD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При предклинични проучвания, проведени при knockout мишки без RANK или RANKL</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> е наблюдавано нарушение на образуването на лимфни възли във фетуса. Наблюдавана е също липса на лактация, в резултат на потискане на съзряването на млечната жлеза</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(лобуло-алвеоларното развитие на жлезата по време на бременността) при knockout мишки без RANK или RANKL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BDD5C1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ABE4CF2" w14:textId="767802EC" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При проучване при дългоопашати макаци, на които е приложен денозумаб по време на периода, еквивалентен на първия триместър на бременността, при AUC експозиции до 99 пъти по-високи от дозата при хора (60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg на всеки 6 месеца), няма данни за увреждане на майката или фетуса. Феталните лимфни възли не са изследвани при това проучване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119A8EE6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7168BCC2" w14:textId="751509FF" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При друго проучване при дългоопашати макаци, на които е приложен денозумаб по време на бременност при AUC експозиции, 119 пъти по-високи от дозата при хора (60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg на всеки 6 месеца), е имало повишаване на мъртвите раждания и постнаталната смъртност; нарушен костен растеж, водещ до намалена здравина на костите, понижена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>хематопоеза</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и неправилно подреждане на зъбите; липса на периферни лимфни възли и забавен неонатален растеж. Не е установено ниво, при което не се наблюдават нежелани реакции по отношение на репродукцията. Шест месеца след раждането, промените свързани с костите са показали обратно развитие и не е наблюдаван ефект върху поникването на зъбите. Ефектите върху лимфните възли и неправилното подреждане на зъбите обаче персистират и е наблюдавана минимална до умерена минерализация в много тъкани при едно животно (връзка с лечението не е установена). Няма данни за увреждане на майката преди раждането; нежелани ефекти при майката възникват нечесто по време на раждането. Развитието на майчината млечна жлеза е нормално.</w:t>
+        <w:t xml:space="preserve"> и неправилно подреждане на зъбите; липса на периферни лимфни възли и забавен неонатален растеж. Не е установено ниво, при което не се наблюдават нежелани реакции по отношение на репродукцията. Шест месеца след раждането, промените свързани с костите са показали обратно развитие и не е наблюдаван ефект върху поникването на зъбите. Ефектите върху лимфните възли и неправилното подреждане на зъбите обаче персистират и е наблюдавана минимална до умерена минерализация в много тъкани при едно животно (връзка с лечението не е установена). Няма данни за увреждане на майката преди раждането; нежелани ефекти при майката възникват нечесто по време на раждането. Развитието на майчината млечна жлеза е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>нормално.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1E48F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56E17076" w14:textId="432D7BFD" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">При предклиничните проучвания за качество на костите при маймуни на продължително </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>третиран</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>е с денозумаб, намаляването на костния обмен се свързва с повишаване на здравината на костите и с нормална костна хистология. Калциевите нива са временно намалени, а нивата на паратиреоидния хормон са временно увеличени при маймуни с овариектомия, лекувани с денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A44512" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35FA9417" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При мъжки мишки, генно моделирани да експресират huRANKL (knock-in мишки), които са подложени на транскортикална фрактура, денозумаб забавя отстраняването на хрущяла и ремоделирането на калуса на фрактурата, в сравнение с контроли, но биомеханичната здравина не е била засегната неблагоприятно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690FF3F2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="240E7098" w14:textId="49E4A918" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Knockout мишки (вж. точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.6) без RANK или RANKL демонстрират намалено телесно тегло, понижен костен растеж и липса на пробив на зъби. При новородени плъхове, инхибирането на RANKL (целта на терапията с денозумаб) с високи дози остеопротегерин, свързан с Fc (OPG-Fc), се асоциира с инхибиране на костния растеж и пробива на зъби</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -11935,469 +12324,478 @@
         <w:t>Ювенилни</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> примати, на които е прилаган денозумаб 27 и 150 пъти над клиничната експозиция (10 и 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg/kg на доза), имат нарушение в растежните плочки. Поради това, лечението с денозумаб може да наруши костния растеж при деца с отворени растежни плочки и може да потисне пробива на зъбите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59023D5A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="45F88022" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="69587B68" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ФАРМАЦЕВТИЧНИ ДАННИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02832392" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF842E5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Списък на помощните вещества</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2B477F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D62D117" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ледена оцетна киселина*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FC463C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Натриев хидроксид (за корекция на pH)* </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131F2E56" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Сорбитол (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E41581C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="2E41581C" w14:textId="3D3A4730" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Полисорбат 20 </w:t>
       </w:r>
+      <w:ins w:id="53" w:author="Author">
+        <w:r w:rsidR="00EA256F">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>(E432)</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="1BDDECDC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Вода за инжекции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD480BA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>* При смесване на ледена оцетна киселина с натриев хидроксид се образува ацетатен буфер</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125B1A04" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Разтвор с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>pH</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> между 5,0 – 5,5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C01D901" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="7DEED520" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Несъвместимости</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E731DB1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3146ECE3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>При липса на проучвания за несъвместимости този лекарствен продукт не трябва да се смесва с други лекарствени продукти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FA954A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="103DDCAD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Срок на годност</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30479371" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F0318A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61B70">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> години</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA94CA7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72EE947B" w14:textId="6437E92A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>След като се извади от хладилника, Izamby може да се съхранява на стайна температура</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(до 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>°C) до 30 дни в оригиналната опаковка. Трябва да се използва в рамките на този 30-дневен период.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C32F84" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="6C02A61B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Специални условия на съхранение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAB3AC4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FFA4CD8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Да се съхранява в хладилник (2°C – 8°C). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1062B391" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358F84E3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съхранявайте предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE9CFAE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="6DD13088" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Вид и съдържание на опаковката</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3FC7F2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62E6502D" w14:textId="4FF8DC3B" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Един </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> разтвор в предварително напълнена спринцовка за еднократна употреба от стъкло тип I с игла от неръждаема стомана размер 2</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -12409,122 +12807,122 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">G, </w:t>
       </w:r>
       <w:r w:rsidRPr="006963BA">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>глава</w:t>
       </w:r>
       <w:r w:rsidRPr="006963BA">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на буталото от бромобутилова гума, с флуорополимерно покритие и с предпазител на иглата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389EB034" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ADA9D46" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Опаковка с една предварително напълнена спринцовка</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> в картонена кутия</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> (предварително напълнена спринцовка с</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>предпазител на иглата).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD04CDC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-      <w:bookmarkStart w:id="7" w:name="_Hlk192818520"/>
+      <w:bookmarkStart w:id="54" w:name="_Hlk192818520"/>
     </w:p>
     <w:p w14:paraId="25218A3C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Специални предпазни мерки при изхвърляне и работа</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C0F272" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F21C04E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Преди приложение, разтворът трябва да се провери. Не инжектирайте разтвора, ако съдържа частици или е мътен, или с променен цвят.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDB2F5A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
@@ -12577,510 +12975,511 @@
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3966CA56" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Неизползваният лекарствен продукт или отпадъчните материали от него трябва да се изхвърлят в съответствие с местните изисквания.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376D1C29" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="6FDE1F58" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p w14:paraId="376553A1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ПРИТЕЖАТЕЛ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45460741" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A911232" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Mabxience Research SL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A73C9E1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">C/ Manuel Pombo Angulo 28 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67147BAD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>28050 Madrid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D98BDE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Испания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD78C55" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5B2F53B2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="41AAC40F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>НОМЕР(А) НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F30389C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07F88541" w14:textId="376F59C8" w:rsidR="002C14C8" w:rsidRPr="00A43061" w:rsidRDefault="00F204E3" w:rsidP="007B01D1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07F88541" w14:textId="376F59C8" w:rsidR="002C14C8" w:rsidRDefault="00F204E3" w:rsidP="007B01D1">
+      <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>EU</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A43061">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="641CB427" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A43061" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>EU/1/25/1935/001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641CB427" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F277F9" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3C381615" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4EB3FC45" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА ПЪРВО РАЗРЕШАВАНЕ/ПОДНОВЯВАНЕ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E1B855" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00E00D80" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64A0A2AB" w14:textId="5E74806C" w:rsidR="007F3F48" w:rsidRPr="003B6A7F" w:rsidRDefault="007F3F48" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016608C">
         <w:t xml:space="preserve">Дата на първо разрешаване: </w:t>
       </w:r>
       <w:r>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="0016608C">
         <w:t xml:space="preserve"> юни 202</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0016608C">
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
       <w:r w:rsidR="00BC4CFF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136989D8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00E00D80" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="23FB1A36" w14:textId="77777777" w:rsidR="00CD4F73" w:rsidRPr="00E00D80" w:rsidRDefault="00CD4F73" w:rsidP="007B01D1"/>
     <w:p w14:paraId="52D9EBB3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА АКТУАЛИЗИРАНЕ НА ТЕКСТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D340FC4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="214D8E99" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробна информация за този лекарствен продукт е предоставена на уебсайта на Европейската агенция по лекарствата </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00537B04">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3764467E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single" w:color="0000FF"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF1317B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C041020" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB90A9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5219991B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B13886F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7765EC2D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C228318" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="730BF639" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF1E5FD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5710E95C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED54F14" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1847983F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA86488" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10257F5D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0993D0FB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C4D786" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="488CD4D8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DCE3FE7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C766E2A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766D14A6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BE2AE0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077FB5E9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="497259A6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E62360" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E7ED33" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09837068" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bold"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127C0613" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B01B489" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="CoverHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ПРОИЗВОДИТЕЛ(И) НА БИОЛОГИЧНО АКТИВНОТО(ИТЕ) ВЕЩЕСТВО(А) И ПРОИЗВОДИТЕЛ(И), ОТГОВОРЕН(НИ) ЗА ОСВОБОЖДАВАНЕ НА ПАРТИДИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B77B6FF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
@@ -13150,52 +13549,52 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76825F8A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="CoverHeading"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА БЕЗОПАСНА И ЕФЕКТИВНА УПОТРЕБА НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02982042" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-      <w:bookmarkStart w:id="8" w:name="A._ПРОИЗВОДИТЕЛИ_НА_БИОЛОГИЧНО_АКТИВНОТО"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="55" w:name="A._ПРОИЗВОДИТЕЛИ_НА_БИОЛОГИЧНО_АКТИВНОТО"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="211A3668" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TittleB"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:lastRenderedPageBreak/>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:tab/>
         <w:t>ПРОИЗВОДИТЕЛ</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>)</w:t>
       </w:r>
@@ -13219,60 +13618,60 @@
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>, ОТГОВОР</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>Н</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(Н)</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>И ЗА ОСВОБОЖДАВАНЕ НА ПАРТИДИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A5F0A1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A0D077C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Име и адрес на производител</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>я(</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ите</w:t>
       </w:r>
@@ -13292,94 +13691,94 @@
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(ите)</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> вещество</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>(а)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E50652" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3075AC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">GH GENHELIX S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Parque Tecnológico de León </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Edifício GENHELIX </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">C/Julia Morros, s/n </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Armunia, 24009 León, </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>Испания</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671F00F4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7476B2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Име и адрес на производител</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>я(</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ите</w:t>
       </w:r>
@@ -13420,302 +13819,302 @@
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за освобождаване на партидите</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DFA4D47" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767362A0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">GH GENHELIX S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Parque Tecnológico de León </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Edifício GENHELIX </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">C/Julia Morros, s/n </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Armunia, 24009 León, </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>Испания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439B790E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E7FDB56" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Печатната листовка на лекарствения продукт трябва да съдържа името и адреса на производителя, отговорен за освобождаването на съответната партида.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0E567F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23192154" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-      <w:bookmarkStart w:id="9" w:name="Б._УСЛОВИЯ_ИЛИ_ОГРАНИЧЕНИЯ_ЗА_ДОСТАВКА_И"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="56" w:name="Б._УСЛОВИЯ_ИЛИ_ОГРАНИЧЕНИЯ_ЗА_ДОСТАВКА_И"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="1620492B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TittleB"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Б.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА ДОСТАВКА И УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA3AC31" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7511CF21" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Лекарственият продукт се отпуска по лекарско предписание.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47442497" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C3C9B96" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C297E17" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TittleB"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="В._ДРУГИ_УСЛОВИЯ_И_ИЗИСКВАНИЯ_НА_РАЗРЕШЕ"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="57" w:name="В._ДРУГИ_УСЛОВИЯ_И_ИЗИСКВАНИЯ_НА_РАЗРЕШЕ"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="00537B04">
         <w:t>В.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:tab/>
         <w:t>ДРУГИ УСЛОВИЯ И ИЗИСКВАНИЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED725D3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5ED2F7F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Периодични актуализирани доклади за безопасност (ПАДБ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7F1F7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DE7BBB3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Изискванията за подаване на ПАДБ за този лекарствен продукт са посочени в списъка с референтните дати на Европейския съюз (EURD списък), предвиден в чл. 107в, ал. 7 от Директива 2001/83/ЕО, и във всички следващи актуализации, публикувани на европейския уебпортал за лекарства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2478FEC8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-      <w:bookmarkStart w:id="11" w:name="Г._УСЛОВИЯ_ИЛИ_ОГРАНИЧЕНИЯ_ЗА_БЕЗОПАСНА_"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="58" w:name="Г._УСЛОВИЯ_ИЛИ_ОГРАНИЧЕНИЯ_ЗА_БЕЗОПАСНА_"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="50D31798" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4D3D135C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TittleB"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА БЕЗОПАСНА И ЕФЕКТИВНА УПОТРЕБА НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1C94E7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52892BA6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>План за управление на риска (ПУР)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735C4EF3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Притежателят на разрешението за употреба (ПРУ) трябва да извършва изискваните дейности и действия, свързани с проследяване на лекарствената безопасност, посочени в одобрения ПУР, представен в Модул 1.8.2 на разрешението за употреба, както и във всички следващи одобрени актуализации на ПУР.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="374DC3B4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D599AF2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Актуализиран ПУР трябва да се подава:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319A057D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
@@ -13745,525 +14144,525 @@
         </w:rPr>
         <w:t>винаги, когато се изменя системата за управление на риска, особено в резултат на получаване на нова информация, която може да доведе до значими промени в съотношението полза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>риск, или след достигане на важен етап (във връзка с проследяване на лекарствената безопасност или свеждане на риска до минимум).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBA6697" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FFE90B5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00502DCB">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Допълнителни мерки за свеждане на риска до минимум</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640278A5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00502DCB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDB4CC0" w14:textId="63EDBA10" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00502DCB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРУ трябва да осигури въвеждането на напомняща карта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а пациента относно остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617A94CC" w14:textId="3207EFD9" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AB2FCD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60558F35" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D63C5E3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07AB62F2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FF8A58" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6B4728" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3095A6AB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7827BF7D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EA28A8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D266D73" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2641CC5D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4549E1BA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E658386" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5773752F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03636D2F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18606723" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456172FF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46856CD7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07AD4389" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D048091" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C4EB14" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7B4525" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D185EFA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B00820C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D89EF7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДАННИ ВЪРХУ ОПАКОВКАТА И ЛИСТОВКА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB53BD0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C49D9D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="A._ДАННИ_ВЪРХУ_ОПАКОВКАТА"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="0FDF5E0A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07275C7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C13B307" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC7CCF0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0DF246" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48142E3D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="493EA696" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0389ACD3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B7D672" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EAAAB4E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047AABA7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7117D0C0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B04099" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39AB0852" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="716B0A5A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3279135C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E88337" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17FECA2C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="249EB0C2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EFD3D8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699F0FB6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="162A97E8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B124A23" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>A. ДАННИ ВЪРХУ ОПАКОВКАТА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B31D06" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6D2FD7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -14324,153 +14723,153 @@
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2471B494" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39294578" w14:textId="75893138" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg инжекционен разтвор в предварително напълнена спринцовка </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5ACCCE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5C47">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596FEE39" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3612F66C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="10844E6D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ОБЯВЯВАНЕ НА АКТИВНОТО(ИТЕ) ВЕЩЕСТВО(А)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC1601F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B916BC4" w14:textId="3DA3B2BE" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Всяка предварително напълнена спринцовка съдържа 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg денозумаб в 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
@@ -14494,1202 +14893,1197 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E00443" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="111051D0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="3A1F5960" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>СПИСЪК НА ПОМОЩНИТЕ ВЕЩЕСТВА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB49648" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF64344" w14:textId="1A74211E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>едена оцетна киселина, натриев хидроксид, сорбитол (E420), полисорбат 20, вода за инжекции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7F4BE3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8F288B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="3813379C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЛЕКАРСТВЕНА ФОРМА И КОЛИЧЕСТВО В ЕДНА ОПАКОВКА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544930B7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16DEBC8B" w14:textId="742746F9" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Една предварително напълнена спринцовка с предпазител на иглата</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F3CEB9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="194E922F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="764ADC07" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>НАЧИН НА ПРИЛОЖЕНИЕ И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E7F945" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E52A84D" w14:textId="21DABED0" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Подкожно приложение</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540F82D0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Преди употреба прочетете листовката.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721A5487" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да не се разклаща.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7729BF9E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A904EA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4A2E49DE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>СПЕЦИАЛНО ПРЕДУПРЕЖДЕНИЕ, ЧЕ ЛЕКАРСТВЕНИЯТ ПРОДУКТ ТРЯБВА ДА СЕ СЪХРАНЯВА НА МЯСТО ДАЛЕЧЕ ОТ ПОГЛЕДА И ДОСЕГА НА ДЕЦА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD4A0B6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="342668DE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4091E524" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38105D69" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="66DC5BFC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДРУГИ СПЕЦИАЛНИ ПРЕДУПРЕЖДЕНИЯ, АКО Е НЕОБХОДИМО</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC1C065" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59FEA11B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="18776E6A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D397AC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286E800C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Годен до:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323308AE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE0B727" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="49DF38FF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>СПЕЦИАЛНИ УСЛОВИЯ НА СЪХРАНЕНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139A62C9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC6BD3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да се съхранява в хладилник.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515136F9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B6C693" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съхранявайте предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05ECC042" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6698690F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="0003506D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>СПЕЦИАЛНИ ПРЕДПАЗНИ МЕРКИ ПРИ ИЗХВЪРЛЯНЕ НА НЕИЗПОЛЗВАНА ЧАСТ ОТ ЛЕКАРСТВЕНИТЕ ПРОДУКТИ ИЛИ ОТПАДЪЧНИ МАТЕРИАЛИ ОТ ТЯХ, АКО СЕ ИЗИСКВАТ ТАКИВА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A310F43" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67233084" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4C0921F0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИМЕ И АДРЕС НА ПРИТЕЖАТЕЛЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1567DE97" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD2F7A2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Mabxience Research SL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5472E535" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">C/ Manuel Pombo Angulo 28 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CFF68C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>28050 Madrid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03323FF7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Испания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CC97CF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78E8B910" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="13109BFE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>НОМЕР(А) НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3D1871" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
-    <w:p w14:paraId="65DF9797" w14:textId="74FC5BD3" w:rsidR="002C14C8" w:rsidRPr="00A43061" w:rsidRDefault="00F204E3" w:rsidP="007B01D1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="65DF9797" w14:textId="74FC5BD3" w:rsidR="002C14C8" w:rsidRDefault="00F204E3" w:rsidP="007B01D1">
+      <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>EU</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A43061">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-        <w:t>/1/25/1935/001</w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>EU/1/25/1935/001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC77577" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="77F22880" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="2008A146" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061FCE21" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D337759" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Партиден №</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A763D05" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="750F9851" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="725361C5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>НАЧИН НА ОТПУСКАНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DAB6A2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="789D2643" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="3FD1C822" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>УКАЗАНИЯ ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF79A7D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EEE9AF4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="32BB720F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ИНФОРМАЦИЯ НА БРАЙЛОВА АЗБУКА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C13871C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="743318F5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67515C66" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37529663" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="76602BED" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДВУИЗМЕРЕН БАРКОД</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62822CBD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FB426D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Двуизмерен баркод с включен уникален идентификатор</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60301B6C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3098F78B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="775D6C41" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДАННИ ЗА ЧЕТЕНЕ ОТ ХОРА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560EF4DF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D4E136" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD0920E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">SN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F802130" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7186233F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42032EFC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2E4035" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C61EFBE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
@@ -15742,121 +16136,121 @@
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EF5C73" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64BA9E63" w14:textId="52FDB837" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg инжекция </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665B2A68" w14:textId="6A910732" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C95FFF">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5276CDF1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>s.c.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C7818D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC1C063" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65FE5859" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
@@ -15876,146 +16270,146 @@
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B00F0FF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2A6305" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B257E5F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486DEE42" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C5A3B75" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA7DD67" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE5B9D1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E167B70" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8A62E9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B015BB7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -16074,569 +16468,569 @@
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДРУГО</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713D839F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FEF7142" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FD8CC9C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2E827F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02510580" w14:textId="186C1246" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2FB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ТЕКСТ </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk198271813"/>
+      <w:bookmarkStart w:id="60" w:name="_Hlk198271813"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>НА НАПОМНЯЩАТА</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2FB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00BD2FB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>КАРТА (включен</w:t>
       </w:r>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2FB0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> в опаковката)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794CBE49" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102CFEF8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="293E31A8" w14:textId="66AF528A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">mg инжекция </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5203D166" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778507F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458EE392" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>s.c.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BD4044" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18573D95" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Следваща инжекция след 6 месеца:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E23E8A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338623ED" w14:textId="6EFE77E2" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Използвайте Izamby толкова дълго</w:t>
       </w:r>
       <w:r w:rsidRPr="007D35DE">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, колкото е предписал Вашият лекар.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1D153D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C48C58" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Mabxience Research SL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0948D4E1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1B6519" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="Б._ЛИСТОВКА"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="1802541D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C61A2D2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B0144D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5607A8C9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE3068D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="667F3FC3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABE1573" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2949AF0D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ACD4A23" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A1CDFA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A679835" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5346FF6C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C1B331" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53043A4A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="643CFA67" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125F333D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693D5B43" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71E30AB4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E1E94C7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="663E53A8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="001C4B2C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="587C831E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BBEEF37" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00F459E4">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Б. ЛИСТОВКА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EBE6A0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FB5334" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Boldcenter"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Листовка: информация за потребителя</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB3CBE1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A1565A" w14:textId="334A0DB1" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Boldcenter"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527A657B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб (denosumab)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C93EEA9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12378E1B" w14:textId="3AFC0B0E" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bold"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47FAE34B" wp14:editId="7EEE7EA5">
             <wp:extent cx="200025" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="916006673" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="200025" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -16858,51 +17252,51 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Вашият лекар ще Ви даде напомняща карта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>а пациента, съдържаща важна информация във връзка с безопасността, с която трябва да се запознаете преди и по време на лечението Ви с Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB02D14" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63BE2B0F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bold"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Какво съдържа тази листовка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1186D3A4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Numberingbullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
@@ -17014,199 +17408,199 @@
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Съдържание на опаковката и допълнителна информация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D8000" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Numberingbullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0430EE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Какво представлява Izamby и за какво се използва </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD5E563" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="7ACDF961" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Какво представлява Izamby и как действа</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE4E62A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby съдържа денозумаб, белтък (моноклонално антитяло), който се намесва в действието на друг белтък, за да лекува загубата на костно вещество и остеопорозата. Лечението с денозумаб прави костите по-здрави и по-малко податливи на счупване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5EB0B3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DAD9BE5" w14:textId="6EA70796" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Костта е жива тъкан и непрекъснато се възобновява. Хормонът естроген помага костите да са здрави. След менопаузата, нивата на естроген падат, в резултат на което костите може да станат слаби и чупливи. Това впоследствие може да доведе до </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>заболява</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>не, наречено остеопороза.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Остеопороза може да се появи и при мъжете поради редица причини, включително остаряване и/или ниско ниво на мъжкия хормон тестостерон. Тя може да се появи и при пациенти, получаващи глюкокортикоиди. Много пациенти с остеопороза нямат симптоми, но въпреки това са подложени на риск от счупване на костите, особено на гръбнака, тазобедрените кости и китките.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78426400" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26033C9A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Хирургични операции или лекарства, които спират продукцията на естроген или тестостерон, използвани за лечение на пациенти с рак на гърдата или рак на простатата, също могат да доведат до загуба на костно вещество. Костите стават по-слаби и се чупят по-лесно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6538A94C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C3C225" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bold"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За какво се използва Izamby </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FBD0BE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5883F7EB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby се използва за лечение на:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CAC59D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>остеопороза при жени след менопауза (постменопаузална) и мъже, които имат повишен риск от фрактура (счупване на костите), намалявайки риска от гръбначни и негръбначни фрактури и фрактури на тазобедрените кости.</w:t>
       </w:r>
     </w:p>
@@ -17243,82 +17637,82 @@
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7184B84F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B9FAB3C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Какво трябва да знаете, преди да използвате Izamby </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0778CC15" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4039E658" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Не използвайте Izamby </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084697F6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ако имате ниски нива на калций в кръвта (хипокалциемия).</w:t>
       </w:r>
     </w:p>
@@ -17329,292 +17723,307 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ако сте алергични към денозумаб или към някоя от останалите съставки на това лекарство (изброени в точка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E53652F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="005D8B0E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Предупреждения и предпазни мерки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAC366F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Говорете с Вашия лекар или фармацевт, преди да използвате Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB10975" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...9 lines deleted...]
-          <w:lang w:val="bg-BG"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC49A28" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="009C5031" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:ins w:id="62" w:author="Author"/>
+          <w:lang w:val="ru-RU"/>
+          <w:rPrChange w:id="63" w:author="Author">
+            <w:rPr>
+              <w:ins w:id="64" w:author="Author"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Докато сте на лечение с Izamby, може да се появи кожна инфекция със симптоми като подута, зачервена област от кожата, най-често в долната част на крака, която чувствате гореща и болезнена (целулит), и може да е придружена от симптоми на повишена температура. Моля, съобщете на Вашия лекар незабавно, ако развиете някои от тези симптоми.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6C3613C8" w14:textId="77777777" w:rsidR="001B401B" w:rsidRPr="00EC4B12" w:rsidRDefault="001B401B" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="775AC366" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Трябва да приемате добавки с калций и витамин D, докато сте на лечение с Izamby. Вашият лекар ще обсъди това с Вас.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70071C35" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BD21CB5" w14:textId="4E9A4A88" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Вие може да имате ниски нива на калций в кръвта, докато получавате Izamby. Моля кажете незабавно на Вашия лекар, ако забележите някои от следните симптоми: спазми, потрепвания или крампи на мускулите, и/или изтръпване или мравучкане на пръстите на ръцете, краката или около устата, и/или гърчове</w:t>
       </w:r>
       <w:r w:rsidRPr="00A574C5">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, объркан</w:t>
       </w:r>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ост</w:t>
       </w:r>
       <w:r w:rsidRPr="00A574C5">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk198271926"/>
+      <w:bookmarkStart w:id="65" w:name="_Hlk198271926"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">усетите, че може да </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00A574C5">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>агуб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ите</w:t>
       </w:r>
       <w:r w:rsidRPr="00A574C5">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> съзнание.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A4248C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="021ACBB5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Рядко се съобщава за тежки случаи на ниски нива на калций в кръвта, водещи до хоспитализация, и дори животозастрашаващи реакции. Поради това нивата на калций в кръвта Ви ще бъдат проверявани (чрез кръвно изследване) преди всяка доза, а при пациенти с предразположение към хипокалциемия - в рамките на две седмици след началната доза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59057EBF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42DC54BC" w14:textId="3AB667A6" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Hlk198271974"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Hlk198271974"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Трябва да кажете на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Вашия лекар, ако имате или сте имали тежки проблеми с бъбреците, бъбречна недостатъчност или се нуждаете от диализа, или приемате лекарства, наречени глюкокортикоиди (като преднизолон или дексаметазон), които могат да увеличат риска от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>спадане</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на нива</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на калций в кръвта, ако не приемате добавки с калций.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AB77A2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62193254" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Проблеми с устата, зъбите или челюстта</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BACAE5B" w14:textId="585F768E" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Нежелана реакция, наречена остеонекроза на челюстта (ОНЧ) (костно увреждане на челюстта) се съобщава рядко (може да засегне до 1 на 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -17632,59 +18041,59 @@
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> за остеопороза. Рискът от ОНЧ се увеличава при пациенти, лекувани продължително време (може да засегне до 1 на 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>души, ако се лекуват в продължение на 10 години). ОНЧ може да се появи и след спиране на лечението. Важно е да се направи опит за предотвратяване развитието на ОНЧ, тъй като това може да е болезнено състояние, което може да се окаже трудно за лечение. За да се намали рискът от развитие на ОНЧ, вземете следните предпазни мерки:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA9E434" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A45E34" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Преди да започнете лечението, уведомете Вашия лекар или медицинска сестра (медицински специалист), ако:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BEDD64" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>имате някакви проблеми с устата или зъбите, като лошо стоматологично здраве, заболяване на венците или планирано изваждане на зъб.</w:t>
       </w:r>
     </w:p>
@@ -17705,673 +18114,739 @@
     <w:p w14:paraId="284FC77A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>сте пушач (тъй като това може да увеличи риска от проблеми със зъбите).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A44BBE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>сте били лекувани преди това с бифосфонат (използван за лечение или предотвратяване на костни нарушения).</w:t>
+        <w:t xml:space="preserve">сте били лекувани преди това с бифосфонат (използван за лечение или предотвратяване </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>на костни нарушения).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FA8940" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>сте приемали лекарства, наречени кортикостероиди (като преднизолон или дексаметазон).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A700BD4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>имате рак.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6782AAF7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE5B59A" w14:textId="61540066" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Вашият лекар може да</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> поиска от</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> В</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">ас </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>да се подложите на стоматологичен преглед, преди да започнете лечение с Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79748FB0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07B93C5E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Докато се лекувате, трябва да поддържате добра устна хигиена и да се подлагате на редовни стоматологични прегледи. Ако носите протези, трябва да сте сигурни, че те прилягат правилно. Ако сте подложени на стоматологично лечение или Ви предстои стоматологична операция (напр. изваждане на зъб), информирайте Вашия лекар за Вашето стоматологично лечение и уведомете зъболекаря си, че се лекувате с Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684D8523" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00F98941" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Свържете се с Вашия лекар и зъболекар незабавно, ако имате проблеми с устата или зъбите, например разклатени зъби, болка или оток, или незаздравяващи язви или секреция, тъй като това може да са признаци на ОНЧ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0013278F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E13B1D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Необичайни фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A5CCA4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">При някои хора могат да се появят необичайни фрактури на бедрената кост, докато се лекуват с </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>денозумаб</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>. Свържете се с Вашия лекар, ако получите нова или необичайна болка в тазобедрената става, слабините или бедрото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A8A226" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="776134DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Деца и юноши</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6735F0CD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не трябва да се използва при деца и юноши под 18-годишна възраст.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B63E5AE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="626F0BB1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Други лекарства и Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59206A14" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Трябва да кажете на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Вашия лекар или фармацевт, ако приемате, наскоро сте приемали или е възможно да приемате други лекарства. Особено важно е да кажете на Вашия лекар, ако се лекувате с друго лекарство, съдържащо денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9266DE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A81382D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не трябва да приемате Izamby заедно с друго лекарство, съдържащо денозумаб.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A54F4E8" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="08444AF7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Бременност и кърмене</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFCA1AC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="3EFCA1AC" w14:textId="0773E11A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Izamby не е изпитван при бременни жени. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t>ко сте бременна, смятате, че може да сте бременна или планирате бременност</w:t>
+        <w:t>ко сте бременна</w:t>
+      </w:r>
+      <w:ins w:id="67" w:author="Author">
+        <w:r w:rsidR="001B401B" w:rsidRPr="001B401B">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+            <w:rPrChange w:id="68" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="001B401B" w:rsidRPr="00283F66">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+          </w:rPr>
+          <w:t>или кърмите</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>, смятате, че може да сте бременна или планирате бременност</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>посъветвайте</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> се с Вашия лекар преди употребата на </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>това</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> лекарство</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>. Не се препоръчва употребата на Izamby, ако сте бременна. Жени с детероден потенциал трябва да използват ефективни методи за контрацепция, докато се лекуват с Izamby и за най-малко 5 месеца след спиране на лечението с Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD3294F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE4B622" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ако забременеете по време на лечение с Izamby или по-малко от 5 месеца след спиране на лечението с Izamby, моля уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202C08B3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54568667" w14:textId="6EA02896" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Не е известно дали Izamby се отделя в кърмата. Важно е да информирате Вашия лекар, ако кърмите или планирате да кърмите. Вашият лекар ще Ви помогне да решите дали да преустановите кърменето или да прекъснете </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>приложението</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> на Izamby, като вземе предвид ползата от кърменето за бебето и ползата от Izamby за майката.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166F1348" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E438048" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ако кърмите по време на лечение с Izamby, моля уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9D1CCD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C66CBBA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:t>Посъветвайте се с Вашия лекар или фармацевт преди употребата на което и да е лекарство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA25D95" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="35ED141E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Шофиране и работа с машини</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63298775" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby не повлиява или повлиява пренебрежимо способността за шофиране и работа с машини.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3E750F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="361DAD52" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby съдържа сорбитол</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8EF9B5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="2B8EF9B5" w14:textId="79E2EE69" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Това лекарство съдържа 4</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">mg сорбитол във всеки </w:t>
+        <w:t>mg сорбитол</w:t>
+      </w:r>
+      <w:ins w:id="69" w:author="Author">
+        <w:r w:rsidR="001B401B" w:rsidRPr="00EC4B12">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+            <w:rPrChange w:id="70" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="001B401B">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>E</w:t>
+        </w:r>
+        <w:r w:rsidR="001B401B" w:rsidRPr="00EC4B12">
+          <w:rPr>
+            <w:lang w:val="bg-BG"/>
+            <w:rPrChange w:id="71" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>420)</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> във всеки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> разтвор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270E6335" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="6E00A28C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Izamby съдържа натрий</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D485D3" w14:textId="2A157384" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Това лекарство съдържа по-малко от 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mmol натрий (23 mg</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2E26">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>) на</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60 mg, т.е. може да се каже, че практически не съдържа натрий.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411EC093" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk198272096"/>
+      <w:bookmarkStart w:id="72" w:name="_Hlk198272096"/>
     </w:p>
     <w:p w14:paraId="53CEA7D6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37895">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Izamby </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>съдържа полисорбат</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A098DD1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00B37895" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9252EF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+    <w:p w14:paraId="1B9252EF" w14:textId="1F594E34" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Това лекарство съдържа</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> 0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94D53">
@@ -18392,718 +18867,734 @@
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">mg </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">полисорбат </w:t>
       </w:r>
       <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>(E 432) във всяка спринцовка, които са еквивалентни на</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A94D53">
+        <w:t>(E</w:t>
+      </w:r>
+      <w:del w:id="73" w:author="Author">
+        <w:r w:rsidDel="001B401B">
+          <w:rPr>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>432) във всяка спринцовка, които са еквивалентни на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A94D53">
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A94D53">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>mg/1</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A94D53">
+        <w:t>mg/1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">ml. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94D53">
         <w:rPr>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
+        <w:t xml:space="preserve">ml. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Полисорбатите могат да причинят алергични реакции. Трябва да кажете на Вашия лекар, ако имате установени алергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p w14:paraId="0CEFECCA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B5BC32B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A5B34E5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Как да използвате Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5808FACC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8A5A7E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Винаги използвайте това лекарство точно както Ви е казал Вашия</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> лекар. Ако не сте сигурни в нещо, попитайте Вашия лекар.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BE93AD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B343015" w14:textId="58A1AC09" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Препоръчителната доза е една предварително напълнена спринцовка от 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg, приложена веднъж на всеки 6 месеца, като единична инжекция под кожата (подкожна инжекция).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C258678" w14:textId="4D51A97D" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Най-подходящите места за инжектиране са горната част на бедр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ото</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> и корема. Човекът, който се грижи за Вас, може да използва също външната част на мишницата Ви. Моля, попитайте Вашия лекар за датата на следващата инжекция. Всяка опаковка Izamby съдържа напомняща карта, която може да бъде извадена от картонената кутия и да се използва за записване на датата на следващата инжекция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A498B6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03836646" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Освен това ще трябва да приемате добавки с калций и витамин D, докато сте на лечение с Izamby. Вашият лекар ще обсъди това с Вас.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F72AF9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F204E3" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F387E5B" w14:textId="50E0008B" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Вашият лекар може да реши, че е най-добре Вие или човекът, който се грижи за Вас, да инжектирате Izamby. Вашият лекар или медицински специалист ще покажат на Вас или на човека, грижещ се за Вас, как да използвате Izamby. Моля, прочетете раздела в края на тази листовка за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>указания</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> относно това как да инжектирате Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7554321C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A136032" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:t>Да не се разклаща.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145E3A1B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">Преди приложение разтворът трябва да се провери. Не инжектирайте разтвора, ако съдържа частици или е </w:t>
       </w:r>
       <w:r w:rsidRPr="009E612B">
         <w:t>мътен,</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve"> или с променен цвят.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE7CC69" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4099D799" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ако сте пропуснали да използвате Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F0E15F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C02DCB7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ако е пропусната доза Izamby, инжекцията трябва да бъде приложена колкото е възможно по-скоро. След това инжекциите трябва да бъдат планирани на всеки 6 месеца от датата на последната инжекция.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DA4534" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="149DA4F3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ако сте спрели употребата на Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECDB592" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34BBA431" w14:textId="3C81B00F" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">За да има най-голяма полза от Вашето лечение за намаляване на риска от счупвания, важно е да използвате Izamby толкова дълго, колкото е </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk198272188"/>
+      <w:bookmarkStart w:id="74" w:name="_Hlk198272188"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>предписал</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Вашият лекар. Не спирайте Вашето лечение, без да се свържете с Вашия лекар.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D96B2E9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395A5695" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="59B865F9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Възможни нежелани реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122CE51D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5E5357" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Както всички лекарства, това лекарство може да предизвика нежелани реакции, въпреки че не всеки ги получава.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B00739" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C11EEA6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Нечесто, пациентите получаващи Izamby, могат да развият кожни инфекции (предимно целулит). </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Моля, информирайте незабавно Вашия лекар</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ако развиете някой от тези симптоми, докато сте на лечение с Izamby: подута, зачервена област от кожата, най-често в </w:t>
+        <w:t xml:space="preserve">, ако развиете някой от тези </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>долната част на крака, която чувствате гореща и болезнена (целулит) и с възможни симптоми на повишена температура.</w:t>
+        <w:t>симптоми, докато сте на лечение с Izamby: подута, зачервена област от кожата, най-често в долната част на крака, която чувствате гореща и болезнена (целулит) и с възможни симптоми на повишена температура.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FD2116" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07EB071D" w14:textId="55E4E39A" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Рядко, пациентите, получаващи Izamby, могат да развият болка в устата и/или челюстта, подуване или незаздравяващи язви в устата или челюстта, секреция, скованост или чувство на тежест в челюстта, или разклащане на зъб. Това може да са признаци на увреждане на челюстната кост (остеонекроза). </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk198272205"/>
+      <w:bookmarkStart w:id="75" w:name="_Hlk198272205"/>
       <w:r w:rsidRPr="006A25FB">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Трябва да к</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ажете на Вашия лекар и зъболекар незабавно</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, ако получите такива симптоми, докато се лекувате с Izamby или след спиране на лечението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7C86E6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A501B91" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Рядко, пациентите, получаващи Izamby, може да имат ниски нива на калций в кръвта (хипокалциемия); тежките случаи на ниски нива на калций могат да доведат до хоспитализация и може да са дори животозастрашаващи. Симптомите включват спазми, потрепвания или крампи на мускулите, и/или скованост или изтръпване на пръстите на ръцете, пръстите на краката или около устата и/или гърчове, объркване или загуба на съзнание. Ако някое от изброените се отнася за Вас, </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">кажете на Вашия лекар незабавно. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Ниските нива на калций в кръвта може да доведат до промяна в сърдечния ритъм, наречена удължаване на QT-интервала, коeто се вижда на електрокардиограма (ЕКГ).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3E66BD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AF82B10" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Рядко могат да се появят необичайни фрактури на бедрената кост при пациенти, получаващи Izamby. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Свържете се с Вашия лекар</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, ако получите нова или необичайна болка в тазобедрената става, слабините или бедрото, тъй като това може да е ранен признак на възможна фрактура на бедрената кост.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D98ECCF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC1C5E5" w14:textId="48FC6D40" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Рядко се наблюдават алергични реакции при пациенти, получаващи Izamby. Симптомите включват подуване на лицето, устните, езика, гърлото или други части на тялото; обрив, сърбеж или уртики по кожата (копривна треска), хрипове или затруднено дишане. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk198272217"/>
+      <w:bookmarkStart w:id="76" w:name="_Hlk198272217"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Трябва да кажете на </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Вашия лекар</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>, ако получите някои от тези симптоми, докато се лекувате с Izamby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD1D668" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F1B2320" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Много чести нежелани реакции </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(може да засегнат повече от 1 на 10 души):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1F908A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>болка в костите, ставите и/или мускулите, която понякога е силна,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F8D92D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>болка в ръцете или краката (болка в крайниците).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB03B0F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CD692A0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Чести нежелани реакции </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(може да засегнат до 1 на 10 души):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC3FEB5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
@@ -19360,334 +19851,389 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA324A9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">С неизвестна честота </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(от наличните данни не може да бъде направена оценка):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC25D7C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
-        <w:t xml:space="preserve">говорете с Вашия лекар, ако имате болка в ухото, секрет от ухото и/или инфекция на </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ухото. Това може да са признаци за увреждане на костта в ухото.</w:t>
+        <w:t>говорете с Вашия лекар, ако имате болка в ухото, секрет от ухото и/или инфекция на ухото. Това може да са признаци за увреждане на костта в ухото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E891BB7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5CF901C3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съобщаване на нежелани реакции</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C57E37" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Ако получите някакви нежелани лекарствени реакции, уведомете Вашия лекар или фармацевт. Това включва всички възможни неописани в тази листовка нежелани реакции. Можете също да съобщите нежелани реакции директно чрез </w:t>
       </w:r>
-      <w:r w:rsidRPr="00537B04">
+      <w:r w:rsidRPr="001B401B">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="bg-BG"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="bg-BG"/>
+          <w:rPrChange w:id="77" w:author="Author">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">националната система за съобщаване, посочена в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00537B04">
+      <w:r w:rsidRPr="001B401B">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="78" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001B401B">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="79" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1483C">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001B401B">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="80" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001B401B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:highlight w:val="lightGray"/>
+          <w:u w:val="single" w:color="0000FF"/>
+          <w:lang w:val="bg-BG"/>
+          <w:rPrChange w:id="81" w:author="Author">
+            <w:rPr>
+              <w:color w:val="0000FF"/>
+              <w:u w:val="single" w:color="0000FF"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Приложение V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B401B">
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="bg-BG"/>
+          <w:rPrChange w:id="82" w:author="Author">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:lang w:val="bg-BG"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B401B">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="83" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> Като съобщавате нежелани реакции, можете да дадете своя принос за получаване на повече информация относно безопасността на това лекарство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E87DECB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7AF147" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="00872157" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t>Как да съхранявате Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B16B356" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EAD4F2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF7F9AB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1331DFFA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не използвайте това лекарство след срока на годност, отбелязан върху етикета и картонената опаковка след „EXP” и „Годен до:”. Срокът на годност отговаря на последния ден от посочения месец.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6A3EE7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FC0FE4" w14:textId="1686F996" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Да се съхранява в хладилник (2°C – 8°C). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FA6DEE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F57FD9C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Съхранявайте предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA8FB5A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26BF6F95" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Предварително напълнената спринцовка може да бъде оставена извън хладилника за достигане стайна температура (до 25°C) преди инжектиране. Това ще направи инжектирането по-малко неприятно. След като спринцовката е оставена да достигне стайна температура (до 25°C), тя трябва да се използва в рамките на 30 дни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19287056" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6A587A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Не изхвърляйте лекарствата в канализацията или в контейнера за домашни отпадъци. Попитайте Вашия фармацевт как да изхвърляте лекарствата, които вече не използвате. Тези мерки ще спомогнат за опазване на околната среда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD113DD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3F36F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="11CE9D67" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Съдържание на опаковката и допълнителна информация </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E79351C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF751F5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Какво съдържа Izamby </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0FF53B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="383F8804" w14:textId="2D9B248B" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Hypenbulletpoint"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
@@ -19748,254 +20294,290 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>mg/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>ml</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7851C20A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
+    <w:p w14:paraId="7851C20A" w14:textId="0D91A99C" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:pStyle w:val="Hypenbulletpoint"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Други съставки: ледена оцетна киселина, натриев хидроксид, сорбитол (E420), полисорбат 20 и вода за инжекции.</w:t>
+        <w:t xml:space="preserve">Други съставки: ледена оцетна киселина, натриев хидроксид, сорбитол (E420), полисорбат 20 и </w:t>
+      </w:r>
+      <w:ins w:id="84" w:author="Author">
+        <w:r w:rsidR="001B401B" w:rsidRPr="001B401B">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+            <w:rPrChange w:id="85" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="001B401B">
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>E</w:t>
+        </w:r>
+        <w:r w:rsidR="001B401B" w:rsidRPr="001B401B">
+          <w:rPr>
+            <w:lang w:val="ru-RU"/>
+            <w:rPrChange w:id="86" w:author="Author">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve">432) </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00537B04">
+        <w:rPr>
+          <w:lang w:val="bg-BG"/>
+        </w:rPr>
+        <w:t>вода за инжекции.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738DE97F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="2643B4AF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Как изглежда Izamby и какво съдържа опаковката</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7767AF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15D14A57" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Izamby е безцветен до жълт</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>еникав</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve"> инжекционен разтвор в готова за употреба предварително напълнена спринцовка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191DB410" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23919617" w14:textId="33D5B60C" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Всяка опаковка съдържа една предварително напълнена спринцовка с предпазител на иглата. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2337C6C0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03BAD541" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>Притежател на разрешението за употреба</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3193CC8C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t>Mabxience Research SL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1AD79A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">C/ Manuel Pombo Angulo 28 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CDE006" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t>28050 Madrid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13181F0C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Испания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6BD32C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="0691013A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00CD6E41">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Производител</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E8B111" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="00CD6E41">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DD85FC" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">GH GENHELIX S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Parque Tecnológico de León </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Edifício GENHELIX </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">C/Julia Morros, s/n </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:br/>
         <w:t xml:space="preserve">Armunia, 24009 León, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D69DFDA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:t>Испания</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD76BB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8090D0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t>За допълнителна информация относно това лекарствo, моля свържете се с локалния представител на притежателя на разрешението за употреба:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B407433" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C14C8" w:rsidRPr="00F41864" w14:paraId="62D54792" w14:textId="77777777" w:rsidTr="00DA4870">
@@ -20543,126 +21125,91 @@
           <w:trHeight w:val="1026"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141641F9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2330DF01" w14:textId="77777777" w:rsidR="00944BFF" w:rsidRPr="00944BFF" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="21" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="22" w:author="Autor">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00944BFF">
               <w:rPr>
-                <w:del w:id="23" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-            </w:del>
+              <w:t xml:space="preserve">Heumann Pharma GmbH &amp; Co. Generica KG </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E2C4101" w14:textId="0F2F432D" w:rsidR="00624A1F" w:rsidRPr="00624A1F" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
+          <w:p w14:paraId="1E2C4101" w14:textId="520D85D5" w:rsidR="00624A1F" w:rsidRPr="00624A1F" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="26" w:author="Autor">
-[...8 lines deleted...]
-            </w:del>
+            <w:r w:rsidRPr="00944BFF">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00944BFF">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>+49 911 4302 0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22C67D36" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33BE3CC9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
@@ -21383,117 +21930,82 @@
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Hrvatska</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117EA40C" w14:textId="77777777" w:rsidR="00944BFF" w:rsidRPr="00944BFF" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="27" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="28" w:author="Autor">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00944BFF">
               <w:rPr>
-                <w:del w:id="29" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-            </w:del>
+              <w:t>CORAPHARM d.o.o.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="143D03D9" w14:textId="4D5358B3" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
+          <w:p w14:paraId="143D03D9" w14:textId="412D5C32" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="32" w:author="Autor">
-[...8 lines deleted...]
-            </w:del>
+            <w:r w:rsidRPr="00944BFF">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tel: +385 1 4870688</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C9541B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>România</w:t>
             </w:r>
           </w:p>
@@ -21597,118 +22109,83 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6540C02B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23BE2267" w14:textId="77777777" w:rsidR="00944BFF" w:rsidRPr="00944BFF" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="33" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="34" w:author="Autor">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00944BFF">
               <w:rPr>
-                <w:del w:id="35" w:author="Autor"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-            </w:del>
+              <w:t>CORAPHARM d.o.o.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3DD38B13" w14:textId="52E12E68" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
+          <w:p w14:paraId="3DD38B13" w14:textId="14126D3A" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="00944BFF" w:rsidP="00944BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="38" w:author="Autor">
-[...8 lines deleted...]
-            </w:del>
+            <w:r w:rsidRPr="00944BFF">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tel: +385 1 4870688</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C14C8" w:rsidRPr="00F41864" w14:paraId="2C5AC8BB" w14:textId="77777777" w:rsidTr="00DA4870">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3375C6E2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00CD6E41">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5573C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -22215,140 +22692,140 @@
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDBB687" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00F5573C" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="710BDED5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00A61B70" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F7078B4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D37DD0" w14:textId="2E160C95" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Дата на последно преразглеждане на листовката</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748E681B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163CC1F5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Други източници на информация</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E98815" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="21164A53" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробна информация за това лекарствo е предоставена на уебсайта на Европейската агенция по лекарствата: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00537B04">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="bg-BG"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F2E0A92" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54587AA0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="bg-BG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61652211" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD8CD20" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
@@ -22436,246 +22913,246 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ВАЖНА ИНФОРМАЦИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7816A241" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Важна информация, която трябва да знаете преди инжектиране на Izamby:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175B9D96" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Важно е да не се опитвате да си поставяте сами инжекцията, ако не сте били обучени за правилния начин за инжектиране на </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">Izamby </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>от Вашия лекар или медицински специалист</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B954A4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Izamby се прилага само като подкожна инжекция (инжектира се директно под кожата).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F0E68D" w14:textId="6031CA54" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4FFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4FFA">
         <w:t xml:space="preserve"> отваряйте кутията, докато</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> не сте готови да използвате това лекарство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C99A4C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve"> сваляйте капачката на иглата от предварително напълнената спринцовка, </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>докато не сте готови да инжектирате</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05311EBE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>използвайте предварително напълнената спринцовка, ако е била изпусната върху твърда повърхност. Използвайте нова предварително напълнена спринцовка и се обадете на Вашия лекар или медицински специалист</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48751D4A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>се опитвайте да активирате предварително напълнената спринцовка преди инжектиране</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF1778C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>се опитвайте да свалите предпазителя на иглата от предварително напълнената спринцовка</w:t>
@@ -22720,77 +23197,77 @@
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">Фигура 1 показва как изглежда </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">предварително напълнената спринцовка с </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>предпазител на иглата преди (a) и след (</w:t>
       </w:r>
       <w:r>
         <w:t>б</w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">) употреба. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3675ECFD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00537B04" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8560" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4279"/>
         <w:gridCol w:w="4281"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C14C8" w:rsidRPr="005F4635" w14:paraId="696761A2" w14:textId="77777777" w:rsidTr="00DA4870">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="651176D5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="00DA4870">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005F4635">
               <w:t>Преди употреба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22849,51 +23326,51 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E7D8E4F" wp14:editId="51C924AB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>899160</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>109855</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="4038600" cy="3419475"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1828091553" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1828091553" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4038600" cy="3419475"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -24511,323 +24988,323 @@
     <w:p w14:paraId="54D66839" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40694041" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Съберете необходимите Ви консумативи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D2C685" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Върху чиста, добре осветена работна повърхност съберете всички необходими консумативи за Вашата инжекция: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5116AC0A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Опаковка с предварително напълнената спринцовка Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD2DFA9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Тампони</w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Hlk198272463"/>
+      <w:bookmarkStart w:id="87" w:name="_Hlk198272463"/>
       <w:r w:rsidRPr="00FC2E26">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, напоени</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="005F4635">
         <w:t>със спирт</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDB430A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Памучен тампон или марля</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA7BF28" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Лейкопласт</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D4A49" w14:textId="352B6BAE" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Контейнер за остри </w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Hlk198272471"/>
+      <w:bookmarkStart w:id="88" w:name="_Hlk198272471"/>
       <w:r>
         <w:t>предмети</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="42F78399" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C805D73" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Оставете да се затопли до стайна температура</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538DC896" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>За да намалите дискомфорта при инжектиране, оставете предварително напълнената спринцовка на стайна температура за около 30 минути преди инжектиране (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура A</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01550B19" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>се опитвайте да затопляте спринцовката с помощта на източник на топлина като гореща вода или микровълнова фурна.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36976113" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>оставяйте предварително напълнената спринцовка изложена на пряка слънчева светлина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6873E912" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>разклащайте предварително напълнената спринцовка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C154AB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00273025">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CD79C54" wp14:editId="36950B46">
                 <wp:simplePos x="0" y="0"/>
@@ -25100,51 +25577,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18477326" wp14:editId="081941DD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2115403</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>367911</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1837690" cy="1870710"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1162592127" name="Picture 1" descr="A box with a clock on it"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1162592127" name="Picture 1" descr="A box with a clock on it"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1837690" cy="1870710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -25179,51 +25656,51 @@
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E4C18A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Измийте ръцете си</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE189FF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Измийте старателно ръцете си със сапун и вода (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Б</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
@@ -25240,51 +25717,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C007295" wp14:editId="483899EA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>168910</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1976755" cy="2011045"/>
             <wp:effectExtent l="0" t="0" r="4445" b="8255"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="494473011" name="Picture 1" descr="A person washing their hands&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2017979794" name="Picture 1" descr="A person washing their hands&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1976755" cy="2011045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -25307,194 +25784,194 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Б</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76623377" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="305D5026" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Извадете предварително напълнената спринцовка от картонената опаковка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D88C36" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Отворете картонената опаковка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C87B541" w14:textId="5DCED304" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Хванете </w:t>
       </w:r>
       <w:r>
         <w:t>цилиндъра</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> на предварително напълнената спринцовка</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура В</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D415CF3" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Извадете спринцовката от картонената опаковка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F97A40E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:lastRenderedPageBreak/>
         <w:t>Поставете спринцовката върху чиста и равна работна повърхност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477D7564" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:t>От съображения за безопасност:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330D6208" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>хващайте буталото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2376AB8B" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>хващайте капачката на иглата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9FB6C9" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
@@ -25509,51 +25986,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E759367" wp14:editId="3FA4B7C0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5604</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2194560" cy="2235200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="705589257" name="Picture 1" descr="A hand holding a device&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1690728047" name="Picture 1" descr="A hand holding a device&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2194560" cy="2235200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -25596,254 +26073,254 @@
     </w:p>
     <w:p w14:paraId="559FFF73" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="7617CB7F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Проверете лекарството и </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>предварително напълнената спринцовка</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E6B67C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Проверете дали името на продукта „Izamby“ е отпечатано върху етикета (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Г</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F36386" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Проверете срока на годност, отпечатан върху етикета (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Г</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3DF985" w14:textId="6282345E" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Проверете дали лекарството представлява бистър, безцветен или бледожълт разтвор (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Г</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9A6E9C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Проверете предварително напълнената спринцовка за евентуални дефекти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019223ED" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="5E78F8FD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>използвайте предварително напълнената спринцовка, ако:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F4DD19" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">Лекарството е мътно или съдържа </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Hlk198272502"/>
+      <w:bookmarkStart w:id="89" w:name="_Hlk198272502"/>
       <w:r>
         <w:t xml:space="preserve">видими </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r w:rsidRPr="00537B04">
         <w:t>частици.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D2EF90" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Някоя част изглежда пукната или счупена</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3D14DE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t>Капачката на иглата липсва или не е здраво прикрепена</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E567345" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:t xml:space="preserve">Изтекъл е последният ден от посочения месец на срока на годност, отпечатан върху </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>етикета.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65910A30" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
@@ -25880,115 +26357,115 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="764177" cy="215537"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="54D26D8E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00881AE7" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="42" w:name="_Hlk198272532"/>
-                            <w:bookmarkStart w:id="43" w:name="_Hlk198272533"/>
+                            <w:bookmarkStart w:id="90" w:name="_Hlk198272532"/>
+                            <w:bookmarkStart w:id="91" w:name="_Hlk198272533"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="17"/>
                                 <w:szCs w:val="17"/>
                               </w:rPr>
                               <w:t>Етикет</w:t>
                             </w:r>
-                            <w:bookmarkEnd w:id="42"/>
-                            <w:bookmarkEnd w:id="43"/>
+                            <w:bookmarkEnd w:id="90"/>
+                            <w:bookmarkEnd w:id="91"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2D2A18B8" id="Text Box 4" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:204.4pt;margin-top:141.7pt;width:60.15pt;height:16.95pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYY/pQGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817IcL61gOXATuChg&#10;JAGcImeaIi0CFIclaUvu13dIeUPaU9ELNcMZzfLe4/y+azQ5COcVmJLmgyElwnColNmV9Mfr6tNn&#10;SnxgpmIajCjpUXh6v/j4Yd7aQoygBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDX7bLKsRar&#10;NzobDYfTrAVXWQdceI+3j32QLlJ9KQUPz1J6EYguKc4W0unSuY1ntpizYueYrRU/jcH+YYqGKYNN&#10;L6UeWWBk79QfpRrFHXiQYcChyUBKxUXaAbfJh++22dTMirQLguPtBSb//8ryp8PGvjgSuq/QIYER&#10;kNb6wuNl3KeTrolfnJRgHCE8XmATXSAcL2fTcT6bUcIxNMonk7tZrJJdf7bOh28CGhKNkjpkJYHF&#10;Dmsf+tRzSuxlYKW0TsxoQ9qSTu8mw/TDJYLFtcEe11GjFbptR1SFa0zPe2yhOuJ6DnrmveUrhUOs&#10;mQ8vzCHVuBHKNzzjITVgMzhZlNTgfv3tPuYjAxilpEXplNT/3DMnKNHfDXLzJR+Po9aSM57MRui4&#10;28j2NmL2zQOgOnN8KJYnM+YHfTalg+YNVb6MXTHEDMfeJQ1n8yH0gsZXwsVymZJQXZaFtdlYHktH&#10;WCPEr90bc/bEQ0ACn+AsMla8o6PP7QlZ7gNIlbiKQPeonvBHZSa2T68oSv/WT1nXt774DQAA//8D&#10;AFBLAwQUAAYACAAAACEA+cc4XOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VI3Kjz00Ia4lRVpAoJ0UNLL71tYjeJsNchdtvA02NOcBzNaOabYjUZzS5qdL0lAfEsAqaosbKn&#10;VsDhffOQAXMeSaK2pAR8KQer8vamwFzaK+3UZe9bFkrI5Sig837IOXdNpwy6mR0UBe9kR4M+yLHl&#10;csRrKDeaJ1H0yA32FBY6HFTVqeZjfzYCXqvNFnd1YrJvXb28ndbD5+G4EOL+blo/A/Nq8n9h+MUP&#10;6FAGptqeSTqmBcyjLKB7AUmWzoGFxCJZxsBqAWn8lAIvC/7/Q/kDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWGP6UBsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA+cc4XOMAAAALAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="54D26D8E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="00881AE7" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="44" w:name="_Hlk198272532"/>
-                      <w:bookmarkStart w:id="45" w:name="_Hlk198272533"/>
+                      <w:bookmarkStart w:id="92" w:name="_Hlk198272532"/>
+                      <w:bookmarkStart w:id="93" w:name="_Hlk198272533"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="17"/>
                           <w:szCs w:val="17"/>
                         </w:rPr>
                         <w:t>Етикет</w:t>
                       </w:r>
-                      <w:bookmarkEnd w:id="44"/>
-                      <w:bookmarkEnd w:id="45"/>
+                      <w:bookmarkEnd w:id="92"/>
+                      <w:bookmarkEnd w:id="93"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="664D912A" wp14:editId="48C6E37B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2043430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>584200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="764177" cy="215537"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -26213,51 +26690,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F68D21" wp14:editId="329111B7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1303020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>380365</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3346450" cy="1828165"/>
             <wp:effectExtent l="0" t="0" r="6350" b="635"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1136570778" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1192982281" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3346450" cy="1828165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -26292,51 +26769,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02617473" wp14:editId="6FBD0085">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>181610</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3352800" cy="1830705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1192982281" name="Picture 1" descr="A diagram of a syringe&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="501668626" name="Picture 1" descr="A diagram of a syringe&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3352800" cy="1830705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -26406,137 +26883,137 @@
     <w:p w14:paraId="43C79C08" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB9C375" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Подгответе мястото на инжектиране</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008C5692" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Изберете място на инжектиране (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Д</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E1C435" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Може да използвате</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A30DC54" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:lastRenderedPageBreak/>
         <w:t>- Горната част на бедрото.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8154E6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>Корема, с изключение на областта от 5 см около пъпа</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA2DD90" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>Външната страна на горната част на ръката (само ако някой друг Ви поставя инжекцията)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161AA745" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>инжектирайте в области, където кожата е болезнена, насинена, зачервена или твърда. Избягвайте да инжектирате в области с белези или стрии.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178FC042" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
@@ -26851,51 +27328,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E3DB0A" wp14:editId="1A56CEA0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1519081</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>255611</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2418715" cy="2257425"/>
             <wp:effectExtent l="0" t="0" r="635" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="383994547" name="Picture 1" descr="A diagram of a person's body&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="383994547" name="Picture 1" descr="A diagram of a person's body&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2418715" cy="2257425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -26916,95 +27393,95 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00537B04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Д</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BBDC60" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="0F022C51" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Почистете мястото на инжектиране</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616ACB72" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Почистете мястото на инжектиране с тампон със спирт (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Д</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590BB675" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Оставете кожата да изсъхне. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3163872A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>докосвайте мястото на инжектиране преди поставяне на инжекцията.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524515DF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
@@ -27017,51 +27494,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F418840" wp14:editId="6014B499">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>213360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2115820" cy="1974215"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1462220228" name="Picture 1" descr="A cartoon of a hand holding a piece of paper&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="994536951" name="Picture 1" descr="A cartoon of a hand holding a piece of paper&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2115820" cy="1974215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
@@ -27078,117 +27555,117 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Е</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0BFFC6" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="4D600D1F" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свалете капачката на иглата</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E42EF5" w14:textId="129152E0" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Внимателно издърпайте капачката на иглата</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Hlk198272562"/>
+      <w:bookmarkStart w:id="92" w:name="_Hlk198272562"/>
       <w:r>
         <w:t>без да я огъвате</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r w:rsidRPr="005F4635">
         <w:t>и далеч от тялото си (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Е</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EA5EE5" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Изхвърлете капачката на иглата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4754A1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> се опитвайте отново да поставите капачката на иглата.</w:t>
       </w:r>
     </w:p>
@@ -27203,51 +27680,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15613803" wp14:editId="4DAE8A2E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>191770</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2108200" cy="2120265"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1579384191" name="Picture 1" descr="A close-up of a hand holding a syringe&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="472886761" name="Picture 1" descr="A close-up of a hand holding a syringe&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2108200" cy="2120265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -27258,244 +27735,244 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD1EEE7" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Ж</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC71A7E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Инжектирайте Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D500FF1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238064EC" w14:textId="55F86565" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk198272576"/>
+      <w:bookmarkStart w:id="93" w:name="_Hlk198272576"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Въведете</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">иглата </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAC7972" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Захванете кожата на мястото на инжектиране, за да създадете устойчива повърхност (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура З</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BBB75E" w14:textId="6D167AFA" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> докосвайте почистената </w:t>
       </w:r>
       <w:r>
         <w:t>област</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> от кожата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7690C0" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Бележка:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> Важно е да продължавате да стискате кожата, докато инжектирате.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419BFC67" w14:textId="3A016CD9" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00273025">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A2E8BDC" wp14:editId="76B86045">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>266700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2152683" cy="2008713"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="Picture 3" descr="A close-up of a person's stomach&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="743111580" name="Picture 547042755" descr="A close-up of a person's stomach&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2152683" cy="2008713"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -27547,51 +28024,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A521FBE" wp14:editId="5B988C6C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>2340610</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2145441" cy="2001957"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1297046944" name="Picture 1297046944" descr="A person injecting a needle into a person's stomach&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1714511520" name="Picture 1297046944" descr="A person injecting a needle into a person's stomach&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2145441" cy="2001957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -27632,393 +28109,393 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура И</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D57439" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
     <w:p w14:paraId="41D88613" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Инжектирайте Izamby</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9C58CD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Бавно натиснете буталото докрай, докато се инжектира цялата течност и спринцовката се изпразни (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Й</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B077867" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00273025">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="064FE142" wp14:editId="4181422C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>455930</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2153920" cy="2009775"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="206437988" name="Picture 206437988" descr="A person injecting a needle into a stomach&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1491656259" name="Picture 206437988" descr="A person injecting a needle into a stomach&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print">
+                    <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2153920" cy="2009775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Бележка:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> Буталото трябва да се натисне докрай, за да сте сигурни, че е инжектирана пълната доза и предпазителят на иглата ще се активира.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A2EFA4" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Й</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD059D2" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D128EDA" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="006A25FB">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:hanging="206"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Отпуснете палеца си</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFF1890" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
         <w:t>Отпуснете палеца си от буталото и оставете предпазителя на иглата да покрие иглата</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура К</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745E1E35" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>След това извадете спринцовката от кожата (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура Л</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B9C58C" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Пуснете захванатата кожа.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DC7416" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125E3CDF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="005F4635">
         <w:t>Обадете се незабавно на Вашия лекар или медицински специалист, ако:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4451F86D" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Не сте инжектирали цялата доза или</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B43708" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Предпазителят на иглата не се активира след инжектиране.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AFE1AE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:r w:rsidRPr="00273025">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16D4575F" wp14:editId="6B2892A1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1598903</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>284673</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2138382" cy="1995370"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="344394449" name="Picture 344394449" descr="A close-up of a hand holding a syringe&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="30961452" name="Picture 344394449" descr="A close-up of a hand holding a syringe&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print">
+                    <a:blip r:embed="rId26" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2138382" cy="1995370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -28065,51 +28542,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E8E1065" wp14:editId="7B17A75D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>55</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2250440" cy="2099945"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1782235605" name="Picture 1782235605" descr="A hand holding a syringe&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1933380432" name="Picture 1782235605" descr="A hand holding a syringe&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print">
+                    <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2250440" cy="2099945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -28186,211 +28663,211 @@
     <w:p w14:paraId="54837A75" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FDB4DE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Изхвърлете спринцовката</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1084BC" w14:textId="63B98C5C" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">Изхвърлете използваната предварително напълнена спринцовка и останалите консумативи в контейнер за остри </w:t>
       </w:r>
       <w:r>
         <w:t>предмети</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Фигура М</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C10334" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Бележка:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> Лекарствата трябва да се изхвърлят в съответствие с местните изисквания. Попитайте Вашия лекар или медицински специалист как да </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>изхвърляте лекарствата, които вече не използвате</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00537B04">
         <w:t>Тези мерки ще спомогнат за опазване на околната среда</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A4B2BE" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t>поставяйте обратно капачката на иглата на използваните спринцовки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A69D621" w14:textId="604A82DB" w:rsidR="002C14C8" w:rsidRPr="00CF2CEA" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Не </w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve">използвайте повторно предварително напълнената спринцовка, дори и да не е било </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2CEA">
         <w:t xml:space="preserve">инжектирано </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Hlk198272627"/>
+      <w:bookmarkStart w:id="94" w:name="_Hlk198272627"/>
       <w:r w:rsidRPr="00CF2CEA">
         <w:t xml:space="preserve">цялото количество </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r w:rsidRPr="00CF2CEA">
         <w:t>лекарство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69485ED1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> рециклирайте предварително напълнените спринцовки и не ги изхвърляйте в контейнера за домашни отпадъци.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186A65EC" w14:textId="3032ED34" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Съхранявайте спринцовката и контейнера за остри </w:t>
       </w:r>
       <w:r w:rsidRPr="006A25FB">
@@ -28455,51 +28932,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="557C8F39" wp14:editId="268F620A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2155165" cy="2011030"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2109436267" name="Picture 2109436267" descr="A hand holding a plastic device to a trash can&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="900567796" name="Picture 2109436267" descr="A hand holding a plastic device to a trash can&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
+                    <a:blip r:embed="rId28" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2155165" cy="2011030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -28530,72 +29007,72 @@
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7681E54A" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Огледайте мястото на инжектиране</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70462DEF" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:t>Ако има кръв, притиснете памучен тампон или марля върху мястото на инжектиране.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5D12F3" w14:textId="44FB6BDB" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Не</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4635">
         <w:t xml:space="preserve"> разт</w:t>
       </w:r>
       <w:r>
         <w:t>ърк</w:t>
@@ -28615,98 +29092,98 @@
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F8630EB" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4635">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Запишете датата на следващата инжекция</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0F712E" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00273025">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="bg-BG"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B0D56C" wp14:editId="4BF88E7D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>1938655</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>383540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1953260" cy="1987550"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="541415528" name="Picture 541415528" descr="A hand holding a pen&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1559078782" name="Picture 541415528" descr="A hand holding a pen&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31" cstate="print">
+                    <a:blip r:embed="rId29" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1953260" cy="1987550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -28759,53 +29236,53 @@
         <w:t>Фигура Н</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D359AD" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B23E643" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRPr="005F4635" w:rsidRDefault="002C14C8" w:rsidP="007B01D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B457CD1" w14:textId="77777777" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="007B01D1"/>
+    <w:p w14:paraId="2B06C3D1" w14:textId="1E59A9AB" w:rsidR="002C14C8" w:rsidRDefault="002C14C8" w:rsidP="00042AA8"/>
     <w:sectPr w:rsidR="002C14C8" w:rsidSect="00CD586D">
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="11910" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1417" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56FE15AD" w14:textId="77777777" w:rsidR="002A5E05" w:rsidRPr="005F4635" w:rsidRDefault="002A5E05">
       <w:r w:rsidRPr="005F4635">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="47AC1C18" w14:textId="77777777" w:rsidR="002A5E05" w:rsidRPr="005F4635" w:rsidRDefault="002A5E05">
       <w:r w:rsidRPr="005F4635">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -28825,51 +29302,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -32513,149 +32990,161 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="801532278">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1348288296">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="344208820">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="154691952">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="432090780">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1811482979">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1986154146">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Author">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D34C5"/>
     <w:rsid w:val="000014A4"/>
     <w:rsid w:val="00004A58"/>
     <w:rsid w:val="00012AF8"/>
     <w:rsid w:val="00020750"/>
     <w:rsid w:val="0002077A"/>
+    <w:rsid w:val="00020868"/>
     <w:rsid w:val="000223D6"/>
     <w:rsid w:val="00024C75"/>
     <w:rsid w:val="000329C7"/>
     <w:rsid w:val="000330F1"/>
     <w:rsid w:val="000331E5"/>
     <w:rsid w:val="0003530B"/>
     <w:rsid w:val="00037317"/>
     <w:rsid w:val="00041719"/>
+    <w:rsid w:val="00042AA8"/>
     <w:rsid w:val="00043440"/>
     <w:rsid w:val="00043D7E"/>
     <w:rsid w:val="00045F2F"/>
+    <w:rsid w:val="0005579C"/>
     <w:rsid w:val="000649DF"/>
     <w:rsid w:val="00073107"/>
     <w:rsid w:val="000738D6"/>
     <w:rsid w:val="00076D58"/>
     <w:rsid w:val="00080F24"/>
     <w:rsid w:val="00081952"/>
     <w:rsid w:val="00083A43"/>
     <w:rsid w:val="00086D35"/>
     <w:rsid w:val="00087A59"/>
     <w:rsid w:val="00090C46"/>
     <w:rsid w:val="000919E5"/>
     <w:rsid w:val="00092914"/>
     <w:rsid w:val="000957AB"/>
     <w:rsid w:val="000961D1"/>
     <w:rsid w:val="000A027E"/>
     <w:rsid w:val="000A6647"/>
-    <w:rsid w:val="000A6A95"/>
     <w:rsid w:val="000B08C2"/>
     <w:rsid w:val="000B2E67"/>
     <w:rsid w:val="000C5C48"/>
     <w:rsid w:val="000D58D0"/>
     <w:rsid w:val="000E0BE1"/>
     <w:rsid w:val="000E1CCA"/>
     <w:rsid w:val="000E42A6"/>
     <w:rsid w:val="000F5B32"/>
     <w:rsid w:val="000F6AEE"/>
     <w:rsid w:val="00106654"/>
     <w:rsid w:val="00112426"/>
     <w:rsid w:val="001157CC"/>
     <w:rsid w:val="001162A1"/>
     <w:rsid w:val="00116C58"/>
     <w:rsid w:val="00122720"/>
     <w:rsid w:val="0012432F"/>
     <w:rsid w:val="00127322"/>
     <w:rsid w:val="0013467B"/>
     <w:rsid w:val="00143A18"/>
     <w:rsid w:val="00144D58"/>
     <w:rsid w:val="00161D88"/>
     <w:rsid w:val="00161F33"/>
     <w:rsid w:val="00167D42"/>
     <w:rsid w:val="00174843"/>
     <w:rsid w:val="00175984"/>
     <w:rsid w:val="001773D8"/>
     <w:rsid w:val="00180F56"/>
     <w:rsid w:val="00181F74"/>
     <w:rsid w:val="00183388"/>
     <w:rsid w:val="001878C7"/>
     <w:rsid w:val="00190FCF"/>
     <w:rsid w:val="001958DF"/>
     <w:rsid w:val="001A7631"/>
     <w:rsid w:val="001B2925"/>
+    <w:rsid w:val="001B401B"/>
     <w:rsid w:val="001C16AB"/>
     <w:rsid w:val="001C2E98"/>
     <w:rsid w:val="001C3C21"/>
     <w:rsid w:val="001C53C1"/>
     <w:rsid w:val="001C65A5"/>
     <w:rsid w:val="001D0FDE"/>
     <w:rsid w:val="001D5E4C"/>
     <w:rsid w:val="001E001A"/>
     <w:rsid w:val="001E23A3"/>
     <w:rsid w:val="001F17EE"/>
     <w:rsid w:val="001F2E6B"/>
     <w:rsid w:val="00201844"/>
     <w:rsid w:val="00205D7A"/>
     <w:rsid w:val="00207300"/>
     <w:rsid w:val="00221248"/>
     <w:rsid w:val="00223792"/>
     <w:rsid w:val="00225A3F"/>
     <w:rsid w:val="0023611A"/>
     <w:rsid w:val="00243C70"/>
     <w:rsid w:val="00244CE7"/>
     <w:rsid w:val="00246F22"/>
     <w:rsid w:val="002479FC"/>
     <w:rsid w:val="002616A5"/>
     <w:rsid w:val="00267E95"/>
     <w:rsid w:val="00270E42"/>
@@ -32667,50 +33156,51 @@
     <w:rsid w:val="00282681"/>
     <w:rsid w:val="0028311F"/>
     <w:rsid w:val="00295B5F"/>
     <w:rsid w:val="00296468"/>
     <w:rsid w:val="00296A8B"/>
     <w:rsid w:val="002A0E36"/>
     <w:rsid w:val="002A1294"/>
     <w:rsid w:val="002A37C8"/>
     <w:rsid w:val="002A5E05"/>
     <w:rsid w:val="002B06E6"/>
     <w:rsid w:val="002B07E8"/>
     <w:rsid w:val="002B08A7"/>
     <w:rsid w:val="002B379D"/>
     <w:rsid w:val="002B4C9B"/>
     <w:rsid w:val="002B6430"/>
     <w:rsid w:val="002C14C8"/>
     <w:rsid w:val="002C44F7"/>
     <w:rsid w:val="002C5E30"/>
     <w:rsid w:val="002C7415"/>
     <w:rsid w:val="002D0B8C"/>
     <w:rsid w:val="002D4476"/>
     <w:rsid w:val="002E422B"/>
     <w:rsid w:val="002F359F"/>
     <w:rsid w:val="002F6029"/>
     <w:rsid w:val="002F6366"/>
+    <w:rsid w:val="00306E35"/>
     <w:rsid w:val="0031024C"/>
     <w:rsid w:val="003203A0"/>
     <w:rsid w:val="003245FB"/>
     <w:rsid w:val="0032738D"/>
     <w:rsid w:val="00327DFC"/>
     <w:rsid w:val="00334329"/>
     <w:rsid w:val="00341358"/>
     <w:rsid w:val="0034584E"/>
     <w:rsid w:val="00356C22"/>
     <w:rsid w:val="00360CE0"/>
     <w:rsid w:val="00360ED6"/>
     <w:rsid w:val="00360FFB"/>
     <w:rsid w:val="00363768"/>
     <w:rsid w:val="0036400B"/>
     <w:rsid w:val="00370C4C"/>
     <w:rsid w:val="003734E5"/>
     <w:rsid w:val="0037400A"/>
     <w:rsid w:val="00375E30"/>
     <w:rsid w:val="0037722F"/>
     <w:rsid w:val="00377260"/>
     <w:rsid w:val="0038011F"/>
     <w:rsid w:val="00380C46"/>
     <w:rsid w:val="00390A6B"/>
     <w:rsid w:val="00390AA7"/>
     <w:rsid w:val="00393281"/>
@@ -32727,313 +33217,321 @@
     <w:rsid w:val="003E27A8"/>
     <w:rsid w:val="003F389C"/>
     <w:rsid w:val="003F738C"/>
     <w:rsid w:val="003F7699"/>
     <w:rsid w:val="00402E5A"/>
     <w:rsid w:val="004044C0"/>
     <w:rsid w:val="00404944"/>
     <w:rsid w:val="00412403"/>
     <w:rsid w:val="00412A5C"/>
     <w:rsid w:val="004133BA"/>
     <w:rsid w:val="004136FF"/>
     <w:rsid w:val="00430AA0"/>
     <w:rsid w:val="00436063"/>
     <w:rsid w:val="00437493"/>
     <w:rsid w:val="00443E2E"/>
     <w:rsid w:val="00454329"/>
     <w:rsid w:val="004608F8"/>
     <w:rsid w:val="00462AC0"/>
     <w:rsid w:val="00463CCE"/>
     <w:rsid w:val="00466231"/>
     <w:rsid w:val="00471111"/>
     <w:rsid w:val="00472C5C"/>
     <w:rsid w:val="0048429F"/>
     <w:rsid w:val="004A18DD"/>
     <w:rsid w:val="004A2C6B"/>
+    <w:rsid w:val="004A5193"/>
     <w:rsid w:val="004B56CF"/>
     <w:rsid w:val="004B5C47"/>
     <w:rsid w:val="004B6195"/>
     <w:rsid w:val="004B633F"/>
     <w:rsid w:val="004C4C3C"/>
     <w:rsid w:val="004D3245"/>
     <w:rsid w:val="004D34C5"/>
     <w:rsid w:val="004E2E7F"/>
     <w:rsid w:val="004F026C"/>
     <w:rsid w:val="004F1A3F"/>
     <w:rsid w:val="004F3D58"/>
     <w:rsid w:val="004F75FE"/>
     <w:rsid w:val="00502327"/>
     <w:rsid w:val="00502DCB"/>
     <w:rsid w:val="0050629E"/>
     <w:rsid w:val="00506662"/>
     <w:rsid w:val="00510BBE"/>
     <w:rsid w:val="005172FB"/>
     <w:rsid w:val="00520742"/>
     <w:rsid w:val="005235C5"/>
     <w:rsid w:val="00532254"/>
     <w:rsid w:val="00537B04"/>
     <w:rsid w:val="00540B82"/>
     <w:rsid w:val="00540E84"/>
     <w:rsid w:val="00541D8F"/>
     <w:rsid w:val="005437A4"/>
     <w:rsid w:val="00544B16"/>
     <w:rsid w:val="00547B24"/>
     <w:rsid w:val="00547B95"/>
     <w:rsid w:val="00550D49"/>
     <w:rsid w:val="005604C5"/>
     <w:rsid w:val="005631B0"/>
     <w:rsid w:val="00564A44"/>
-    <w:rsid w:val="0057411F"/>
     <w:rsid w:val="00574359"/>
     <w:rsid w:val="005767C3"/>
     <w:rsid w:val="00577455"/>
+    <w:rsid w:val="00577FD2"/>
     <w:rsid w:val="00581291"/>
     <w:rsid w:val="0058138D"/>
     <w:rsid w:val="005843AA"/>
     <w:rsid w:val="00585013"/>
     <w:rsid w:val="005A27E0"/>
     <w:rsid w:val="005A2B82"/>
     <w:rsid w:val="005A3847"/>
     <w:rsid w:val="005B2053"/>
     <w:rsid w:val="005B4221"/>
     <w:rsid w:val="005B5914"/>
+    <w:rsid w:val="005C096F"/>
     <w:rsid w:val="005E34D5"/>
     <w:rsid w:val="005E56C8"/>
     <w:rsid w:val="005F4635"/>
     <w:rsid w:val="005F5332"/>
     <w:rsid w:val="005F621D"/>
     <w:rsid w:val="0060091D"/>
     <w:rsid w:val="00606F8A"/>
     <w:rsid w:val="006170D0"/>
     <w:rsid w:val="00624A1F"/>
     <w:rsid w:val="00626E0A"/>
     <w:rsid w:val="006430A3"/>
     <w:rsid w:val="00644A3B"/>
     <w:rsid w:val="006513C4"/>
     <w:rsid w:val="00651879"/>
     <w:rsid w:val="00652773"/>
     <w:rsid w:val="00653269"/>
     <w:rsid w:val="006557AE"/>
     <w:rsid w:val="00657E86"/>
     <w:rsid w:val="00665F55"/>
     <w:rsid w:val="006671FD"/>
     <w:rsid w:val="00670454"/>
     <w:rsid w:val="006768C4"/>
     <w:rsid w:val="00676A53"/>
     <w:rsid w:val="006835C2"/>
     <w:rsid w:val="0068527D"/>
     <w:rsid w:val="0068557B"/>
     <w:rsid w:val="00686898"/>
     <w:rsid w:val="006963BA"/>
     <w:rsid w:val="0069781C"/>
     <w:rsid w:val="006A050B"/>
+    <w:rsid w:val="006A2572"/>
     <w:rsid w:val="006A25FB"/>
     <w:rsid w:val="006A2957"/>
     <w:rsid w:val="006A2AB9"/>
     <w:rsid w:val="006B05ED"/>
     <w:rsid w:val="006B11D9"/>
     <w:rsid w:val="006B2027"/>
     <w:rsid w:val="006B539A"/>
     <w:rsid w:val="006D111E"/>
     <w:rsid w:val="006E4627"/>
     <w:rsid w:val="006E6F9F"/>
     <w:rsid w:val="006F25F5"/>
-    <w:rsid w:val="006F6C3D"/>
     <w:rsid w:val="007033E2"/>
     <w:rsid w:val="007059B7"/>
     <w:rsid w:val="00725441"/>
     <w:rsid w:val="007263F3"/>
     <w:rsid w:val="007272BE"/>
     <w:rsid w:val="007379A2"/>
     <w:rsid w:val="00742B3C"/>
     <w:rsid w:val="007438E3"/>
     <w:rsid w:val="00750B4E"/>
     <w:rsid w:val="00752AD6"/>
     <w:rsid w:val="00757787"/>
     <w:rsid w:val="00761B36"/>
     <w:rsid w:val="007624C9"/>
     <w:rsid w:val="00772C44"/>
     <w:rsid w:val="007734C4"/>
     <w:rsid w:val="00777DEA"/>
     <w:rsid w:val="00784D60"/>
     <w:rsid w:val="007916A4"/>
     <w:rsid w:val="00796C00"/>
     <w:rsid w:val="007A143A"/>
     <w:rsid w:val="007A37F8"/>
     <w:rsid w:val="007A6667"/>
     <w:rsid w:val="007B0471"/>
     <w:rsid w:val="007B691D"/>
     <w:rsid w:val="007B740A"/>
     <w:rsid w:val="007B7599"/>
     <w:rsid w:val="007C04FB"/>
     <w:rsid w:val="007C145C"/>
     <w:rsid w:val="007D2FCD"/>
     <w:rsid w:val="007D35DE"/>
     <w:rsid w:val="007E5D9D"/>
     <w:rsid w:val="007F3F48"/>
     <w:rsid w:val="007F4DD5"/>
     <w:rsid w:val="00802D85"/>
     <w:rsid w:val="00804BDC"/>
     <w:rsid w:val="00805FC8"/>
     <w:rsid w:val="008127BC"/>
     <w:rsid w:val="00812B33"/>
     <w:rsid w:val="00816E9D"/>
     <w:rsid w:val="008218A4"/>
+    <w:rsid w:val="008248B4"/>
     <w:rsid w:val="00826B7C"/>
     <w:rsid w:val="0083271E"/>
     <w:rsid w:val="00835792"/>
     <w:rsid w:val="008403B8"/>
     <w:rsid w:val="00842083"/>
     <w:rsid w:val="00845C34"/>
     <w:rsid w:val="00846BD8"/>
     <w:rsid w:val="008474E7"/>
     <w:rsid w:val="00847957"/>
+    <w:rsid w:val="00851321"/>
+    <w:rsid w:val="00851B24"/>
     <w:rsid w:val="008610C5"/>
     <w:rsid w:val="00861810"/>
     <w:rsid w:val="00862E1F"/>
     <w:rsid w:val="00864E7C"/>
     <w:rsid w:val="008A07A8"/>
     <w:rsid w:val="008A1C4E"/>
     <w:rsid w:val="008A5088"/>
     <w:rsid w:val="008B016F"/>
     <w:rsid w:val="008C0A64"/>
     <w:rsid w:val="008C1686"/>
     <w:rsid w:val="008C3F94"/>
     <w:rsid w:val="008C74DA"/>
     <w:rsid w:val="008D3302"/>
     <w:rsid w:val="008D6CE1"/>
     <w:rsid w:val="008E17E6"/>
     <w:rsid w:val="008E427D"/>
     <w:rsid w:val="008E430C"/>
     <w:rsid w:val="008E563D"/>
     <w:rsid w:val="008F2FFA"/>
     <w:rsid w:val="008F666E"/>
     <w:rsid w:val="0090728A"/>
     <w:rsid w:val="00910881"/>
     <w:rsid w:val="00921549"/>
     <w:rsid w:val="00924B78"/>
     <w:rsid w:val="00925631"/>
     <w:rsid w:val="00931193"/>
     <w:rsid w:val="00933E23"/>
     <w:rsid w:val="00944BFF"/>
     <w:rsid w:val="0095637D"/>
     <w:rsid w:val="00960D2E"/>
     <w:rsid w:val="0096357A"/>
     <w:rsid w:val="0096373C"/>
     <w:rsid w:val="00963779"/>
     <w:rsid w:val="00964313"/>
     <w:rsid w:val="00964AC0"/>
     <w:rsid w:val="00971BA7"/>
     <w:rsid w:val="0097687C"/>
     <w:rsid w:val="00983400"/>
     <w:rsid w:val="00992BF3"/>
+    <w:rsid w:val="00992E7C"/>
     <w:rsid w:val="009A316B"/>
     <w:rsid w:val="009A75D2"/>
     <w:rsid w:val="009B13B2"/>
     <w:rsid w:val="009B2859"/>
     <w:rsid w:val="009B2F88"/>
     <w:rsid w:val="009B3E05"/>
     <w:rsid w:val="009B5581"/>
+    <w:rsid w:val="009C5031"/>
     <w:rsid w:val="009D3023"/>
     <w:rsid w:val="009D72B6"/>
     <w:rsid w:val="009E481F"/>
     <w:rsid w:val="009E612B"/>
     <w:rsid w:val="009F0DD1"/>
     <w:rsid w:val="009F4D3D"/>
     <w:rsid w:val="00A01854"/>
     <w:rsid w:val="00A037C9"/>
     <w:rsid w:val="00A03E4A"/>
     <w:rsid w:val="00A109E8"/>
     <w:rsid w:val="00A12969"/>
     <w:rsid w:val="00A2414F"/>
     <w:rsid w:val="00A3068A"/>
     <w:rsid w:val="00A37BAB"/>
     <w:rsid w:val="00A42674"/>
-    <w:rsid w:val="00A43061"/>
     <w:rsid w:val="00A44724"/>
     <w:rsid w:val="00A54391"/>
     <w:rsid w:val="00A574C5"/>
     <w:rsid w:val="00A61B70"/>
     <w:rsid w:val="00A61BD3"/>
     <w:rsid w:val="00A631D4"/>
     <w:rsid w:val="00A66D68"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A80A07"/>
     <w:rsid w:val="00A811CB"/>
     <w:rsid w:val="00A86F1D"/>
     <w:rsid w:val="00AA2BBE"/>
     <w:rsid w:val="00AB1516"/>
     <w:rsid w:val="00AB3787"/>
     <w:rsid w:val="00AB6A97"/>
     <w:rsid w:val="00AB7F9A"/>
     <w:rsid w:val="00AC1820"/>
     <w:rsid w:val="00AC3206"/>
     <w:rsid w:val="00AC7DA1"/>
     <w:rsid w:val="00AD4743"/>
     <w:rsid w:val="00AD6948"/>
     <w:rsid w:val="00AD7A59"/>
     <w:rsid w:val="00AE0449"/>
     <w:rsid w:val="00AE3763"/>
     <w:rsid w:val="00AF20DD"/>
     <w:rsid w:val="00AF2943"/>
     <w:rsid w:val="00AF4FFA"/>
     <w:rsid w:val="00AF5D3E"/>
     <w:rsid w:val="00B00DA6"/>
     <w:rsid w:val="00B02408"/>
+    <w:rsid w:val="00B02EFD"/>
     <w:rsid w:val="00B03158"/>
     <w:rsid w:val="00B046BA"/>
     <w:rsid w:val="00B10930"/>
     <w:rsid w:val="00B113EF"/>
     <w:rsid w:val="00B129EC"/>
     <w:rsid w:val="00B13865"/>
     <w:rsid w:val="00B15A49"/>
     <w:rsid w:val="00B16421"/>
     <w:rsid w:val="00B21A7F"/>
     <w:rsid w:val="00B23BF7"/>
     <w:rsid w:val="00B47E58"/>
     <w:rsid w:val="00B529BE"/>
     <w:rsid w:val="00B54BC1"/>
     <w:rsid w:val="00B61190"/>
     <w:rsid w:val="00B62397"/>
     <w:rsid w:val="00B645E1"/>
     <w:rsid w:val="00B66718"/>
     <w:rsid w:val="00B726FD"/>
     <w:rsid w:val="00B73428"/>
     <w:rsid w:val="00B74F89"/>
     <w:rsid w:val="00B75DEC"/>
     <w:rsid w:val="00B75F31"/>
     <w:rsid w:val="00B7785E"/>
     <w:rsid w:val="00B83100"/>
     <w:rsid w:val="00B92023"/>
     <w:rsid w:val="00B94390"/>
     <w:rsid w:val="00BA2EFD"/>
     <w:rsid w:val="00BC4CFF"/>
     <w:rsid w:val="00BC6D6B"/>
     <w:rsid w:val="00BD2FB0"/>
     <w:rsid w:val="00BE15C7"/>
     <w:rsid w:val="00BE22CF"/>
     <w:rsid w:val="00BE3C60"/>
+    <w:rsid w:val="00BE41A6"/>
     <w:rsid w:val="00BE6C15"/>
     <w:rsid w:val="00BF1153"/>
     <w:rsid w:val="00BF3324"/>
     <w:rsid w:val="00C00197"/>
     <w:rsid w:val="00C009E8"/>
     <w:rsid w:val="00C017CB"/>
     <w:rsid w:val="00C04227"/>
     <w:rsid w:val="00C054A3"/>
     <w:rsid w:val="00C05DBF"/>
     <w:rsid w:val="00C05E2B"/>
     <w:rsid w:val="00C120F2"/>
     <w:rsid w:val="00C256D3"/>
     <w:rsid w:val="00C33373"/>
     <w:rsid w:val="00C33E14"/>
     <w:rsid w:val="00C40A03"/>
     <w:rsid w:val="00C4795B"/>
     <w:rsid w:val="00C506D4"/>
     <w:rsid w:val="00C5478C"/>
     <w:rsid w:val="00C55AE2"/>
     <w:rsid w:val="00C6733B"/>
     <w:rsid w:val="00C72ADF"/>
     <w:rsid w:val="00C77550"/>
     <w:rsid w:val="00C8350D"/>
     <w:rsid w:val="00C868E4"/>
     <w:rsid w:val="00C95FFF"/>
@@ -33066,95 +33564,99 @@
     <w:rsid w:val="00D20EF4"/>
     <w:rsid w:val="00D40F56"/>
     <w:rsid w:val="00D453F9"/>
     <w:rsid w:val="00D4656A"/>
     <w:rsid w:val="00D50753"/>
     <w:rsid w:val="00D519D5"/>
     <w:rsid w:val="00D523D7"/>
     <w:rsid w:val="00D55840"/>
     <w:rsid w:val="00D61DCA"/>
     <w:rsid w:val="00D64718"/>
     <w:rsid w:val="00D6499A"/>
     <w:rsid w:val="00D65793"/>
     <w:rsid w:val="00D72205"/>
     <w:rsid w:val="00D73F96"/>
     <w:rsid w:val="00D96986"/>
     <w:rsid w:val="00DA305E"/>
     <w:rsid w:val="00DA7999"/>
     <w:rsid w:val="00DB2F14"/>
     <w:rsid w:val="00DD4024"/>
     <w:rsid w:val="00DE167F"/>
     <w:rsid w:val="00DE7DFD"/>
     <w:rsid w:val="00DF46DE"/>
     <w:rsid w:val="00DF630B"/>
     <w:rsid w:val="00E00D80"/>
     <w:rsid w:val="00E06B37"/>
+    <w:rsid w:val="00E1483C"/>
     <w:rsid w:val="00E175EA"/>
     <w:rsid w:val="00E17703"/>
     <w:rsid w:val="00E242C0"/>
     <w:rsid w:val="00E24933"/>
     <w:rsid w:val="00E24FC9"/>
     <w:rsid w:val="00E31C4A"/>
     <w:rsid w:val="00E352F7"/>
     <w:rsid w:val="00E3711A"/>
     <w:rsid w:val="00E41202"/>
     <w:rsid w:val="00E44E78"/>
     <w:rsid w:val="00E47F29"/>
     <w:rsid w:val="00E722DE"/>
     <w:rsid w:val="00E75BA4"/>
     <w:rsid w:val="00E76009"/>
     <w:rsid w:val="00E83E56"/>
     <w:rsid w:val="00E8444A"/>
     <w:rsid w:val="00E90C7D"/>
     <w:rsid w:val="00E93249"/>
     <w:rsid w:val="00E93466"/>
+    <w:rsid w:val="00EA256F"/>
     <w:rsid w:val="00EB4FBA"/>
     <w:rsid w:val="00EC1D80"/>
     <w:rsid w:val="00EC3490"/>
+    <w:rsid w:val="00EC4B12"/>
     <w:rsid w:val="00EC5B0C"/>
     <w:rsid w:val="00EC6DB1"/>
     <w:rsid w:val="00ED41D6"/>
     <w:rsid w:val="00ED57BF"/>
     <w:rsid w:val="00EE2DC0"/>
     <w:rsid w:val="00F05245"/>
     <w:rsid w:val="00F10684"/>
     <w:rsid w:val="00F112D1"/>
     <w:rsid w:val="00F11A23"/>
     <w:rsid w:val="00F204E3"/>
     <w:rsid w:val="00F214FD"/>
     <w:rsid w:val="00F277F9"/>
     <w:rsid w:val="00F3357F"/>
     <w:rsid w:val="00F343D2"/>
-    <w:rsid w:val="00F37913"/>
     <w:rsid w:val="00F42D21"/>
     <w:rsid w:val="00F459E4"/>
     <w:rsid w:val="00F4781C"/>
+    <w:rsid w:val="00F47836"/>
     <w:rsid w:val="00F5373B"/>
     <w:rsid w:val="00F622F9"/>
     <w:rsid w:val="00F67E38"/>
     <w:rsid w:val="00F72845"/>
     <w:rsid w:val="00F731BB"/>
+    <w:rsid w:val="00F81222"/>
     <w:rsid w:val="00F94D44"/>
     <w:rsid w:val="00FA1C79"/>
     <w:rsid w:val="00FB09D7"/>
     <w:rsid w:val="00FB2184"/>
     <w:rsid w:val="00FB2862"/>
     <w:rsid w:val="00FB6172"/>
     <w:rsid w:val="00FB6E83"/>
     <w:rsid w:val="00FC2E26"/>
     <w:rsid w:val="00FC4CFB"/>
     <w:rsid w:val="00FD08A2"/>
     <w:rsid w:val="00FD6470"/>
     <w:rsid w:val="00FD69C2"/>
     <w:rsid w:val="00FD76EA"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE62C7"/>
     <w:rsid w:val="00FF7D3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -33561,202 +34063,202 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Ttulo2"/>
-    <w:link w:val="Ttulo1Car"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001C53C1"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B83100"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:rPr>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PrrafodelistaCar"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="802" w:hanging="566"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00174843"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00174843"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00174843"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00174843"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bold">
     <w:name w:val="Bold"/>
     <w:link w:val="BoldCar"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
     <w:name w:val="Bullet"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
@@ -33774,54 +34276,54 @@
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:ind w:left="1701" w:right="1418" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverHeadingbold">
     <w:name w:val="Cover Heading bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:ind w:left="4" w:right="321"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F731BB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hypenbulletpoint">
     <w:name w:val="Hypen bullet point"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberingbullet">
     <w:name w:val="Numbering bullet"/>
@@ -33834,336 +34336,363 @@
       </w:tabs>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableboldbody">
     <w:name w:val="Table bold body"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="674"/>
       </w:tabs>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
-    <w:basedOn w:val="Ttulo2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:qFormat/>
     <w:rsid w:val="00F731BB"/>
     <w:pPr>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Boldcenter">
     <w:name w:val="Bold center"/>
     <w:qFormat/>
     <w:rsid w:val="006E6F9F"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="006E6F9F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisin">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D4656A"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...2 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00020750"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F67E38"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
-[...2 lines deleted...]
-    <w:link w:val="Prrafodelista"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B16421"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00606F8A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:aliases w:val="Car17,Car17 Car,Char Char Char,Annotationtext,Char,Char Char1,Comment Text Char Char,Comment Text Char Char Char Char,Comment Text Char Char1,Comment Text Char1 Char,Comment Text Char1 Char Char,Comment Text Char1, Char Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00606F8A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...3 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:aliases w:val="Car17 Char,Car17 Car Char,Char Char Char Char,Annotationtext Char,Char Char,Char Char1 Char,Comment Text Char Char Char,Comment Text Char Char Char Char Char,Comment Text Char Char1 Char,Comment Text Char1 Char Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:qFormat/>
     <w:rsid w:val="00606F8A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textocomentario"/>
-[...1 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00606F8A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00606F8A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0037400A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C04227"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C04227"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleA">
     <w:name w:val="Title A"/>
     <w:basedOn w:val="Bold"/>
     <w:link w:val="TitleACar"/>
     <w:qFormat/>
     <w:rsid w:val="00F459E4"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BoldCar">
     <w:name w:val="Bold Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bold"/>
     <w:rsid w:val="00F459E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleACar">
     <w:name w:val="Title A Car"/>
     <w:basedOn w:val="BoldCar"/>
     <w:link w:val="TitleA"/>
     <w:rsid w:val="00F459E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TittleB">
     <w:name w:val="Tittle B"/>
-    <w:basedOn w:val="Ttulo1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:link w:val="TittleBCar"/>
     <w:qFormat/>
     <w:rsid w:val="00F459E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F459E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F459E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="da-DK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TittleBCar">
     <w:name w:val="Tittle B Car"/>
-    <w:basedOn w:val="Ttulo1Car"/>
+    <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="TittleB"/>
     <w:rsid w:val="00F459E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="bg-BG"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="0005579C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-GB"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F6C3D"/>
+    <w:rsid w:val="0005579C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="49958251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1102383528">
@@ -34185,63 +34714,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197595574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="304625418">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="590432559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="682053773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -34340,63 +34856,50 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1517579862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1535650974">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1552838708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1552881959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -34451,51 +34954,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108187590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/Izamby" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34762,52 +35265,52 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c2d78f7fb6ec1428ebf100f28f1aea0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4e31c5d67a2890bde20fb237a282fc8a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="425c44b69152ce8649c3fec59efc2eb4" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -35148,197 +35651,197 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...38 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-2688405</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-2688405</Url>
+      <Description>EMADOC-1700519818-2688405</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{971F995B-4E94-435C-AF8B-B0BB41E41632}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{811B92ED-E51E-47D8-B65C-12200B83D956}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD58F802-48AB-457D-806D-DECB3C2E39EC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9FE22A0-36FA-42D9-8697-787B87F3C073}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69E3AB3-E2D3-493D-A9F3-BDA019D230FA}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB815A3F-D335-491E-9B2A-80523A74238F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73800171-031B-42B3-9AC5-3AEC0547FD22}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA72A07-1B0A-4487-ABA5-7EBEDA260BA9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F25D106-B56E-4A97-BFA1-86223C314AFF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>44</Pages>
-  <Words>11977</Words>
-  <Characters>68270</Characters>
+  <Words>11797</Words>
+  <Characters>69128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>568</Lines>
-  <Paragraphs>160</Paragraphs>
+  <Lines>576</Lines>
+  <Paragraphs>161</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Izamby: EPAR – Product information – tracked changes</vt:lpstr>
+      <vt:lpstr>Izamby:EPAR-Product Information - tracked changes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>80087</CharactersWithSpaces>
+  <CharactersWithSpaces>80764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Izamby: EPAR – Product information – tracked changes</dc:title>
-  <dc:subject/>
+  <dc:title>Izamby:EPAR-Product Information - tracked changes</dc:title>
+  <dc:subject>EPAR</dc:subject>
   <dc:creator/>
-  <cp:keywords/>
+  <cp:keywords>Izamby, INN-denosumab</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>25ef7b88-b811-4be7-a457-d7b2fb4fe1b7</vt:lpwstr>
+    <vt:lpwstr>5cbf9979-3617-4b0e-93a0-adf7d5b10c55</vt:lpwstr>
   </property>
 </Properties>
 </file>