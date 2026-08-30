--- v0 (2025-10-13)
+++ v1 (2026-08-30)
@@ -29,35923 +29,36198 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9287"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00560782" w14:paraId="763F683D" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6184" w14:paraId="0CE11BCD" w14:textId="77777777" w:rsidTr="00404F3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9287" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E471A82" w14:textId="6812F4DF" w:rsidR="009C1BD9" w:rsidRPr="00220238" w:rsidRDefault="009C1BD9">
+          <w:p w14:paraId="3F92743B" w14:textId="789FAD36" w:rsidR="00BD6184" w:rsidRPr="00220238" w:rsidRDefault="00BD6184" w:rsidP="00404F3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00220238">
               <w:t xml:space="preserve">Настоящият документ представлява одобрената продуктова информация на </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00404F3F">
+              <w:rPr>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Xgeva</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00220238">
               <w:t>, като са подчертани промените, настъпили в резултат на предходната процедура, които засягат продуктовата информация (</w:t>
             </w:r>
-            <w:r w:rsidR="00715E91">
-[...51 lines deleted...]
-              <w:t>G</w:t>
+            <w:r w:rsidR="001C30AB" w:rsidRPr="001C30AB">
+              <w:t>EMA/VR/0000280127</w:t>
             </w:r>
             <w:r w:rsidRPr="00220238">
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D09C21" w14:textId="77777777" w:rsidR="009C1BD9" w:rsidRPr="00220238" w:rsidRDefault="009C1BD9">
+          <w:p w14:paraId="7081D3C5" w14:textId="77777777" w:rsidR="00BD6184" w:rsidRPr="00220238" w:rsidRDefault="00BD6184" w:rsidP="00404F3F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="091E9B7B" w14:textId="6815F646" w:rsidR="00560782" w:rsidRDefault="009C1BD9" w:rsidP="009C1BD9">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3D15EAE5" w14:textId="0C35F837" w:rsidR="00BD6184" w:rsidRPr="00BD6184" w:rsidRDefault="00BD6184" w:rsidP="00BD6184">
             <w:r w:rsidRPr="00220238">
               <w:t xml:space="preserve">За повече информация вижте уебсайта на Европейската агенция по лекарствата: </w:t>
             </w:r>
-            <w:r w:rsidR="00715E91">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00370258">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00404F3F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-IN"/>
+                </w:rPr>
+                <w:t>xgeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41215F75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="009C1BD9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="41215F75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3857EA24" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A848440" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBE2A5E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28E97708" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6C0FF8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6DB221AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15AD834D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="01DB2057" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C92CB28" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0433B2CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6688A17C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3857EA24" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A7F7BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FBE2A5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6756E607" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D6C0FF8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="698A6944" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="15AD834D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF53515" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3C92CB28" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43026F99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6688A17C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F801BEB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6756E607" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BBF053" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0BC39727" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FF4D7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="698A6944" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114C63C5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7DF53515" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9C33B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3A9C33B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1578C155" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1578C155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DA927" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="549DA927" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6F1DC0" w14:textId="1B2324CB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F6F1DC0" w14:textId="1B2324CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>КРАТКА ХАРАКТЕРИСТИКА НА ПРОДУКТА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D52DC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="24D52DC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2149519B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="14CC70E4" w14:textId="0C914894" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2149519B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CC70E4" w14:textId="0C914894" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F772C7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40F772C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02139C8B" w14:textId="0A4DB801" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="02139C8B" w14:textId="0A4DB801" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45693F70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="45693F70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B37557" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71B37557" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>КАЧЕСТВЕН И КОЛИЧЕСТВЕН СЪСТАВ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA990A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0CA990A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601F2EDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="601F2EDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Всеки флакон съдържа 120 mg денозумаб (denosumab) в 1,7 ml от разтвора (70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFB14DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FFB14DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Всяка предварително напълнена спринцовка съдържа 120 mg денозумаб (denosumab) в 1,0 ml разтвор (120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27557FBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="27557FBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1612835A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1612835A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Денозумаб е човешко моноклонално антитяло IgG2, произведено в клетъчни линии от бозайници (клетки от яйчник на китайски хамстер) чрез рекомбинантна ДНК технология.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F45D9AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5F45D9AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BCB4B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00CFD90D" w14:textId="213CC320" w:rsidR="00A12B36" w:rsidRPr="004E4CBA" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004E4CBA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Помощно вещество с известно действие</w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t>Помощн</w:t>
+      </w:r>
+      <w:del w:id="0" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText>о</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="1" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>и</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="004E4CBA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> веществ</w:t>
+      </w:r>
+      <w:del w:id="2" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText>о</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="3" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>а</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="004E4CBA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с известно действие</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036D956B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="004E4CBA" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4CBA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Всеки 1,7 ml от разтвора съдържа 78 mg сорбитол (E420).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5C0A3A" w14:textId="348EED6B" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-      <w:r>
+    <w:p w14:paraId="0E5C0A3A" w14:textId="348EED6B" w:rsidR="00A12B36" w:rsidRPr="004E4CBA" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4CBA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Всеки 1,0 ml от разтвора съдържа 37 mg сорбитол (E420) и 6,1 mg L-фенилаланин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09E18C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5A212123" w14:textId="5B99428A" w:rsidR="00416C31" w:rsidRPr="004E4CBA" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C1E69C2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:ins w:id="4" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="5" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Всеки 1,7 ml от разтвора съдържа 0,17 mg полисорбат 20.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="40C6768E" w14:textId="22E41B1B" w:rsidR="00A12B36" w:rsidRPr="004E4CBA" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...46 lines deleted...]
-        <w:r w:rsidRPr="002C3927">
+          <w:ins w:id="6" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="7" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
           <w:rPr>
-            <w:u w:val="single"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>XGEVA 120 mg инжекционен разтвор</w:t>
+          <w:t>Всеки 1,0 ml от разтвора съдържа 0,1 mg полисорбат 20.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="5ED49FA9" w14:textId="7F148604" w:rsidR="000A22A9" w:rsidRPr="005E1DB5" w:rsidRDefault="003A2761">
-[...57 lines deleted...]
-    <w:p w14:paraId="3F7F76B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7326AD50" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449D39ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7C1E69C2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Бистър, безцветен до светложълт разтвор и може да съдържа следи от прозрачни до бели протеинови частици.</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="64341E7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:t>За пълния списък на помощните вещества вижте точка 6.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CC36A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7658A1C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4142CFE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>КЛИНИЧНИ ДАННИ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E82DBFB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>ЛЕКАРСТВЕНА ФОРМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2E490D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3E10F6" w14:textId="233E9D51" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00386FDB">
-[...93 lines deleted...]
-    <w:p w14:paraId="79177303" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="172C06BB" w14:textId="55EE2F40" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>XGEVA 120 mg инжекционен разтвор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F72564" w14:textId="08E0103F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Инжекционен разтвор (инжекция)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7309E32C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-        <w:keepNext/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0AEF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Дозировка</w:t>
-[...36 lines deleted...]
-        <w:keepNext/>
+        <w:t>XGEVA 120 mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318D2B1C" w14:textId="28C7EED7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:i/>
-[...23 lines deleted...]
-        <w:keepNext/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Инжекционен разтвор (инжекция).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A15140" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449D39ED" w14:textId="79B9BD55" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Бистър, безцветен до светложълт разтвор и може да съдържа следи от прозрачни до бели протеинови частици.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB990E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E1B9BC8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="64341E7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>КЛИНИЧНИ ДАННИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E82DBFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3E10F6" w14:textId="233E9D51" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Терапевтични показания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111D92F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369C199F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Предотвратяване на събития, свързани с костната система (патологична фрактура, облъчване на костта, гръбначномозъчна компресия или операция на костта) при възрастни пациенти с напреднали злокачествени заболявания, засягащи костите (вж. точка 5.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8FC753" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDE7779" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Лечение на възрастни и юноши със завършено скелетно развитие с гигантоклетъчен тумор на костта, който е неоперабилен или когато има вероятност хирургичната резекция да доведе до тежка заболеваемост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049A18E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BA1562" w14:textId="3425F82E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Дозировка и начин на приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD324AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E32ACAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>XGEVA трябва да се прилага под наблюдението на медицински специалист.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79177303" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A43832" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Дозировка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0CA49E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6613FBB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Всички пациенти трябва да получават добавки с най</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>малко 500 mg калций и 400 IU витамин D дневно, освен ако е налице хиперкалциемия (вж. точка 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB9B48" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7D70D4CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>На пациентите, които се лекуват с XGEVA, трябва да се предостави листовка за пациента и напомняща карта на пациента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA0866D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6551E839" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t>Предотвратяване на събития, свързани с костната система при възрастни с напреднали злокачествени заболявания, засягащи костите</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246D0D1" w14:textId="5C13CC6F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Препоръчителната доза е 120 mg, приложена като еднократна подкожна инжекция в областта на бедрото, корема или мишницата, веднъж на всеки 4 седмици.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C589F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="524995E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Гигантоклетъчен тумор на костта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C079C79" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6C079C79" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Препоръчителната доза XGEVA е 120 mg, приложена като еднократна подкожна инжекция в областта на бедрото, корема или мишницата веднъж на всеки 4 седмици, с допълнителни дози от 120 mg на ден 8</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ми и 15</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ти от лечението през първия месец от терапията.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0AAF96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7B0AAF96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63FF0168" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63FF0168" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Пациентите в проучване фаза II, които са претърпели пълна резекция на гигантоклетъчен тумор на костта, са получили още 6 месеца лечение след операцията, съгласно протокола на проучването.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E5CC9F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="48E5CC9F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E7C16F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="32E7C16F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Пациентите с гигантоклетъчен тумор на костта трябва да бъдат оценявани редовно, за да се определи дали продължават да имат полза от лечението. При пациенти, чието заболяване се контролира от XGEVA, ефектът от прекъсване или спиране на лечението не е оценен, но ограничените данни при тези пациенти не показват наличие на ребаунд ефект след прекратяване на лечението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF498B6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="659372B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7FF498B6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659372B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15112B14" w14:textId="164E5603" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="15112B14" w14:textId="164E5603" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Не се налага коригиране на дозата при пациенти с бъбречно увреждане (вж. точки 4.4 за препоръки относно проследяване на калциевите нива, 4.8 и 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F712835" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F712835" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="032033C7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="032033C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Чернодробно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F0774" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="056F0774" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Безопасността и ефикасността на денозумаб не са изследвани при пациенти с чернодробно увреждане (вж. точка 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7D9C6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F7D9C6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E6BD4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60E6BD4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Пациенти в старческа възраст (възраст ≥ 65)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF94161" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EF94161" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не се налага коригиране на дозата при пациенти в старческа възраст (вж. точка 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4DCE8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0B4DCE8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F9C66C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42F9C66C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033DF6DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="033DF6DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Безопасността и ефикасността на XGEVA при педиатрични пациенти (възраст &lt; 18 години) не са установени, освен при юноши със завършено скелетно развитие (на възраст 12 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> 17 години) с гигантоклетъчен тумор на костта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33C5F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="0C3E5420" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7B33C5F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0C3E5420" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Не се препоръчва употребата на XGEVA при педиатрични пациенти (възраст &lt; 18 години), освен при юноши със завършено скелетно развитие (на възраст 12 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> 17 години) с гигантоклетъчен тумор на костта (вж. точка 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2E0D71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="57C67C45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4E2E0D71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="57C67C45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Лечение на юноши със завършено скелетно развитие с гигантоклетъчен тумор на костта, който е неоперабилен или когато има вероятност хирургичната резекция да доведе до тежка заболеваемост: дозировката е същата като при възрастни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749A4332" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="5D10D717" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="749A4332" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5D10D717" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>При проучвания с животни, инхибирането на RANK/RANK лиганда (RANKL) е свързано с инхибиране на костния растеж и липса на пробив на зъби и тези промени са били частично обратими при прекратяване на инхибирането на RANKL (вж. точка 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1865FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6A1865FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="450DBCE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="450DBCE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Начин на приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14DEE2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B14DEE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB74C56" w14:textId="39EC9209" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2AB74C56" w14:textId="39EC9209" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>За подкожно приложение.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AB468D" w14:textId="30EEB8FB" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43AB468D" w14:textId="30EEB8FB" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36428CEB" w14:textId="77777777" w:rsidR="00583CA3" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="36428CEB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="StyleItalic"/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg/1,7 ml разтвор във флакон за еднократна употреба:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3DE650" w14:textId="16D64C87" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F3DE650" w14:textId="16D64C87" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Прилагането на 120 mg/1,7 ml флакон трябва да се извършва само от медицински специалист.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD166AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3AD166AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B94368" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="54B94368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="StyleItalic"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>XGEVA 120 mg/1,0 ml разтвор в предварително напълнена спринцовка:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79496C1E" w14:textId="0FC49031" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="79496C1E" w14:textId="0FC49031" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Прилагането с използване на 120 mg/1,0 ml предварително напълнена спринцовка може да се извършва от пациент или болногледач, които са обучени от медицински специалист в техниките за инжектиране. Първото самостоятелно прилагане с предварително напълнена спринцовка XGEVA трябва да се извърши под наблюдението на медицински специалист.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60390FB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="515407CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60390FB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="515407CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>За указания относно употреба, работа и изхвърляне вижте точка 6.6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBBB9A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FBBB9A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCE43BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00386FDB">
+    <w:p w14:paraId="7FCE43BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Противопоказания</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27097E1B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="27097E1B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3237A08F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3237A08F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Свръхчувствителност към активното вещество или към някое от помощните вещества, изброени в точка 6.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B17641F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="6B68A864" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B17641F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="6B68A864" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Тежка, нелекувана хипокалциемия (вж. точка 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2910E7D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="089AB89D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2910E7D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="089AB89D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Незараснали рани от стоматологична или орална хирургия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A91788" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="1BF89499" w14:textId="4C4381C8" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="32A91788" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1BF89499" w14:textId="4C4381C8" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Специални предупреждения и предпазни мерки при употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A698368" w14:textId="50A7E002" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2A698368" w14:textId="50A7E002" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18F777A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="18F777A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Проследимост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C37847D" w14:textId="77777777" w:rsidR="00BC11CB" w:rsidRDefault="00BC11CB" w:rsidP="00AB072A">
+    <w:p w14:paraId="0C37847D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B61CEE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="003B09CC">
+    <w:p w14:paraId="68B61CEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>За да се подобри проследимостта на биологичните лекарствени продукти, името и партидният номер на приложения продукт трябва ясно да се записват.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C90A1D2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="003B09CC">
+    <w:p w14:paraId="7C90A1D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE2EDBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2CE2EDBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Добавки с калций и витамин D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C77E5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="18C77E5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3847CF04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3847CF04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Всички пациенти трябва да получават добавки с калций и витамин D, освен ако е налице хиперкалциемия (вж. точка 4.2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DD9163" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="35DD9163" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101F6101" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="101F6101" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Хипокалциемия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED91545" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0911AA7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="003B09CC">
+    <w:p w14:paraId="0911AA7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Предшестващата хипокалциемия трябва да бъде коригирана преди започване на терапията с XGEVA. Хипокалциемия може да възникне по всяко време в хода на лечението с XGEVA. Проследяване на калциевите нива трябва да се извършва (i) преди началната доза на XGEVA, (ii) в рамките на две седмици след началната доза, (iii) ако се появят предполагаеми симптоми на хипокалциемия (вж. точка 4.8 за симптоми). При пациенти с рискови фактори за хипокалциемия трябва да се обмисли допълнително проследяване на калциевите нива по време на лечението, или ако се налага друго въз основа на клиничното състояние на пациента.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C686FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05C686FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C35118B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2C35118B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Пациентите трябва да бъдат насърчавани да съобщават симптоми, показателни за хипокалциемия. Ако по време на приложението на XGEVA се появи хипокалциемия, може да се наложи допълнително добавяне на калций и допълнително проследяване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEECA7B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DA8104" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Съобщава се за тежка симптоматична хипокалциемия (включително фатални случаи) при постмаркетинговата употреба (вж. точка 4.8), като повечето случаи са настъпили в първите седмици от началото на лечението, но може да се появят и по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>късно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A943000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120236A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Бъбречно увреждане</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F7AFE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E235DAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Пациентите трябва да бъдат насърчавани да съобщават симптоми, показателни за хипокалциемия. Ако по време на приложението на XGEVA се появи хипокалциемия, може да се наложи допълнително добавяне на калций и допълнително проследяване.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AEECA7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>Пациенти с тежко бъбречно увреждане (креатининов клирънс &lt; 30 ml/min), или които са на диализа, са с по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>голям риск от развитие на хипокалциемия. Рискът от развитие на хипокалциемия и съпътстващо повишение на паратиреоидния хормон се увеличава с нарастване на степента на бъбречното увреждане. Редовното проследяване на калциевите нива е особено важно при тези пациенти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD70F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7399A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Остеонекроза на челюстта (ОНЧ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D9B6E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694A16FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>ОНЧ се съобщава често при пациенти, получаващи XGEVA (вж. точка 4.8).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A605FF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4E7D31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="5A605FF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        </w:rPr>
+        <w:t>Началото на лечението/нов курс на лечение трябва да се отложи при пациенти с незараснали открити лезии на меките тъкани в устата. Преди лечение с денозумаб се препоръчва стоматологичен преглед с профилактично зъболечение и индивидуална оценка на съотношението полза/риск.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6425A14E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4E7D31" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="12AA2BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Началото на лечението/нов курс на лечение трябва да се отложи при пациенти с незараснали открити лезии на меките тъкани в устата. Преди лечение с денозумаб се препоръчва стоматологичен преглед с профилактично зъболечение и индивидуална оценка на съотношението полза/риск.</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Следните рискови фактори трябва да се имат предвид при оценяване на риска за пациента от развитие на ОНЧ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255CDBE9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="255CDBE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>активност на лекарствения продукт, който инхибира костната резорбция (по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>висок риск при високоактивни съединения), начин на приложение (по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>висок риск при парентерално приложение) и кумулативна доза на костно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>резорбтивната терапия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D42D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="766D42D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>рак, придружаващи заболявания (напр. анемия, коагулопатии, инфекции), тютюнопушене.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AA6A6E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="58AA6A6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>съпътстващи лечения: кортикостероиди, химиотерапия, инхибитори на ангиогенезата, лъчетерапия на главата и шията.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC1D182" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1CC1D182" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>лоша устна хигиена, пародонтоза, лошо поставени протези, анамнеза за стоматологично заболяване, инвазивни стоматологични процедури (напр. екстракция на зъб).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528F3002" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="528F3002" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A319704" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="5A319704" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>По време на лечението с денозумаб всички пациенти трябва да бъдат насърчавани да поддържат добра устна хигиена, да се подлагат на рутинни стоматологични прегледи и незабавно да съобщават за всички симптоми от страна на устната кухина, като клатене на зъбите, болка или подуване, или незаздравяващи язви или секреция. По време на лечението, инвазивни стоматологичии процедури трябва да се извършват само след внимателна преценка и трябва да се избягва извършването им в непосредствена близост с приложението на XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7B4993" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B7B4993" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C24D12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="03C24D12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Планът за лечение на пациентите, които развиват ОНЧ, трябва да бъде изготвен в тясно сътрудничество между лекуващия лекар и стоматолог или лицево</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>челюстен хирург с опит в ОНЧ. Трябва да се обмисли временно прекъсване на лечението с XGEVA, докато състоянието отшуми и допринасящите рискови фактори бъдат намалени, ако е възможно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501355A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="10C99E4B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="501355A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C99E4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Остеонекроза на външния слухов проход</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CA66AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21CA66AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD20D54" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="6CD20D54" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Има съобщения за остеонекроза на външния слухов проход при лечение с денозумаб. Възможните рискови фактори за остеонекроза на външния слухов проход включват употреба на стероиди и химиотерапия и/или локални рискови фактори, като например инфекция или травма. Вероятността от развитие на остеонекроза на външния слухов проход трябва да се има предвид при пациенти, приемащи денозумаб, които развиват симптоми от страна на ухото, включително хронични инфекции на ухото.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515653D7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="77DB308D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="515653D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB308D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Атипични фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE27C12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2EE27C12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BE9947" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Има съобщения за атипични фрактури на бедрената кост при пациенти, получаващи денозумаб (вж. точка 4.8). Атипичните фрактури на бедрената кост може да се появят при минимална травма или без травма в субтрохантерните и диафизните области на бедрената кост. Тези събития се характеризират със специфични рентгенологични находки. Атипични фрактури на бедрената кост се съобщават също при пациенти с определени съпътстващи състояния (напр. дефицит на витамин D, ревматоиден артрит, хипофосфатазия) и при употреба на някои лекарствени продукти (напр. бифосфонати, глюкокортикоиди, инхибитори на протонната помпа). Тези събития са настъпили без антирезорбтивна терапия. Подобни фрактури, съобщени във връзка с бифосфонати, често са билатерални; поради това при пациенти, лекувани с денозумаб, които са претърпели фрактура на тялото на бедрената кост, трябва да се изследва контралатералната бедрена кост. Трябва да се обмисли прекратяване на терапията с XGEVA при пациенти, за които се подозира, че имат атипична фрактура на бедрената кост в очакване на оценката на пациента въз основа на индивидуално определеното съотношение полза/риск. По време на лечението с денозумаб, пациентите трябва да бъдат посъветвани да съобщават за </w:t>
+    <w:p w14:paraId="41BE9947" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Има съобщения за атипични фрактури на бедрената кост при пациенти, получаващи денозумаб (вж. точка 4.8). Атипичните фрактури на бедрената кост може да се появят при минимална травма или без травма в субтрохантерните и диафизните области на бедрената кост. Тези събития се характеризират със специфични рентгенологични находки. Атипични фрактури на бедрената кост се съобщават също при пациенти с определени съпътстващи състояния (напр. дефицит на витамин D, ревматоиден артрит, хипофосфатазия) и при употреба на някои лекарствени продукти (напр. бифосфонати, глюкокортикоиди, инхибитори на протонната помпа). Тези събития са настъпили без антирезорбтивна терапия. Подобни фрактури, съобщени във връзка с бифосфонати, често са билатерални; поради това при пациенти, лекувани с денозумаб, които са претърпели фрактура на тялото на бедрената кост, трябва да се изследва контралатералната бедрена кост. Трябва да се обмисли прекратяване на терапията с XGEVA при пациенти, за които се подозира, че имат атипична фрактура на бедрената кост в очакване на оценката на пациента въз основа на индивидуално определеното съотношение полза/риск. </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>нова или необичайна болка в бедрото, тазобедрената става или слабините. Пациенти с такива симптоми трябва да се изследват за непълна фрактура на бедрената кост.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6BA5C4B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:t>По време на лечението с денозумаб, пациентите трябва да бъдат посъветвани да съобщават за нова или необичайна болка в бедрото, тазобедрената става или слабините. Пациенти с такива симптоми трябва да се изследват за непълна фрактура на бедрената кост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480B115C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA5C4B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Хиперкалциемия след прекратяване на лечението при пациенти с гигантоклетъчен тумор на костта и при пациенти с незавършен растеж на скелета.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5178BFED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5178BFED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2067D552" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2067D552" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съобщава се за клинично значима хиперкалциемия, изискваща хоспитализация и усложнена от остра бъбречна недостатъчност, при пациенти с гигантоклетъчен тумор на костта, лекувани с XGEVA, седмици до месеци след прекратяване на лечението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F65AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="2E9CBB93" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4A6F65AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9CBB93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>След прекратяване на лечението, наблюдавайте пациентите за признаци и симптоми на хиперкалциемия, обмислете периодична оценка на серумния калций и направете повторна оценка на нуждите на пациента от добавяне на калций и витамин D (вж. точка 4.8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD4B771" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="748E3700" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DD4B771" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E3700" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA не се препоръчва при пациенти с незавършен растеж на скелета (вж. точка 4.2). Съобщава се за клинично значима хиперкалциемия и в тази група пациенти, седмици до месеци след прекратяване на лечението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE0E9BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="657409D8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EE0E9BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657409D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Други</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAA8BEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2FAA8BEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC69827" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3CC69827" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Пациенти, лекувани с XGEVA, не трябва да бъдат лекувани едновременно с други лекарствени продукти, съдържащи денозумаб (за показанието остеопороза).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C7EB95" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="75A57DAE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29C7EB95" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A57DAE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Пациенти, лекувани с XGEVA, не трябва да бъдат лекувани едновременно с бифосфонати.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D37225" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="12CEF20D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="68D37225" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CEF20D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Злокачественост при гигантоклетъчен тумор на костта или прогресия до метастазирало заболяване е рядко събитие и известен риск при пациенти с гигантоклетъчен тумор на костта. Пациентите трябва да бъдат наблюдавани за рентгенологични признаци на злокачественост, нови огнища на радиореактивност или остеолиза. Наличните клинични данни не показват повишен риск от злокачественост при пациенти с гигантоклетъчен тумор на костта, лекувани с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282892D3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="379561AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="282892D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379561AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Предупреждения за помощните вещества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D0E616" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="78D0E616" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0117DBB2" w14:textId="53E06EC2" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0117DBB2" w14:textId="53E06EC2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Този лекарствен продукт съдържа сорбитол. Трябва да се има предвид адитивният ефект на съпътстващо прилагани продукти, съдържащи сорбитол (или фруктоза), както и хранителният прием на сорбитол (или фруктоза).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3076EDD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3076EDD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8E4806" w14:textId="6405EE91" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D8E4806" w14:textId="6405EE91" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Този лекарствен продукт съдържа по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко от 1 mmol натрий (23 mg) на доза 120 mg, т.е. може да се каже, че практически не съдържа натрий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366DEF40" w14:textId="076E7CF1" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="366DEF40" w14:textId="076E7CF1" w:rsidR="00A12B36" w:rsidRPr="004E4CBA" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="34BBCB45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:ins w:id="8" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3C0986" w14:textId="5504968B" w:rsidR="00416C31" w:rsidRPr="004E4CBA" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:ins w:id="9" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="10" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Този лекарствен продукт съдържа 0,17 mg полисорбат 20 във всеки 1,7 ml разтвор във флакон.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="20463E3C" w14:textId="6FE2CB22" w:rsidR="00416C31" w:rsidRPr="004E4CBA" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="11" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="12" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Този лекарствен продукт съдържа 0,1 mg полисорбат 20 във всеки 1,0 ml разтвор в предварително напълнена спринцовка.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="4AB9D3E2" w14:textId="41CE547F" w:rsidR="00416C31" w:rsidRPr="004E4CBA" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="13" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="14" w:author="Author">
+        <w:r w:rsidRPr="004E4CBA">
+          <w:rPr>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Полисорбатите могат да причинят алергични реакции.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="6CED59B1" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235E732E" w14:textId="17C795AB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Styleunderline"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Пациенти с фенилкетонурия (ФКУ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316E1581" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6801A7E4" w14:textId="302F9D2A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>XGEVA 120 mg/1,7 ml разтвор във флакон за еднократна употреба не съдържа фенилаланин. При пациенти с ФКУ XGEVA трябва да се прилага от флакон за еднократна употреба, съдържащ 120 mg в 1,7 ml разтвор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F09877" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0948FE" w14:textId="2DAD263B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>XGEVA 120 mg/1,0 ml разтвор в еднодозова предварително напълнена спринцовка съдържа 6,1 mg фенилаланин. Фенилаланин може да е вреден за пациенти с фенилкетонурия (ФКУ), рядко генетично заболяване, при което се натрупва фенилаланин, тъй като организмът не може да го отделя правилно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BBCB45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32803CF9" w14:textId="4420115C" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="32803CF9" w14:textId="4420115C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Взаимодействие с други лекарствени продукти и други форми на взаимодействие</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAFE44F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="02D6B253" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7CAFE44F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D6B253" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Не са провеждани проучвания за взаимодействията.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0183C4F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0183C4F1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41420DD7" w14:textId="430CA30A" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="41420DD7" w14:textId="66A07455" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>В клинични изпитвания XGEVA е прилаган в комбинация със стандартно противораково лечение и при пациенти, които са получавали бифосфонати. Не са наблюдавани клинично значими промени в най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ниските серумни концентрации и във фармакодинамиката на денозумаб (коригиран спрямо креатинина уринен N</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>телопептид, uNTX/Cr) при едновременна химиотерапия и/или хормонална терапия, или при предшестваща експозиция на интравенозни бифосфонати.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D57F8F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="62F6EF0D" w14:textId="091F827E" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="18BEED39" w14:textId="4D85B193" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="62F6EF0D" w14:textId="091F827E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.6</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Фертилитет, бременност и кърмене</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363D9EF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="363D9EF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75082A04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="75082A04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Бременност</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5540D5CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5540D5CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="335757DE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="335757DE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Липсват или има ограничени данни от употребата на денозумаб при бременни жени. Проучванията при животни показват репродуктивна токсичност (вж. точка 5.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D2A82E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="38D2A82E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048ABFF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>XGEVA не се препоръчва за употреба при бременни жени и при жени с детероден потенциал, които не използват контрацепция. Жените трябва да бъдат съветвани да не забременяват по време на, и най</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>малко 5 месеца след лечението с XGEVA. Ефектите на XGEVA е вероятно да са по</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>големи по време на втория и третия триместър на бременността, тъй като моноклоналните антитела преминават през плацентата по линеен модел с напредване на бременността, като най</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>голямо количество преминава през третия триместър.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F2EC46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048ABFF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00CD38BE">
-[...16 lines deleted...]
-    <w:p w14:paraId="59F2EC46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="575F2434" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Кърмене</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FCB282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34591A57" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Не е известно дали денозумаб се екскретира в кърмата. Не може да се изключи риск за новородените/кърмачетата. Проучвания при „knockout мишки” показват, че липсата на RANKL по време на бременността може да повлияе върху съзряването на млечните жлези, водещо до нарушена лактация след раждане (вж. точка 5.3). Трябва да се вземе решение дали да се преустанови кърменето или да се преустанови лечението с XGEVA, като се вземат предвид ползата от кърменето за новороденото/кърмачето и ползата от терапията за жената.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595451D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D4CE4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Фертилитет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FAF2A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3AED19" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...28 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Няма данни за ефекта на денозумаб върху фертилитета при хора. Проучвания при животни не показват директен или индиректен вреден ефект върху фертилитета (вж. точка 5.3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A68D0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717E3C08" w14:textId="43D2FE1D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.7</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Ефекти върху способността за шофиране и работа с машини</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D1F8F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C48F187" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>XGEVA не повлиява или повлиява пренебрежимо способността за шофиране и работа с машини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35667AB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="377DD069" w14:textId="132F121D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.8</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Нежелани лекарствени реакции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B12C80" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58051AF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Обобщение на профила на безопасност</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E8684B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF5FB09" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Общият профил на безопасност е в съответствие с всички одобрени показания за XGEVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AC506C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E19DB95" w14:textId="119398CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...148 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Хипокалциемия се съобщава много често след приложение на XGEVA, предимно през първите 2 седмици. Хипокалциемията може да е тежка и симптоматична (вж. точка 4.8 – описание на избрани нежелани реакции). Намаляването на серумния калций обикновено се овладява по подходящ начин с помощта на добавки с калций и витамин D. Най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>честата нежелана реакция на XGEVA е мускулно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t>скелетна болка. Случаи на остеонекроза на челюстта (вж. точки 4.4 и 4.8 – описание на избрани нежелани реакции) са наблюдавани често при пациенти, приемащи XGEVA.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="67F0D609" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:t xml:space="preserve">скелетна болка. Случаи на остеонекроза на челюстта (вж. точки 4.4 и 4.8 – </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>описание на избрани нежелани реакции) са наблюдавани често при пациенти, приемащи XGEVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0296A2D1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="67F0D609" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Табличен списък на нежеланите реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4FF443" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1D4FF443" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5A626B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F5A626B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Използвана е следната конвенция за класификация на нежеланите лекарствени реакции въз основа на честотата в четири фаза III, две фаза II клинични изпитвания и постмаркетингов опит (вж. таблица 1): много чести (≥ 1/10), чести (≥ 1/100 до &lt; 1/10), нечести (≥ 1/1 000 до &lt; 1/100), редки (≥ 1/10 000 до &lt; 1/1 000), много редки (&lt; 1/10 000) и с неизвестна честота (от наличните данни не може да бъде направена оценка). При всяко групиране в зависимост от честотата и системо</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>органния клас, нежеланите реакции се изброяват в низходящ ред по отношение на тяхната сериозност.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697E5F90" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="697E5F90" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3024F619" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3024F619" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Таблица 1. Нежелани реакции, съобщени при пациенти с напреднали злокачествени заболявания, засягащи костите, множествен миелом или с гигантоклетъчен тумор на костта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FDC50A" w14:textId="77777777" w:rsidR="002F741E" w:rsidRDefault="002F741E">
+    <w:p w14:paraId="43FDC50A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3112"/>
         <w:gridCol w:w="2951"/>
         <w:gridCol w:w="3224"/>
+        <w:tblGridChange w:id="15">
+          <w:tblGrid>
+            <w:gridCol w:w="113"/>
+            <w:gridCol w:w="2999"/>
+            <w:gridCol w:w="113"/>
+            <w:gridCol w:w="2838"/>
+            <w:gridCol w:w="113"/>
+            <w:gridCol w:w="3111"/>
+            <w:gridCol w:w="113"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="615B66E4" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="615B66E4" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1501EE4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1501EE4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Системо</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>органен клас по MedDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061FFC48" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="061FFC48" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Категория честота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141E16BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="141E16BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Нежелани реакции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="384194C2" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="384194C2" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A8719F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0A8719F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Неоплазми доброкачествени, злокачествени и неопределени (включително кисти и полипи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BFACF3F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="7BFACF3F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FED9387" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5FED9387" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ново първично злокачествено заболяване</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="1C79AEB7" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1C79AEB7" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F4B3D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46F4B3D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нарушения на имунната система</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A3FF05" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="34A3FF05" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Редки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127B3A56" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="127B3A56" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Свръхчувствителност към лекарствения продукт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="17CC7984" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="17CC7984" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0330622C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0330622C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7232F498" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="7232F498" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Редки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27DE576B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="27DE576B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Анафилактична реакция</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="036C0DA0" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="036C0DA0" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5E8809" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1A5E8809" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нарушения на метаболизма и храненето</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379574E5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="379574E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Много чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB254CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BB254CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Хипокалциемия</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="5CF76F68" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5CF76F68" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63535BCF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="63535BCF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF6063E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0FF6063E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5A3D88" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6C5A3D88" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Хипофосфатемия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7A9FD91C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A9FD91C" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B79E34B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="1B79E34B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E11670D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2E11670D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нечести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CAB170A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="6CAB170A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Хиперкалциемия след прекратяване на лечението при пациенти с гигантоклетъчен тумор на костта</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="397521D0" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="397521D0" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6158F863" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="6158F863" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Респираторни, гръдни и медиастинални нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D3DD97D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2D3DD97D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Много чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CD5CFD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="38CD5CFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Диспнея</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="365A0FD1" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="365A0FD1" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D9F027A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5D9F027A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Стомашно</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>чревни нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="382EDAF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="382EDAF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Много чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7892E4A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7892E4A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Диария</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="1A9525FC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1A9525FC" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381D8D3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="381D8D3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BFF523" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="60BFF523" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F2C1E5A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="3F2C1E5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Екстракция на зъб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="42089F7A" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="42089F7A" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DEEC5E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="66DEEC5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нарушения на кожата и подкожната тъкан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111EB85B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="111EB85B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6293253E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="6293253E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Хиперхидроза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0E603D84" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E603D84" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FDAF0FF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-            <w:pPr>
+          <w:p w14:paraId="5FDAF0FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5C5321" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="6D5C5321" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нечести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09EE19CB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="09EE19CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Лихеноидни лекарствени реакции</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="436A31FD" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="436A31FD" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D24B058" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1D24B058" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нарушения на мускулно</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>скелетната система и съединителната тъкан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="238DED12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="238DED12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Много чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16CCA1DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="16CCA1DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Мускулно</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>скелетна болка</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="006C0335" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="006C0335" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C0C922C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5C0C922C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695084F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="695084F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Чести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5109CF8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5109CF8C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Остеонекроза на челюстта</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7B84EEE8" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7B84EEE8" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC3B775" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="4AC3B775" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5161EDFA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5161EDFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Нечести</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34F37965" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="34F37965" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Атипична фрактура на бедрената кост</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="30542EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="30542EB5" w14:textId="77777777" w:rsidTr="00992279">
+        <w:tblPrEx>
+          <w:tblW w:w="5000" w:type="pct"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="28" w:type="dxa"/>
+            <w:bottom w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          <w:tblPrExChange w:id="16" w:author="Author">
+            <w:tblPrEx>
+              <w:tblW w:w="5000" w:type="pct"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPrEx>
+          </w:tblPrExChange>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trPrChange w:id="17" w:author="Author">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+              <w:cantSplit/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="18" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1675" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
+                <w:vMerge/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="35CE249B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcPrChange w:id="19" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1589" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="35CE249B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="405F1E8F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>С неизвестна честота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="20" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1736" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="1C241C08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>Остеонекроза на външния слухов проход</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C13C91" w14:paraId="035C80E0" w14:textId="77777777" w:rsidTr="00637093">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:ins w:id="21" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3343201C" w14:textId="061246E0" w:rsidR="00C13C91" w:rsidRDefault="00C13C91" w:rsidP="00C13C91">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="22" w:author="Author"/>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="23" w:author="Author">
+              <w:r>
+                <w:t>Общи нарушения и ефекти на мястото на приложение</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405F1E8F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31338ECA" w14:textId="0635B33B" w:rsidR="00C13C91" w:rsidRDefault="00C13C91" w:rsidP="00C13C91">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="24" w:author="Author"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="25" w:author="Author">
+              <w:r>
+                <w:t>Нечести</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C241C08" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21F9B333" w14:textId="55298638" w:rsidR="00C13C91" w:rsidRDefault="00C13C91" w:rsidP="00C13C91">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="26" w:author="Author"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="27" w:author="Author">
+              <w:r>
+                <w:t>Реакции на мястото на инжектиране</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28909A64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="28909A64" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2E9B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Вижте точка „Описание на избрани нежелани реакции”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7FB07D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="4E7FB07D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2E9B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Вижте точка „Други специални популации”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A2942A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="13A2942A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
+        <w:keepNext w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2E9B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Вижте точка 4.4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1AC02F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="28EFCFD5" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRDefault="00FF6BDA" w:rsidP="00D46A24">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B2E9B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Ефект на класа лекарства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204BBC5E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-      <w:pPr>
+    <w:p w14:paraId="39BE7185" w14:textId="438A8354" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+      <w:pPr>
+        <w:pStyle w:val="Styletablefooter"/>
+        <w:keepNext w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="28" w:author="Author"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="29" w:author="Author">
+        <w:r>
+          <w:rPr>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> Включително болка на мястото на инжектиране.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3ADE83EB" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRPr="00D46A24" w:rsidRDefault="00D46A24" w:rsidP="00D46A24"/>
+    <w:p w14:paraId="14862E34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Описание на избрани нежелани реакции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA74260" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Описание на избрани нежелани реакции</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7DAA53A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAA53A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Хипокалциемия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A576A50" w14:textId="209C0723" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0A576A50" w14:textId="349BC4FC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В клиничните изпитвания за предотвратяване на събития, свързани с костната система (ССК) е наблюдавана по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>висока честота на хипокалциемия при пациенти, лекувани с денозумаб, в сравнение със золедронова киселина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5696274C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5696274C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596E7D34" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="596E7D34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">високата честота на хипокалциемия е наблюдавана в клинично изпитване фаза III при пациенти с множествен миелом. Съобщава се за хипокалциемия при 16,9% от пациентите, лекувани с XGEVA и 12,4% от пациентите, лекувани със золедронова киселина. Намаляване на </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="7EC6119F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>високата честота на хипокалциемия е наблюдавана в клинично изпитване фаза III при пациенти с множествен миелом. Съобщава се за хипокалциемия при 16,9% от пациентите, лекувани с XGEVA и 12,4% от пациентите, лекувани със золедронова киселина. Намаляване на нивата на серумния калций степен 3 се наблюдава при 1,4% от пациентите, лекувани с XGEVA и 0,6% от пациентите, лекувани със золедронова киселина. Намаляване на нивата на серумния калций степен 4 се наблюдава при 0,4% от пациентите, лекувани с XGEVA и 0,1% от пациентите, лекувани със золедронова киселина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC6119F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F9F09E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F9F09E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В три клинични изпитвания фаза III, контролирани с активно вещество при пациенти с напреднали злокачествени заболявания, засягащи костите, хипокалциемия е съобщена при 9,6% от пациентите, лекувани с XGEVA и 5,0% от пациентите, лекувани със золедронова киселина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634AE629" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="634AE629" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6CA28A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4B6CA28A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Намаляване на серумните нива на калций от степен 3 са имали 2,5% от пациентите, лекувани с XGEVA и 1,2% от пациентите, лекувани със золедронова киселина. Намаляване на серумните нива на калций от степен 4 са имали 0,6% от пациентите, лекувани с XGEVA и 0,2% от пациентите, лекувани със золедронова киселина (вж. точка 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A45456" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21A45456" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384436AB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="384436AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В две клинични изпитвания фаза II с едно рамо при пациенти с гигантоклетъчен тумор на костта, хипокалациемия е съобщена при 5,7% от пациентите. Нито едно от нежеланите събития не се счита за сериозно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF20647" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2BF20647" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE7A88E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7EE7A88E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Съобщава се за тежка симптоматична хипокалциемия (включително фатални случаи) при постмаркетинговата употреба, като повечето случаи са настъпили в първите седмици от началото на лечението. Примери за клинични прояви на тежка симптоматична хипокалциемия включват удължаване на QT</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>интервала, тетания, гърчове и нарушено психично състояние (включително кома) (вж. точка 4.4). Симптомите на хипокалциемия в клиничните изпитвания включват парестезии или мускулна скованост, потрепвания, спазми и мускулни крампи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A5CD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="183A5CD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1207F3A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1207F3A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Остеонекроза на челюстта (ОНЧ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561A2D52" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="561A2D52" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В клиничните изпитвания, честотата на ОНЧ е била по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>висока при по голяма продължителност на експозицията; ОНЧ е диагностицирана и след спиране на лечението с XGEVA, като по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>голямата част от случаите са настъпили в рамките на 5 месеца след последната доза. Пациенти с предхождаща анамнеза за ОНЧ или остеомиелит на челюстта, активно заболяване на зъбите или челюстта, изискващо хирургична интервенция в устната кухина, незаздравяла рана след хирургична интервенция на зъбите/устната кухина, или всяка планирана инвазивна стоматологична процедура, са били изключени от клиничните изпитвания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454987B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="30E86B05" w14:textId="1CCA94DF" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="454987B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E86B05" w14:textId="56E0C4CC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В клиничните изпитвания за предотвратяване на ССК е наблюдавана по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>висока честота на ОНЧ при пациенти, лекувани с денозумаб, в сравнение със золедронова киселина. Най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>високата честота на ОНЧ е наблюдавана в клинично изпитване фаза III при пациенти с множествен миелом. В двойно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>сляпата фаза на лечение на това изпитване ОНЧ е потвърдена при 5,9% от пациентите, лекувани с XGEVA (медиана на експозицията 19,4 месеца; граници 1 – 52) и при 3,2% от пациентите, лекувани със золедронова киселина. При завършване на двойносляпата фаза на лечение на това изпитване, коригираната за пациентогодини честота на потвърдена ОНЧ в групата на XGEVA (медиана на експозицията 19,4 месеца; граници 1 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 52) е 2,0 за 100 пациентогодини по време на първата година от лечението, 5,0 през втората година и 4,5 след това. Медианата на времето до ОНЧ е 18,7 месеца (граници: 1 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 44).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5E7C1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...23 lines deleted...]
-    <w:p w14:paraId="6B774035" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5F5E7C1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CBD0C1" w14:textId="50968CF9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При основните фази на лечение на три клинични изпитвания фаза III, контролирани с активно вещество при пациенти с напреднали злокачествени заболявания, засягащи костите, ОНЧ е </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>потвърдена при 1,8% от пациентите, лекувани с XGEVA (медиана на експозицията 12,0 месеца; граници: 0,1 – 40,5) и 1,3% от пациентите, лекувани със золедронова киселина. Клиничните характеристики на тези случаи са били еднакви между групите на лечение. Сред пациентите с потвърдена ОНЧ, повечето (81% при двете групи на лечение) са имали анамнеза за екстракция на зъб, лоша устна хигиена и/или зъбни конструкции. Повечето от пациентите са получавали или получават химиотерапия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141457C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B774035" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Изпитванията при пациенти с рак на гърдата или простатата включват фаза на продължено лечение с XGEVA (медиана на обща експозиция 14,9 месеца; граници: 0,1 – 67,2). По време на </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="34FD0E4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:t>Изпитванията при пациенти с рак на гърдата или простатата включват фаза на продължено лечение с XGEVA (медиана на обща експозиция 14,9 месеца; граници: 0,1 – 67,2). По време на фазата на продължено лечение, ОНЧ е потвърдена при 6,9% от пациентите с рак на гърдата и рак на простатата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E71AD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FD0E4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Коригираната за пациентогодини обща честота на потвърдена ОНЧ е 1,1 за 100 пациентогодини през първата година на лечението, 3,7 през втората година и 4,6 след това.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Медианата на времето до ОНЧ е 20,6 месеца (граници: 4 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 53).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1AB7A0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6B1AB7A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B03678A" w14:textId="22BDE99C" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="7B03678A" w14:textId="56709960" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Нерандомизирано, ретроспективно, обсервационно проучване при 2 877 пациенти с рак, лекувани с XGEVA или золедронова киселина, в Швеция, Дания и Норвегия показва, че 5</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>годишните дялове на заболеваемостта от медицински потвърдена ОНЧ са 5,7% (95% CI: 4,4, 7,3; медиана на времето на проследяване 20 месеца [граници 0,2 – 60]) в кохорта пациенти, получаващи XGEVA, и 1,4% (95% CI: 0,8, 2,3; медиана на времето на проследяване 13 месеца [граници 0,1 – 60]) в отделна кохорта пациенти, получаващи золедронова киселина. Петгодишният дял на заболеваемостта от ОНЧ при пациентите, преминали от золедронова киселина на XGEVA, е 6,6% (95% CI: 4,2, 10,0; медиана на времето на проследяване 13 месеца [граници 0,2 – 60]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA8010F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4CA8010F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643D73E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="643D73E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="2"/>
       </w:pPr>
       <w:r>
         <w:t>В клинично изпитване фаза III при пациенти с неметастазирал рак на простатата (популация пациенти, за които XGEVA не е показан), с по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>продължителна експозиция на лечение до 7 години, коригираната честота за пациентогодини на потвърдена OНЧ e 1,1 за 100 пациентогодини през първата година на лечение, 3,0 през втората година и 7,1 след това.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2493CAB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2493CAB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61099AE0" w14:textId="5942E237" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="61099AE0" w14:textId="38B8D0F7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>В дългосрочно фаза II, открито клинично изпитване при пациенти с гигантоклетъчен тумор на костта (проучване 6, вж. точка 5.1) ОНЧ е потвърдена при 6,8% от пациентите, включително един юноша (медиана на броя на 34 дози; граници 4 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 116). При завършване на изпитването медианата на времето в изпитването, включително фазата на проследяване за безопасността, е 60,9 месеца (граници: 0 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 112,6). Коригираната честота за пациентогодини на потвърдена OНЧ e общо 1,5 за 100 пациентогодини (0,2 за 100 пациентогодини през първата година на лечението, 1,5 през втората година, 1,8 през третата година, 2,1 през четвъртата година, 1,4 през петата година и 2,2 след това). Медианата на времето до ОНЧ е 41 месеца (граници: 11 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 96).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3E548E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D3E548E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A575472" w14:textId="77777777" w:rsidR="00C1189F" w:rsidRDefault="00C1189F" w:rsidP="00C1189F">
+    <w:p w14:paraId="7A575472" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Проучване 7 е проведено с цел продължаване на проследяването на участници с гигантоклетъчен тумор на костта, които са лекувани в проучване 6, за допълнителни 5 или повече години. ОНЧ се съобщава при 6 пациенти (11,8%) от 51 пациенти с експозиция, като медианата на общите дози денозумаб е 42. Три от тези случаи на ОНЧ са медицински потвърдени.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D28E3D" w14:textId="77777777" w:rsidR="00D10C63" w:rsidRDefault="00D10C63">
+    <w:p w14:paraId="43D28E3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B3EBB4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3B3EBB4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Свързани с лекарството реакции на свръхчувствителност</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A47281" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="70A47281" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При постмаркетинговата употреба са съобщавани събития на свръхчувствителност, включително редки случаи на анафилактични реакции при пациенти, получаващи XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC9B087" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="27861A03" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FC9B087" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27861A03" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Атипични фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA0BF60" w14:textId="0CC61FDC" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="000C46C2">
-[...15 lines deleted...]
-    <w:p w14:paraId="57DAC15B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5EA0BF60" w14:textId="11034F7D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>В програмата от клинични изпитвания, като цяло, атипични фрактури на бедрената кост се съобщават нечесто при пациенти, лекувани с XGEVA, и рискът се увеличава при по-голяма продължителност на лечението. Събитията се появяват по време на лечението и до 9 месеца след прекратяване на лечението (вж. точка 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DAC15B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C280267" w14:textId="1F4A6DCE" w:rsidR="00521BFC" w:rsidRDefault="00521BFC" w:rsidP="00521BFC">
-[...39 lines deleted...]
-    <w:p w14:paraId="59766188" w14:textId="77777777" w:rsidR="004A1DF5" w:rsidRDefault="004A1DF5">
+    <w:p w14:paraId="6C280267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>В програмата за клинични изпитвания при гигантоклетъчен тумор на костта (ГКТК) атипични фрактури на бедрената кост (АФБК) се съобщават често при пациенти, лекувани с XGEVA. В проучване 6 честотата на потвърдени АФБК e 0,95% (5/526) при пациенти с ГКТК. В проучване за проследяване 7 честотата на потвърдени АФБК е 3,9% (2/51) от пациентите с експозиция на денозумаб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59766188" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E38A715" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7E38A715" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Мускулно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>скелетна болка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6EC777" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5E6EC777" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При постмаркетинговата употреба има съобщения за мускулно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">скелетна болка, включително тежки случаи, при пациенти, получаващи XGEVA. В клинични изпитвания, мускулноскелетна болка се съобщава много често и в двете групи на лечение – с денозумаб и золендронова </w:t>
-[...3 lines deleted...]
-        <w:t>киселина. Мускулно</w:t>
+        <w:t>скелетна болка, включително тежки случаи, при пациенти, получаващи XGEVA. В клинични изпитвания, мускулноскелетна болка се съобщава много често и в двете групи на лечение – с денозумаб и золендронова киселина. Мускулно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>скелетна болка, водеща до преустановяване на изпитваното лечение, се съобщава нечесто.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE6FD5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5AE6FD5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A92D085" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A92D085" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ново първично злокачествено заболяване</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D566233" w14:textId="2EABC143" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D566233" w14:textId="0D8E2DA7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При основните двойнослепи фази на лечение на четири клинични изпитвания фаза III, контролирани с активно вещество, при пациенти с напреднали злокачествени заболявания, засягащи костите, ново първично злокачествено заболяване се съобщава при 54/3 691 (1,5%) от пациентите, лекувани с XGEVA (медиана на експозицията 13,8 месеца; граници: 1,0 – 51,7), и при 33/3 688 (0,9%) от пациентите, лекувани със золедронова киселина (медиана на експозицията 12,9 месеца; граници: 1,0 – 50,8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1601F6E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1601F6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6468B9A1" w14:textId="056342D8" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6468B9A1" w14:textId="47DBE25C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Кумулативната честота за една година е съответно 1,1% за денозумаб и 0,6% за золедронова киселина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A62F8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="20A62F8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227B1ACD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="227B1ACD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не се наблюдава ясна, свързана с лечението тенденция при отделните онкологични заболявания или групите онкологични заболявания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BFF77F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="67BFF77F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DF7105" w14:textId="4C080520" w:rsidR="00524866" w:rsidRDefault="00524866" w:rsidP="00524866">
+    <w:p w14:paraId="31DF7105" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>В проучване 6 при пациентите с гигантоклетъчен тумор на костта честотата на ново злокачествено заболяване, включително злокачествени заболявания, засягащи костта, и такива извън костта, е 3,8% (20/526). В проучване</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="218F157D" w14:textId="77777777" w:rsidR="00572982" w:rsidRDefault="00572982">
+        <w:t>В проучване 6 при пациентите с гигантоклетъчен тумор на костта честотата на ново злокачествено заболяване, включително злокачествени заболявания, засягащи костта, и такива извън костта, е 3,8% (20/526). В проучване за проследяване 7 честотата е 11,8% (6/51) от пациентите с експозиция на денозумаб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218F157D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A86B8D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BF0E6B">
+    <w:p w14:paraId="4A86B8D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Italic11pt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Лихеноидни лекарствени реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4887629C" w14:textId="0B4904D5" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4887629C" w14:textId="0B4904D5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съобщава се за лихеноидни лекарствени реакции (например реакции, подобни на лихен планус) при пациенти в постмаркетингови условия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A423E7D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7A423E7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6427E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5A6427E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5C0211" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F5C0211" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C819A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="17C819A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA е изследван в едно отворено изпитване, което включва 28 юноши със завършено скелетно развитие с гигантоклетъчен тумор на костта. Въз основа на тези ограничени данни, профилът на нежеланите реакции е сходен с този при възрастни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728CB61D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="1B337B50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="728CB61D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B337B50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съобщава се за клинично значима хиперкалциемия след прекратяване на лечението при постмаркетинговата употреба при педиатрични пациенти (вж. точка 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E5A72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="3EB08B99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="210E5A72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB08B99" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Други специални популации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E851AA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="15E851AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C919B83" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0C919B83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49079F45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="49079F45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В клинично изпитване при пациенти без напреднал рак с тежко бъбречно увреждане (креатининов клирънс &lt; 30 ml/min) или които са на диализа, има по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>голям риск от развитие на хипокалциемия, ако не се добавя калций.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Рискът от развитие на хипокалциемия по време на лечение с XGEVA е по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>голям с нарастване на степента на бъбречно увреждане. В клинично изпитване при пациенти без напреднал рак, 19% от пациентите с тежко бъбречно увреждане (креатининов клирънс &lt; 30 ml/min) и 63% от пациентите, които са на диализа, са развили хипокалциемия въпреки добавянето на калций. Общата честота на клинично значима хипокалциемия е 9%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4475FA20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4475FA20" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D097237" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7D097237" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Наблюдавано е също и съпътстващо повишаване на паратиреоидния хормон при пациенти с тежко бъбречно увреждане или на диализа, които получават XGEVA. Проследяването на калциевите нива и достатъчният прием на калций и витамин D е особено важно при пациенти с бъбречно увреждане (вж. точка 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6FAAF4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6E6FAAF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CFE3FF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4CFE3FF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Съобщаване на подозирани нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E89ACE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50E89ACE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0687B3E5" w14:textId="5EB0A77E" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00390F9F">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="0687B3E5" w14:textId="5EB0A77E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Съобщаването на подозирани нежелани реакции след разрешаване за употреба на лекарствения продукт е важно. Това позволява да продължи наблюдението на съотношението полза/риск за лекарствения продукт. От медицинските специалисти се изисква да съобщават всяка подозирана нежелана реакция чрез </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">национална система за съобщаване, посочена в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00404F3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>Приложение V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0D109D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1F0D109D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53432842" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="53432842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Предозиране</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C41EB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1E29BB53" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="526C41EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E29BB53" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Няма опит с предозиране при клиничните проучвания. XGEVA е прилаган при клинични проучвания в дози до 180 mg на всеки 4 седмици и 120 mg седмично за 3 седмици.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420428A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5CC4A623" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="420428A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="34989624" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5CC4A623" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ФАРМАКОЛОГИЧНИ СВОЙСТВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F267C5B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="027DA1A1" w14:textId="3999B718" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00021B53">
+    <w:p w14:paraId="7F267C5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027DA1A1" w14:textId="3999B718" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Фармакодинамични свойства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AE46A0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28AE46A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D83740" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40D83740" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Фармакотерапевтична група: Лекарства за лечение на костни заболявания – Други лекарства, повлияващи костната структура и минерализация, ATC код: M05BX04</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CC7BE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="5CBA04BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41CC7BE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5CBA04BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Механизъм на действие</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754ACDC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6754ACDC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36786AD5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="36786AD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>RANKL съществува като трансмембранен или разтворим протеин. RANKL е крайно необходим за образуването, функционирането и преживяемостта на остеокластите, единственият вид клетки, отговорни за костната резорбция. Повишената активност на остеокластите, стимулирани от RANKL, е ключов медиатор за костната деструкция при метастатични костни заболявания и множествен миелом. Денозумаб е човешко моноклонално антитяло (IgG2), което прицелно се свързва с висок афинитет и специфичност с RANKL, като предотвратява появата на взаимодействието RANKL/RANK и води до намален брой остеокласти и намаление на тяхната функция, като по този начин намалява костната резорбция и костната деструкция, индуцирана от ракови заболявания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A75155" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="61E80F8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="44A75155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E80F8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Гигантоклетъчните тумори на костта се характеризират с неопластични стромални клетки, експресиращи RANK лиганд и подобни на остеокласти гигантски клетки, експресиращи RANK. При пациенти с гигантоклетъчен тумор на костта, денозумаб се свързва с RANK лиганда, като значително намалява или елиминира подобните на остеокласти гигантски клетки. В резултат на това, остеолизата намалява и пролиферативната туморна строма се замества с непролиферативна, диференцирана, плътна новообразувана кост.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9A716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1EA9A716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7BAB11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D7BAB11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Фармакодинамични ефекти</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E8E3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3C5E8E3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDECF58" w14:textId="200004E1" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="0CDECF58" w14:textId="45B41930" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В клинични изпитвания фаза II при пациенти с напреднали злокачествени заболявания, засягащи костите, подкожното (s.c.) приложение на XGEVA на всеки 4 седмици (Q4W) или 12 седмици води до бързо намаляване на маркерите за костна резорбция (uNTX/Cr, серумен CTx), със средно намаление от приблизително 80% за uNTX/Cr, появяващо се в рамките на 1 седмица, независимо от предшестваща терапия с бифосфонати или от изходното ниво на uNTX/Cr. В клинични изпитвания фаза III при пациенти с напреднали злокачествени заболявания, засягащи костите, средното намаление на uNTX/Cr от приблизително 80% се е задържало през 49</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>те седмици на лечение с XGEVA (120 mg на всеки 4 седмици).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5215914E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5215914E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20745167" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="20745167" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Имуногенност</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29639DC2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="29639DC2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA7DDEF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...5 lines deleted...]
-        <w:t>били позитивни за не</w:t>
+    <w:p w14:paraId="6DA7DDEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>При клинични изпитвания не са наблюдавани антитела, неутрализиращи денозумаб, при пациенти с напреднал рак или гигантоклетъчен тумор на костта. Чрез използване на чувствителен имунологичен тест &lt; 1% от пациентите, лекувани с денозумаб до 3 години, са били позитивни за не</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>неутрализиращи свързващи антитела, като липсват данни за повлияване на фармакокинетиката, токсичността или клиничния отговор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFA1E72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5BFA1E72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256EE8BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="256EE8BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Клинична ефикасност и безопасност при пациенти с костни метастази от солидни тумори</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE34EA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="003A4637" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4D857B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D4D857B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ефикасността и безопасността на 120 mg XGEVA, прилаган s.c. на всеки 4 седмици или на 4 mg золедронова киселина (коригиране на дозата при намалена бъбречна функция), прилагана i.v. на всеки 4 седмици, са сравнявани в три рандомизирани, двойнослепи проучвания, контролирани с активно вещество при пациенти, които не са получавали i.v. бифосфонати, с напреднали злокачествени заболявания, засягащи костите: възрастни пациенти с рак на гърдата (проучване 1), други солидни тумори или множествен миелом (проучване 2) и рак на простатата, резистентен на кастрация (проучване 3). При тези проучвания, контролирани с активно вещество, безопасността е оценена при 5 931 пациенти. Пациенти с предшестваща анамнеза за ОНЧ или остеомиелит на челюстта, активно заболяване на зъбите или челюстта, изискващо хирургична интервенция в устната кухина, неизлекувано заболяване след дентална/хирургична интервенция в устната кухина или каквато и да е планирана инвазивна дентална процедура, не са били годни за включване в тези проучвания. Първичните и вторичните крайни точки оценяват появата на едно или повече събития, свързани с костната система (ССК). При проучванията, показващи превъзходство на XGEVA спрямо золендронова киселина, на пациентите е предложено открито прилагане на XGEVA в предварително определена 2</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>годишна фаза на разширено лечение. Събитие, свързано с костната система се определя като всяко едно от следните: патологична фрактура (прешленна или непрешленна), лъчетерапия на костта (включително употреба на радиоизотопи), операция на костта или гръбначно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>мозъчна компресия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5206A297" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5206A297" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63984BB4" w14:textId="5F0D48FE" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63984BB4" w14:textId="5F0D48FE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA намалява риска от появата на ССК и появата на многократни ССК (първични и последващи) при пациенти с костни метастази от солидни тумори (вж. таблица 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649D11DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="649D11DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C2D3C0" w14:textId="44E75142" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="78C2D3C0" w14:textId="44E75142" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Таблица 2. Резултати за ефикасност при пациенти с напреднали злокачествени заболявания, засягащи костите</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2A26CD" w14:textId="77777777" w:rsidR="004305D9" w:rsidRDefault="004305D9" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5C2A26CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5055" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1520"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1142"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1038"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1014"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1011"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="2CA480A2" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="71FAC86D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65425ABE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="6AD0FC1B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B007005" w14:textId="77777777" w:rsidR="00D82799" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="61B719D3" w14:textId="77777777" w:rsidR="003A4637" w:rsidRDefault="00181349" w:rsidP="003A4637">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Проучване 1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA01DBD" w14:textId="5AD664B4" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="6E647996" w14:textId="48669C2D" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рак на гърдата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A18BC50" w14:textId="77777777" w:rsidR="00D82799" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="5E074110" w14:textId="77777777" w:rsidR="003A4637" w:rsidRDefault="00181349" w:rsidP="003A4637">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Проучване 2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A1B905" w14:textId="41FD053B" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="1F997158" w14:textId="5757F7D9" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>други солидни тумори** или множествен миелом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00C6B28C" w14:textId="77777777" w:rsidR="00D82799" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="63D993D3" w14:textId="77777777" w:rsidR="003A4637" w:rsidRDefault="00181349" w:rsidP="003A4637">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Проучване 3 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5143DB18" w14:textId="61BC51D1" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="5C9E0E90" w14:textId="2D08E57D" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рак на простатата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C297560" w14:textId="77777777" w:rsidR="00D82799" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="30B08030" w14:textId="77777777" w:rsidR="003A4637" w:rsidRDefault="00181349" w:rsidP="003A4637">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Комбиниран </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3338FF3C" w14:textId="1D88AFDB" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00D82799">
+          <w:p w14:paraId="36A1A319" w14:textId="7E3271A6" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авансирал рак</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="2ABC6417" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="38AA9D9E" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE7868B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="3CE7EF57" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7621451B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="28D5AC42" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75650901" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="283E16AD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>золедро</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>нова киселина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4017504B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="70F8B540" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59701A7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="104E4041" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>золедро</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>нова киселина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB55E64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2503B596" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14F2FD85" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1A5A0945" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>золедро</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>нова киселина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48F48CF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0B226460" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68D0BBAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="41717537" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>золедро</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>нова киселина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="73924055" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="31346F3C" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18589F73" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="046D79B0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE9B122" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76E20CC2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="123D1B3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="591054AD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4A4A8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="628D67C2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="361ACBD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="65D2616E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0A5E3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="52F09EA3" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51CDCB95" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7402BFB5" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F07FE46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2881838F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 862</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50B2B9E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0BA0C1B8" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 861</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3C46E37B" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5733D6DF" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBAFB48" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="439C1DE6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Първо ССК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="10833FA7" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="22809731" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0691B5DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7AC70C70" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Медиана на времето (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFA7A09" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="41352650" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A287F31" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2F0BAE32" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA43F0F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E26738D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E140E80" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="542BDBB0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="327CF521" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3197C555" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED4C867" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="267A11EA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44191A51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="340E1527" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12137BDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B4E362A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0B710ED5" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="33678B2D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="323"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="162D9AE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3A34F38A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Разлика в медианата на времето (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9C29FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1C6FCC94" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7803D734" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0807FC45" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4663CF51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3565A6E1" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E151FC7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="17BFC7FA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3F2C739B" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="246269C5" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B52A679" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="26531085" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC9200F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BAD899E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADFD0D1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B85614B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,84 (0,71, 0,98) / 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="075AB506" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36F24D7E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDF6B84" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0893AD0C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,76, 0,90) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0F0370E3" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="7C678840" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="275BD42E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="6E807E2F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="003437AA">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Не по</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>малка ефективност / Превъзходство p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08E7BE82" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="5275C630" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="003437AA">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0101</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8433E1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="0B40F5AF" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="003437AA">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0619</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13C7107D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="561DF0AC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="003437AA">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0002</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0085</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56D04567" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="55A6D5DE" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="003437AA">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001 / &lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3772F5C3" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="3126CFA0" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="120E8098" w14:textId="45741A2C" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2AE300F4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дял на пациентите (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51680FAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61A8544D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="202E2C20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11B6E8A4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265F9E05" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="310786D0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3DE9DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="08CBABFD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B412757" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0891B4E6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8EF198" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="58D58091" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD74EE0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11B2308B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11F9CE7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BFCED41" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="6B196D90" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="1A75AE57" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="504B12B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="38F7EE17" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Първо и последващи ССК*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="49761B7D" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="75CE44B7" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="498D15EA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2FAE0C1C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Среден брой/пациент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="448E7B5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4313531B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="291F71F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="576810D8" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36638F4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4E5B06BC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="247D923B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="151E3317" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="005FB4AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="429AB633" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72A3497B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="444C88E3" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D46DE74" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="472C3572" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22D11096" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="060B2D1C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="367CF231" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="68DA7E1E" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="530971CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="052F0D81" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Съотношение на коефициентите (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C600584" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="7925CC6D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,77 (0,66, 0,89) / 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC06155" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="3A206523" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,90 (0,77, 1,04) / 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4162E58D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="07D4CD27" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,94) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0D2CD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="09CF180E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
+            <w:pPr>
+              <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,75, 0,89) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="4AD8DC19" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="3AB6787D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72641857" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2125251C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Превъзходство p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0506B9F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="290D5F57" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E182199" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="010F60FB" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,1447</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECDDCA0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46081E87" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0085</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A95AB49" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4087F45D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="2D428B4D" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="41B22B61" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="356"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8076FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0539320C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SMR за година</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67617B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7E41B9A4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21CA3682" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3A7BCD20" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6599EE7E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3A792AE7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5F4CBC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="556FB76F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0FB6E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="39DCFD29" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E82690" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6DE8CD95" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="721C4511" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1723B61B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4192869A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="500DEFB7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="6F9842BE" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="35D3A7E8" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE6DC24" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6B36F14B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Първо ССК или HCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="6321BAF8" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="1334CE21" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4561FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="13DD4B39" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Медиана на времето (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD278F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B9B7850" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5073946E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="06636E28" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1226FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2F85A6E2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E8862" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="35600857" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7772F4BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="402CBC16" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1023C809" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0F38609A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47BDBEEF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="00DEA7CD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5552C378" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="78D80B42" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="059BAD0E" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="2DCE8C56" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="200E96E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6BD47D43" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC021D0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="51D652CC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,70, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67DE191A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="263345D6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,71, 0,97) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E75F3E7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="180AE189" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,72, 0,96) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1ACF9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="747B007C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,76, 0,90) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7EC6AD2A" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="51DE491D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="212"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="404A9E98" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="67EA794F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Превъзходство p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09B30304" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="293CC323" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3387631B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B16DDB9" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF1D48E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5744CB09" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="37742BF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="052E0764" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="1902344E" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5AF5CFBB" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="26EE24B0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="57A7C9CE" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Първо облъчване на костите</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3FA61B7F" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="0DCE822B" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="272"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="049D48F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="232F285B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Медиана на времето (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2103E64C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="632BE25B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA6B38C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="259798D9" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F42D5B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="43CF83DD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="720D3E0B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0B02969F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01121C51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7D59035C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED50DB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5AE2EA10" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B16F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4E3A5B93" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132CFB01" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2FD80898" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="5B60E597" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="41B36C5F" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6279B193" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46646205" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="719E3774" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="14112EB7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,74 (0,59, 0,94) / 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC26249" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7239CE3C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,78 (0,63, 0,97) / 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0541822F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2EA9D6FF" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,78 (0,66, 0,94) / 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2BFB9F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="44A9D093" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,77 (0,69, 0,87) / 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="5141C5D2" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5F4CAD42" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F54C219" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B51519B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Превъзходство p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>стойност</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="61A716AA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="19B459AA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="621D72F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36E084A2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECF52B5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5E4D0554" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12A4A45A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4BD2567C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="634EDACF" w14:textId="1B340E36" w:rsidR="000A22A9" w:rsidRPr="000521F8" w:rsidRDefault="003A2761" w:rsidP="00C24851">
+    <w:p w14:paraId="634EDACF" w14:textId="1B340E36" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
       </w:pPr>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:t xml:space="preserve">NR = не достигнато; NA = неприложимо; HCM = хиперкалциемия в резултат на злокачествено заболяване; SMR = честота на скелетна заболеваемост; HR = Коефициент на риск; RRR = Относително намаление на риска </w:t>
       </w:r>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>†</w:t>
       </w:r>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:t>Коригирани p</w:t>
       </w:r>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:noBreakHyphen/>
         <w:t>стойности са представени за проучвания 1, 2 и 3 (първо ССК и крайни точки за първо и последващи ССК); *Брой на всички събития, свързани с костите за периода; броени са само събития появили се ≥ 21 дни след предходните.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D2903" w14:textId="4EAC6524" w:rsidR="000A22A9" w:rsidRPr="000521F8" w:rsidRDefault="003A2761" w:rsidP="00C24851">
+    <w:p w14:paraId="632D2903" w14:textId="4EAC6524" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
       </w:pPr>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:t>** Включително недребноклетъчен рак на белия дроб, рак на бъбрека, колоректален рак, дребноклетъчен рак на белия дроб, рак на пикочния мехур, рак на главата и шията, рак на ГИС/пикочо</w:t>
       </w:r>
-      <w:r w:rsidRPr="000521F8">
+      <w:r>
         <w:noBreakHyphen/>
         <w:t>половата система и други, изключвайки рак на гърдата и простатата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568B54EB" w14:textId="4DEDEBC3" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="568B54EB" w14:textId="4DEDEBC3" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A45ACBD" w14:textId="2712D63B" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="3A45ACBD" w14:textId="2712D63B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Фигура 1. Криви на Kaplan</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">Meier </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7581E02A" w14:textId="36BA7718" w:rsidR="00D65772" w:rsidRDefault="00D65772" w:rsidP="00D65772">
+        <w:t>Meier за времето до първото ССК по време на проучването</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7581E02A" w14:textId="36BA7718" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12818F11" w14:textId="4B934D1B" w:rsidR="00D65772" w:rsidRDefault="00000000" w:rsidP="00D65772">
+    <w:p w14:paraId="12818F11" w14:textId="5BB2E8DE" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="00FA048C">
-          <v:group id="Group 183" o:spid="_x0000_s2074" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:2.7pt;width:554pt;height:220.45pt;z-index:1" coordorigin="1423,8084" coordsize="11080,4409" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE3YGP4AQAAGMnAAAOAAAAZHJzL2Uyb0RvYy54bWzsmtGOozYUhu8r9R0Q9zuxDcYGTWa13e2M&#10;Km3blXb7AA4hCWqCqc1MMn36HtvgIQlSpV0JuMhNBBic4+PPv8+xff/+dNgHL4XSpayWIb5DYVBU&#10;uVyX1XYZ/vXt8R0PA92Iai32siqW4Wuhw/cPP/90f6yzgsid3K8LFUAllc6O9TLcNU2dLRY63xUH&#10;oe9kXVRQuJHqIBq4VdvFWokj1H7YLwhCyeIo1bpWMi+0hqefXGH4YOvfbIq8+XOz0UUT7Jch2NbY&#10;X2V/V+Z38XAvsq0S9a7MWzPEd1hxEGUFf+qr+iQaETyr8qqqQ5krqeWmucvlYSE3mzIvbBugNRhd&#10;tOZJyefatmWbHbe1dxO49sJP311t/sfLk6q/1l+Usx4uP8v8bw1+WRzrbdYvN/db93KwOv4u19Cf&#10;4rmRtuGnjTqYKqBJwcn699X7tzg1QQ4PGYooR9ANOZQRlqYMU9cD+Q66yXyHYxKFARRzxOOu7Nf2&#10;e4wRb7+OY5Sa4oXI3D9ba1vrTO8DTvrNY/rHPPZ1J+rCdoQ2HvmignINtiYoJhTzNA2DShzAG99M&#10;S3+Rp4AQbqwzZsD7xr1Bc4IC+Mh6SzsvB5X8uBPVtviglDzuCrEGQ7FtV+9TV482lfyf23GSxNZ9&#10;GIOznf8674OdzLmepRZ87zuR1Uo3T4U8BOZiGSoYN9ZO8fJZN87N3Sumkyv5WO738Fxk++rsAdRp&#10;nkBv6MxY7GxvTqtT67LOLSu5foUGKemGJEgIXOyk+jcMjjAcl6H+51moIgz2v1XGKcCNGb/9G9W/&#10;WfVvRJVDVcuwCQN3+bFxY/65VuV2B//UdcMH4PextE00JjurWvsBoLFIYiyNOY8TYP+KJMt5D4eR&#10;SGIYsIaBiDFJyDlJGDEYnHYUR/BWfxiOiBKbFUqVNChtJkeJpTSKI0YGNCmyo358klJQIkcSMH5O&#10;Eo8obqeDeDJN8lJ906Te7EYiklCCkyGQ7BQ1PkhWdUxsQFkbuXVzW8xIF1UwqwtTzG1eqGfB0VwE&#10;KaEIURyZ2ONyaovsvDI+Rz7GjEAmbRTTcUTipOUojaea2IiX6UGOTKREgP8Rw6S5oBQhEnNQJTqA&#10;kg12R0eJYAilz9OVDiVOzbRnM53IGjeBJBEv1IMojR1uz4UjTBhOODap0pUk2aRzfI44dXkbj/hF&#10;2oYhzZw6RCJeqGfBka7nkbYRTFKIkhCEHNcg2ZWNKUCCgNrGSC7JF1knSLMAycv0DaRerI1xFEOc&#10;lA6ClHR57qgrSZRBdGZBmqcieZ2+gdQHiTDCzMw2sJAU+QWTkUEiII/zVSSv0zeQ+iAhHGOC0kGQ&#10;/ILJqCBx2oEUcYvyzKY2r9M3kPog8ZggnsCq5ECM5FdMxgapTdpo2u4xzSpG8jp9A6kPEoK5LYlB&#10;lq5BcmvH4wfbEPvbqQ02RGAd+3wliYFI2fQf+DdFU6T/XqhnQdJs0v+IJhGJknRAkoAu6KvRSaII&#10;EDZBkiHpQpNIAvtvjiRsi6YgySv1jaSeJjFOOawAkIEFydgvmYw6t7EkdgtJBqSLbVujnp0k2WBl&#10;ApDe9iBvIPVASjCc/qF0KP+HCHwKRcIIjle1kpSgi21bbNICs7RNmU2fpgDJC/UgSPPcJbGHlOAk&#10;l40G2lNn5qhY/94ePnk7G/fwHwAAAP//AwBQSwMEFAAGAAgAAAAhAJAqltDdAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZwZvdxKalxGxKKeqpCLaCeJsm0yQ0Oxuy2yT9905P&#10;enkw7z3efNl6sq0aqPeNYwPxLAJFXLiy4crA1+HtaQXKB+QSW8dk4Eoe1vn9XYZp6Ub+pGEfKiUj&#10;7FM0UIfQpVr7oiaLfuY6YslOrrcY5OwrXfY4yrht9XMULbXFhuVDjR1tayrO+4s18D7iuJnHr8Pu&#10;fNpefw6Lj+9dTMY8PkybF1CBpvBXhhu+oEMuTEd34dKr1sBCeqIJqFsYRysxjgaSZDkHnWf6P3/+&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAATdgY/gBAAAYycAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJAqltDdAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAOgcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABECAAAAAA=&#10;">
+        <w:pict w14:anchorId="2CFA12E6">
+          <v:group id="Group 183" o:spid="_x0000_s2063" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:2.7pt;width:554pt;height:220.45pt;z-index:251657216" coordorigin="1423,8084" coordsize="11080,4409" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSoc49/wQAAEwnAAAOAAAAZHJzL2Uyb0RvYy54bWzsml+PozYQwN8r9Tsg3rvBxtgGbfZ0veuu&#10;Kl3bk+76AbyEJKgJpobdZPvpbzwGh01yOulOJTzkJQIMznj8mz8e+/bNfrsJngvTlLqah+QmCoOi&#10;yvWirFbz8O/P97/IMGhaVS3URlfFPHwpmvDN3c8/3e7qrKB6rTeLwgTQSdVku3oertu2zmazJl8X&#10;W9Xc6LqooHGpzVa1cGtWs4VRO+h9u5nRKOKznTaL2ui8aBp4+t41hnfY/3JZ5O1fy2VTtMFmHoJs&#10;Lf4a/H20v7O7W5WtjKrXZd6Job5Diq0qK/hT39V71argyZQnXW3L3OhGL9ubXG9nerks8wLHAKMh&#10;0dFoHox+qnEsq2y3qr2aQLVHevrubvM/nx9M/an+aJz0cPlB5/80oJfZrl5lw3Z7v3IvB4+7P/QC&#10;5lM9tRoHvl+are0ChhTsUb8vXr/Fvg1yeCiiOJERTEMObVSkqSCJm4F8DdNkvyOMxmEAzTKSrG/7&#10;rfuekEh2XzMWpbZ5pjL3zyhtJ52dfcCpOWis+TGNfVqrusCJaKxGPpqgXMzDNJWpkISCSJXagjI+&#10;24H+qvcBpdIKZ6WA1612g3YPDTA+VFbjlBxU+t1aVavirTF6ty7UAuQkOKzBp66fxnbyLa0Tzhlq&#10;jxDQtVNfr3wJ6naaFyly71Wnsto07UOht4G9mIcGzAblVM8fmtZpuX/FznGl78vNBp6rbFO9egB9&#10;2icwGU1mJXayt/vHfaeOR714gYEY7SwRPAdcrLX5Lwx2YIXzsPn3SZkiDDa/V1YZgIs12+GNGd48&#10;Dm9UlUNX87ANA3f5rnWm/lSbcrWGf+rV/xawvS9xaFZUJ1UnN3AzEkBCxowxTugZgJDuAQUjASRI&#10;2gFEOX0NEIkEmCTabgxvOSx6s+/x+B8JQptD6zhM2YVBqrQFaXlxkChNSERimJ1jRxSjqY/PUQru&#10;x7pxQphEX6gy74jihHQhgF3AESFGiPZkMGrqafijBGZNcA7MnHLkDW/cgIYux6YDieiStR4jJsBt&#10;ukRCiAt5Iwyxk8FoKt4oSYSkJCbgAU7ckTe8cTHyWWVMMXIdvBFlvMMoZZcKapjofhUjmyNRoH/E&#10;BGkqJHEAifGEJmdI8rY3KkmUQPL8en3SOySZ2JiHHilG4cZNsDGu4XLqqySNnWdPBSMacUpEwuzU&#10;nXgkb3zjciQTt1KTsTxaqBHCQU7k6GL5EbcBdTIcTSU/opENa0kKNa0TjLzljY0R5NKYH7lF/SGw&#10;TQEjzMuuGPWFoK5uRDilgkguz4U1b3mjcpSIGLJpy9Ek3ZGvpl3LR4P6Y8IhqPEI4sepO/KWNzJG&#10;FGqMk3VHvqZ2xWiAEaFQGo6pEOfckbe8UTmSSc9RLJHkaYU14otqV5AGIMWwXEsZF+fKkN70xuao&#10;W60labeb1K/WppAeEV9Uu3I04IiSKBECtvrO7Iu4FZFNKUcFiVK7JoPABpsgUL3Gra+eJCrAR+F6&#10;jcFW4IW2RXxdbRIkTWXhTyC2sTi127EnKRLzxjcqSUkECPckHfkkymHPzZFEsOkCFSSo2k5p6T8Z&#10;kuKUx5LDDskZkrzxjUqS4MyVkKxPQhEOWRLlgHfnk3BFeQmSfGXt6pMG0Q2q2Sw9i5G3vFExIhGc&#10;o+o8EiwmX8c2wrqSdgKrgwuFNl9ZO4vRNHdH8DQSHNnCA0rd8TJ7Jmx4j8dNDofg7r4AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCQKpbQ3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9h&#10;GcGb3cSmpcRsSinqqQi2gnibJtMkNDsbstsk/fdOT3p5MO893nzZerKtGqj3jWMD8SwCRVy4suHK&#10;wNfh7WkFygfkElvHZOBKHtb5/V2GaelG/qRhHyolI+xTNFCH0KVa+6Imi37mOmLJTq63GOTsK132&#10;OMq4bfVzFC21xYblQ40dbWsqzvuLNfA+4riZx6/D7nzaXn8Oi4/vXUzGPD5MmxdQgabwV4YbvqBD&#10;LkxHd+HSq9bAQnqiCahbGEcrMY4GkmQ5B51n+j9//gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBSoc49/wQAAEwnAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCQKpbQ3QAAAAcBAAAPAAAAAAAAAAAAAAAAAFkHAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYwgAAAAA&#10;">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 228" o:spid="_x0000_s2075" type="#_x0000_t202" style="position:absolute;left:1664;top:11703;width:8997;height:790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtNVkVxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hhL2tqUWLVqOI4iJ7UKw+wNCMbbGZlCZqfXuzIHic73/my87U4k6tqywrGA4iEMS51RUX&#10;Cs6n7c8EhPPIGmvLpOBJDpaL3tccU20ffKR75gsRQtilqKD0vkmldHlJBt3ANsSBu9jWoA9nW0jd&#10;4iOEm1rGUZRIgxWHhhIbWpeUX7ObUbDf/P7pbBfvn8dkfbh5Xm1PVaHUd79bzUB46vxH/HbvdJif&#10;RKN4PJxMp/D/UwBALl4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALTVZFcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 228" o:spid="_x0000_s2064" type="#_x0000_t202" style="position:absolute;left:1664;top:11703;width:8997;height:790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBljMxxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3A75DuIK7MbULp61GEUURF4rVB7g017bY3JQman17sxhweTh/fPNlbxrxpM7VlhVMxhEI4sLq&#10;mksF18v2NwHhPLLGxjIpeJOD5WLwM8dM2xef6Zn7UoQRdhkqqLxvMyldUZFBN7YtcfButjPog+xK&#10;qTt8hXHTyDiKptJgzeGhwpbWFRX3/GEUHDe7g8738fF9nq5PD8+r7aUulRoN+9UMhKfef8P/7b1W&#10;kKZJ+pdM4gARkAIOyMUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQZYzMcYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="1456E9B2" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="1456E9B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab = Денозумаб 120 mg Q4W</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="655000CB" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="655000CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA = Золедронова киселина 4 mg Q4W</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="493B4F40" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="493B4F40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>N = Брой рандомизирани участници</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="035C2C7C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="035C2C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>* = Статистически значимо за превъзходство; ** = Статистически значимо за не по</w:t>
                     </w:r>
                     <w:r>
                       <w:noBreakHyphen/>
                       <w:t>малка ефикасност</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 229" o:spid="_x0000_s2076" type="#_x0000_t202" style="position:absolute;left:1719;top:11262;width:10784;height:319;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC7htjGxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hhL2tqVpqrUZRYXEPi+DPAwzN2FabSWmi1rc3Cwse5/uf+bIztbhT6yrLCoaDCARxbnXF&#10;hYLT8fsrBeE8ssbaMil4koPlovcxx0zbB+/pfvCFCCHsMlRQet9kUrq8JINuYBviwJ1ta9CHsy2k&#10;bvERwk0tR1GUSIMVh4YSG9qUlF8PN6NgFF+S084ffzfutluvco62T3dV6rPfrWYgPHX+Lf53/+gw&#10;fzKZxmkaJ2P4+ykAIBcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALuG2MbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 229" o:spid="_x0000_s2065" type="#_x0000_t202" style="position:absolute;left:1719;top:11262;width:10784;height:319;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqFjwwyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1tRuqVKNosKiFyL48wCH5thWm5PSRK1vb4SFvRxm5htmtuhMLR7UusqygtEwAkGc&#10;W11xoeB8+v2egHAeWWNtmRS8yMFi3vuaYabtkw/0OPpCBAi7DBWU3jeZlC4vyaAb2oY4eBfbGvRB&#10;toXULT4D3NQyjqJUGqw4LJTY0Lqk/Ha8GwVxck3Pe3/ard19v1rmHG1e7qbUoN8tpyA8df4//Nfe&#10;agXjyU+SJOkohs+lcAfk/A0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqFjwwyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="3671" w:type="pct"/>
                       <w:tblInd w:w="694" w:type="dxa"/>
                       <w:tblBorders>
                         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="447"/>
                       <w:gridCol w:w="443"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="47302A41" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="47302A41" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="269"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="447" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0223498C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="0223498C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="443" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1EC931B0" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="1EC931B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2783FEC3" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="2783FEC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0DD156CF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="0DD156CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="32FC001E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="32FC001E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="089D4C3A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="089D4C3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="158211EF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="158211EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="39F6AE87" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="39F6AE87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="47924D6E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="47924D6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="52B14D60" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="52B14D60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="76F24299" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="76F24299" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="46F1E8E8" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="46F1E8E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4980F9E7" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="4980F9E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="73FFE2CA" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="73FFE2CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3AAC5159" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="3AAC5159" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7FB9A7CF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="7FB9A7CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1067A04C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="1067A04C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="727D2CE4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="727D2CE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="1DD1CA2B" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="1DD1CA2B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 230" o:spid="_x0000_s2077" type="#_x0000_t202" style="position:absolute;left:1903;top:11488;width:8351;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/rht7yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBa809S6/lWjiOIie+Fi9QEOzbEtNieliVrffrMgeDnMzDfMYtWaStypcaVlBYN+BII4&#10;s7rkXMH5tOtNQTiPrLGyTAqe5GC1/OgsMNH2wUe6pz4XAcIuQQWF93UipcsKMuj6tiYO3sU2Bn2Q&#10;TS51g48AN5WMo2gsDZYcFgqsaVNQdk1vRsFh+/2j0318eB7Hm9+b5/XuVOZKdT/b9RyEp9a/w6/2&#10;XiuYzEbDr+EknsH/pXAH5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv64be8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 230" o:spid="_x0000_s2066" type="#_x0000_t202" style="position:absolute;left:1903;top:11488;width:8351;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAW6M/iyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8h3IV907RdLUvXKKIo4oNi3Q+4NHfbss1NaaLWvzeC4OMwM2eY2aI3jbhS52rLCuJxBIK4&#10;sLrmUsHveTP6BuE8ssbGMim4k4PFfDiYYabtjU90zX0pAoRdhgoq79tMSldUZNCNbUscvD/bGfRB&#10;dqXUHd4C3DQyiaJUGqw5LFTY0qqi4j+/GAWH9Xav811yuJ/S1fHiebk516VSnx/98geEp96/w6/2&#10;TitIkmkcxV8TeD4Kb0DOHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAW6M/iyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="1445A333" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="1445A333" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Месец от проучването</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 231" o:spid="_x0000_s2078" type="#_x0000_t202" style="position:absolute;left:1784;top:8570;width:472;height:2777;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKNpFvyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+NRtjGzR1E1Qo7UMRNH7AJXtNUrN3Q3bV+PfdQsHHYebMMKtiNJ240uBaywpmUQyC&#10;uLK65VrBsfx4WYBwHlljZ5kU3MlBkU+eVphpe+M9XQ++FqGEXYYKGu/7TEpXNWTQRbYnDt7JDgZ9&#10;kEMt9YC3UG46mcRxKg22HBYa7GnbUHU+XIyC5PUnPe58+b11l91mXXH8eXdnpZ6n4/odhKfRP8L/&#10;9JcO3DxJ35JZuoS/S+EOyPwXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAijaRb8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 231" o:spid="_x0000_s2067" type="#_x0000_t202" style="position:absolute;left:1784;top:8570;width:472;height:2777;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgby3qxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3wrxDuII7TdSxajWKI8i4GIRRH+DSXNtqc1OaqPXtJ4sBl4fzx7dct7YSD2p86VjDcKBAEGfO&#10;lJxrOJ92/RkIH5ANVo5Jw4s8rFcfnSWmxj35lx7HkIs4wj5FDUUIdSqlzwqy6AeuJo7exTUWQ5RN&#10;Lk2DzzhuKzlSKpEWS44PBda0LSi7He9Ww+jzmpwP4fSz9ffD1yZj9f3yN6173XazABGoDe/wf3tv&#10;NEzmajxNknGEiEgRB+TqDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACBvLerHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblBorders>
                         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="572"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="66F53180" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="66F53180" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="399"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4E928B42" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="4E928B42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1,0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="23AE247C" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="23AE247C" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="340"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6778E320" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="6778E320" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,8</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="0BC4039D" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="0BC4039D" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="384"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6ABA6510" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="6ABA6510" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="06877156" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="06877156" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="374"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="79CB479E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="79CB479E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,4</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="2E799023" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2E799023" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="283"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1513AA51" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="1513AA51" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="4A5AC009" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4A5AC009" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="412"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="089B56BA" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="089B56BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="2EFCA61E" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2EFCA61E" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="374"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="16860864" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="16860864" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Dmab</w:t>
                           </w:r>
                           <w:r>
                             <w:br/>
                             <w:t>ZA</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="2D7D92CF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="2D7D92CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 232" o:spid="_x0000_s2079" type="#_x0000_t202" style="position:absolute;left:1423;top:8329;width:246;height:2949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDem+lygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYIXsbtRUtvYbREx2pu0DcXjI/tMgtm3YXdtk3/vCoLHYWa+YVab0fbiRD50jjVkMwWC&#10;uHam40ZDdShvFyBCRDbYOyYNEwXYrC8vVlgYd+YdnfaxEQnCoUANbYxDIWWoW7IYZm4gTt6n8xZj&#10;kr6RxuM5wW0v75SaS4sdp4UWB3puqf7af1sNx91HlU2Hm6V7y1/L98rbqXyxWl9fjU+PICKN8T/8&#10;194aDfNcqTy7Xz7A76V0B+T6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEN6b6XKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 232" o:spid="_x0000_s2068" type="#_x0000_t202" style="position:absolute;left:1423;top:8329;width:246;height:2949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUYgSpywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYIXsZu0RNu021LEqDdpG6THR/Y1Cc2+Dbtrm/x7VxA8DjPzDbPaDKYTF3K+tawgnSQg&#10;iCurW64VlIficQ7CB2SNnWVSMJKHzfr2ZoW5tlfe0WUfahEh7HNU0ITQ51L6qiGDfmJ74uidrDMY&#10;onS11A6vEW46OU2SJ2mw5bjQYE8vDVXn/bdR8LU7lul4eFjY9+yt+CydGYtXo9T93bBdggg0hP/w&#10;X/tDK8iy5/k0naUz+L0U74Bc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUYgSpywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4575D4BC" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="4575D4BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Дял на участниците без ССК</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 233" o:spid="_x0000_s2080" type="#_x0000_t202" style="position:absolute;left:2190;top:8084;width:8503;height:233;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB00tupyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF/YdwhH2bk3sapFqFFdY1gsR/HmAQ3Nsq81JaaLWtzeC4OUwM98w03lna3Gl1leONQz6CgRx&#10;7kzFhYbD/u97DMIHZIO1Y9JwJw/z2efHFDPjbryl6y4UIkLYZ6ihDKHJpPR5SRZ93zXE0Tu61mKI&#10;si2kafEW4baWiVKptFhxXCixoWVJ+Xl3sRqS4Sk9bMJ+vfSXze8iZ/V/92etv3rdYgIiUBfe4Vd7&#10;ZTT8qGQ4TtLRCJ6X4h2QswcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdNLbqckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 233" o:spid="_x0000_s2069" type="#_x0000_t202" style="position:absolute;left:2190;top:8084;width:8503;height:233;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPbpJRyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9040hphJdQyqU9kGEqh9wyV6TaPZuyK4x/n1XKPRxmJkzzDofTSsG6l1jWcF8FoEg&#10;Lq1uuFJwOn5OlyCcR9bYWiYFD3KQb14ma8y0vfMPDQdfiQBhl6GC2vsuk9KVNRl0M9sRB+9se4M+&#10;yL6Susd7gJtWxlGUSoMNh4UaO9rWVF4PN6MgTi7pae+Pu6277T+KkqOvh7sq9fY6FisQnkb/H/5r&#10;f2sF6fsyTtJFvIDnpXAH5OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj26SUckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblBorders>
                         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="2943"/>
                       <w:gridCol w:w="2765"/>
                       <w:gridCol w:w="2764"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00C67B28" w14:paraId="585698DD" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="585698DD" w14:textId="77777777">
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2943" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="546EF95A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="546EF95A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Проучване 1*</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2765" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4060CF5B" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="4060CF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Проучване 2**</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2764" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="5CFFB1D8" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="5CFFB1D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Проучване 3*</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="0D33379F" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="0D33379F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 234" o:spid="_x0000_s2081" type="#_x0000_t202" style="position:absolute;left:2854;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBR8Kd7xAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9r2rJ0pRpFFBfx4GL1AYZmbIvNpDRR69sbQfD48f3PFr1pxI06V1tWEI8jEMSF1TWX&#10;Ck7HzfcEhPPIGhvLpOBBDhbzwdcMM23vfKBb7ksRQthlqKDyvs2kdEVFBt3YtsSBO9vOoA+wK6Xu&#10;8B7CTSOTKEqlwZpDQ4UtrSoqLvnVKNiv/3Y63yb7xyFd/V89LzfHulRqNOyXUxCeev8Rv91bHeYn&#10;v3E6idMfeF0KGOT8CQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFHwp3vEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 234" o:spid="_x0000_s2070" type="#_x0000_t202" style="position:absolute;left:2854;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1Ld6QyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3wrxDuII7TS1OZ6YaRRwcxEXFOg9waa5tsbkpTdT69mYhuDycP77FqjeNuFHnassKppMIBHFh&#10;dc2lgv/TdvwNwnlkjY1lUvAgB6vlx2CBqbZ3PtIt96UII+xSVFB536ZSuqIig25iW+LgnW1n0AfZ&#10;lVJ3eA/jppFxFCXSYM3hocKWNhUVl/xqFGS/f3ud7+LscUw2h6vn9fZUl0qNhv16DsJT79/hV3un&#10;FcRREk+/Pmc/gSIwBR6QyycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtS3ekMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="00E9805E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="00E9805E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 1 026)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 235" o:spid="_x0000_s2082" type="#_x0000_t202" style="position:absolute;left:2851;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzJczJygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041biG10FbEo4oPF2A+4ZK9JaPZuyK4a/94VBB+HmTnDzBa9bcSFOl871jAeJSCI&#10;C2dqLjX8HdfDLxA+IBtsHJOGG3lYzN8GM8yMu/KBLnkoRYSwz1BDFUKbSemLiiz6kWuJo3dyncUQ&#10;ZVdK0+E1wm0jVZKk0mLNcaHCllYVFf/52WrY/2x2Jt+q/e2Qrn7PgZfrY11q/fHeL6cgAvXhFX62&#10;t0aDGqvvT5Umkwk8PsU/IOd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMlzMnKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 235" o:spid="_x0000_s2071" type="#_x0000_t202" style="position:absolute;left:2851;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbB71zxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFrxp2oriVtMiLorsQbHuAwzN2JZtJqWJWt/eHIQ9fnz/63wwrbhT7xrLCuJpBIK4tLrh&#10;SsHvZTdZgnAeWWNrmRQ8yUGefYzWmGr74DPdC1+JEMIuRQW1910qpStrMuimtiMO3NX2Bn2AfSV1&#10;j48QblqZRNFCGmw4NNTY0bam8q+4GQXH7/2PLg7J8XlebE83z5vdpamUGn8OmxUIT4P/F7/dB60g&#10;iZJ4Fs+/wuZwKdwBmb0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWwe9c8YAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="18EE5311" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="18EE5311" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 1 020)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 236" o:spid="_x0000_s2083" type="#_x0000_t202" style="position:absolute;left:5732;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDo12ATxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9r6l/VrlFEcZE9KFYfYGhm22IzKU3U+vZmQdjjfP+zWLWmEndqXGlZwaAfgSDOrC45&#10;V3A57z5nIJxH1lhZJgVPcrBadj4WmGj74BPdU5+LEMIuQQWF93UipcsKMuj6tiYO3K9tDPpwNrnU&#10;DT5CuKnkMIpiabDk0FBgTZuCsmt6MwoO2+8fne6Hh+cp3hxvnte7c5kr1eu26y8Qnlr/L3679zrM&#10;H4zG8SSaT6fw91MAQC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOjXYBPHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 236" o:spid="_x0000_s2072" type="#_x0000_t202" style="position:absolute;left:5732;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5+XsqxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFrxpasFuqUYRF0U8uFh9gKEZ27LNpDRR69sbQfA43//Ml71pxI06V1tWMBlHIIgLq2su&#10;FZxPm1EKwnlkjY1lUvAgB8vF12COmbZ3PtIt96UIIewyVFB532ZSuqIig25sW+LAXWxn0IezK6Xu&#10;8B7CTSPjKEqkwZpDQ4UtrSsq/vOrUXD43e51vosPj2Oy/rt6Xm1OdanU8LtfzUB46v1H/HbvdJif&#10;xPHPJE3SKbx+CgDIxRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5+XsqxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="09F58082" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="09F58082" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 886)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 237" o:spid="_x0000_s2084" type="#_x0000_t202" style="position:absolute;left:5727;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwmpKExgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hhL2tqVWqVKOI4iJ7UKw+wNCMbbGZlCZqfXuzIHic73/my87U4k6tqywrGA4iEMS51RUX&#10;Cs6n7c8UhPPIGmvLpOBJDpaL3tccU20ffKR75gsRQtilqKD0vkmldHlJBt3ANsSBu9jWoA9nW0jd&#10;4iOEm1rGUZRIgxWHhhIbWpeUX7ObUbDf/P7pbBfvn8dkfbh5Xm1PVaHUd79bzUB46vxH/HbvdJgf&#10;T+LJdJiMR/D/UwBALl4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8JqShMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 237" o:spid="_x0000_s2073" type="#_x0000_t202" style="position:absolute;left:5727;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCptaCiyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lTFKtUooiiyD4rVD7g017bY3JQmav17syD4OMzMGWa+bE0lHtS40rKCQT8CQZxZ&#10;XXKu4HLe/k5BOI+ssbJMCl7kYLno/Mwx0fbJJ3qkPhcBwi5BBYX3dSKlywoy6Pq2Jg7e1TYGfZBN&#10;LnWDzwA3lRxGUSwNlhwWCqxpXVB2S+9GwWGz+9Ppfnh4neL18e55tT2XuVK9bruagfDU+m/4095r&#10;BeN4MBnH0XQE/5fCHZCLNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCptaCiyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A4FA53A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="2A4FA53A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 890)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 238" o:spid="_x0000_s2085" type="#_x0000_t202" style="position:absolute;left:8527;top:8387;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQORRhyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g2k1aRrTMWcThkD47WfYCjubVlzaU0UdtvvwwEH+/3/9b5aDtxocG3jjUkcwWCuHKm&#10;5VrD92n//ALCB2SDnWPSMJGHfPP4sMbMuCsXdClDLWII+ww1NCH0mZS+asiin7ueOHI/brAY4jnU&#10;0gx4jeG2k6lSK2mx5djQYE+7hqrf8mw1HN8/Pk15SI9Tsdp9nQNv96e21nr2NG7fQAQaw118cx9M&#10;nK+SZZKq1+UC/n+KAMjNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQORRhyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 238" o:spid="_x0000_s2074" type="#_x0000_t202" style="position:absolute;left:8527;top:8387;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBa7qD/xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYYW+a2sW/ahRRFPHgYvUBhmZsi82kNFHr228WhD3O9z+LVWsq8aTGlZYVDAcRCOLM6pJz&#10;BdfLrj8F4TyyxsoyKXiTg9Wy21lgou2Lz/RMfS5CCLsEFRTe14mULivIoBvYmjhwN9sY9OFscqkb&#10;fIVwU8k4isbSYMmhocCaNgVl9/RhFJy2+6NOD/HpfR5vfh6e17tLmSv11WvXcxCeWv8v/rgPOsyP&#10;p7PZdzyZjODvpwCAXP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWu6g/8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C82616C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="4C82616C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 950)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 239" o:spid="_x0000_s2086" type="#_x0000_t202" style="position:absolute;left:8520;top:8594;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFokBAxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91Y7QhTV1FFEV6UIx9gCE7TYLZ2ZBdNb69Wyh4nO9/5sveNOJGnastK5iMIxDEhdU1&#10;lwp+ztv3FITzyBoby6TgQQ6Wi8HbHDNt73yiW+5LEULYZaig8r7NpHRFRQbd2LbEgfu1nUEfzq6U&#10;usN7CDeNjKMokQZrDg0VtrSuqLjkV6PgsNl963wfHx6nZH28el5tz3Wp1GjYr75AeOr9S/zv3usw&#10;P53FUZp8fkzh76cAgFw8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWiQEDHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 239" o:spid="_x0000_s2075" type="#_x0000_t202" style="position:absolute;left:8520;top:8594;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5svNKyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcBf2zaarUt1qFFFcxAfFuh9waa5t2eamNFHr3xtB8HGYmTPMbNGZWlypdZVlBd9RDII4&#10;t7riQsHfadOfgHAeWWNtmRTcycFi/tGbYartjY90zXwhAoRdigpK75tUSpeXZNBFtiEO3tm2Bn2Q&#10;bSF1i7cAN7UcxHEiDVYcFkpsaFVS/p9djIL9+nens+1gfz8mq8PF83Jzqgqlvj675RSEp86/w6/2&#10;VisYJuPJzygZj+B5KdwBOX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAebLzSskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="40E04909" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="40E04909" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 951)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 240" o:spid="_x0000_s2087" type="#_x0000_t202" style="position:absolute;left:2260;top:10751;width:2787;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlErzKxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NpKV0ozOKCqIPQ5j6AY7mbKvNpTRR67c3g8Ee7/f/ZovBtuJOvW8ca0imCgRx6UzD&#10;lYbTcfP+CcIHZIOtY9LwJA+L+ehthoVxD/6h+yFUIoawL1BDHUJXSOnLmiz6qeuII3d2vcUQz76S&#10;psdHDLetTJXKpcWGY0ONHa1rKq+Hm9WQZpf8tA/H77W/7VfLktX26a9aT8bD8gtEoCH8i//cOxPn&#10;q/QjzbMkS+D3pwiAnL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5RK8ysYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 240" o:spid="_x0000_s2076" type="#_x0000_t202" style="position:absolute;left:2260;top:10751;width:2787;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqmW5syAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1sTiqlSjqCDuhQj+PMChObbV5qQ0UevbG2FhL4eZb4aZLVpbiQc1vnSsYdBXIIgz&#10;Z0rONZxPm+8JCB+QDVaOScOLPCzmna8ZpsY9+UCPY8hFLGGfooYihDqV0mcFWfR9VxNH7+IaiyHK&#10;JpemwWcst5VMlBpJiyXHhQJrWheU3Y53qyEZXkfnfTjt1v6+Xy0zVtuXv2nd67bLKYhAbfgP/9G/&#10;JnID9TMeq4lK4PMp/gE5fwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqmW5syAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="4731" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="490"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="490"/>
                       <w:gridCol w:w="178"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="000521F8" w14:paraId="1362712B" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2EF9836A" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="775EA380" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="775EA380" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1 026</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="04B35F6A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="04B35F6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>697</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="70600700" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="70600700" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>514</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2EF96C42" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="2EF96C42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>306</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="31BAF120" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="31BAF120" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>99</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="178" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6BC12799" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="6BC12799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>4</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="000521F8" w14:paraId="00EEA99C" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="7A7AC22B" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="16AE0D3D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="16AE0D3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1 020</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2E3EA278" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="2E3EA278" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>676</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="33EBB01C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="33EBB01C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>498</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="73CFE5D4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="73CFE5D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>296</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="09B0F70C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="09B0F70C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>94</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="178" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="650232BE" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="650232BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="57FA10B4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="57FA10B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 241" o:spid="_x0000_s2088" type="#_x0000_t202" style="position:absolute;left:5040;top:10754;width:2662;height:414;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6vjXGxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v7DuEWfC2ptu6RatRXEH0sAj+PMDQjG21mZQman17Iwge5/ufyawztbhS6yrLCn76EQji3OqK&#10;CwWH/fJ7CMJ5ZI21ZVJwJwez6efHBDNtb7yl684XIoSwy1BB6X2TSenykgy6vm2IA3e0rUEfzraQ&#10;usVbCDe1jKMolQYrDg0lNrQoKT/vLkZBPDilh43f/y/cZfM3zzla3d1Zqd5XNx+D8NT5t/jlXusw&#10;P/lNkzhJRwk8fwoAyOkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAer41xsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 241" o:spid="_x0000_s2077" type="#_x0000_t202" style="position:absolute;left:5040;top:10754;width:2662;height:414;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOVeo5ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZF6Kxu2CEFgQRSpoocKiZ8HsLJukpL1RtkFwtvjQ6Ue7RnPfF6ue9+oG3WxDmxhPMpA&#10;ERfB1VxaOJ8+32agYkJ22AQmCw+KsF4NXpaYu3DnA92OqVQSwjFHC1VKba51LCryGEehJRbtJ3Qe&#10;k4xdqV2Hdwn3jTZZNtUea5aGClvaVlRcjldvwUx+p+d9On1v43X/sSk42z3ixdrXYb9ZgErUp3/z&#10;3/WXE/yxmU3e58YItPwkC9CrJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOVeo5ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="4706" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="455"/>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="141"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="000521F8" w14:paraId="74BCFB8F" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4BA40121" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2F5FBBE2" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="2F5FBBE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>886</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="455" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="06B79590" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="06B79590" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>387</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4BF15B3A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="4BF15B3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>202</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="05459677" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="05459677" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>96</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="59AA1744" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="59AA1744" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>28</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="141" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6D4B62D8" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="6D4B62D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="000521F8" w14:paraId="33BCD898" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="03389187" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="47CD0219" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="47CD0219" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>890</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="455" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1ED647C3" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="1ED647C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>376</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1D8BBB10" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="1D8BBB10" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>194</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="149429A2" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="149429A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>86</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="130DF702" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="130DF702" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>20</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="141" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="19C9C253" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="19C9C253" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="205B3851" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="205B3851" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 242" o:spid="_x0000_s2089" type="#_x0000_t202" style="position:absolute;left:7644;top:10752;width:2641;height:426;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnhe3pyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hHGHvNLWuWqtRVFh2L0Tw5wEOzbGtNieliVrffrOw4OUwM98wi1VrKvGgxpWWFQwHEQji&#10;zOqScwXn01c/AeE8ssbKMil4kYPVsttZYKrtkw/0OPpcBAi7FBUU3teplC4ryKAb2Jo4eBfbGPRB&#10;NrnUDT4D3FQyjqKJNFhyWCiwpm1B2e14Nwriz+vkvPen3dbd95t1xtH3y92U+ui16zkIT61/h//b&#10;P1rBNBkns1Ecj+HvUrgDcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp4Xt6ckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 242" o:spid="_x0000_s2078" type="#_x0000_t202" style="position:absolute;left:7644;top:10752;width:2641;height:426;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRXTfqywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlfoOK1fqrWwKJYLAJqJIVXtASPw8gJU1SSDrjbILhLevD5V6tD2emW9ZDK5VN+pD49nA+ygB&#10;RVx623Bl4Hj4epuBChHZYuuZDDwoQJE/Py0xs/7OO7rtY6XEhEOGBuoYu0zrUNbkMIx8Ryy3k+8d&#10;Rhn7Stse72LuWj1OklQ7bFgSauxoXVN52V+dgfHHOT1u42GzDtft56rk5PsRLsa8vgyrBahIQ/wX&#10;/33/WKk/maeTWTqdC4UwyQJ0/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRXTfqywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="5381" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="28" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="462"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="462"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="520"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="000521F8" w14:paraId="61955E1A" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4B44C15F" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="668C46E0" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="668C46E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>950</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2E87FC35" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="2E87FC35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>582</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="31E34842" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="31E34842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>361</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7757DEFE" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="7757DEFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>168</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0112C05F" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="0112C05F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>70</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="520" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="476AA6FF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="476AA6FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="000521F8" w14:paraId="52710A6E" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4BC7CDEA" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3A47EC1A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="3A47EC1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>951</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7439876B" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="7439876B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>544</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="5E0D1C3D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="5E0D1C3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>299</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3801407A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="3801407A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>140</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="23136CE0" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="23136CE0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>64</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="520" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3B449E13" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                        <w:p w14:paraId="3B449E13" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>22</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="55A9FB65" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00626C85">
+                  <w:p w14:paraId="55A9FB65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:shape id="Text Box 243" o:spid="_x0000_s2090" type="#_x0000_t202" style="position:absolute;left:10200;top:10608;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRQ6A5ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpexO5GSKux21KKUW/SNojHR/aZBLNvw+7aJv/eFQSPw8x8w6y3o+3FmXzoHGvIFgoE&#10;ce1Mx42G6lTe3oMIEdlg75g0TBRgu5ldrbEw7sIHOh9jIxKEQ4Ea2hiHQspQt2QxLNxAnLxP5y3G&#10;JH0jjcdLgtte3im1lBY7TgstDrRvqf46flsN74ePKptONw/uJX8u3ypvp/LJan09H3ePICKN8T/8&#10;1341GpaZylSer1bweyndAbn5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJFDoDnKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 243" o:spid="_x0000_s2079" type="#_x0000_t202" style="position:absolute;left:10200;top:10608;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzjDqHyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3hb7DcAtuSp0opjSpo5RitDtRQ+nykrlNQjN3wsyoyds7C6HLw/njW64H04kLOd9aVjCbJiCI&#10;K6tbrhWUp+LlDYQPyBo7y6RgJA/r1ePDEnNtr3ygyzHUIo6wz1FBE0KfS+mrhgz6qe2Jo/drncEQ&#10;pauldniN46aT8yR5lQZbjg8N9vTZUPV3PBsF34efcjaenjO7S7fFvnRmLDZGqcnT8PEOItAQ/sP3&#10;9pdWkM7TRZZFhAgUYUCubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzjDqHyAAAAOAA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="751E3EEF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                  <w:p w14:paraId="751E3EEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow4pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>GRH0447 v2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </v:group>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E52C2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="3F972C32">
+        <w:pict w14:anchorId="16DD9FA2">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="Picture 5" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:446.4pt;height:230.4pt;visibility:visible;mso-wrap-style:square">
-            <v:imagedata r:id="rId11" o:title=""/>
+          <v:shape id="Picture 5" o:spid="_x0000_i1039" type="#_x0000_t75" alt="GRH0447 v2" style="width:446.4pt;height:230.4pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId12" o:title="GRH0447 v2"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A308F" w14:textId="77777777" w:rsidR="00D65772" w:rsidRDefault="00D65772" w:rsidP="00D65772">
+    <w:p w14:paraId="0F5A308F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253403A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="253403A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Прогресия на заболяването и обща преживяемост с костни метастази от солидни тумори</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577CD09E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="577CD09E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5C2B04" w14:textId="4B40BF44" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A5C2B04" w14:textId="4B40BF44" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Прогресията на заболяването е сходна между XGEVA и золедронова киселина при всичките три проучвания и при предварително определения анализ на комбинацията от трите проучвания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEB2EB0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6CEB2EB0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156B07E8" w14:textId="5CD7BA65" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="156B07E8" w14:textId="346D00F9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В проучвания 1, 2 и 3, общата преживяемост е балансирана между XGEVA и золедронова киселина при пациенти с напреднали злокачествени заболявания, засягащи костите: пациенти с рак на гърдата (коефициентът на риск и 95% CI е 0,95 [0,81, 1,11]), пациенти с рак на простатата (коефициентът на риск и 95% CI е 1,03 [0,91, 1,17]) и пациенти с други солидни тумори или множествен миелом (коефициентът на риск и 95% CI е 0,95 [0,83, 1,08]). Последващ анализ в проучване 2 (пациенти с други солидни тумори или множествен миелом) изследва общата преживяемост за трите вида тумори, използвани за стратификация (недребноклетъчен рак на белия дроб, множествен миелом и други). Общата преживяемост е по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>дълга за XGEVA при недребноклетъчен рак на белия дроб (коефициент на риск [95% CI] от 0,79 [0,65, 0,95]; n = 702) и по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>дълга за золедронова киселина при множествен миелом (коефициент на риск [95% CI] от 2,26 [1,13, 4,50]; n = 180), сходна между XGEVA и золедронова киселина при другите видове тумори (коефициент на риск [95% CI] от 1,08 [0,90, 1,30]; n = 894). Това проучване не е за контролиране на прогностичните фактори и антинеопластичните лечения. При комбиниран, предварително определен анализ от проучвания 1, 2 и 3, общата преживяемост е сходна между XGEVA и золедронова киселина (коефициент на риск и 95% CI 0,99 [0,91, 1,07]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461B0D66" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="461B0D66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DDCBC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="16DDCBC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ефект върху болката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DFADAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="55DFADAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01165630" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="01165630" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Времето до облекчаване на болката (т.е., ≥ 2 точки намаляване от изходното ниво на скора за най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>силна болка по скалата на BPI</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>SF) е сходно между денозумаб и золедронова киселина при всяко проучване и в интегрираните анализи. В последващ анализ на комбинирани набори от данни, медианата на времето до влошаване на болката (скор за най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>силна болка &gt; 4 точки) при пациенти с лека болка или без болка на изходно ниво е забавена за XGEVA в сравнение със золедронова киселина (198 спрямо 143 дни) (p = 0,0002).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F5137A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50F5137A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F91752" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="64F91752" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Клинична ефикасност при пациенти с множествен миелом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43008E97" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43008E97" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="076AFC9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="076AFC9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA е оценяван в международно, рандомизирано (1:1), двойносляпо, контролирано с активно вещество проучване, сравняващо XGEVA със золедронова киселина при пациенти с новодиагностициран множествен миелом, проучване 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E69F0FF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2E69F0FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="314F37EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314F37EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В това проучване, 1 718 пациенти с множествен миелом и с поне една костна лезия, са рандомизирани да получават 120 mg XGEVA подкожно на всеки 4 седмици (Q4W), или 4 mg золедронова киселина интравенозно (i.v.) на всеки 4 седмици (коригирана доза според бъбречната функция). Измерител на първичния резултат е доказване на не по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малка ефикасност на времето до първа поява в проучването на събитие, свързано с костната система (ССК), в сравнение със золедронова киселина. Измерителите на вторичните резултати включват превъзходство на времето до поява на първо ССК, превъзходство на времето до поява на първо и следващо ССК и обща преживяемост. Събитие, свързано с костната система се определя като всяко едно от следните: патологична фрактура (прешленна или непрешленна), лъчетерапия на костта (включително употреба на радиоизотопи), операция на костта или гръбначно</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>мозъчна компресия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4721A8BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4721A8BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="71531720" w14:textId="7567D3D6" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71531720" w14:textId="44CF911D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>В двете групи на проучването, 54,5% от пациентите са планирани за автоложна трансплантация на периферни кръвни стволови клетки (PBSC), 95,8% от пациентите са използвали/планирани да използват ново антимиеломно средство (новите терапии включват бортезомиб, леналидомид или талидомид) при първа линия на лечение, а 60,7% от пациентите са имали предишно ССК. Броят на пациентите в двете групи на проучването с ISS стадий I, стадий II и стадий III при поставянето на диагнозата е съответно 32,4%, 38,2%, и 29,3%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAB16DF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1BAB16DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0D992063" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D992063" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Средният брой на приложените дози е 16 за XGEVA и 15 за золедронова киселина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467C325B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="467C325B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="25A4B656" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A4B656" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Резултатите за ефикасност от проучване 4 са представени на фигура 2 и таблица 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF3BC96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3AF3BC96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="33969AF0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33969AF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Фигура 2. Крива на Kaplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Meier за времето до първо ССК при пациенти с новодиагностициран множествен миелом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F024E6C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+    <w:p w14:paraId="6F024E6C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="572E15FC" w14:textId="03BB101C" w:rsidR="00941D01" w:rsidRDefault="00000000" w:rsidP="00941D01">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572E15FC" w14:textId="1918319A" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="0E257906">
-[...1 lines deleted...]
-            <v:shape id="Text Box 243" o:spid="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:8966;top:9563;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4rINNyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/YyZqKim51Rxlg334Zaxh6P5mzLmktJMm2/vREGe7zf/1ttetuKE/nQONYwGSsQxKUz&#10;DVcaikP+8AQiRGSDrWPSMFCAzfr2ZoWZcWfe0WkfK5FCOGSooY6xy6QMZU0Ww9h1xIk7Om8xptNX&#10;0ng8p3DbyqlSC2mx4dRQY0evNZU/+1+r4Wv3XUyGw/3Sfczf88/C2yF/s1rfjfqXZxCR+vgv/nNv&#10;TZo/nS3UUj3O5nD9KQEg1xcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuKyDTckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+        <w:pict w14:anchorId="329CA7D5">
+          <v:group id="Group 219" o:spid="_x0000_s2050" style="position:absolute;margin-left:-33.1pt;margin-top:9.25pt;width:417.65pt;height:254.85pt;z-index:251658240" coordorigin="756,5880" coordsize="8353,5097" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAvq36owQAALgcAAAOAAAAZHJzL2Uyb0RvYy54bWzkWdmO2zYUfS/QfyD03jHFRRvGE6RJZ1Ag&#10;bQMk/QBaliyhlqiS8tjTr88lKclrkum0ldz2RaA26vLecw4PqdtXu2qNHjOlS1nPPf8GeyirU7ks&#10;69Xc+/Xj/XeRh3Qr6qVYyzqbe0+Z9l7dffvN7bZJMiILuV5mCkEntU62zdwr2rZJZjOdFlkl9I1s&#10;shpu5lJVooVTtZotldhC79V6RjAOZluplo2SaaY1XH3rbnp3tv88z9L2lzzXWYvWcw9ia+1R2ePC&#10;HGd3tyJZKdEUZdqFIV4QRSXKGj46dPVWtAJtVHnWVVWmSmqZtzeprGYyz8s0s2OA0fj4ZDQPSm4a&#10;O5ZVsl01Q5ogtSd5enG36c+PD6r50LxXLnpovpPpbxryMts2q+TwvjlfuYfRYvuTXEI9xaaVduC7&#10;XFWmCxgS2tn8Pg35zXYtSuEip5j5nHsohXuU0IDH3FUgLaBM5r2QBx6CuzyKuuKkxQ/d6xHl1L3L&#10;cRyaF2cicd+1sXaxmdoDmPQ+X/qv5etDIZrMlkGbfLxXqFwC1hlhJGQh8z1Uiwpy8dGM83u5Q4RR&#10;E50JA543yUXtDm7ASzZX2uUY1fJNIepV9lopuS0ysYRAfTuug1ddP9p08rWkR3HgshfzwEYgkj71&#10;PoRk085Dm/IhcyJplG4fMlkh05h7CjhjoxSP73Trktw/Ygpcy/tyvYbrIlnXRxegT3MFaqETE6+L&#10;vN0tdi5hQZ+UhVw+wXCUdHQE+YCGOZIQOLoFNs49/ftGqMxD6x9rk5UIY0PfwxN1eLI4PBF1Wkgg&#10;eesh13zTOspvGlWuCviYq0MtXwN889KO0kTtAuuGAAgyI+gw75r78lOOOaFRCPrmqm/JigixBTyl&#10;jhGGv4ta5xTpixwRH5JkyNUTRCTPY9bZiwM+pmBWHOEoJgEDpThhFqVdekdmFsMU+HOkS33SQQQ6&#10;avkROxKlEall1XCP4BNqARn+uMyrgVPQcHyChuMSNJ7LI90YHt1/mUcjSDKJAxoDKUEEz3BDevEZ&#10;VZEZZsTiJsAgbVY097gJYOYwZJ0QN1GflYuS/H/BDeecBmFAgMdnuJlmJidh2OGGgvAc4Yb7ndxQ&#10;5tvyDVI9ot7EL8TNhPP4CPrjUx5TP4ijc0tIqZ0bjESPKkCEgyExE1eAIyuBe0tIzPxqnTjDU3lC&#10;YkXxsxPXBJ7wWuYyykKf+JExxGeaZKs1OpR63xmH3JqwQyT1vpP4FmQTSFLvu3sTP7IFetZSYgQJ&#10;ohjHPGJxfAE2w/prVAUaYBPDyv9oJiOwGeAUCPY+zK0pYDP4wkkc0LXAhsc+B6dhTMeZ2gxri1Fh&#10;QwkJ7cTl4w4de73hIQV8m6mr22mZAjiDMfyTwPmPWyBu5i0GdvoCkobVxshI6tZgcXi6K8ZDwjoP&#10;FE61docIQPo+a4H+6TXYtSgQgIbz0DfbvucSNCw3xgUOJyAzZoGOWWyxeyBBmEGgToKsh51CggYf&#10;eBUSdC3OOYbNT8aC4IIFgpp1XBsVSD4HW+yAFFI7ne6BBNucsIU8MZAGZ/hvAdJ+V9pu1tvfY9Y/&#10;dr/yzP+3w3P71P6H490nAAAA//8DAFBLAwQUAAYACAAAACEA6c4KJeAAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWuDQBCF74X+h2UKvSWrFq2xriGEtqdQaFIouU10ohJ3V9yNmn/f6ak9Du/j&#10;vW/y9aw7MdLgWmsUhMsABJnSVq2pFXwd3hYpCOfRVNhZQwpu5GBd3N/lmFV2Mp807n0tuMS4DBU0&#10;3veZlK5sSKNb2p4MZ2c7aPR8DrWsBpy4XHcyCoJEamwNLzTY07ah8rK/agXvE06bp/B13F3O29vx&#10;EH9870JS6vFh3ryA8DT7Pxh+9VkdCnY62aupnOgULJIkYpSDNAbBwHOyCkGcFMRRGoEscvn/heIH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAL6t+qMEAAC4HAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6c4KJeAAAAAKAQAADwAAAAAAAAAAAAAA&#10;AAD9BgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAoIAAAAAA==&#10;">
+            <v:shape id="Text Box 243" o:spid="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:8966;top:9563;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCe5CEbyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb6IS1vqpnXZELG6t7GtiI9Hc7ZlzaUkcWu/vREEH+/3/1ab0fTiTM53lhWk8wQEcW11&#10;x42C6ljePYDwAVljb5kUTORhs55drbDQ9sJ7Oh9CI2II+wIVtCEMhZS+bsmgn9uBOHJf1hkM8XSN&#10;1A4vMdz0MkuShTTYcWxocaCXlurT4dso+Nh/Vul0vH207/dv5a5yZipfjVI31+PzE4hAY/gX/7m3&#10;Os7Pszxb5ss8hd+fIgBy/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe5CEbyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4A1472CC" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                  <w:p w14:paraId="4A1472CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow4pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>GRH0466v3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
-            <v:group id="Group 221" o:spid="_x0000_s2052" style="position:absolute;left:756;top:5880;width:8210;height:5097" coordorigin="756,5880" coordsize="8210,5097" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsQTq3ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhf4HsYXeGvmRBuNECSG0pYcQyANCbou1sU2slbFU2/n3VSHQ4zAz3zCL1Wga0VPnassK4kkE&#10;griwuuZSwen4+ZaBcB5ZY2OZFNzJwWr5/LTAXNuB99QffCkChF2OCirv21xKV1Rk0E1sSxy8q+0M&#10;+iC7UuoOhwA3jUyiaCYN1hwWKmxpU1FxO/wYBV8DDus0/ui3t+vmfjm+787bmJR6fRnXcxCeRv8f&#10;frS/tYIsiadJlqZT+LsU7oBc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsQTq3ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
-              <v:shape id="Text Box 331" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;left:4033;top:5880;width:4273;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJePrCygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYKX0m421tCk3RYRheKttZfeHtnXJJh9G7JrEvvr3YLgcZiZb5jNbrKtGKj3jWMNapGA&#10;IC6dabjScPp8n69A+IBssHVMGn7Iw257f7fBwriRDzQcQyUihH2BGuoQukJKX9Zk0S9cRxy9i+st&#10;hij7Spoexwi3rUyTJJMWG44LNXb0WlP5dfy2GrLprZt95JSO17Id+HxVKpDS+vFhelmDCDSF//Bf&#10;e280POd5+pQvVQa3S/EOyO0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIl4+sLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:group id="Group 221" o:spid="_x0000_s2052" style="position:absolute;left:756;top:5880;width:8210;height:5097" coordorigin="756,5880" coordsize="8210,5097" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5lv3zyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbzVTQxpJboGkVZ6kIJaKL0N2TEJyc6G7DaJ/757EDw+3vcmn0wrBupdbVlBvIhAEBdW&#10;11wq+L58vKxAOI+ssbVMCm7kIN8+P20w03bkEw1nX4oQwi5DBZX3XSalKyoy6Ba2Iw7c1fYGfYB9&#10;KXWPYwg3rVxG0as0WHNoqLCjfUVFc/4zCg4jjrskfh+OzXV/+72kXz/HmJSaz6bdGoSnyT/Ed/en&#10;VpCkUbpMVm9hc7gU7oDc/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5lv3zyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+              <v:shape id="Text Box 331" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;left:4033;top:5880;width:4273;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcHhDcxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLyUuknQkKSuUsSCeFN76W3ITpPQ7GzIbpPo03cFweN8/7PaTKYVA/WusawgnkcgiEur&#10;G64UfJ0/3zIQziNrbC2Tggs52Kyfn1ZYaDvykYaTr0QIYVeggtr7rpDSlTUZdHPbEQfux/YGfTj7&#10;SuoexxBuWplEUSoNNhwaauxoW1P5e/ozCtJp170eckrGa9kO/H2NY0+xUrOX6eMdhKfJP8R3916H&#10;+XkWZXmSLpZw+ykAINf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFweENzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0D84DB0C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="0D84DB0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Денозумаб 120 mg Q4W (N = 859)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 332" o:spid="_x0000_s2054" type="#_x0000_t202" style="position:absolute;left:4042;top:6070;width:4261;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2L73KyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8NA&#10;EIbvgv9hGcGL2M2mUtq02yKiUHqzevE2ZKdJaHY2ZNck9tc7h0KPL+8Xz2Y3+VYN1McmsAUzy0AR&#10;l8E1XFn4/vp4XoKKCdlhG5gs/FGE3fb+boOFCyN/0nBMlZIRjgVaqFPqCq1jWZPHOAsdsXin0HtM&#10;IvtKux5HGfetzrNsoT02LA81dvRWU3k+/noLi+m9ezqsKB8vZTvwz8WYRMbax4fpdQ0q0ZRu4Wt7&#10;76SXvSznJp8LhCAJDujtPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2L73KyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 332" o:spid="_x0000_s2054" type="#_x0000_t202" style="position:absolute;left:4042;top:6070;width:4261;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLDXiayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpepG4SIZjoKiIVpDf/XLw9sq9JMPs2ZLdJ9NN3CwWPw8z8hllvR9OInjpXW1YQzyMQ&#10;xIXVNZcKrpfDxxKE88gaG8uk4EEOtpu3yRpzbQc+UX/2pQgQdjkqqLxvcyldUZFBN7ctcfC+bWfQ&#10;B9mVUnc4BLhpZBJFqTRYc1iosKV9RcX9/GMUpONnO/vKKBmeRdPz7RnHnmKlpu/jbgXC0+hf4f/2&#10;UStIsnSRJYtlCn+Xwh2Qm18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyw14mskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="3CD41428" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="3CD41428" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Золедронова киселина 4 mg Q4W (N = 859)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 333" o:spid="_x0000_s2055" type="#_x0000_t202" style="position:absolute;left:2772;top:6333;width:513;height:3418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBAQrDxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rWu2KVqOoIO5hEfx5gKEZ22ozKU3U+vYbQfA43//MFq2pxJ0aV1pWEPcjEMSZ1SXn&#10;Ck7HzfcYhPPIGivLpOBJDhbzztcMU20fvKf7wecihLBLUUHhfZ1K6bKCDLq+rYkDd7aNQR/OJpe6&#10;wUcIN5UcRNFIGiw5NBRY07qg7Hq4GQWD5DI67fzxb+1uu9Uy42j7dFelet12OQXhqfUf8dv9q8P8&#10;ZJzEcTwZ/sDrpwCAnP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwQEKw8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 333" o:spid="_x0000_s2055" type="#_x0000_t202" style="position:absolute;left:2772;top:6333;width:513;height:3418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsX4VTyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tS6rVKNooLowyKs+gGX5tpWm5vSRK1/vxEW9nGYmTPMfNmZWjyodZVlBaNhBII4&#10;t7riQsH5tP2cgnAeWWNtmRS8yMFy0fuYY6btk3/ocfSFCBB2GSoovW8yKV1ekkE3tA1x8C62NeiD&#10;bAupW3wGuKllHEWpNFhxWCixoU1J+e14Nwrir2t6PvjT98bdD+tVztHu5W5KDfrdagbCU+f/w3/t&#10;vVaQJMk4naTxGN6Xwh2Qi18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArF+FU8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="dxa"/>
                         <w:tblBorders>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="505"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="7C798F22" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="7C798F22" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2F16103C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2F16103C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>1,0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="47C840AF" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="47C840AF" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="624"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5E74F42D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="5E74F42D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,8</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="36CC1001" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="36CC1001" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="68664759" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="68664759" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="76B73C06" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="76B73C06" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4D8EB4B4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="4D8EB4B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,4</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="3D14F25A" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="3D14F25A" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="624"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6E869BD3" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="6E869BD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="54C6AE22" w14:textId="77777777">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="54C6AE22" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="510"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="67A2348B" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="67A2348B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="65132EEF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="65132EEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 334" o:spid="_x0000_s2056" type="#_x0000_t202" style="position:absolute;left:2521;top:6082;width:245;height:3405;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrPj5oxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LSgMx&#10;FIb3gu8QTqEbaTMTxZaxaRFtQTeVXh7gdHKchE5Ohknajm9vFoLLn//Gt1gNvhVX6qMLrKGcFiCI&#10;62AcNxqOh81kDiImZINtYNLwQxFWy/u7BVYm3HhH131qRB7hWKEGm1JXSRlrSx7jNHTE2fsOvceU&#10;Zd9I0+Mtj/tWqqJ4lh4d5weLHb1Zqs/7i9fw/qUeytKZzdZ2Tn6qU3Ghp7XW49Hw+gIi0ZD+w3/t&#10;D6NhptTjTGWEDJRhQC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOs+PmjHAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 334" o:spid="_x0000_s2056" type="#_x0000_t202" style="position:absolute;left:2521;top:6082;width:245;height:3405;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdS9UYyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6b+A7NmHgx0u2iBFYKISgJXjQCDzBux23jdrrZFljfnpqYeJzvf+bLwbfiRH10gTWoUQGCuA7G&#10;caPhsN/cT0HEhGywDUwafijCcnF9NcfKhDN/0GmXGpFDOFaowabUVVLG2pLHOAodcea+Qu8x5bNv&#10;pOnxnMN9K8uimEiPjnODxY7Wlurv3dFreH4v75RyZvNmOydfy8/iSA8vWt/eDKsnEImG9C/+c29N&#10;nj9+nI3VZDZV8PtTBkAuLgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdS9UYyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="2BFC65D6" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="2BFC65D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Дял на участниците без ССК</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 335" o:spid="_x0000_s2057" type="#_x0000_t202" style="position:absolute;left:756;top:9751;width:2410;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmbsLsywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y3VBk1dRURBKJTG9NDja/aZLGbfptlV03/vCkKPw8x8w8yXvW3EmTpvHCsYDRMQ&#10;xKXThisFX8X2eQrCB2SNjWNS8EcelovHhzlm2l04p/M+VCJC2GeooA6hzaT0ZU0W/dC1xNE7uM5i&#10;iLKrpO7wEuG2kS9JkkqLhuNCjS2tayqP+5NVsPrmfGN+P34+80NuimKW8Ht6VGrw1K/eQATqw3/4&#10;3t5pBZPZZDROp69juF2Kd0AurgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmbsLsywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 335" o:spid="_x0000_s2057" type="#_x0000_t202" style="position:absolute;left:756;top:9751;width:2410;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYfIDyygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3Qt9hOII7nUSLl+goUlooFEpjXLg8Zo7JYOZMmplq+vadhdDlz3/j2+x624gbdd44VpBOEhDE&#10;pdOGKwXH4m28BOEDssbGMSn4JQ+77dNgg5l2d87pdgiViCPsM1RQh9BmUvqyJot+4lri6F1cZzFE&#10;2VVSd3iP47aR0ySZS4uG40ONLb3UVF4PP1bB/sT5q/n+PH/ll9wUxSrhj/lVqdGw369BBOrDf/jR&#10;ftcKZs+LdJouFxEiIkUckNs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANh8gPLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0CDB8282" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="0CDB8282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Денозумаб 120 mg Q4W</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 336" o:spid="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:756;top:9955;width:2415;height:201;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnx4KhyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9camXtVpeNIQqDgdh1D3s8m1sb1lxqE7fu2xtB8PF+/2+xGm0nzjR441jB4yQBQVw7&#10;bbhRsK/eHmYgfEDW2DkmBVfysFre3iyw0O7CJZ13oRExhH2BCtoQ+kJKX7dk0U9cTxy5oxsshngO&#10;jdQDXmK47WSaJJm0aDg2tNjTS0v1afdtFawPXL6ar/fPj/JYmqqaJ7zNTkrd343rZxCBxvAv/nNv&#10;dJyf59Msf0rzFH5/igDI5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA58eCockAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 336" o:spid="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:756;top:9955;width:2415;height:201;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWfOfaywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvBf9DeEJvbaLV0l2bliIKQkG6XQ8en5vX3dDNy7qJ7fbfG6HgcZiZb5jlenCtOFEfrGcNd1MF&#10;grjyxnKt4aN8nSxAhIhssPVMGi4UYL26GS0xN/7MBZ32sRYJwiFHDU2MXS5lqBpyGKa+I07ewfcO&#10;Y5J9LU2P5wR3rbxXai4dWk4LDXb03FB13P84DZtPLl7s9/vXrjgUtiwzxdv5Uevx7bB5AhFpiP/h&#10;a/vNaJgplT0uHrIM/i6lOyBXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWfOfaywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="5C2A7ECE" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="5C2A7ECE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Золедронова киселина 4 mg Q4W</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 337" o:spid="_x0000_s2059" type="#_x0000_t202" style="position:absolute;left:3227;top:10201;width:5739;height:243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA14IGGxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hHME7TVt/kGoUFWS9EMGfBzg0Z9uuzUlpota33wiCl8PMfMMsVq2pxIMaV1pWEA8jEMSZ&#10;1SXnCq6X3WAGwnlkjZVlUvAiB6tlt7PAVNsnn+hx9rkIEHYpKii8r1MpXVaQQTe0NXHwfm1j0AfZ&#10;5FI3+AxwU8kkiqbSYMlhocCatgVlt/PdKEjGf9Pr0V8OW3c/btYZRz8vd1Oq32vXcxCeWv8Nf9p7&#10;HXpxnIwnATuC96fwB+TyHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADXggYbHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 337" o:spid="_x0000_s2059" type="#_x0000_t202" style="position:absolute;left:3227;top:10201;width:5739;height:243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChBtztyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBa809TW32oUVxD3YhH8eYBDc2y7NieliVrf3ggLeznMzDfMYtWaStypcaVlBYN+BII4&#10;s7rkXMH5tO1NQTiPrLGyTAqe5GC1/OgsMNX2wQe6H30uAoRdigoK7+tUSpcVZND1bU0cvIttDPog&#10;m1zqBh8BbioZR9FYGiw5LBRY06ag7Hq8GQXx8Hd83vvTz8bd9l/rjKPd012V6n626zkIT63/D/+1&#10;v7WC0WwwSpJkEsP7UrgDcvkCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoQbc7ckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="5752" w:type="dxa"/>
                         <w:tblBorders>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="340"/>
                         <w:gridCol w:w="510"/>
                         <w:gridCol w:w="336"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="392"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="406"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="364"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="2172B2EB" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="2172B2EB" w14:textId="77777777">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="654F8CE9" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="654F8CE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="37DDABF3" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="37DDABF3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="336" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4E1A52EE" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="4E1A52EE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="62EC6381" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="62EC6381" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>9</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="392" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="21B22D0C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="21B22D0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>12</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4B76EF63" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="4B76EF63" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>15</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CCA947D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2CCA947D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="72AF4BFC" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="72AF4BFC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>21</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="406" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4A02F4D0" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="4A02F4D0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>24</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6E76A98D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="6E76A98D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>27</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="595365D4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="595365D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>30</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6F766D86" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="6F766D86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>33</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D54A305" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2D54A305" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>36</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="364" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="22FEBBAD" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="22FEBBAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>39</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="48469765" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="48469765" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 338" o:spid="_x0000_s2060" type="#_x0000_t202" style="position:absolute;left:3242;top:9763;width:5724;height:374;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8uFP5ygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ITeaqKgblejSGmhUChd10OPz81zN7h52W5S3f77piB4HGbmG2a1GVwrztQH61nDZKxA&#10;EFfeWK417MvXxwxEiMgGW8+k4ZcCbNb3dyvMjb9wQeddrEWCcMhRQxNjl0sZqoYchrHviJN39L3D&#10;mGRfS9PjJcFdK6dKzaVDy2mhwY6eG6pOux+nYfvFxYv9/jh8FsfCluWT4vf5SeuH0bBdgog0xFv4&#10;2n4zGrLFYpbN1BT+H6U3INd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALy4U/nKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 338" o:spid="_x0000_s2060" type="#_x0000_t202" style="position:absolute;left:3242;top:9763;width:5724;height:374;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlvT7UyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE3ybqc7VrRpFhoIwkNXuYY+35myDzaVrotZvvwwGe7zf/1usetuIC3XeOFYwHiUgiEun&#10;DVcKPortwzMIH5A1No5JwY08rJb3dwvMtLtyTpdDqEQMYZ+hgjqENpPSlzVZ9CPXEkfu6DqLIZ5d&#10;JXWH1xhuGzlJklRaNBwbamzptabydDhbBetPzjfme//1nh9zUxQvCb+lJ6WGg349BxGoD//iP/dO&#10;x/lP09l4Mn1MZ/D7UwRALn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5b0+1MkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="5813" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="510"/>
                         <w:gridCol w:w="340"/>
                         <w:gridCol w:w="454"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="13DB4DE5" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="13DB4DE5" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="184"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="572AD61B" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="572AD61B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>859</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2164B08A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2164B08A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>583</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2ED552BC" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2ED552BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>453</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="48D3BD67" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="48D3BD67" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>370</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="7E1600B7" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="7E1600B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>303</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D2666B1" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2D2666B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>243</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="353E51AB" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="353E51AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>197</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="32CFDDE5" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="32CFDDE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>160</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6B806CAF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="6B806CAF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>127</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="38D67541" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="38D67541" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>99</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="165D05DF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="165D05DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>77</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="09B70BE4" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="09B70BE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>50</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4E4FCF11" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="4E4FCF11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>35</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="66C7A394" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="66C7A394" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>22</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C67B28" w14:paraId="01296788" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="01296788" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="184"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5F47F799" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="5F47F799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>859</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="66F28544" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="66F28544" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>595</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="00EF75FF" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="00EF75FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>450</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="7D8E6783" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="7D8E6783" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>361</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5B260F6A" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="5B260F6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>288</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5E2A406E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="5E2A406E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>239</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="15F69D85" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="15F69D85" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>190</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="3105BDD3" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="3105BDD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>152</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="44501E92" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="44501E92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>125</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="50B1957D" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="50B1957D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>95</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="47C0BD11" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="47C0BD11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>69</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="48221B27" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="48221B27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>48</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5F78892C" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="5F78892C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>31</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2E334D4E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="002A3883">
+                          <w:p w14:paraId="2E334D4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="2C7576BE" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="2C7576BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 339" o:spid="_x0000_s2061" type="#_x0000_t202" style="position:absolute;left:3529;top:10498;width:5040;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5P+SRywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsJA&#10;DETvlfiHlZG4lU2hJTSwIERFhXoAEfoBVtYkUbPeKLtA+Pv6UKlHe8Yzz8t17xp1oy7Ung28jBNQ&#10;xIW3NZcGvs+75zmoEJEtNp7JwIMCrFeDpyVm1t/5RLc8lkpCOGRooIqxzbQORUUOw9i3xKJdfOcw&#10;ytiV2nZ4l3DX6EmSzLTDmqWhwpa2FRU/+dUZOHx8ftl8Pzk8TrPt8Rp5szvXpTGjYb9ZgIrUx3/z&#10;3/XeCv40fU/Tt+RVoOUnWYBe/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5P+SRywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 339" o:spid="_x0000_s2061" type="#_x0000_t202" style="position:absolute;left:3529;top:10498;width:5040;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBL34O6ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoK3ujFUG6KriEWRHixGf8CQnSah2dmQXTX++86h0OPMvHnvfavN4Fp1pz40ng3Mpgko&#10;4tLbhisD18v+NQMVIrLF1jMZeFKAzXr0ssLc+gef6V7ESokJhxwN1DF2udahrMlhmPqOWG7fvncY&#10;ZewrbXt8iLlrdZokC+2wYUmosaNdTeVPcXMGTh+HT1sc09PzvNh93SJv95emMmYyHrZLUJGG+C/+&#10;+z5aqZ++zefvsywTCmGSBej1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBL34O6ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3159228E" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="3159228E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Месец от проучването</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-              <v:shape id="Text Box 340" o:spid="_x0000_s2062" type="#_x0000_t202" style="position:absolute;left:1512;top:10737;width:2648;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCarejRyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhN7qxp8mNbqKWBTxYDH2AYbsNAlmZ0N21fj2rlDwON//zJedqcWVWldZVjAcRCCIc6sr&#10;LhT8njYfXyCcR9ZYWyYFd3KwXPTe5phqe+MjXTNfiBDCLkUFpfdNKqXLSzLoBrYhDtyfbQ36cLaF&#10;1C3eQrip5SiKYmmw4tBQYkPrkvJzdjEKDt/bvc52o8P9GK9/Lp5Xm1NVKPXe71YzEJ46/xL/u3c6&#10;zJ+Mk2kSTz8TeP4UAJCLBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCarejRyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 340" o:spid="_x0000_s2062" type="#_x0000_t202" style="position:absolute;left:1512;top:10737;width:2648;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7z0uSyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/YfwhV8W1NFi61GERdFfFCsfsClubbF5qY0UevfG2FhH4eZOcPMl52pxYNaV1lWMBxEIIhz&#10;qysuFFzOm58pCOeRNdaWScGLHCwX319zTLV98okemS9EgLBLUUHpfZNK6fKSDLqBbYiDd7WtQR9k&#10;W0jd4jPATS1HURRLgxWHhRIbWpeU37K7UXD43e51thsdXqd4fbx7Xm3OVaFUv9etZiA8df4//Nfe&#10;aQXJJErG4zhO4HMp3AG5eAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7z0uSyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="438F6429" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28" w:rsidP="00941D01">
+                    <w:p w14:paraId="438F6429" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>N = брой рандомизирани участници</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </v:group>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E52C2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="1306A63D">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId12" o:title=""/>
+        <w:pict w14:anchorId="170AA93A">
+          <v:shape id="Picture 4" o:spid="_x0000_i1038" type="#_x0000_t75" alt="GRH0466 v3" style="width:388.8pt;height:265.8pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId13" o:title="GRH0466 v3"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0E4069" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+    <w:p w14:paraId="1E0E4069" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8FFE6E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6F8FFE6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="003437AA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Таблица 3. Резултати за ефикасност на XGEVA в сравнение със золедронова киселина при пациенти с новодиагностициран множествен миелом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1698DA" w14:textId="77777777" w:rsidR="00D4279E" w:rsidRDefault="00D4279E">
+    <w:p w14:paraId="3D1698DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="003437AA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7825" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="2071"/>
         <w:gridCol w:w="2069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="37FBF399" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="37FBF399" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="559"/>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0220B56E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0220B56E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BDCECFE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3BDCECFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257C9050" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="257C9050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(N = 859)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36B914D8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36B914D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Золедронова киселина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75617CC1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="75617CC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(N = 859)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0719425D" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0719425D" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57BCF53E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="57BCF53E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Първо ССК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="2129CE6D" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2129CE6D" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F13A068" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6F13A068" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Брой на пациентите, които са имали ССК (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EFD9F94" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5EFD9F94" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>376 (43,8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DFDCE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="42DFDCE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>383 (44,6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="31261FAC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="31261FAC" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0FCE5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BE0FCE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Медиана на времето до ССК (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6152BA1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6152BA1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>22,8 (14,7; NE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DBA5A47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DBA5A47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>23,98 (16,56; 33,31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3D29FE93" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D29FE93" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E99E712" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="1E99E712" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Коефициент на риск (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1142725C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="1142725C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,98 (0,85; 1,14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="2DB75AE9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2DB75AE9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="281"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F182E5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0F182E5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="79BA3312" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="79BA3312" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E276E2A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E276E2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Първо и следващо ССК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="646E4D26" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="646E4D26" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77463671" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="77463671" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Среден брой събития/пациент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BA38576" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BA38576" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B43D5D0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B43D5D0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="6FC51F47" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6FC51F47" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76929AAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76929AAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Съотношение на коефициентите (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71449997" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="71449997" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1,01 (0,89; 1,15)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7D0B53BB" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7D0B53BB" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="784DD682" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="784DD682" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Честота на скелетна заболеваемост за година</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D2B32D5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5D2B32D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A0E16" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5D4A0E16" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="057BBB50" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="057BBB50" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="369822CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="369822CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="4965A331" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4965A331" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76CD9F4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76CD9F4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Първо ССК или HCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7EC7873E" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7EC7873E" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B3274A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="5B3274A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Медиана на времето (месеци)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39B1188F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="39B1188F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>22,14 (14,26; NE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A07F825" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="5A07F825" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>21,32 (13,86; 29,7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="02F378D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="02F378D9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="479C53A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="479C53A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Коефициент на риск (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="534115F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="534115F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,98 (0,85; 1,12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="4B68E36C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4B68E36C" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516FDC72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-            <w:pPr>
+          <w:p w14:paraId="516FDC72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="46F43E4A" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="46F43E4A" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E98732" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11E98732" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Първа лъчетерапия на костта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7C0D6F43" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C0D6F43" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23066E68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="23066E68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Коефициент на риск (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C6573C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="48C6573C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,78 (0,53; 1,14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="7E4248D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7E4248D9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A724EB5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2A724EB5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="024F0910" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="024F0910" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF19787" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4FF19787" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Обща преживяемост</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="308FD626" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="308FD626" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1B5752" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2D1B5752" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Коефициент на риск (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1BA96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0CF1BA96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,90 (0,70; 1,16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1917387D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="1917387D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>NE = не е оценимо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADECE3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="001B2E9B" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="2ADECE3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>HCM = хиперкалциемия в резултат на злокачествено заболяване</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A7777" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="409A7777" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E5D565" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00E5D565" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Клинична ефикасност и безопасност при възрастни и юноши със завършено скелетно развитие с гигантоклетъчен тумор на костта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3829E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C3829E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61AC752F" w14:textId="07FC5678" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="61AC752F" w14:textId="5E536B36" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Безопасността и ефикасността на XGEVA е изследвана в две открити клинични изпитвания фаза II с едно рамо (проучвания 5 и 6), включващи 554 пациенти с гигантоклетъчен тумор на костта, който е неоперабилен или при който операцията би била свързана с тежка заболеваемост, и проспективно, многоцентрово, открито проучване фаза IV (проучване 7), предоставящо дългосрочно проследяване на безопасността </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3018717E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>Безопасността и ефикасността на XGEVA е изследвана в две открити клинични изпитвания фаза II с едно рамо (проучвания 5 и 6), включващи 554 пациенти с гигантоклетъчен тумор на костта, който е неоперабилен или при който операцията би била свързана с тежка заболеваемост, и проспективно, многоцентрово, открито проучване фаза IV (проучване 7), предоставящо дългосрочно проследяване на безопасността при пациентите, които са завършили проучване 6. Пациентите получават 120 mg XGEVA подкожно всеки 4 седмици с натоварваща доза от 120 mg на ден 8 и 15. Пациентите, които са прекратили XGEVA, след това влизат във фазата на проследяване на безопасността за най-малко 60 месеца. Повторно лечение с XGEVA при проследяването на безопасността е позволено за пациентите, които първоначално показват отговор към XGEVA (напр. в случай на рецидивиращо заболяване).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3018717E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C6AFAA" w14:textId="768DFD67" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="34C6AFAA" w14:textId="4144DAF2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Проучване 5 включва 37 възрастни пациенти с хистологично потвърден неоперабилен или рецидивиращ гигантоклетъчен тумор на костта. Измерителят на основния резултат на изпитването е честотата на отговор, дефиниран като поне 90% елиминиране на гигантските клетки спрямо изходното ниво (или пълно елиминиране на гигантските клетки в случаите, когато гигантските клетки представляват &lt; 5% от туморните клетки) или липсата на прогресия на целевата лезия чрез рентгенографски измервания, когато няма налични хистопатологични изследвания. От 35</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">те пациенти, включени в анализа за ефикасност, 85,7% (95% CI: 69,7, 95,2) са имали терапевтичен отговор към лечението с XGEVA. Всичките 20 пациенти (100%) с </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="454DCBC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>те пациенти, включени в анализа за ефикасност, 85,7% (95% CI: 69,7, 95,2) са имали терапевтичен отговор към лечението с XGEVA. Всичките 20 пациенти (100%) с хистологични оценки отговарят на критериите за отговор. От останалите 15 пациенти, при 10 (67%) рентгенографските измервания не показват прогресия на прицелната лезия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454DCBC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548F3B8D" w14:textId="403F4105" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="548F3B8D" w14:textId="09905813" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Проучване 6 включва 535 възрастни или юноши със завършено скелетно развитие с гигантоклетъчен тумор на костта. От тези пациенти 28 са на възраст 12 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> 17 години. Пациентите са разпределени в една от три кохорти: кохорта 1 включва пациенти с хирургично невъзстановимо заболяване (напр. сакрални, гръбначни или множествени лезии, включително белодробни метастази); кохорта 2 включва пациенти с хирургично възстановимо заболяване, чиято планирана операция се свързва с тежка заболеваемост (напр. резекция на става, ампутация на крайник или хемипелвектомия); кохорта 3 включва пациенти, участвали преди това в проучване 5 и преминават в това проучване. Основната цел е да се оцени профилът на безопасност на денозумаб при пациенти с гигантоклетъчен тумор на костта. Измерителите на вторичните резултати на проучването включват време до прогресия на заболяването (въз основа на оценка на изследователя) за кохорта 1 и дяла на пациентите без каквато и да било операция на месец 6 за кохорта 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EC7B26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="15EC7B26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAFAB0C" w14:textId="55AE262C" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6AAFAB0C" w14:textId="018F826F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В кохорта 1 при окончателния анализ при 28 от 260 лекувани пациенти (10,8%) се наблюдава прогресия на заболяването. В кохорта 2, 219 от 238 (92,0%; 95% CI: 87,8%, 95,1%) пациенти с възможност за оценка, лекувани с XGEVA, не са подложени на операция до месец 6. От 239 пациенти в кохорта 2, с място на изходната целева лезия или място на лезия в проучването извън белите дробове или меките тъкани, при общо 82 участници (34,3%) е избегната операция по време на проучването. Като цяло, резултатите за ефикасността при юноши със завършено скелетно развитие са сходни с наблюдаваните при възрастни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F67F282" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3F67F282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D13AFDA" w14:textId="77777777" w:rsidR="00E67538" w:rsidRDefault="00E67538" w:rsidP="00E67538">
+    <w:p w14:paraId="6D13AFDA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В проучване 7 са включени 85 възрастни пациенти, които преди това са участвали и са завършили проучване 6. На пациентите е разрешено да получават лечение с денозумаб за ГКТК и всички пациенти са проследени за 5 години. Основната цел е да се оцени профилът на безопасност на денозумаб в дългосрочен план при пациенти с гигантоклетъчен тумор на костта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D870EA6" w14:textId="77777777" w:rsidR="00351597" w:rsidRDefault="00351597">
+    <w:p w14:paraId="4D870EA6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CF3C26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11CF3C26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ефект върху болката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564325E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="564325E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69117C7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="69117C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При окончателния анализ на кохорти 1 и 2 комбинирани, клинично значимо намаляване на най-силната болка (т.е. ≥ 2 точки намаляване от изходното ниво) е съобщено при 30,8% от пациентите с риск (т.е. тези, които имат скор за най-силна болка ≥ 2 на изходно ниво) в рамките на 1 седмица от лечението и ≥ 50% на седмица 5. Тези подобрения на болката са се запазили при всички следващи оценки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE18706" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5EE18706" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D05D330" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0D05D330" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383A265" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3383A265" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF9BAE1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5BF9BAE1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Европейската агенция по лекарствата освобождава от задължението за предоставяне на резултатите от проучванията с XGEVA във всички подгрупи на педиатричната популация при предотвратяване на събития, свързани с костната система при пациенти с костни метастази и подгрупи на педиатричната популация на възраст под 12 години при лечение на гигантоклетъчен тумор на костта (вж. точка 4.2 за информация относно употреба в педиатрията).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168340CD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="168340CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4459C400" w14:textId="04CC7ED7" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4459C400" w14:textId="7A7758E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>В проучване 6, XGEVA е оценяван при подгрупа от 28 пациенти в юношеска възраст (на възраст 13</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 години) с гигантоклетъчен тумор на костта, които са достигнали скелетна зрялост, определена от наличието на най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко 1 зряла дълга кост (напр. затворена епифизарна растежна плочка на раменната кост) и телесно тегло ≥ 45 кг. При един пациент в юношеска възраст с хирургично невъзстановимо заболяване (N = 14) се наблюдава рецидив на заболяването по време на първоначалното лечение. При тринадесет от 14</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>те пациенти с хирургично невъзстановимо заболяване, чиято планирана хирургична операция се свързва с тежка заболеваемост, не е направена операция до месец 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C11170" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="42C11170" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C6BC93" w14:textId="139B9EAB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Фармакокинетични свойства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3D006E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11468289" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Абсорбция</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590A7DF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028E3490" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>След подкожно приложение, бионаличността е 62%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248319A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C155A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Биотрансформация</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374C0DF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBF8DC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="11468289" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Като естествен имуноглобулин, денозумаб съдържа само аминокиселини и въглехидрати и е малко вероятно да бъде елиминиран чрез чернодробен метаболизъм. Очаква се неговият метаболизъм и елиминиране да следват пътищата на клирънс на имуноглобулините, водещи до разграждане до малки пептиди и отделни аминокиселини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAEB9BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1018C5E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Абсорбция</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="590A7DF0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>Елиминиране</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216D0FF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="028E3490" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7009BFBB" w14:textId="65271EC2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>След подкожно приложение, бионаличността е 62%.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t>При пациенти с напреднал рак, които са получавали многократни дози от 120 mg на всеки 4 седмици се наблюдава приблизително 2</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>кратно увеличаване на серумните концентрации на денозумаб и стационарно състояние се достига за 6 месеца, което съответства на независима от времето фармакокинетика. При пациенти с множествен миелом, които са получавали 120 mg на всеки 4 седмици, медианата на най</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ниските нива варира с по</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>малко от 8% между 6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7BBF8DC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ия и 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ия месец. При пациенти с гигантоклетъчен тумор на костта, които са получавали 120 mg на всеки 4 седмици с натоварваща доза на 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ми и 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ти ден, стационарни нива са достигнати в рамките на първия месец от лечението. Между 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>та и 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>та седмица, медианата на най</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>ниските нива варира с по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>малко от 9%. При пациенти, които са преустановили дозата от 120 mg на всеки 4 седмици, средният полуживот е 28 дни (граници 14 до 55 дни).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410D5CB3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AA0AEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Популационен фармакокинетичен анализ не показва клинично значими промени в системната експозиция на денозумаб в стационарно състояние по отношение на възраст (18 до 87 години), раса/етнически произход (изследвани са чернокожи, с испански произход, азиатци и бели), пол или вид на солидния тумор, или пациенти с множествен миелом. Повишаването на телесното тегло е било свързано с намаляване на системната експозиция и обратно. Промените не са счетени за клинично значими, тъй като фармакодинамичните ефекти, базирани на маркерите за костна обмяна, са постоянни при широки граници на телесно тегло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E72265F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C370984" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Линейност/нелинейност</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5674E24C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="7EAEB9BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1A532D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Денозумаб показва нелинейна фармакокинетика при дози в широк дозов диапазон, но повишаване на експозицията, което е приблизително пропорционално на дозата, при дози от 60 mg (или 1 mg/kg) и по</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>високи. Нелинейността вероятно е в резултат на насищаем, таргетно</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-          <w:u w:val="single"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>кратно увеличаване на серумните концентрации на денозумаб и стационарно състояние се достига за 6 месеца, което съответства на независима от времето фармакокинетика. При пациенти с множествен миелом, които са получавали 120 mg на всеки 4 седмици, медианата на най</w:t>
-[...118 lines deleted...]
-    <w:p w14:paraId="2C370984" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:t>медииран път на елиминиране, който е от значение при ниски концентрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F5CFD2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
-        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52328966" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Линейност/нелинейност</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5674E24C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:t>Бъбречно увреждане</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CDED49" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="ru-RU"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="55F5CFD2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3215048E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...51 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>При проучвания на денозумаб (60 mg, n = 55 и 120 mg, n = 32) при пациенти без напреднал рак, но с различна степен на бъбречна функция, включително и пациенти на диализа, степента на бъбречно увреждане не повлиява фармакокинетиката на денозумаб; така че не се изисква коригиране на дозата при бъбречно увреждане. Няма необходимост от мониториране на бъбречната функция при прилагане на XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5C78F3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6B5C78F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="8010"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5598F96A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5598F96A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Чернодробно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A52A27" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="68A52A27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234F016C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="234F016C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не е провеждано специфично проучване при пациенти с чернодробно увреждане. Като цяло моноклоналните антитела не се елиминират посредством чернодробен метаболизъм. Не се очаква фармакокинетиката на денозумаб да бъде повлияна от чернодробно увреждане.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F64B40" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28F64B40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB1A6E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0BB1A6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Старческа възраст</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395BA3EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="395BA3EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BACE962" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0BACE962" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Не са наблюдавани разлики в безопасността и ефикасността между пациенти в старческа възраст и по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>млади пациенти. Контролирани клинични проучвания с XGEVA при пациенти на възраст над 65 години с напреднали злокачествени заболявания, засягащи костите, са показали сходна ефикасност и безопасност при по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>възрастни и при по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>млади пациенти. Не се налага коригиране на дозата при пациенти в старческа възраст.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03821B1D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="03821B1D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3156D817" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3156D817" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Педиатрична популация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BACB8CE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6BACB8CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3A977E" w14:textId="15B1BCAD" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5C3A977E" w14:textId="28D3E0B4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При юноши със завършено скелетно развитие (на възраст 12 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 17 години) с гигантоклетъчен тумор на костта, получавали 120 mg всеки 4 седмици с натоварваща доза на дни 8 и 15, фармакокинетиката на денозумаб е сходна с тази, наблюдавана при възрастни пациенти с гигантоклетъчен тумор на костта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED2A2E6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4ED2A2E6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C04180" w14:textId="54BAED3F" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="01C04180" w14:textId="54BAED3F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Предклинични данни за безопасност</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479D8D36" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="479D8D36" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023F35ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="023F35ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Тъй като биологичната активност на денозумаб при животни е специфична за нечовекоподобни примати, за оценка на фармакодинамичните свойства на денозумаб при модели на гризачи се прави оценка на генно моделирани (knockout) мишки или се използват други биологични инхибитори на RANK/RANKL пътя, като OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc и RANK</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E047F64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4E047F64" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D98054F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D98054F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При миши модели на костни метастази на рак на гърдата при човека, положителен и отрицателен за естрогенен рецептор, рак на простатата и недребноклетъчен рак на белия дроб, OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">Fc намалява остеолитичните, остеобластните и остеолитичните/остеобластните лезии, забавя формирането на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de novo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> костни метастази и намалява растежа на костния тумор. Когато при тези модели OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc се комбинира с хормонална терапия (тамоксифен) или химиотерапия (доцетаксел), се наблюдава допълнително инхибиране на растежа на костния тумор съответно при рак на гърдата, простатата или белия дроб. При миши модел на индуциране на тумор на млечната жлеза, RANK</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc намалява хормон</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>индуцираната пролиферация в епитела на млечната жлеза и забавя образуването на тумор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C107A58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6C107A58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F326938" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F326938" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Стандартни тестове за изследване на генотоксичния потенциал на денозумаб не са оценявани, тъй като не са приложими при тази молекула. Поради своето естество е малко вероятно денозумаб да притежава някаква генотоксичност.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFB6EDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D93F92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Канцерогенният потенциал на денозумаб не е оценяван в дългосрочни проучвания при животни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4468A6B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD0C325" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="7DD0C325" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>В проучвания за токсичност при еднократно и многократно прилагане при дългоопашати макаци, дозите на денозумаб, водещи от 2,7 до 15 пъти по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>голяма системна експозиция, отколкото препоръчителната доза при хора, нямат ефект върху сърдечно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>съдовата физиология, фертилитета при мъжките или женските, и не показват специфична токсичност на таргетни органи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDB6EA2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="19301100" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>В проучване при дългоопашати макаци, на които е приложен денозумаб по време на периода, еквивалентен на първия триместър на бременност, дозите на денозумаб, водещи до 9 пъти по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>голяма системна експозиция, отколкото препоръчителната доза при хора, не индуцират токсичност при майката или увреждане на фетуса по време на период, еквивалентен на първия триместър, въпреки че феталните лимфни възли не са изследвани.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6408DFCD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437E9B28" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>В друго проучване при дългоопашати макаци, на които е приложен денозумаб по време на бременност при системна експозиция, 12 пъти по</w:t>
+      </w:r>
+      <w:r>
         <w:noBreakHyphen/>
-        <w:t>голяма системна експозиция, отколкото препоръчителната доза при хора, нямат ефект върху сърдечно</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>висока от дозата при хора, е наблюдавано повишаване на мъртвите раждания и постнаталната смъртност; нарушен костен растеж, водещ до намалена здравина на костите, понижена хематопоеза и неправилно подреждане на зъбите; липса на периферни лимфни възли и забавен неонатален растеж. Не е установено ниво, при което се наблюдават нежелани репродуктивни ефекти. 6 месеца след раждането, промените свързани с костите са показали обратно развитие и не е наблюдаван ефект върху поникването на зъбите. Ефектите върху лимфните възли и неправилното подреждане на зъбите обаче персистират и е наблюдавана минимална до умерена минерализация в много тъкани при едно животно (връзка с лечението не е установена). Няма данни за увреждане на майката преди раждането; нежелани ефекти при майката възникват нечесто по време на раждането. Развитието на майчината млечна жлеза е нормално.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1325A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58981C28" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>При предклинични проучвания за качество на костите при маймуни на дългосрочно лечение с денозумаб, намаляването на костния обмен се свързва с повишаване на здравината на костите и с нормална костна хистология.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7D160D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC3E3A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>При мъжки мишки, генно моделирани да експресират huRANKL (knock</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...102 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>in мишки), които са били подложени на транскортикална фрактура, денозумаб забавя отстраняването на хрущяла и ремоделирането на калуса на мястото на фрактурата в сравнение с контролите, но биомеханичната здравина не е била засегната неблагоприятно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1901BCAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="72AF7961" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1901BCAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72AF7961" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При предклинични проучвания, knockout мишки без RANK или RANKL са имали липса на лактация поради подтискане на съзряването на млечната жлеза (лобуло</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>алвеоларното развитие на жлезата по време на бременността) и са показали нарушение в образуването на лимфни възли. Новородени RANK/RANKL knockout мишки са демонстрирали намалено телесно тегло, понижен костен растеж, изменение в растежните плочки и липса на пробив на зъби. Намален костен растеж, изменение в растежните плочки и липса на пробив на зъби са наблюдавани и при проучвания върху новородени плъхове с приложени RANKL инхибитори и тези промени са били частично обратими, когато приложението на RANKL инхибитора е било преустановено. Подрастващи примати, на които е прилаган денозумаб 2,7 и 15 пъти над клиничната експозиция (10 и 50 mg/kg доза), имат нарушение в растежните плочки. Поради това, лечението с денозумаб може да наруши костния растеж при деца с отворени растежни плочки и може да потисне пробива на зъбите.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D08436" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50D08436" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6A6CDCC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6CDCC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00BD6184" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6D5E1A2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5E1A2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ФАРМАЦЕВТИЧНИ ДАННИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1F1B6B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="54BFA00F" w14:textId="7E980617" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="4E1F1B6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BFA00F" w14:textId="7E980617" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Списък на помощните вещества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CEFF49" w14:textId="1A0E09F5" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33CEFF49" w14:textId="1A0E09F5" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E6084B" w14:textId="59F9C69B" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="28E6084B" w14:textId="59F9C69B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Флакон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27246711" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="27246711" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ледена оцетна киселина*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92BEF5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="3A92BEF5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Натриев хидроксид (за корекция на Ph)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB4974B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="2AB4974B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Сорбитол (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1CED5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="6D1CED5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Полисорбат 20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CAEFD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="09CAEFD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Вода за инжекции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495ECF1C" w14:textId="7D6087E6" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="495ECF1C" w14:textId="7D6087E6" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>* При смесване на оцетна киселина с натриев хидроксид се образува ацетатен буфер.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553C4920" w14:textId="501E622E" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="553C4920" w14:textId="501E622E" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BD8E4DD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1BD8E4DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD0ADED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="6AD0ADED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ледена оцетна киселина*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AD4D6A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-      <w:pPr>
+    <w:p w14:paraId="62AD4D6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Натриев хидроксид (за корекция на Ph)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FC023" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-      <w:pPr>
+    <w:p w14:paraId="2D7FC023" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Сорбитол (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FAD662" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="18FAD662" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L-фенилаланинǂ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF3502" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="69FF3502" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Полисорбат 20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA16B89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="7EA16B89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Вода за инжекции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A7507F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11A7507F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>* При смесване на оцетна киселина с натриев хидроксид се образува ацетатен буфер</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC7D700" w14:textId="59952E72" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5AC7D700" w14:textId="59952E72" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ǂ Само в еднодозова предварително напълнената спринцовка, съдържаща 120 mg денозумаб в 1,0 ml разтвор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A967FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="38A967FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04CE364E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="04CE364E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Несъвместимости</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76061477" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="76061477" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624C1A08" w14:textId="1069852C" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="624C1A08" w14:textId="1069852C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>При липса на проучвания за несъвместимости, този лекарствен продукт не трябва да се смесва с други лекарствени продукти.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8F880A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="00CD38BE"/>
-    <w:p w14:paraId="5E89EAE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1C8F880A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E89EAE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Срок на годност</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360BDB2F" w14:textId="77777777" w:rsidR="00010933" w:rsidRPr="00390F9F" w:rsidRDefault="00010933" w:rsidP="00010933">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="68AE5E47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376F9B4A" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Флакон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0477CD1D" w14:textId="34BB3AF4" w:rsidR="00010933" w:rsidRDefault="00010933" w:rsidP="00010933">
-[...22 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4BBE88F2" w14:textId="308D4A7E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>4 години.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22534A4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57909508" w14:textId="55185A76" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0463C67A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0463C67A" w14:textId="4EFCE957" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>3 години.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C1F364" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="00CD38BE"/>
-    <w:p w14:paraId="3F90040D" w14:textId="01E65C4D" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="02C1F364" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="3F90040D" w14:textId="01E65C4D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>След като се извади от хладилника, XGEVA може да се съхранява на стайна температура (до 25 °C) до 30 дни в оригиналната опаковка, да не се поставя обратно в хладилника. Той трябва да се използва в рамките на този 30</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>дневен период.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3819AC0E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="4BEA5D8B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3819AC0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4BEA5D8B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Специални условия на съхранение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791369C5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="791369C5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B0D82C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="21B0D82C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява в хладилник (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1861E5DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1861E5DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F83387" w14:textId="3078A8E1" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="12F83387" w14:textId="3078A8E1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Съхранявайте флакона или предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D59E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="328D59E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BE03A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73BE03A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Вид и съдържание на опаковката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9EDB42" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="56DD7C7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5B9EDB42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DD7C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Флакон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784E58CD" w14:textId="21851C5A" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="784E58CD" w14:textId="21851C5A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1,7 ml разтвор във флакон за еднократна употреба (стъкло тип I) със запушалка (еластомер покрит с флуорополимер) и обкатка (алуминий) с отчупващо се капаче.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B1AAE7" w14:textId="38B66AA7" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="70B1AAE7" w14:textId="38B66AA7" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60487B21" w14:textId="7D6FB210" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60487B21" w14:textId="7D6FB210" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Опаковки по един, три или четири флакона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF6B17" w14:textId="6D1E5291" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74DF6B17" w14:textId="6D1E5291" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A8920E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="57A8920E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F80098" w14:textId="374B688F" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78F80098" w14:textId="7AA8E67A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 ml разтвор в предварително напълнена спринцовка за еднократна употреба от стъкло тип I с бутало (бромбутилов еластомер) и игла от неръждаема стомана 27 G с автоматичен предпазител на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579260AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="579260AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Опаковки по една, три или четири предварително напълнени спринцовки с предпазител на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491ADAA7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="491ADAA7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F526FE6" w14:textId="080BF231" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F526FE6" w14:textId="080BF231" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Не всички видове опаковки могат да бъдат пуснати на пазара.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D57046A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4D57046A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13661BE4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="13661BE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Специални предпазни мерки при изхвърляне и работа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E1F32D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="00E1F32D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28BCCA29" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="28BCCA29" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Картонената опаковка съдържа листовка с пълните указания за употреба и работа с продукта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0FBF50" w14:textId="410F0394" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="002F6ACF">
+    <w:p w14:paraId="7F0FBF50" w14:textId="410F0394" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Преди приложение, разтворът XGEVA трябва да се провери визуално. Разтворът може да съдържа следи от прозрачни до бели протеинови частици. Не инжектирайте разтвора, ако е мътен, с променен цвят или ако съдържа много частици или чужди видими частици.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B6A02" w14:textId="77777777" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1A2B6A02" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не разклащайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8E91A4" w14:textId="1729FF67" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="0E8E91A4" w14:textId="1729FF67" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>За да се избегне дискомфорт на мястото на инжектиране, оставете флакона или предварително напълнената спринцовка да достигнат стайна температура (до 25 °C) преди инжектиране и инжектирайте бавно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75FBED" w14:textId="77777777" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="0E75FBED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Трябва да се инжектира цялото съдържание на флакона или предварително напълнената спринцовка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4E612D" w14:textId="78092798" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5F4E612D" w14:textId="78092798" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако използвате флакона, за прилагане на денозумаб се препоръчва игла 27 G.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF2F062" w14:textId="77777777" w:rsidR="000156BF" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5CF2F062" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Иглата не трябва да се въвежда повторно във флакона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315E7E9C" w14:textId="77777777" w:rsidR="000156BF" w:rsidRDefault="000156BF">
+    <w:p w14:paraId="315E7E9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D56FD2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D56FD2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TableLeftAlign"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Неизползваният лекарствен продукт или отпадъчните материали от него трябва да се изхвърлят в съответствие с местните изисквания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3B92CB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D3B92CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217B61B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="217B61B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15609FF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="15609FF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ПРИТЕЖАТЕЛ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E4C10F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36E4C10F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CF347F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00CF347F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281D89A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="281D89A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1036E19B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1036E19B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2479A1AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BF0E6B">
+    <w:p w14:paraId="2479A1AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693C7267" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="693C7267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFDC7F9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4EFDC7F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78ED88D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78ED88D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>НОМЕР(А) НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA7F487" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4BA7F487" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055CB716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="055CB716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E88AE0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00CD38BE">
+    <w:p w14:paraId="50E88AE0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0424A2F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="0424A2F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A43E59" w14:textId="0DCE606E" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="13A43E59" w14:textId="0DCE606E" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF89CFF" w14:textId="1AD99869" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1EF89CFF" w14:textId="1AD99869" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ABB31C" w14:textId="0722C5E1" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42ABB31C" w14:textId="0722C5E1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8BE327" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C8BE327" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D95FC59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D95FC59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DFED07A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2DFED07A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА ПЪРВО РАЗРЕШАВАНЕ/ПОДНОВЯВАНЕ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2390B2C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="01269F89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2390B2C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01269F89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Дата на първо разрешаване: 13 юли 2011 г</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C30331" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41C30331" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Дата на последно подновяване: 4 април 2016 г</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715E4006" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...5 lines deleted...]
-    <w:p w14:paraId="52EEE46D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="715E4006" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CB0796" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="52EEE46D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА АКТУАЛИЗИРАНЕ НА ТЕКСТА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BE08C2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="31BE08C2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6262C82D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6262C82D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A64E0D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="02A64E0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410D0B2F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="410D0B2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробна информация за този лекарствен продукт е предоставена на уебсайта на Европейската агенция по лекарствата </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C72E856" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2C72E856" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F48090D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F48090D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19902173" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="19902173" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495FF791" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="495FF791" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A957C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="01A957C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58987E66" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="58987E66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D35EF7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D35EF7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49316AF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="49316AF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E0AC58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07E0AC58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51406B0F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="51406B0F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F57F60B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2F57F60B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C86C46F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5C86C46F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392AB842" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="392AB842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36EB7EF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36EB7EF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03728C0C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="03728C0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C735251" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5C735251" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F29E2D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F29E2D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F01DC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="14F01DC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB36D07" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5AB36D07" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306A8A8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="306A8A8C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0251F102" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0251F102" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C978C88" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1C978C88" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF6F6BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7CF6F6BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29642CB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29642CB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПРИЛОЖЕНИЕ II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0313442B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0313442B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152ACC23" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BE316F">
-[...2 lines deleted...]
-        <w:ind w:left="1701" w:hanging="567"/>
+    <w:p w14:paraId="152ACC23" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>А.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ПРОИЗВОДИТЕЛИ НА БИОЛОГИЧНО АКТИВНОТО ВЕЩЕСТВО И ПРОИЗВОДИТЕЛИ, ОТГОВОРНИ ЗА ОСВОБОЖДАВАНЕ НА ПАРТИДИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E61C22" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="25E61C22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D1FE6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BE316F">
-[...1 lines deleted...]
-        <w:ind w:left="1701" w:hanging="567"/>
+    <w:p w14:paraId="07D1FE6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА ДОСТАВКА И УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1A464F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1E1A464F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71080CB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BE316F">
-[...1 lines deleted...]
-        <w:ind w:left="1701" w:hanging="567"/>
+    <w:p w14:paraId="71080CB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДРУГИ УСЛОВИЯ И ИЗИСКВАНИЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC4495" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CDC4495" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
         <w:ind w:left="1560"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093FF740" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BE316F">
+    <w:p w14:paraId="093FF740" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="1701" w:hanging="567"/>
+        <w:ind w:left="1701" w:right="1274" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Г.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА БЕЗОПАСНА И ЕФЕКТИВНА УПОТРЕБА НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FD1409" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="75FD1409" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F6898B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="08F6898B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>А.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ПРОИЗВОДИТЕЛИ НА БИОЛОГИЧНО АКТИВНОТО ВЕЩЕСТВО И ПРОИЗВОДИТЕЛИ, ОТГОВОРНИ ЗА ОСВОБОЖДАВАНЕ НА ПАРТИДИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75075F1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="75075F1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="1416"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D85ED5" w14:textId="6C4D6563" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="36D85ED5" w14:textId="6C4D6563" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Име и адрес на производителите на биологично активното вещество</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BAEAEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="25BAEAEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="1416"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED31589" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0ED31589" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Date"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Singapore Manufacturing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EDEC47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="52EDEC47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>1 Tuas View Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8E52E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0C8E52E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Сингапур 637026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0E81F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="069BCC3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4B0E81F1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069BCC3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Immunex Rhode Island Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F68019" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="21F68019" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>40 Technology Way</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D0D50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="089D0D50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>West Greenwich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C145B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="0C145B75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Rhode Island, 02817</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04053D1F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="04053D1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>САЩ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580688C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="0DBA352E" w14:textId="721187E2" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="580688C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBA352E" w14:textId="721187E2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Име и адрес на производителите, отговорни за освобождаване на партидите</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B96D4FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="2475DF5B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3B96D4FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2475DF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590659AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="590659AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AB6E2E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63AB6E2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AED239" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42AED239" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C3A3AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="47C3A3AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="376B3549" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="376B3549" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E7FAA7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="26E7FAA7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8796EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2C8796EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B6267D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="68B6267D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEF772E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2EEF772E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ирландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BBFD86" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33BBFD86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DF9C10A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DF9C10A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Amgen NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016F81CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="NormalAgency"/>
+        <w:keepNext/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="016F81CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Telecomlaan 5-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2DE1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1831 Diegem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9F5C5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="NormalAgency"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DD2DE1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Белгия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A76E15" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
-        <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-    <w:p w14:paraId="7336FB59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    </w:p>
+    <w:p w14:paraId="7336FB59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Печатната листовка на лекарствения продукт трябва да съдържа името и адреса на производителя, отговорен за освобождаването на съответната партида.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F557414" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="03B6E9A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F557414" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C52E8BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B6E9A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Б.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА ДОСТАВКА И УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2EB3D1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="69B50DF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B2EB3D1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B50DF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Лекарственият продукт се отпуска по ограничено лекарско предписание (вж. Приложение I: Кратка характеристика на продукта, точка 4.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E5FA5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="61E5FA5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC30473" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4EC30473" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8E85DF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2A8E85DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>В.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДРУГИ УСЛОВИЯ И ИЗИСКВАНИЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B28A8A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="38B28A8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34799165" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="34799165" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Периодични актуализирани доклади за безопасност (ПАДБ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CBB18C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36CBB18C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F672A3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F672A3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Изискванията за подаване на ПАДБ за този лекарствен продукт са посочени в списъка с референтните дати на Европейския съюз (EURD списък), предвиден в чл. 107в, ал. 7 от Директива 2001/83/ЕО, и във всички следващи актуализации, публикувани на европейския уебпортал за лекарства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CC52F4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="73CC52F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009750F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="009750F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48097349" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="48097349" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Г.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>УСЛОВИЯ ИЛИ ОГРАНИЧЕНИЯ ЗА БЕЗОПАСНА И ЕФЕКТИВНА УПОТРЕБА НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D989EC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2D989EC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530FDC68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00F816B2">
+    <w:p w14:paraId="530FDC68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>План за управление на риска (ПУР)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228770C1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="228770C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FD4FF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40FD4FF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Притежателят на разрешението за употреба (ПРУ) трябва да извършва изискваните дейности и действия, свързани с проследяване на лекарствената безопасност, посочени в одобрения ПУР, представен в Модул 1.8.2 на разрешението за употреба, както и във всички следващи одобрени актуализации на ПУР.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F184E1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50F184E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C8396E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5C8396E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Актуализиран ПУР трябва да се подава:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F405290" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00F816B2">
+    <w:p w14:paraId="3F405290" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>по искане на Европейската агенция по лекарствата;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AC3ED3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00F816B2">
+    <w:p w14:paraId="21AC3ED3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>винаги, когато се изменя системата за управление на риска, особено в резултат на получаване на нова информация, която може да доведе до значими промени в съотношението полза/риск, или след достигане на важен етап (във връзка с проследяване на лекарствената безопасност или свеждане на риска до минимум).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F2D654" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="67F2D654" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A153EC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00F816B2">
+    <w:p w14:paraId="6A153EC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Допълнителни мерки за свеждане на риска до минимум</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C15AE68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4C15AE68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D0B760" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="76D0B760" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>ПРУ трябва да осигури въвеждането на напомняща карта на пациента относно остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4017D7C9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4017D7C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBE01E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...150 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6DBE01E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5ACFA2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDC4B01" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11360DFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C2F487" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2BCE8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9F4267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC31AB8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE4F29C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533C4ED8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA99E31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4526A2F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76464CB8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FA2622" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7495A06B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B382050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233C55C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB3C6C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DC9F92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E28C7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F347958" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1FE7F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72126450" w14:textId="580A9812" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00494435">
+    <w:p w14:paraId="72126450" w14:textId="580A9812" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРИЛОЖЕНИЕ III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469F47C0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="00494435">
+    <w:p w14:paraId="469F47C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67905FCC" w14:textId="2978CB7F" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00494435">
+    <w:p w14:paraId="67905FCC" w14:textId="2978CB7F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДАННИ ВЪРХУ ОПАКОВКАТА И ЛИСТОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B80727" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="28B80727" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7282E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...153 lines deleted...]
-    <w:p w14:paraId="2E3C6D66" w14:textId="455B51CE" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="36F7282E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CD2B5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5404EFD7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C71E445" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184F0AC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5C3FDE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0AF281" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780603F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D246E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F64290" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C646ED2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FC4655" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2022EEC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772E9E68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527FE761" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDC47C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BAB1CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6543DFC2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC10F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36536E08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B0F974" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555EBB18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3C6D66" w14:textId="455B51CE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>A. ДАННИ ВЪРХУ ОПАКОВКАТА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3DA830" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="5F3DA830" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ДАННИ, КОИТО ТРЯБВА ДА СЪДЪРЖА ВТОРИЧНАТА ОПАКОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6A13E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5B6A13E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50031628" w14:textId="563FEECD" w:rsidR="000A22A9" w:rsidRDefault="00C235AC">
+    <w:p w14:paraId="50031628" w14:textId="563FEECD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>КАРТОНЕНА КУТИЯ НА ФЛАКОН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238569BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="5916579D" w14:textId="1F38CC4D" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="238569BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5036959C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5916579D" w14:textId="1F38CC4D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492C08FD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1917043B" w14:textId="476D47E0" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="492C08FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1917043B" w14:textId="476D47E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7094129D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7094129D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9AFA75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="78373FF3" w14:textId="2CD9F7FB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7B9AFA75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03874A3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78373FF3" w14:textId="2CD9F7FB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ОБЯВЯВАНЕ НА АКТИВНОТО(ИТЕ) ВЕЩЕСТВО(А)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9D45E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E8FE690" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7A9D45E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8FE690" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Всеки флакон съдържа 120 mg денозумаб в 1,7 ml разтвор (70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D2A4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="5139FF17" w14:textId="7646BF41" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="718D2A4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9CE640" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5139FF17" w14:textId="7646BF41" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>СПИСЪК НА ПОМОЩНИТЕ ВЕЩЕСТВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBE707" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="32DAD0EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="38FBE707" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DAD0EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ледена оцетна киселина, натриев хидроксид, сорбитол (E420), полисорбат 20, вода за инжекции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8E2F0D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="6004014C" w14:textId="1324174E" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F8E2F0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAFD179" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6004014C" w14:textId="1324174E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ЛЕКАРСТВЕНА ФОРМА И КОЛИЧЕСТВО В ЕДНА ОПАКОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B2A17F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="23EA334B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="14B2A17F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EA334B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Инжекционен разтвор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE99E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6ABE99E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 флакон за еднократна употреба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D228AE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2D228AE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3 флакона за еднократна употреба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2137C046" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2137C046" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4 флакона за еднократна употреба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D7F6AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="72D7F6AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621F1BFE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E81D4AF" w14:textId="6A9EB405" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="621F1BFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E81D4AF" w14:textId="6A9EB405" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>НАЧИН НА ПРИЛОЖЕНИЕ И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C92F9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35C92F9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02348569" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="02348569" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Преди употреба прочетете листовката.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EECBC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33EECBC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Подкожно приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0CB22A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6B0CB22A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Да не се разклаща.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611BE56C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="7B30BFCA" w14:textId="70703E60" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="611BE56C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063D5D4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B30BFCA" w14:textId="70703E60" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>СПЕЦИАЛНО ПРЕДУПРЕЖДЕНИЕ, ЧЕ ЛЕКАРСТВЕНИЯТ ПРОДУКТ ТРЯБВА ДА СЕ СЪХРАНЯВА НА МЯСТО ДАЛЕЧЕ ОТ ПОГЛЕДА И ДОСЕГА НА ДЕЦА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A9568" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A827559" w14:textId="41B612E8" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="183A9568" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A827559" w14:textId="41B612E8" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DCA483" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="52413CE6" w14:textId="656D15DB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="19DCA483" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409FEC83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52413CE6" w14:textId="656D15DB" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДРУГИ СПЕЦИАЛНИ ПРЕДУПРЕЖДЕНИЯ, АКО Е НЕОБХОДИМО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCA1F32" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="2D2E1F8D" w14:textId="1506BF9F" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2BCA1F32" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041B7A43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2E1F8D" w14:textId="1506BF9F" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7D3B70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D7D3B70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285E2203" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="285E2203" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Годен до:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4B9D43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="398EF7D9" w14:textId="3EF1E238" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3E4B9D43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DCFAD0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398EF7D9" w14:textId="3EF1E238" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>СПЕЦИАЛНИ УСЛОВИЯ НА СЪХРАНЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC70418" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="39F4D267" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3CC70418" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F4D267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява в хладилник.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0038906A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0038906A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1508E191" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1508E191" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Съхранявайте флакона в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C22DDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...6 lines deleted...]
-    <w:p w14:paraId="0465D28E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="10C22DDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0465D28E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514B4CC3" w14:textId="608065AB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="514B4CC3" w14:textId="608065AB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>СПЕЦИАЛНИ ПРЕДПАЗНИ МЕРКИ ПРИ ИЗХВЪРЛЯНЕ НА НЕИЗПОЛЗВАНА ЧАСТ ОТ ЛЕКАРСТВЕНИТЕ ПРОДУКТИ ИЛИ ОТПАДЪЧНИ МАТЕРИАЛИ ОТ ТЯХ, АКО СЕ ИЗИСКВАТ ТАКИВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CCA332" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="19ABFDB8" w14:textId="38C93D78" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50CCA332" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559D96B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ABFDB8" w14:textId="38C93D78" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ И АДРЕС НА ПРИТЕЖАТЕЛЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76312C65" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="57811381" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="76312C65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57811381" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD61C99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0DD61C99" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A13E02A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A13E02A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B8925" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="178B8925" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F191AC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="5D964809" w14:textId="3B0EA47D" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5F191AC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6124D899" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D964809" w14:textId="3B0EA47D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>НОМЕР(А) НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69567508" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="34D4A619" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="69567508" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D4A619" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EU/1/11/703/001 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>–1 флакон за еднократна употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF4E007" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5CF4E007" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/002 –4 флакона за еднократна употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3943494E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3943494E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/003 –3 флакона за еднократна употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65600A3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="1EE0636D" w14:textId="3BC927AD" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="65600A3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30754B8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE0636D" w14:textId="3BC927AD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21530219" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21530219" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08844716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="08844716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Партиден №</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A7CDD7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="40F5BA2C" w14:textId="2F03F0A4" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="55A7CDD7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21908973" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F5BA2C" w14:textId="2F03F0A4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>НАЧИН НА ОТПУСКАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF40912" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="50B514EA" w14:textId="4533806B" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2DF40912" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC48E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B514EA" w14:textId="4533806B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>УКАЗАНИЯ ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF036CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="340E62AA" w14:textId="63D27597" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DF036CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1372BECC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340E62AA" w14:textId="63D27597" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИНФОРМАЦИЯ НА БРАЙЛОВА АЗБУКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AD9054" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="3724836F" w14:textId="77777777" w:rsidR="00864877" w:rsidRDefault="00864877" w:rsidP="00397AEA">
+    <w:p w14:paraId="19AD9054" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3724836F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Прието е основание да не се включи информация на Брайлова азбука.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3286AC93" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3286AC93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA96361" w14:textId="77777777" w:rsidR="008A41F0" w:rsidRDefault="008A41F0">
+    <w:p w14:paraId="7DA96361" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F16960F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F16960F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДВУИЗМЕРЕН БАРКОД</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40877978" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="284BB707" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40877978" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284BB707" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Двуизмерен баркод с включен уникален идентификатор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB9577D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="0D16C368" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7BB9577D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105E4F59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D16C368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДАННИ ЗА ЧЕТЕНЕ ОТ ХОРА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D53177E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="37B904C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D53177E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B904C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF9357C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4FF9357C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2685C52B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2685C52B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E9C468" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="74E9C468" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>МИНИМУМ ДАННИ, КОИТО ТРЯБВА ДА СЪДЪРЖАТ МАЛКИТЕ ЕДИНИЧНИ ПЪРВИЧНИ ОПАКОВКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4720B60D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4720B60D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF4FCB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4CF4FCB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЕТИКЕТ НА ФЛАКОНА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F08AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...14 lines deleted...]
-    <w:p w14:paraId="610A218E" w14:textId="1D440B48" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D8F08AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234D217B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610A218E" w14:textId="1D440B48" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКT И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB6356D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CB6356D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552C8591" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="552C8591" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекция</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280CE5E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="280CE5E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC29FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11DC29FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>s.c.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464346F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="76D8004E" w14:textId="56718A1E" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="464346F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E066832" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D8004E" w14:textId="56718A1E" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>НАЧИН НА ПРИЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5790AEBD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="7B23FDB8" w14:textId="5CCC8D3E" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5790AEBD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C72FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B23FDB8" w14:textId="5CCC8D3E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC96352" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2EC96352" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF414C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7EF414C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CE2E3F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="03321902" w14:textId="2E537664" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="74CE2E3F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D10ED0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03321902" w14:textId="2E537664" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F6143B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33F6143B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0272DF40" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0272DF40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEB4D21" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0BEB4D21" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CFAAB47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CFAAB47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1789ADC9" w14:textId="52F19F43" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1789ADC9" w14:textId="52F19F43" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>СЪДЪРЖАНИЕ КАТО МАСА, ОБЕМ ИЛИ ЕДИНИЦИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DCAAE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17DCAAE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0794F9D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0794F9D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>1,7 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7941A776" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7941A776" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C24B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="66C24B75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D5AF6E" w14:textId="1A77AB61" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="46D5AF6E" w14:textId="1A77AB61" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ДРУГО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB7E655" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="6CA4288B" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="003A2761" w:rsidP="00E00A8B">
+    <w:p w14:paraId="0EB7E655" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA4288B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>ДАННИ, КОИТО ТРЯБВА ДА СЪДЪРЖА ВТОРИЧНАТА ОПАКОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B44E3C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00E00A8B">
+    <w:p w14:paraId="70B44E3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="502A49CF" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00E00A8B">
+    <w:p w14:paraId="502A49CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>КАРТОНЕНА КУТИЯ НА ПРЕДВАРИТЕЛНО НАПЪЛНЕНА СПРИНЦОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E6757" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...14 lines deleted...]
-    <w:p w14:paraId="625CADEA" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="015E6757" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAF1F9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625CADEA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1888D439" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="1888D439" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54424135" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00920A35">
+    <w:p w14:paraId="54424135" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCC786E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00920A35">
+    <w:p w14:paraId="0CCC786E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B34D633" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="02425047" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="1B34D633" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550A2BE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02425047" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ОБЯВЯВАНЕ НА АКТИВНОТО(ИТЕ) ВЕЩЕСТВО(А)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450E58BC" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="526EECD4" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="450E58BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526EECD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1,0 ml предварително напълнена спринцовка съдържа 120 mg денозумаб (120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04806B45" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="085127E2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="04806B45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9FD8E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085127E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>СПИСЪК НА ПОМОЩНИТЕ ВЕЩЕСТВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C73B649" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="6E24D64C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2C73B649" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E24D64C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ледена оцетна киселина, натриев хидроксид, сорбитол (E420), L-фенилаланин, полисорбат 20, вода за инжекции. Съдържа фенилаланин, вижте листовката за допълнителна информация.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163E2244" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="0B6D0468" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="163E2244" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B53988" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6D0468" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ЛЕКАРСТВЕНА ФОРМА И КОЛИЧЕСТВО В ЕДНА ОПАКОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704EAFC4" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="704EAFC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B9F5EE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Инжекционен разтвор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1C6B87" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="1A1C6B87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>1 предварително напълнена спринцовка за еднократна употреба с автоматичен предпазител на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55D922" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4F55D922" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3 предварително напълнени спринцовки за еднократна употреба с автоматични предпазители на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B77C4F2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
-      <w:r>
+    <w:p w14:paraId="2B77C4F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4 предварително напълнени спринцовки за еднократна употреба с автоматични предпазители на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCB385B" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2CCB385B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3DB6A1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...6 lines deleted...]
-    <w:p w14:paraId="59940179" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="0B3DB6A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59940179" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>НАЧИН НА ПРИЛОЖЕНИЕ И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0967A2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1E0967A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D9822C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="69D9822C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Подкожно приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A6BC9D" w14:textId="77777777" w:rsidR="007772C8" w:rsidRDefault="007772C8" w:rsidP="007772C8">
+    <w:p w14:paraId="22A6BC9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Преди употреба прочетете листовката.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2896744F" w14:textId="5641FC47" w:rsidR="009F7D77" w:rsidRDefault="007772C8" w:rsidP="009F7D77">
+    <w:p w14:paraId="2896744F" w14:textId="5641FC47" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Да не се разклаща.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C16638" w14:textId="77777777" w:rsidR="007772C8" w:rsidRDefault="007772C8" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="16EB12C1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="62C16638" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF8B957" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EB12C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>СПЕЦИАЛНО ПРЕДУПРЕЖДЕНИЕ, ЧЕ ЛЕКАРСТВЕНИЯТ ПРОДУКТ ТРЯБВА ДА СЕ СЪХРАНЯВА НА МЯСТО ДАЛЕЧЕ ОТ ПОГЛЕДА И ДОСЕГА НА ДЕЦА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533B28EA" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="1F9D78B2" w14:textId="572DAA9E" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="533B28EA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9D78B2" w14:textId="572DAA9E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772BF66A" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="4C1571BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="772BF66A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9931B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1571BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДРУГИ СПЕЦИАЛНИ ПРЕДУПРЕЖДЕНИЯ, АКО Е НЕОБХОДИМО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB8DF95" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="3825D5BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="6DB8DF95" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6866505C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3825D5BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E852786" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1E852786" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="754A092E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="754A092E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Годен до:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F312F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="7A3256FE" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="344F312F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1E9B22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3256FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>СПЕЦИАЛНИ УСЛОВИЯ НА СЪХРАНЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784040D6" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="5404479A" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="784040D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5404479A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява в хладилник.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433BD482" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="433BD482" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695458D7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="695458D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Съхранявайте предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E1133C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...6 lines deleted...]
-    <w:p w14:paraId="4CABCA8D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="63E1133C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CABCA8D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75865052" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="75865052" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>СПЕЦИАЛНИ ПРЕДПАЗНИ МЕРКИ ПРИ ИЗХВЪРЛЯНЕ НА НЕИЗПОЛЗВАНА ЧАСТ ОТ ЛЕКАРСТВЕНИТЕ ПРОДУКТИ ИЛИ ОТПАДЪЧНИ МАТЕРИАЛИ ОТ ТЯХ, АКО СЕ ИЗИСКВАТ ТАКИВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC45678" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="5E044A71" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3CC45678" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53361D06" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E044A71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИМЕ И АДРЕС НА ПРИТЕЖАТЕЛЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A8B407" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="140F6EBA" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="65A8B407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140F6EBA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F17848D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2F17848D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3444EACB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="3444EACB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F031DB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00BF0E6B">
+    <w:p w14:paraId="52F031DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B57CAB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="78FAF6B9" w14:textId="099D003E" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="63B57CAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447C8B5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FAF6B9" w14:textId="099D003E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>НОМЕР(А) НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED82126" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="547C9814" w14:textId="36DED851" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="4ED82126" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C9814" w14:textId="36DED851" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EU/1/11/703/004 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>- 1 предварително напълнена спринцовка за еднократна употреба с автоматичен предпазител на иглата</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE318F9" w14:textId="05031F22" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="4AE318F9" w14:textId="05031F22" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/005 - 3 предварително напълнени спринцовки за еднократна употреба с автоматичен предпазител на иглата</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0541DCE8" w14:textId="13EDD717" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="0541DCE8" w14:textId="13EDD717" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/006 - 4 предварително напълнени спринцовки за еднократна употреба с автоматичен предпазител на иглата</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC45898" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="106F787D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="4AC45898" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69878E6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106F787D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6E102E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1F6E102E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6F7419" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="5C6F7419" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Партиден №</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC5D68C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="59B594C7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3AC5D68C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C48F2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B594C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>НАЧИН НА ОТПУСКАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2619718F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="36F6F01E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="2619718F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2E8D7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F6F01E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>УКАЗАНИЯ ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A668478" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="0B9EDE81" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3A668478" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F4B3B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9EDE81" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИНФОРМАЦИЯ НА БРАЙЛОВА АЗБУКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CAB3BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="435E07F7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="68CAB3BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435E07F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09647250" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="09647250" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8229E5" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="6D8229E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358E374B" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
+    <w:p w14:paraId="358E374B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДВУИЗМЕРЕН БАРКОД</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC10E3" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
-[...6 lines deleted...]
-    <w:p w14:paraId="1A50A9BC" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
+    <w:p w14:paraId="2BEC10E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A50A9BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Двуизмерен баркод с включен уникален идентификатор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238C5FE6" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
-[...13 lines deleted...]
-    <w:p w14:paraId="6B0876C1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
+    <w:p w14:paraId="238C5FE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B47C2C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0876C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
-        <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>УНИКАЛЕН ИДЕНТИФИКАТОР — ДАННИ ЗА ЧЕТЕНЕ ОТ ХОРА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC0ACDF" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
-[...11 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="3EC0ACDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B4AA14" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DED642F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="2DED642F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BF1475" w14:textId="69C795C6" w:rsidR="00592EC6" w:rsidRDefault="009F7D77" w:rsidP="00FE6AD6">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="18BF1475" w14:textId="69C795C6" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513B6518" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="00592EC6" w:rsidP="00D4287B">
+    <w:p w14:paraId="513B6518" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>МИНИМУМ ДАННИ, КОИТО ТРЯБВА ДА СЪДЪРЖАТ БЛИСТЕРИТЕ И ЛЕНТИТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA23636" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00D4287B">
+    <w:p w14:paraId="6EA23636" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0531FD1B" w14:textId="6006B66B" w:rsidR="009F7D77" w:rsidRDefault="0017475C" w:rsidP="00D4287B">
+    <w:p w14:paraId="0531FD1B" w14:textId="6006B66B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>ПРЕДВАРИТЕЛНО НАПЪЛНЕНА СПРИНЦОВКА В БЛИСТЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB8A3A3" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="6CB8A3A3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="542C01EF" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="542C01EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56528EA2" w14:textId="0C27BD09" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="56528EA2" w14:textId="0C27BD09" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1F6339" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="2F1F6339" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35832EB6" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="35832EB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекция</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281084DE" w14:textId="04A3D210" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="281084DE" w14:textId="04A3D210" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F485011" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0F485011" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E39E13B" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0E39E13B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1832084F" w14:textId="41092766" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="1832084F" w14:textId="41092766" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИМЕ НА ПРИТЕЖАТЕЛЯ НА РАЗРЕШЕНИЕТО ЗА УПОТРЕБА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA1AD66" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="5FA1AD66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B69024" w14:textId="74866D1B" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="61B69024" w14:textId="74866D1B" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B9F9C" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="5C6B9F9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="021E46C0" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="021E46C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DD6BE1D" w14:textId="455B656F" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="4DD6BE1D" w14:textId="455B656F" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A99C038" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="3A99C038" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA02206" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="3AA02206" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD76ACF" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="7CD76ACF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6422D510" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="6422D510" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1417DAA4" w14:textId="41EB328E" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="1417DAA4" w14:textId="41EB328E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09261BE2" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="09261BE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E390AC" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="58E390AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22933000" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="22933000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D12368" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="02D12368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112EA636" w14:textId="31293653" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="112EA636" w14:textId="31293653" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДРУГО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD42C3" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="27DD42C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECB8DB6" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="7ECB8DB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>s.c.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346078CA" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="346078CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73419307" w14:textId="70588557" w:rsidR="0017475C" w:rsidRDefault="00000000" w:rsidP="0017475C">
+    <w:p w14:paraId="73419307" w14:textId="3247A55C" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E52C2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="30907439">
-[...1 lines deleted...]
-            <v:imagedata r:id="rId14" o:title=""/>
+        <w:pict w14:anchorId="2DBB7D4F">
+          <v:shape id="Picture 6" o:spid="_x0000_i1037" type="#_x0000_t75" style="width:61.8pt;height:57.6pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D219B5F" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="001C03E7" w:rsidP="009E2D4C">
+    <w:p w14:paraId="2D219B5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>МИНИМУМ ДАННИ, КОИТО ТРЯБВА ДА СЪДЪРЖАТ МАЛКИТЕ ЕДИНИЧНИ ПЪРВИЧНИ ОПАКОВКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D525144" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="7D525144" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A04A206" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="5A04A206" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>ЕТИКЕТ НА ПРЕДВАРИТЕЛНО НАПЪЛНЕНА СПРИНЦОВКА С ПРЕДПАЗИТЕЛ НА ИГЛАТА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8B7FD" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...14 lines deleted...]
-    <w:p w14:paraId="4BCBA037" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="7EC8B7FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75474FC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCBA037" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ИМЕ НА ЛЕКАРСТВЕНИЯ ПРОДУКТ И ПЪТ(ИЩА) НА ВЪВЕЖДАНЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCE369F" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="5DCE369F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B124708" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="4B124708" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA 120 mg инжекция</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173BCC82" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="173BCC82" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>денозумаб</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C215F74" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="6C215F74" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>s.c.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757E93D" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="0921F928" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="5757E93D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629BABFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0921F928" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>НАЧИН НА ПРИЛОЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77602AC0" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...14 lines deleted...]
-    <w:p w14:paraId="3B5E55FA" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="77602AC0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5502EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5E55FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДАТА НА ИЗТИЧАНЕ НА СРОКА НА ГОДНОСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1538C7" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="2D1538C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223005C8" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="223005C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275A9B2E" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="4CECC4B9" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="275A9B2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FFFF2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CECC4B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ПАРТИДЕН НОМЕР</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3243DE93" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="3243DE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BE806C" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="70BE806C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575192F6" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="575192F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7FDE93" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="6F7FDE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178AAD3C" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="178AAD3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>СЪДЪРЖАНИЕ КАТО МАСА, ОБЕМ ИЛИ ЕДИНИЦИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2485C7" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="3E2485C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2CF8DD" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="1A2CF8DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>1 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A53FA65" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="4A53FA65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B9D2CE" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="12B9D2CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD8E1B4" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="7DD8E1B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ДРУГО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0457B16D" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...7 lines deleted...]
-    <w:p w14:paraId="008815E3" w14:textId="1AA885C1" w:rsidR="000A22A9" w:rsidRDefault="00165377" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0457B16D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008815E3" w14:textId="1AA885C1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBC66E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7FBC66E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C38F2A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="79C38F2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E584A4C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5E584A4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C27322D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7C27322D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BCF01F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="06BCF01F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19548DD6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="19548DD6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD20389" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5BD20389" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22DE92D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="22DE92D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB3DD14" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4FB3DD14" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42353117" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="42353117" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA91D9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0DA91D9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE1FD35" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2BE1FD35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BBA6AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17BBA6AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F6458B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="14F6458B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D6A14A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="46D6A14A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F66BC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="32F66BC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3291673E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3291673E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3286F9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F3286F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2070C2F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2070C2F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F37224" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="20F37224" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108787A9" w14:textId="77777777" w:rsidR="00405BC2" w:rsidRDefault="00405BC2">
+    <w:p w14:paraId="108787A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60BF751E" w14:textId="77777777" w:rsidR="00405BC2" w:rsidRDefault="00405BC2">
+    <w:p w14:paraId="60BF751E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366E99B5" w14:textId="18A1571A" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="366E99B5" w14:textId="18A1571A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>Б. ЛИСТОВКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B8B4C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4C0B8B4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EBB494" w14:textId="74D0B2E6" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00AB7137">
+    <w:p w14:paraId="71EBB494" w14:textId="74D0B2E6" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Листовка: информация за пациента</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7B8706" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="00AB7137">
+    <w:p w14:paraId="7A7B8706" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1CD6F0" w14:textId="4DD2F21F" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00AB7137">
+    <w:p w14:paraId="5A1CD6F0" w14:textId="4DD2F21F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF7FBB8" w14:textId="123D70CB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FF7FBB8" w14:textId="123D70CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>денозумаб (denosumab)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1780BC81" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1780BC81" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40CC61AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40CC61AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прочетете внимателно цялата листовка, преди да започнете да използвате това лекарство, тъй като тя съдържа важна за Вас информация.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCC0841" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7BCC0841" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Запазете тази листовка. Може да се наложи да я прочетете отново.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D65A0B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D65A0B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Ако имате някакви допълнителни въпроси, попитайте Вашия лекар, фармацевт или медицинска сестра.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED39D78" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1ED39D78" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Това лекарство е предписано лично на Вас. Не го преотстъпвайте на други хора. То може да им навреди, независимо че признаците на тяхното заболяване са същите като Вашите.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374CCA47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="374CCA47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Ако получите някакви нежелани реакции, уведомете Вашия лекар, фармацевт или медицинска сестра. Това включва и всички възможни нежелани реакции, неописани в тази листовка. Вижте точка 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F8DCCA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="17F8DCCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар ще Ви даде напомняща карта на пациента, съдържаща важна информация във връзка с безопасността, с която трябва да се запознаете преди и по време на лечението Ви с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413AE070" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="413AE070" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC1053A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0AC1053A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F24210" w14:textId="1C9BA923" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29F24210" w14:textId="1C9BA923" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Какво съдържа тази листовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDD17EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4DDD17EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35EC078A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="35EC078A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Какво представлява XGEVA и за какво се използва</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE9F932" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3AE9F932" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Какво трябва да знаете, преди да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D09D89E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D09D89E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Как да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC7FCFD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3DC7FCFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Възможни нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C415CB6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="3C415CB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Как да съхранявате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328E940D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="328E940D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Съдържание на опаковката и допълнителна информация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D279B6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="22D279B6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F93FD6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7F93FD6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6E3548" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6B6E3548" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Какво представлява XGEVA и за какво се използва</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFF0091" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7DFF0091" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC5ACCB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3AC5ACCB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA съдържа денозумаб, белтък (моноклонално антитяло), който действа с цел намаляване разрушаването на костите, причинено от рак, който се разпространява в костите (костни метастази) или от гигантоклетъчен тумор на костта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C82B3CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4C82B3CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3880F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4D3880F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA се използва при възрастни пациенти с напреднал рак за предотвратяване на сериозни усложнения, причинени от костни метастази (напр. счупване, притискане на гръбначния мозък или необходимост от лъчетерапия или хирургично лечение).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB82DC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0BB82DC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C08E39" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33C08E39" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA се използва също за лечение на гигантоклетъчен тумор на костта, който не може да се лекува с операция или когато операцията не е най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>добрия вариант, при възрастни и юноши, чиито кости са завършили своя растеж.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1CE843" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7D1CE843" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59073E16" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="59073E16" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E5B3A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="05E5B3A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Какво трябва да знаете, преди да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5828CE9A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5828CE9A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308ABCBE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="308ABCBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Не използвайте XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557793D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="557793D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676FC8F7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="676FC8F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>ако сте алергични към денозумаб или към някоя от останалите съставки на това лекарство (изброени в точка 6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467DA377" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="467DA377" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF4F01C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5CF4F01C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар няма да Ви приложи XGEVA, ако имате много ниско ниво на калций в кръвта, което не е било лекувано.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAC40E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3BAC40E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A41E85B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5A41E85B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар няма да Ви приложи XGEVA, ако имате незараснали рани от стоматологична операция или операция в устната кухина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7BC520" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2D7BC520" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00461CD8" w14:textId="3DF202C7" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00461CD8" w14:textId="3DF202C7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Предупреждения и предпазни мерки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD3122" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1CCD3122" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E2B4B5" w14:textId="124D7C59" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="06E2B4B5" w14:textId="124D7C59" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Говорете с Вашия лекар, преди да използвате XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423B2CF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="423B2CF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7338D5D2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7338D5D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Добавки с калций и витамин D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666FCE2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="666FCE2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Вие трябва да приемате добавки с калций и витамин D, докато се лекувате с XGEVA, освен ако нивото на калций в кръвта Ви е високо. Лекарят ще го обсъди с Вас. Ако нивото на калций в кръвта Ви е ниско, лекарят може да реши да Ви даде добавки с калций, преди да започнете лечение с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A457BF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6A457BF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B1E151" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="06B1E151" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ниски нива на калций в кръвта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711D9C71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="711D9C71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Моля, кажете незабавно на Вашия лекар, ако имате спазми, потрепвания или крампи в мускулите, и/или изтръпване или мравучкане в пръстите на ръцете, краката или около устата и/или гърчове, обърканост или загуба на съзнание, докато се лекувате с XGEVA. Може да имате ниски нива на калций в кръвта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180787D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="180787D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F35FC7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73F35FC7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAE4E3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5AAE4E3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Трябва да кажете на Вашия лекар, ако имате или сте имали тежки бъбречни проблеми, бъбречна недостатъчност, или сте имали нужда от хемодиализа, които могат да увеличат риска от поява на ниски нива на калций, особено ако не получавате добавки с калций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFBE780" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6BFBE780" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39ED10F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="39ED10F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Проблеми с устата, зъбите или челюстта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AF8F58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="56AF8F58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Нежелана реакция, наречена остеонекроза на челюстта (костно увреждане на челюстта), се съобщава често (може да засегне до 1 на 10 души) при пациенти, получаващи инжекции XGEVA за свързани с рак заболявания. Остеонекроза на челюстта може да се появи и след спиране на лечението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281AF9BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="281AF9BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEB882D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="2DEB882D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Важно е да се направи опит за предотвратяване развитието на остеонекроза на челюстта, тъй като това може да е болезнено състояние, което може да се окаже трудно за лечение. Има някои предпазни мерки, които трябва да предприемете, за да се намали рискът от развитие на остеонекроза на челюстта:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3E8E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="3FD3E8E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9A0B54" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="3F9A0B54" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Преди да започнете лечението, уведомете Вашия лекар/медицинска сестра (медицински специалист), ако имате някакви проблеми с устата или зъбите. Вашият лекар ще отложи началото на лечението Ви, ако имате незараснали рани в устата от стоматологични процедури или операция в устната кухина. Вашият лекар може да препоръча стоматологичен преглед преди да започнете лечение с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B17E91" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="13B17E91" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Докато се лекувате, трябва да поддържате добра устна хигиена и да се подлагате на редовни стоматологични прегледи. Ако носите протези, трябва да сте сигурни, че те прилягат правилно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B514D7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B514D7B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако сте подложени на стоматологично лечение или Ви предстои стоматологична операция (напр. изваждане на зъб), кажете на Вашия лекар за Вашето стоматологично лечение и уведомете зъболекаря си, че се лекувате с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19162221" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="19162221" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Свържете се с Вашия лекар и зъболекар незабавно, ако имате проблеми с устата или зъбите, например разклатени зъби, болка или оток, незаздравяващи язви или секреция, тъй като това може да са признаци на остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0128198B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0128198B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A689CE5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7A689CE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>При пациенти, подложени на химиотерапия и/или лъчетерапия, приемащи стероиди или антиангиогенни лекарства (използвани за лечение на рак), подложени на стоматологична операция, които не получават редовни стоматологични прегледи, имат заболяване на венците или са пушачи, може да има по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>висок риск от развитие на остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57EE43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1A57EE43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5C431A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A5C431A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Необичайни фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00871038" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00871038" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>При някои хора могат да се появят необичайни фрактури на бедрената кост, докато се лекуват с XGEVA. Свържете се с Вашия лекар, ако получите нова или необичайна болка в тазобедрената става, слабините или бедрото.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5885EAAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5885EAAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2488700D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2488700D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Високи нива на калций в кръвта след спиране на лечението с XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213F5E11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="213F5E11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Някои пациенти с гигантоклетъчен тумор на костта са развили високи нива на калций в кръвта седмици до месеци след спиране на лечението. Вашият лекар ще Ви наблюдава за признаци и симптоми на високи нива на калций, след като сте спрели да приемате XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1708869F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1708869F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D215070" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D215070" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Деца и юноши</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4217A7E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4217A7E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20908915" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="20908915" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA не се препоръчва при деца и юноши на възраст под 18 години, с изключение на юноши с гигантоклетъчен тумор на костта, чиито кости са завършили своя растеж. Употребата на XGEVA при деца и юноши с други видове рак, който се разпространява в костите, не е проучена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E7A765" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63E7A765" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490DB372" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="490DB372" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Други лекарства и XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA9E984" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2DA9E984" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A704345" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="6A704345" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Трябва да кажете на Вашия лекар или фармацевт, ако приемате, наскоро сте приемали или е възможно да приемате други лекарства. Това включва лекарства, отпускани без рецепта. От голямо значение е да съобщите на Вашия лекар, ако се лекувате с:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD1917E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="6FD1917E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-2" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>друго лекарство, съдържащо денозумаб;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C79066" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="55C79066" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-2" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>бифосфонат.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FB7C2F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63FB7C2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D7FCD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41D7FCD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Вие не трябва да приемате XGEVA едновременно с други лекарства, съдържащи денозумаб или бифосфонати.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160B1E1F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="160B1E1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="438F3B37" w14:textId="1EA8D661" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="438F3B37" w14:textId="1EA8D661" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Бременност и кърмене</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DF9068" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="68DF9068" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B3E768" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63B3E768" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA не е изпитван при бременни жени. Важно е да кажете на Вашия лекар, ако сте бременна, мислите, че сте бременна или планирате бременност. Не се препоръчва употребата на XGEVA, ако сте бременна. Жени с детероден потенциал трябва да използват ефективни методи за контрацепция, докато се лекуват с XGEVA и за най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко 5 месеца след спиране на лечението с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C163C4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07C163C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="211D07A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="211D07A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако забременеете по време на лечение с XGEVA или по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко от 5 месеца след спиране на лечението с XGEVA, моля, уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BB8D5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="71BB8D5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432B7171" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="432B7171" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не е известно дали XGEVA се отделя в кърмата. Важно е да кажете на Вашия лекар, ако кърмите или планирате да кърмите. Вашият лекар ще Ви помогне да решите дали да преустановите кърменето, или да прекъснете приложението на XGEVA, като вземе предвид ползата от кърменето за детето и ползата от XGEVA за майката.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ABE6AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74ABE6AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01BD4089" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="01BD4089" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако кърмите по време на лечение с XGEVA, моля, уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461788C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5461788C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5A7638" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A5A7638" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Посъветвайте се с Вашия лекар или фармацевт преди употребата на което и да е лекарство.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B760747" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B760747" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A020CD4" w14:textId="1F6A646D" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A020CD4" w14:textId="1F6A646D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Шофиране и работа с машини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2F947" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7BB2F947" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1217F3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1C1217F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA не повлиява или повлиява пренебрежимо способността за шофиране и работа с машини.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D8231" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7D2D8231" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E8857D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="55E8857D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XGEVA съдържа сорбитол</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5455F7A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5455F7A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D38BC1" w14:textId="1E834FBF" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71D38BC1" w14:textId="1E834FBF" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
       <w:r>
         <w:t>Това лекарство съдържа 78 mg сорбитол във всеки флакон.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA569E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5BA569E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73DC4217" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73DC4217" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XGEVA съдържа натрий</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E06CA1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63E06CA1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B45B7E" w14:textId="2E972316" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33B45B7E" w14:textId="2E972316" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Това лекарство съдържа по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко от 1 mmol натрий (23 mg) на доза 120 mg, т.е. може да се каже, че практически не съдържа натрий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2926C60B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-      <w:pPr>
+    <w:p w14:paraId="3CB11E5C" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283F94CE" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00CD3B2B" w:rsidRDefault="00416C31" w:rsidP="00CD3B2B">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:ins w:id="30" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="31" w:author="Author">
+        <w:r>
+          <w:t>XGEVA съдържа полисорбат</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="388A17D5" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00BE0C57">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F886298" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+        <w:rPr>
+          <w:ins w:id="32" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2926C60B" w14:textId="71B5E842" w:rsidR="00A12B36" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:ind w:right="-2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E3B4FD0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:ins w:id="33" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="34" w:author="Author">
+        <w:r>
+          <w:t>Това лекарство съдържа 0,17 mg полисорбат 20 във всеки 1,7 ml разтвор във флакон. Полисорбатите могат да причинят алергични реакции. Трябва да кажете на Вашия лекар, ако имате установени алергии.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="198BF89C" w14:textId="77777777" w:rsidR="00EB52DD" w:rsidRDefault="00EB52DD" w:rsidP="00EB52DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="35" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E555F2" w14:textId="77777777" w:rsidR="00637093" w:rsidRDefault="00637093" w:rsidP="00416C31">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3B4FD0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Как да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0471BC4D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A51925E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0471BC4D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A51925E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA трябва да се прилага под ръководството на медицински специалист.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4668E30F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4668E30F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DB9828" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="40DB9828" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Препоръчителната доза XGEVA е 120 mg, приложена веднъж на всеки 4 седмици, като еднократна инжекция под кожата (подкожно). XGEVA се инжектира в бедрото, корема или мишницата. Ако се лекувате за гигантоклетъчен тумор на костта, ще получите допълнителна доза 1 седмица и 2 седмици след първата доза.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43690AFA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43690AFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD6E77F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2FD6E77F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не разклащайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627BC256" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="627BC256" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274ACEBA" w14:textId="7FFF7F70" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="274ACEBA" w14:textId="7FFF7F70" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Трябва също да приемате добавки с калций и витамин D, докато сте на лечение с XGEVA, освен ако нямате повишено количество калций в кръвта. Вашият лекар ще обсъди това с Вас.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05724DB6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05724DB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50750FB0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50750FB0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ако имате някакви допълнителни въпроси, свързани с употребата на това лекарство, попитайте Вашия лекар, фармацевт или медицинска сестра.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E7C667" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35E7C667" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B333BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17B333BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D496BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50D496BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Възможни нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A738D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="06A738D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583C265C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="583C265C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Както всички лекарства, това лекарство може да предизвика нежелани реакции, въпреки че не всеки ги получава.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16986F3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="16986F3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F04C80" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="70F04C80" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Моля, кажете незабавно на Вашия лекар, </w:t>
       </w:r>
       <w:r>
         <w:t>ако развиете някой от тези симптоми, докато сте на лечение с XGEVA (може да засегнат повече от 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3C66E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="4DB3C66E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="567" w:right="-2" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>спазми, потрепвания, крампи в мускулите, изтръпналост или мравучкане в пръстите на ръцете, краката или около устата и/или гърчове, обърканост или загуба на съзнание. Това може да са признаци на ниски нива на калций в кръвта. Ниският калций в кръвта може да доведе до промяна в сърдечния ритъм, наречена удължаване на QT, което се вижда на електрокардиограма (ЕКГ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D05496" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="04D05496" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4749C42D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4749C42D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Моля, кажете незабавно на Вашия лекар и зъболекар</w:t>
       </w:r>
       <w:r>
         <w:t>, ако получите някои от тези симптоми, докато сте на лечение с XGEVA или след спиране на лечението (може да засегнат до 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F7C956" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="73F7C956" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>трайна болка в устата и/или челюстта и/или оток, или незаздравяващи язви в устата или челюстта, секреция, скованост или чувство на тежест в челюстта, или разклащане на зъб може да са признаци на костно увреждане на челюстта (остеонекроза).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F3E407" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="03F3E407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7F96B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3E7F96B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Много чести нежелани реакции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (може да засегнат повече от 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC5D0D5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="3FC5D0D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>болка в костите, ставите и/или мускулите, която понякога е силна,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E959DE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="22E959DE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>задух,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D294EFF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00BB6642">
+    <w:p w14:paraId="6D294EFF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>диария.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C87310" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="64C87310" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F31256" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78F31256" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Чести нежелани реакции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (може да засегнат до 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2013722B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="2013722B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ниски нива на фосфати в кръвта (хипофосфатемия),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250F9817" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="250F9817" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>падане на зъб,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624A743C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="624A743C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>обилно изпотяване,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D59FF61" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="5D59FF61" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>при пациенти с напреднало онкологично заболяване: развитие на друга форма на рак.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A7276B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="60A7276B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A02564" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="07A02564" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Нечести нежелани реакции </w:t>
       </w:r>
       <w:r>
         <w:t>(може да засегнат до 1 на 100 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C727ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00EB3F1B">
+    <w:p w14:paraId="25C727ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>високи нива на калций в кръвта (хиперкалциемия) след спиране на лечението при пациенти с гигантоклетъчен тумор на костта,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64536438" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00FE6AD6">
-      <w:pPr>
+    <w:p w14:paraId="64536438" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>нова или необичайна болка в тазобедрената става, слабините или бедрото (това може да е ранен признак на възможна фрактура на бедрената кост),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E38B03A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00EB3F1B">
+    <w:p w14:paraId="6E38B03A" w14:textId="41194C0A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...36 lines deleted...]
-    <w:p w14:paraId="0AC64FB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00EB3F1B">
+        <w:t>обрив, който може да се появи по кожата, или язви в устата (лихеноидни лекарствени реакции)</w:t>
+      </w:r>
+      <w:del w:id="36" w:author="Author">
+        <w:r w:rsidDel="00400F3E">
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="37" w:author="Author">
+        <w:r w:rsidR="00400F3E">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1B3A0D3B" w14:textId="52033A61" w:rsidR="00FF6BDA" w:rsidRDefault="00FF6BDA" w:rsidP="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
+          <w:ins w:id="38" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="39" w:author="Author">
+        <w:r>
+          <w:t>реакции на мястото на инжектиране, включително болка около мястото на прилагане на инжекцията</w:t>
+        </w:r>
+        <w:r w:rsidR="00400F3E">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0FCD92E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C88E501" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Редки нежелани реакции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (може да засегнат до 1 на 1 000 души):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC64FB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>алергични реакции (напр. хрипове или затруднено дишане; подуване на лицето, устните, езика, гърлото или други части на тялото; обрив, сърбеж или уртики по кожата (копривна треска)). В редки случаи алергичните реакции може да са тежки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EC54ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="74EC54ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2982EC34" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2982EC34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">С неизвестна честота </w:t>
       </w:r>
       <w:r>
         <w:t>(от наличните данни не може да бъде направена оценка):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAC5425" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00EB3F1B">
+    <w:p w14:paraId="1EAC5425" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Говорете с Вашия лекар, ако имате болка в ухото, секрет от ухото и/или инфекция на ухото. Това може да са признаци на увреждане на костите на ухото.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5424CD55" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5424CD55" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E61112" w14:textId="109B27CC" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="22E61112" w14:textId="109B27CC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Съобщаване на нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F29952F" w14:textId="61841A7D" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="6F29952F" w14:textId="61841A7D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ако получите някакви нежелани лекарствени реакции, уведомете Вашия лекар, фармацевт или медицинска сестра. Това включва всички възможни неописани в тази листовка нежелани реакции. Можете също да съобщите нежелани реакции директно чрез </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">националната система за съобщаване, посочена в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00404F3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>Приложение V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Като съобщавате нежелани реакции, можете да дадете своя принос за получаване на повече информация относно безопасността на това лекарство.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D2E60" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="294D2E60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F8EDEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="10F8EDEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CC306E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="38CC306E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Как да съхранявате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6AC08F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C6AC08F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7669E432" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7669E432" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57643F7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="57643F7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE4527C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3BE4527C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не използвайте това лекарство след срока на годност, отбелязан върху етикета и картонената опаковка, съответно след „EXP” и „Годен до:”. Срокът на годност отговаря на последния ден от посочения месец.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D421A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="413D421A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661DBE3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="661DBE3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Да се съхранява в хладилник (2 °C – 8 °C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E17AEA9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1E17AEA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9438FA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0D9438FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съхранявайте флакона в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5A8F69" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0A5A8F69" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3C78A6" w14:textId="2A4E333C" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4F3C78A6" w14:textId="2A4E333C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Флаконът може да се остави извън хладилника за достигане на стайна температура (до 25°C) преди инжектиране. Това ще направи инжектирането по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко неприятно. След като флаконът е оставен да достигне стайна температура (до 25 °C), той не трябва да се поставя обратно в хладилника и трябва да се използва в рамките на 30 дни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED5969" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5DED5969" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758BFA91" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="758BFA91" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Не изхвърляйте лекарствата в канализацията или в контейнера за домашни отпадъци. Попитайте Вашия фармацевт как да изхвърляте лекарствата, които вече не използвате. Тези мерки ще спомогнат за опазване на околната среда.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16187C52" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="16187C52" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44662224" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="44662224" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D389C71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D389C71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Съдържание на опаковката и допълнителна информация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD65AF8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FD65AF8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6C8D3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7D6C8D3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Какво съдържа XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487389B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="487389B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13773DF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="13773DF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Активното вещество е денозумаб. Всеки флакон съдържа 120 mg денозумаб в 1,7 ml разтвор (съответстващо на 70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60914309" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60914309" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Другите съставки са: ледена оцетна киселина, натриев хидроксид, сорбитол (E420), полисорбат 20 и вода за инжекции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC59858" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3FC59858" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A724D46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1A724D46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Как изглежда XGEVA и какво съдържа опаковката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0B4016" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2E0B4016" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A654AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00A654AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA е инжекционен разтвор (инжекция).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080B2BAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="080B2BAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFE9180" w14:textId="7717B6A7" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6AFE9180" w14:textId="7717B6A7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA е бистър, безцветен до светложълт разтвор. Може да съдържа следи от прозрачни до бели белтъчни частици.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046EDD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5046EDD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1EB93E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4C1EB93E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Всяка опаковка съдържа един, три или четири флакона за еднократна употреба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B54BCD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="51B54BCD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Не всички видове опаковки могат да бъдат пуснати на пазара.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3329CDDE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3329CDDE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65CB81AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="65CB81AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Притежател на разрешението за употреба и производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3AEDB7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4B3AEDB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBE68D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2EBE68D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C8AE09" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="59C8AE09" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C97660" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="02C97660" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CEF1F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05CEF1F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F24F681" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6F24F681" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Притежател на разрешението за употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7811B407" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7811B407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A34674E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5A34674E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276BF16E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="276BF16E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7319D77C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="7319D77C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416C97AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="416C97AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E03836A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7E03836A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D562DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="67D562DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003E5463" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="003E5463" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723811DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="723811DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C121217" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6C121217" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4CFD9C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="0C4CFD9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ирландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AA09E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="00AA09E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164A167E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="164A167E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334DAF20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="334DAF20" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen NV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46442B50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="46442B50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Telecomlaan 5-7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403E8599" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="403E8599" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1831 Diegem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39982589" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="39982589" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Белгия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE4C247" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1CE4C247" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFDD88A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EFDD88A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>За допълнителна информация относно това лекарствo, моля, свържете се с локалния представител на притежателя на разрешението за употреба:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B68E932" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B68E932" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="194DF57C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="194DF57C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C6EC72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="42C6EC72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>België/Belgique/Belgien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64699D9D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="64699D9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>s.a. Amgen n.v.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4320C021" w14:textId="63C719B4" w:rsidR="000A22A9" w:rsidRDefault="00BC6519">
+          <w:p w14:paraId="4320C021" w14:textId="63C719B4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54AAB7CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="54AAB7CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345A56F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="345A56F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08C7289C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="08C7289C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +370 5 219 7474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6DAB35" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5B6DAB35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0FB14ABC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0FB14ABC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECF58BB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5ECF58BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>България</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538BF119" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="538BF119" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Амджен България ЕООД</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AAD2CE4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3AAD2CE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Тел.: +359 (0)2 424 7440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209FF462" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="209FF462" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336F0701" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="336F0701" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>s.a. Amgen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="456C7C11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="456C7C11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Belgique/Belgien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7789BA" w14:textId="6832041A" w:rsidR="000A22A9" w:rsidRDefault="00BC6519">
+          <w:p w14:paraId="5A7789BA" w14:textId="6832041A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570FAEC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="570FAEC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="217FA973" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="217FA973" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8CCF7D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1F8CCF7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Česká republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7800A2EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7800A2EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B779153" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4B779153" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +420 221 773 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450F0993" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="450F0993" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Magyarország</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEF1FDF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6CEF1FDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA69531" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2CA69531" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +36 1 35 44 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DB630ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0DB630ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="34FC17A7" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="34FC17A7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="399460D7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="399460D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C53FD90" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0C53FD90" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen filial af Amgen AB, Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D332E8B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0D332E8B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +45 39617500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8D4AEE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7F8D4AEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8094C1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6A8094C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D79989" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61D79989" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272A0C6A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="272A0C6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132B0AB7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="132B0AB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7546B78A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7546B78A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0523FBEC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="00416C31" w14:paraId="0523FBEC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46243883" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46243883" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7698C112" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7698C112" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D33B451" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5D33B451" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +49 89 1490960</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23996D1B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="23996D1B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFB6AF1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4FFB6AF1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4279FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7B4279FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen B.V.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404EC1F7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="404EC1F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +31 (0)76 5732500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2873FFAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="2873FFAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="0C4F85AA" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0C4F85AA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50843412" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="50843412" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ACE7E3D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7ACE7E3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECDD2FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5ECDD2FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +372 586 09553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1923EBE2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1923EBE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121D0AE1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="121D0AE1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F37220A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7F37220A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +47 23308000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0121E4B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0121E4B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="79E1BF45" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="79E1BF45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C78E0B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61C78E0B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ελλάδα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA125AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3FA125AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ελλάς Φαρμακευτικά Ε.Π.Ε.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EB994F" w14:textId="61D440FF" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36EB994F" w14:textId="61D440FF" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +30 210 3447000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C459BB5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="4C459BB5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2573509D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2573509D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E8530D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="53E8530D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C70686" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="12C70686" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +43 (0)1 50 217</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7851EC43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7851EC43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="45E1F174" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="45E1F174" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6473C0DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6473C0DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BAAF6F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="47BAAF6F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE9044C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5FE9044C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +34 93 600 18 60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0956C2B0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0956C2B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60777CB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="60777CB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F7EA04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="62F7EA04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:r>
               <w:t>Amgen Biotechnologia Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD9997B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BD9997B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +48 22 581 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="00F154C1" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="00F154C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F8CCF4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="07F8CCF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EDB7000" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6EDB7000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.A.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73649527" w14:textId="37B898A5" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="73649527" w14:textId="37B898A5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél: +33 (0)9 69 363 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BADB65" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="74BADB65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7FB6FD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3F7FB6FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Biofarmacêutica, Lda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219BE725" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="219BE725" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +351 21 4220606</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FF4B1C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="74FF4B1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="00C724EB" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="00C724EB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454D3306" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="454D3306" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Hrvatska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAB4EE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DAB4EE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FFE3A5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6FFE3A5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +385 (0)1 562 57 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07123B89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="07123B89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>România</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182B555" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6182B555" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen România SRL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E73716A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E73716A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +4021 527 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD2F328" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5DD2F328" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="378F5673" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="378F5673" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E0079C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="72E0079C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1790ED60" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1790ED60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ireland Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEF4B13" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2DEF4B13" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
             <w:r>
               <w:t>+353 1 8527400</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501FF184" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="501FF184" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74813815" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="74813815" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C516362" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1C516362" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>AMGEN zdravila d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795E73D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="795E73D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +386 (0)1 585 1767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="59709EBF" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59709EBF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F4551E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="10F4551E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ísland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0872237D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DD00DCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Vistor hf.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DC81FBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+              <w:t>Vistor</w:t>
+            </w:r>
+            <w:del w:id="40" w:author="Author">
+              <w:r w:rsidDel="004E4CBA">
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r>
+                <w:delText>hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1DC81FBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Sími: +354 535 7000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217691BE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="217691BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC1F812" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5CC1F812" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Slovenská republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1856A069" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1856A069" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Slovakia s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E5495C4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4E5495C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:r>
               <w:t>Tel: +421 2 321 114 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E024DD5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="1E024DD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="3F80A28E" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3F80A28E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5086F255" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5086F255" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640B84C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="640B84C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F11D89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="28F11D89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4506CB70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4506CB70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B76A25" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="30B76A25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB, sivuliike Suomessa/Amgen AB, filial i Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076FDAD9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="076FDAD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Puh/Tel: +358 (0)9 54900500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692B5C4B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="692B5C4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="04D8D84C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="04D8D84C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E8FE59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="44E8FE59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kύπρος</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3972713A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="3972713A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C.A. Papaellinas Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07654564" w14:textId="26CE5187" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="07654564" w14:textId="26CE5187" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +357 22741 741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E84A4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="0A9E84A4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E533D26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E533D26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A5DD623" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="5A5DD623" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +46 (0)8 6951100</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CECD5F4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="00E6435B">
+          <w:p w14:paraId="5CECD5F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00D82799" w14:paraId="43C4EE60" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="43C4EE60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE893E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0DEE893E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1313DAC1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1313DAC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Rīgas filiāle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BBBDFAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BBBDFAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +371 257 25888</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7180C736" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7180C736" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="170C0913" w14:textId="0EB3CFD6" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="170C0913" w14:textId="63097FCF" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74F9B5DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74F9B5DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC2A2B9" w14:textId="1CFCDF1C" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2AC2A2B9" w14:textId="1CFCDF1C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дата на последно преразглеждане на листовката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E958F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07E958F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DA2C9A" w14:textId="3AED2943" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="07DA2C9A" w14:textId="17E08B30" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Подробна информация за това лекарствo е предоставена на уебсайта на Европейската агенция по лекарствата: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00941D01">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>http://www.ema.europa.eu</w:t>
+          <w:t>http://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00941D01">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EDC67E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="57EDC67E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>---------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E4B29A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="57E4B29A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7BA4AE2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посочената по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>долу информация е предназначена само за медицински специалисти:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BB4505" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="004F591E"/>
-    <w:p w14:paraId="5323D110" w14:textId="541A682E" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F591E">
+    <w:p w14:paraId="77BB4505" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5323D110" w14:textId="541A682E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Преди приложение, разтворът XGEVA трябва да се провери визуално. Разтворът може да съдържа следи от прозрачни до бели протеинови частици. Не инжектирайте разтвора, ако е мътен, с променен цвят или ако съдържа много частици или чужди видими частици.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C8C719" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F591E">
+    <w:p w14:paraId="37C8C719" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Не разклащайте.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AEDE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F591E">
+    <w:p w14:paraId="2C8AEDE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>За да се избегне дискомфорт на мястото на инжектиране, оставете флакона да достигне стайна температура (до 25°C) преди инжектиране и инжектирайте бавно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D4F534" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F591E">
+    <w:p w14:paraId="68D4F534" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Трябва да се инжектира цялото съдържание на флакона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCFC0A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F591E">
-      <w:pPr>
+    <w:p w14:paraId="4CCFC0A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>За прилагане на денозумаб се препоръчва игла 27 G.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DBA2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="591DBA2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Иглата не трябва да се въвежда повторно във флакона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647C3A72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="0CDB090D" w14:textId="3D866AF1" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="647C3A72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0CDB090D" w14:textId="3D866AF1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Неизползваният продукт или отпадъчните материали от него трябва да се изхвърлят в съответствие с местните изисквания.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318200A5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="318200A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Листовка: информация за пациента</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635F7668" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="635F7668" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604E6406" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="604E6406" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg инжекционен разтвор в предварително напълнена спринцовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6017C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A6017C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>денозумаб (denosumab)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137C8F06" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="137C8F06" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C87A456" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="2C87A456" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Прочетете внимателно цялата листовка, преди да започнете да използвате това лекарство, тъй като тя съдържа важна за Вас информация.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB831D5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6AB831D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Запазете тази листовка. Може да се наложи да я прочетете отново.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375CBA3B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="375CBA3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако имате някакви допълнителни въпроси, попитайте Вашия лекар, фармацевт или медицинска сестра.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B613AF4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7B613AF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Това лекарство е предписано лично на Вас. Не го преотстъпвайте на други хора. То може да им навреди, независимо че признаците на тяхното заболяване са същите като Вашите.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F9475" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5C1F9475" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако получите някакви нежелани реакции, уведомете Вашия лекар, фармацевт или медицинска сестра. Това включва и всички възможни нежелани реакции, неописани в тази листовка. Вижте точка 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428F230C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="428F230C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар ще Ви даде напомняща карта на пациента, съдържаща важна информация във връзка с безопасността, с която трябва да се запознаете преди и по време на лечението Ви с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08405556" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...19 lines deleted...]
-    <w:p w14:paraId="2257F266" w14:textId="6683AE2A" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="009E070D">
+    <w:p w14:paraId="08405556" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27166CC8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2257F266" w14:textId="6683AE2A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Какво съдържа тази листовка</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB004F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="22FB004F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12479498" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="12479498" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Какво представлява XGEVA и за какво се използва</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1C400B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5F1C400B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Какво трябва да знаете, преди да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D1C202" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="59D1C202" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Как да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0CA2A9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5F0CA2A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Възможни нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C928BB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="02C928BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Как да съхранявате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2C40A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7A2C40A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Съдържание на опаковката и допълнителна информация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB96C1E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0EB96C1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A75617C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7A75617C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0429C0CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0429C0CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Какво представлява XGEVA и за какво се използва</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D5F134" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="50D5F134" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A934057" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A934057" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA съдържа денозумаб, белтък (моноклонално антитяло), който действа с цел намаляване разрушаването на костите, причинено от рак, който се разпространява в костите (костни метастази) или от гигантоклетъчен тумор на костта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E182B63" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3E182B63" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40455061" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="40455061" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA се използва при възрастни пациенти с напреднал рак за предотвратяване на сериозни усложнения, причинени от костни метастази (напр. счупване, притискане на гръбначния мозък или необходимост от лъчетерапия или хирургично лечение).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2963CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3E2963CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E63252" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="54E63252" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA се използва също за лечение на гигантоклетъчен тумор на костта, който не може да се лекува с операция или когато операцията не е най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>добрия вариант, при възрастни и юноши, чиито кости са завършили своя растеж.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2549E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1E2549E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179031A1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="179031A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CCAEC1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="11CCAEC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Какво трябва да знаете, преди да използвате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7458DD9A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7458DD9A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103A65B1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="103A65B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Не използвайте XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5BFDCF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="2B5BFDCF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0324C51F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0324C51F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ако сте алергични към денозумаб или към някоя от останалите съставки на това лекарство (изброени в точка 6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AADE59" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="34AADE59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A20DCFF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1A20DCFF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар няма да Ви приложи XGEVA, ако имате много ниско ниво на калций в кръвта, което не е било лекувано.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAD2E3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="79CAD2E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75094DC4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="75094DC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Вашият лекар няма да Ви приложи XGEVA, ако имате незараснали рани от стоматологична операция или операция в устната кухина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F9496D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="00F9496D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76827964" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="76827964" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Предупреждения и предпазни мерки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0677E446" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0677E446" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407D0282" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="407D0282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Говорете с Вашия лекар, преди да използвате XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D60E18" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="16D60E18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE77288" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2CE77288" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Добавки с калций и витамин D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46218DA5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="46218DA5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Вие трябва да приемате добавки с калций и витамин D, докато се лекувате с XGEVA, освен ако нивото на калций в кръвта Ви е високо. Лекарят ще го обсъди с Вас. Ако нивото на калций в кръвта Ви е ниско, лекарят може да реши да Ви даде добавки с калций, преди да започнете лечение с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1043BC4D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1043BC4D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="119B82C8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="119B82C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Ниски нива на калций в кръвта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F4FDF6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15F4FDF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Моля, кажете незабавно на Вашия лекар, ако имате спазми, потрепвания или крампи в мускулите, и/или изтръпване или мравучкане в пръстите на ръцете, краката или около устата и/или гърчове, обърканост или загуба на съзнание, докато се лекувате с XGEVA. Може да имате ниски нива на калций в кръвта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF8EE5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="72BF8EE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D9E0CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="39D9E0CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Бъбречно увреждане</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7691EAD1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7691EAD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Трябва да кажете на Вашия лекар, ако имате или сте имали тежки бъбречни проблеми, бъбречна недостатъчност или сте имали нужда от хемодиализа, които могат да увеличат риска от поява на ниски нива на калций, особено ако не получавате добавки с калций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EA45AA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="56EA45AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747F80C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="747F80C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Проблеми с устата, зъбите или челюстта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7BE2A0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5A7BE2A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Нежелана реакция, наречена остеонекроза на челюстта (костно увреждане на челюстта), се съобщава често (може да засегне до 1 на 10 души) при пациенти, получаващи инжекции XGEVA за свързани с рак заболявания. Остеонекроза на челюстта може да се появи и след спиране на лечението.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB2050A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5DB2050A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11784693" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="11784693" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Важно е да се направи опит за предотвратяване развитието на остеонекроза на челюстта, тъй като това може да е болезнено състояние, което може да се окаже трудно за лечение. Има някои предпазни мерки, които трябва да предприемете, за да се намали рискът от развитие на остеонекроза на челюстта:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E382522" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4E382522" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF557E0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5AF557E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Преди да започнете лечението, уведомете Вашия лекар/медицинска сестра (медицински специалист), ако имате някакви проблеми с устата или зъбите. Вашият лекар ще отложи началото на лечението Ви, ако имате незараснали рани в устата от стоматологични процедури или операция в устната кухина. Вашият лекар може да препоръча стоматологичен преглед преди да започнете лечение с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11391401" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="11391401" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Докато се лекувате, трябва да поддържате добра устна хигиена и да се подлагате на редовни стоматологични прегледи. Ако носите протези, трябва да сте сигурни, че те прилягат правилно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C125DB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="55C125DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ако сте подложени на стоматологично лечение или Ви предстои стоматологична операция (напр. изваждане на зъб), кажете на Вашия лекар за Вашето стоматологично лечение и уведомете зъболекаря си, че се лекувате с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD624F0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="6DD624F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Свържете се с Вашия лекар и зъболекар незабавно, ако имате проблеми с устата или зъбите, например разклатени зъби, болка или оток, незаздравяващи язви или секреция, тъй като това може да са признаци на остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B53F7FC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4B53F7FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F5D4E7E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6F5D4E7E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При пациенти, подложени на химиотерапия и/или лъчетерапия, приемащи стероиди или антиангиогенни лекарства (използвани за лечение на рак), подложени на стоматологична операция, които не получават редовни стоматологични прегледи, имат заболяване на венците или са пушачи, може да има по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>висок риск от развитие на остеонекроза на челюстта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699930B5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="699930B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EE7030" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="34EE7030" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Необичайни фрактури на бедрената кост</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A52B283" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A52B283" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>При някои хора могат да се появят необичайни фрактури на бедрената кост, докато се лекуват с XGEVA. Свържете се с Вашия лекар, ако получите нова или необичайна болка в тазобедрената става, слабините или бедрото.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11971399" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="11971399" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD79D69" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="6BD79D69" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Високи нива на калций в кръвта след спиране на лечението с XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BEB443" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="49BEB443" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Някои пациенти с гигантоклетъчен тумор на костта са развили високи нива на калций в кръвта седмици до месеци след спиране на лечението. Вашият лекар ще Ви наблюдава за признаци и симптоми на високи нива на калций, след като сте спрели да приемате XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34165691" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="34165691" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5803C58D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5803C58D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Деца и юноши</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE9A00" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="23BE9A00" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6226BB6E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6226BB6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA не се препоръчва при деца и юноши на възраст под 18 години, с изключение на юноши с гигантоклетъчен тумор на костта, чиито кости са завършили своя растеж. Употребата на XGEVA при деца и юноши с други видове рак, който се разпространява в костите, не е проучена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F1451B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="02F1451B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF4BDA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7CF4BDA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Други лекарства и XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541B9265" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="541B9265" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40CC136B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="40CC136B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Трябва да кажете на Вашия лекар или фармацевт, ако приемате, наскоро сте приемали или е възможно да приемате други лекарства. Това включва лекарства, отпускани без рецепта. От голямо значение е да съобщите на Вашия лекар, ако се лекувате с:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7011CAD5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7011CAD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>друго лекарство, съдържащо денозумаб;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759F3AD9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="759F3AD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>бифосфонат.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A17F34" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="6699EF24" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="009E070D">
+    <w:p w14:paraId="78A17F34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="6699EF24" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Вие не трябва да приемате XGEVA едновременно с други лекарства, съдържащи денозумаб или бифосфонати.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A781EA8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A781EA8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D3CE00F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2D3CE00F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Бременност и кърмене</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136C6ECD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="136C6ECD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E36FA9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="41E36FA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA не е изпитван при бременни жени. Важно е да кажете на Вашия лекар, ако сте бременна, мислите, че сте бременна или планирате бременност. Не се препоръчва употребата на XGEVA, ако сте бременна. Жени с детероден потенциал трябва да използват ефективни методи за контрацепция, докато се лекуват с XGEVA и за най</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко 5 месеца след спиране на лечението с XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3F8148" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="184F8DA9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="4D3F8148" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="184F8DA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ако забременеете по време на лечение с XGEVA или по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко от 5 месеца след спиране на лечението с XGEVA, моля, уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFA5274" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="2439FF9D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="3EFA5274" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="2439FF9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Не е известно дали XGEVA се отделя в кърмата. Важно е да кажете на Вашия лекар, ако кърмите или планирате да кърмите. Вашият лекар ще Ви помогне да решите дали да преустановите кърменето, или да прекъснете приложението на XGEVA, като вземе предвид ползата от кърменето за детето и ползата от XGEVA за майката.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600FEAD9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="5DB1653D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="600FEAD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5DB1653D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ако кърмите по време на лечение с XGEVA, моля, уведомете Вашия лекар.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7985D044" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="1D93AB41" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7985D044" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1D93AB41" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Посъветвайте се с Вашия лекар или фармацевт преди употребата на което и да е лекарство.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D9B7A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="1BE2805F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="451D9B7A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1BE2805F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Шофиране и работа с машини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B638950" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5B638950" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1497A2DF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="1497A2DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA не повлиява или повлиява пренебрежимо способността за шофиране и работа с машини.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18501291" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="52E4F813" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="18501291" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="52E4F813" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA съдържа сорбитол</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350DE1F8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="350DE1F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A2C49A" w14:textId="5B20ADC4" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="70A2C49A" w14:textId="5B20ADC4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Това лекарство съдържа 37 mg сорбитол във всяка предварително напълнена спринцовка.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5D3C29" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="26D9C03F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2F5D3C29" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="26D9C03F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA съдържа натрий</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB0F214" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0AB0F214" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41439DCA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="41439DCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Това лекарство съдържа по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко от 1 mmol натрий (23 mg) на доза 120 mg, т.е. може да се каже, че практически не съдържа натрий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0934E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="2E3EAE86" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5D1F8FBB" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31"/>
+    <w:p w14:paraId="4540E02E" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00CD3B2B" w:rsidRDefault="00416C31" w:rsidP="00CD3B2B">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
-      </w:pPr>
-[...99 lines deleted...]
-    <w:p w14:paraId="225CE243" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+        <w:rPr>
+          <w:ins w:id="41" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="42" w:author="Author">
+        <w:r>
+          <w:t>XGEVA съдържа полисорбат</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="64E516FB" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00416C31" w:rsidRDefault="00416C31" w:rsidP="00BE0C57">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:ins w:id="43" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71ADDE97" w14:textId="28A32BB4" w:rsidR="00A12B36" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="44" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="45" w:author="Author">
+        <w:r>
+          <w:t>Това лекарство съдържа 0,1 mg полисорбат 20 във всеки 1,0 ml разтвор в предварително напълнена спринцовка. Полисорбатите могат да причинят алергични реакции. Трябва да кажете на Вашия лекар, ако имате установени алергии.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="673177AC" w14:textId="77777777" w:rsidR="00EB52DD" w:rsidRDefault="00EB52DD" w:rsidP="00EB52DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6060ED9E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:ins w:id="46" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3EAE86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>XGEVA предварително напълнена спринцовка съдържа фенилаланин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BA1E27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40237EFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Това лекарство съдържа 6,1 mg фенилаланин във всяка предварително напълнена спринцовка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCB4198" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0CA038F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Фенилаланин може да Ви навреди, ако имате фенилкетонурия (ФКУ), рядко генетично заболяване, при което се натрупва фенилаланин, тъй като организмът не може да го отделя правилно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B61FE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5AF33916" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="3FE1DC2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Как да използвате XGEVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C8ACB9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B971124" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>За указания как да инжектирате XGEVA прочетете точката в края на тази листовка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D798D6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5B32CE62" w14:textId="5ED4ECA1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Препоръчителната доза XGEVA е 120 mg, приложена веднъж на всеки 4 седмици, като еднократна инжекция под кожата (подкожно). Можете да инжектирате XGEVA в предварително напълнена спринцовка в бедрото или корема (с изключение на 5 см около пъпа). Първото самостоятелно прилагане на XGEVA в предварително напълнена спринцовка трябва да се извърши под наблюдението на медицински специалист. Ако друго лице Ви поставя инжекцията, XGEVA може да се инжектира в бедрото, корема или външната област на горната част на ръката. Вие или Вашият болногледач трябва да сте обучени от медицински специалист в техниките за инжектиране. Ако се лекувате за гигантоклетъчен тумор на костта, ще получите допълнителна доза 1 седмица и 2 седмици след първата доза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31A4E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4E8FF37B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Да не се разклаща.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037C8D0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5C3BFD9E" w14:textId="2DEECD9F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Трябва също да приемате добавки с калций и витамин D, докато сте на лечение с XGEVA, освен ако нямате повишено количество калций в кръвта. Вашият лекар ще обсъди това с Вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047D84B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E586286" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Ако имате някакви допълнителни въпроси, свързани с употребата на това лекарство, попитайте Вашия лекар, фармацевт или медицинска сестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8A1EA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4EF89C25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="328B274F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Възможни нежелани реакции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6FE2CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225CE243" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0188B8F8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+      <w:r>
+        <w:t>Както всички лекарства, това лекарство може да предизвика нежелани реакции, въпреки че не всеки ги получава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6060ED9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0188B8F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Моля, кажете незабавно на Вашия лекар</w:t>
       </w:r>
       <w:r>
         <w:t>, ако развиете някой от тези симптоми, докато сте на лечение с XGEVA (може да засегнат повече от 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752CAB27" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="752CAB27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>спазми, потрепвания, крампи в мускулите, изтръпналост или мравучкане в пръстите на ръцете, краката или около устата и/или гърчове, обърканост или загуба на съзнание. Това може да са признаци на ниски нива на калций в кръвта. Ниският калций в кръвта може да доведе до промяна в сърдечния ритъм, наречена удължаване на QT, което се вижда на електрокардиограма (ЕКГ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAEE5B0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...9 lines deleted...]
-    <w:p w14:paraId="49AE7351" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4DAEE5B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AE7351" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Моля, кажете незабавно на Вашия лекар и зъболекар</w:t>
       </w:r>
       <w:r>
         <w:t>, ако получите някои от тези симптоми, докато сте на лечение с XGEVA или след спиране на лечението (може да засегнат до 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448AD739" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="448AD739" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>трайна болка в устата и/или челюстта и/или оток, или незаздравяващи язви в устата или челюстта, секреция, скованост или чувство на тежест в челюстта, или разклащане на зъб може да са признаци на костно увреждане на челюстта (остеонекроза).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F75A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="1D6F75A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5801809A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5801809A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Много чести нежелани реакции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (може да засегнат повече от 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF743A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="4CAF743A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>болка в костите, ставите и/или мускулите, която понякога е силна,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020ABE93" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="020ABE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>задух,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713DB749" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="713DB749" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>диария.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AD59F7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="67AD59F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00613F9C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="00613F9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Чести нежелани реакции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (може да засегнат до 1 на 10 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD20636" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="2DD20636" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>ниски нива на фосфати в кръвта (хипофосфатемия),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D45047B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="6D45047B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>падане на зъб,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9DA1F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="0BC9DA1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>обилно изпотяване,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C19F6B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="59C19F6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>при пациенти с напреднало онкологично заболяване: развитие на друга форма на рак.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740DA2A3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="740DA2A3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A252E17" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4A252E17" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Нечести нежелани реакции </w:t>
       </w:r>
       <w:r>
         <w:t>(може да засегнат до 1 на 100 души):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F661155" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="0F661155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>високи нива на калций в кръвта (хиперкалциемия) след спиране на лечението при пациенти с гигантоклетъчен тумор на костта,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B3AFB6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="59B3AFB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>нова или необичайна болка в тазобедрената става, слабините или бедрото (това може да е ранен признак на възможна фрактура на бедрената кост),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D68BE0B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+    <w:p w14:paraId="5D68BE0B" w14:textId="145A4536" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>обрив, който може да се появи по кожата, или язви в устата (лихеноидни лекарствени реакции).</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="59158065" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+        <w:t>обрив, който може да се появи по кожата, или язви в устата (лихеноидни лекарствени реакции)</w:t>
+      </w:r>
+      <w:del w:id="47" w:author="Author">
+        <w:r w:rsidDel="00400F3E">
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="48" w:author="Author">
+        <w:r w:rsidR="00400F3E">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="36412963" w14:textId="3F55DECD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        </w:tabs>
+          <w:ins w:id="49" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="50" w:author="Author">
+        <w:r>
+          <w:t>реакции на мястото на инжектиране, включително болка около мястото на прилагане на инжекцията</w:t>
+        </w:r>
+        <w:r w:rsidR="00400F3E">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="164F9F8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5A3BF9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="07A8280F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>С неизвестна честота</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="39BBA908" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="008B256B">
+        <w:t>Редки нежелани реакции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (може да засегнат до 1 на 1 000 души):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59158065" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Говорете с Вашия лекар, ако имате болка в ухото, секрет от ухото и/или инфекция на ухото. Това може да са признаци на увреждане на костите на ухото.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>алергични реакции (напр. хрипове или затруднено дишане; подуване на лицето, устните, езика, гърлото или други части на тялото; обрив, сърбеж или уртики по кожата (копривна треска)). В редки случаи алергичните реакции може да са тежки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB7E55" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5A3BF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>С неизвестна честота</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (от наличните данни не може да бъде направена оценка):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BBA908" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7BC6C274" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Говорете с Вашия лекар, ако имате болка в ухото, секрет от ухото и/или инфекция на ухото. Това може да са признаци на увреждане на костите на ухото.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F506F32" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC6C274" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Съобщаване на нежелани реакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ECE8F" w14:textId="5F0F9754" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00345A60">
+    <w:p w14:paraId="131ECE8F" w14:textId="5F0F9754" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Ако получите някакви нежелани лекарствени реакции, уведомете Вашия лекар, фармацевт или медицинска сестра. Това включва всички възможни неописани в тази листовка нежелани реакции. Можете също да съобщите нежелани реакции директно чрез </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">националната система за съобщаване, посочена в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00404F3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>Приложение V</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Като съобщавате нежелани реакции, можете да дадете своя принос за получаване на повече информация относно безопасността на това лекарство.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE70584" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1FE70584" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCB49F4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7CCB49F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE10DE7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="1DE10DE7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Как да съхранявате XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDF1EEC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="53B232ED" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5DDF1EEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B232ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Да се съхранява на място, недостъпно за деца.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76589D37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="40942F22" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="76589D37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="40942F22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Не използвайте това лекарство след срока на годност, отбелязан върху етикета и картонената опаковка, съответно след „EXP” и „Годен до:”. Срокът на годност отговаря на последния ден от посочения месец.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE0F16A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="439A1C9D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0FE0F16A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="439A1C9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00ED11D9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
         <w:t>Да се съхранява в хладилник (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A489A37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0A489A37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00ED11D9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
         <w:t>Да не се замразява.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E50E807" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="1E50E807" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00ED11D9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
       <w:r>
         <w:t>Съхранявайте предварително напълнената спринцовка в картонената опаковка, за да се предпази от светлина.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E2294A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="1F56C012" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="20E2294A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1F56C012" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Предварително напълнената спринцовка може да се остави извън хладилника за достигане на стайна температура (до 25°C) преди инжектиране. Това ще направи инжектирането по</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>малко неприятно. След като предварително напълнената спринцовка бъде оставена да достигне стайна температура (до 25°C), тя не трябва да се поставя обратно в хладилника и трябва да се използва в рамките на 30 дни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E133141" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="215565BA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5E133141" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="215565BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Не изхвърляйте лекарствата в канализацията или в контейнера за домашни отпадъци. Попитайте Вашия фармацевт как да изхвърляте лекарствата, които вече не използвате. Тези мерки ще спомогнат за опазване на околната среда.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C659D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="27002551" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="642C659D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="16431819" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="27002551" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Съдържание на опаковката и допълнителна информация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA44AAC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="78D195CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="4BA44AAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D195CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Какво съдържа XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6CDA34" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="39FBB2C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="1B6CDA34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FBB2C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Активното вещество е денозумаб. Всяка предварително напълнена спринцовка съдържа 120 mg денозумаб в 1 ml разтвор (съответстващо на 120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0805D3B0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0805D3B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Другите съставки са: ледена оцетна киселина, натриев хидроксид, сорбитол (E420), L</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>фенилаланин, полисорбат 20 и вода за инжекции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296A92E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="48E523ED" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="6296A92E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="48E523ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Как изглежда XGEVA и какво съдържа опаковката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A00940" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B8FA109" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="19A00940" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8FA109" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA е инжекционен разтвор (инжекция).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4021A65E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="65F844A7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="4021A65E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="65F844A7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA е бистър, безцветен до светложълт разтвор. Може да съдържа следи от прозрачни до бели белтъчни частици.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006EB914" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="32BED1CA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="006EB914" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="32BED1CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Всяка опаковка съдържа една, три или четири предварително напълнени спринцовки за еднократна употреба с предпазител на иглата.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D82FB96" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5D82FB96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Не всички видове опаковки могат да бъдат пуснати на пазара.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FAA098" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="0D4D81FC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="04FAA098" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0D4D81FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Притежател на разрешението за употреба и производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7180567E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7180567E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63831795" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="63831795" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372C9A0D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="372C9A0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451EC648" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="451EC648" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A97EAA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="48A97EAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296D16AD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="296D16AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Притежател на разрешението за употреба</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590BB94C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="590BB94C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D07945" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="31D07945" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C90BAF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="25C90BAF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD1F438" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="2CD1F438" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Нидерландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D92D24D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0D92D24D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="549A922A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="549A922A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E625F5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="48E625F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404AF388" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="404AF388" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166D85D8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="166D85D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B4765B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="02B4765B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602D2E17" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="602D2E17" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ирландия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404E0891" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="404E0891" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CAB75DA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0CAB75DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Производител</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D4D123" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="28D4D123" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen NV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0767F440" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0767F440" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Telecomlaan 5-7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A11E822" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A11E822" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1831 Diegem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C03329F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="5C03329F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00404F3F" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00404F3F">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Белгия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B9E88A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="01B9E88A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541AA363" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="541AA363" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>За допълнителна информация относно това лекарствo, моля, свържете се с локалния представител на притежателя на разрешението за употреба:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFB0215" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1CFB0215" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="3214D9C8" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3214D9C8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648BA66F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="648BA66F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>België/Belgique/Belgien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7CE31D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="5C7CE31D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>s.a. Amgen n.v.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E21B3DD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3E21B3DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFE0771" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="2DFE0771" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="057051F2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="057051F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410466DD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="410466DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +370 5 219 7474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EAFDBB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="60EAFDBB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="470EEA12" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="470EEA12" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F3A83E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="64F3A83E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>България</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728A4383" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="728A4383" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Амджен България ЕООД</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D4CF57F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3D4CF57F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Тел.: +359 (0)2 424 7440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C72DB2F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="4C72DB2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4F6FF1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6D4F6FF1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>s.a. Amgen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B865089" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="1B865089" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Belgique/Belgien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACC6579" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0ACC6579" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5D944B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="5E5D944B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="0476A4D4" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0476A4D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223692CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="223692CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Česká republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22AA8948" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="22AA8948" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03615B96" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="03615B96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +420 221 773 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49034775" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="49034775" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Magyarország</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD935AA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="1DD935AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EC6C49" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="30EC6C49" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +36 1 35 44 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790308D4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="790308D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="3CF9FB00" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3CF9FB00" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569E1D93" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="569E1D93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE171F6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0AE171F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen filial af Amgen AB, Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DDB0E1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="05DDB0E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +45 39617500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D7584B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="24D7584B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746303B1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="746303B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1591A453" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="1591A453" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F59C3EB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0F59C3EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01BDD7F4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="01BDD7F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B126D5A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6B126D5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="0E7860FD" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="00416C31" w14:paraId="0E7860FD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F0FBB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="5D1F0FBB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAB65E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0BAB65E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497046A0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="497046A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +49 89 1490960</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73523273" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="73523273" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33666D2D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="33666D2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B771383" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="7B771383" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen B.V.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22348353" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="22348353" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +31 (0)76 5732500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="539ECF02" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="539ECF02" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="1FE9B87E" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1FE9B87E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2D748C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3B2D748C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59DCDFE5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="59DCDFE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09864782" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="09864782" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +372 586 09553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F720E9B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="7F720E9B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Norge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A73BFB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="55A73BFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB4E6C7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0BB4E6C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +47 23308000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3606048F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3606048F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="4425D177" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4425D177" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64578BBE" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="64578BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Ελλάδα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D98ED4A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0D98ED4A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ελλάς Φαρμακευτικά Ε.Π.Ε.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED3EDA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3ED3EDA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +30 210 3447000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634FE060" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="634FE060" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5FA722" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0A5FA722" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129B782E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="129B782E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="715E325B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="715E325B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +43 (0)1 50 217</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BECF5C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="45BECF5C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="0216DC69" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0216DC69" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E1A249" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="79E1A249" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601BC57A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="601BC57A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2473B602" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="2473B602" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +34 93 600 18 60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="061A38A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="061A38A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FC34E9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="36FC34E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0486AB1C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0486AB1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Biotechnologia Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5F0A31" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3D5F0A31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +48 22 581 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="66138130" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="66138130" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42125D1E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="42125D1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558B31D9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="558B31D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.A.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58043C87" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="58043C87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél: +33 (0)9 69 363 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3592FA0F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3592FA0F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628FE451" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="628FE451" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Biofarmacêutica, Lda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4536F395" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="4536F395" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +351 21 4220606</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682B7424" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="682B7424" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="46FFE88A" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="46FFE88A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154FEECC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="154FEECC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Hrvatska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3688D237" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3688D237" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F5541C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="39F5541C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +385 (0)1 562 57 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A87EA1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="13A87EA1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>România</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420EB2C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="420EB2C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen România SRL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48ECDF98" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="48ECDF98" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +4021 527 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="424AB49E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="424AB49E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="44EA2D45" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="44EA2D45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6288D97C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6288D97C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370C64B5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="370C64B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ireland Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7180347D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7180347D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +353 1 8527400</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6A9D37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5E6A9D37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1E1FEC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3B1E1FEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DBB6B84" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0DBB6B84" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>AMGEN zdravila d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A186511" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="6A186511" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +386 (0)1 585 1767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="58AE2D8C" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="58AE2D8C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66D77FB7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="66D77FB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Ísland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744B6C8A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7CDD8F68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Vistor hf.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C8FDAE7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+              <w:t>Vistor</w:t>
+            </w:r>
+            <w:del w:id="51" w:author="Author">
+              <w:r w:rsidDel="004E4CBA">
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r>
+                <w:delText>hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0C8FDAE7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Sími: +354 535 7000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CD91A2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="05CD91A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A58B2CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3A58B2CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Slovenská republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CFDF66" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="77CFDF66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Slovakia s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CBA3B18" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7CBA3B18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +421 2 321 114 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7A0F6B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0F7A0F6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="7C51EC07" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C51EC07" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D163E1C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="2D163E1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49598160" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="49598160" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C52B7A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="09C52B7A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C219480" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6C219480" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F4AE0A5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5F4AE0A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB, sivuliike Suomessa/Amgen AB, filial i Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5698F461" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5698F461" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Puh/Tel: +358 (0)9 54900500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44E4104B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="44E4104B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="49872AD3" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="49872AD3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8C020" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="6DD8C020" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Kύπρος</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4F87EF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="2F4F87EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C.A. Papaellinas Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191E9C7D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="191E9C7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +357 22741 741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466637E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="466637E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7AB616" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="5A7AB616" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30A853CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="30A853CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +46 (0)8 6951100</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A35881" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="44A35881" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00D82799" w14:paraId="37DC31E1" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="37DC31E1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6182B1F3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6182B1F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF19430" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="6DF19430" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Switzerland AG Rīgas filiāle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67CED844" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="67CED844" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +371 257 25888</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="054B9906" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="054B9906" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A25D25" w14:textId="15671C9A" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="68A25D25" w14:textId="16807995" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15724BA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15724BA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCBE628" w14:textId="5428CCBD" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00FC3E89">
+    <w:p w14:paraId="5CCBE628" w14:textId="5428CCBD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Дата на последно преразглеждане на листовката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15496CBE" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15496CBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164C392C" w14:textId="309760E1" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00345A60">
-[...7 lines deleted...]
-        <w:r w:rsidR="00941D01">
+    <w:p w14:paraId="164C392C" w14:textId="21CD2846" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t xml:space="preserve">Подробна информация за това лекарствo е предоставена на уебсайта на Европейската агенция по лекарствата: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00941D01">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053A14B2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="053A14B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>---------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A30BDC4" w14:textId="77777777" w:rsidR="004E64A0" w:rsidRPr="004E64A0" w:rsidRDefault="004E64A0" w:rsidP="004E64A0">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60C7AE10" w14:textId="77777777" w:rsidR="00E4538F" w:rsidRDefault="00E4538F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0371B9C2" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0371B9C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="270EF24A" w14:textId="50337402" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+          <w:p w14:paraId="270EF24A" w14:textId="539D9E1D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
               <w:t>Указания за употреба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CEFF5C8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="3CEFF5C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="2777"/>
         <w:gridCol w:w="3094"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="21983000" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="21983000" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB4DD3C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="5CB4DD3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Запознаване с предварително напълнената спринцовка с автоматичен предпазител на иглата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0353A318" w14:textId="77777777" w:rsidTr="00776A44">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0353A318" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1797" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1763" w:type="dxa"/>
               <w:tblInd w:w="1288" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1763"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5D5E4F70" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="5D5E4F70" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="124"/>
+                <w:trHeight w:val="221"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6676245F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+                <w:p w14:paraId="6676245F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3AD773BA" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3AD773BA" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="1060"/>
+                <w:trHeight w:val="1089"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="061A705B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="061A705B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Край</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3F54FF6B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="3F54FF6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>на буталото</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="024FD792" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="024FD792" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="1260"/>
+                <w:trHeight w:val="1130"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="767F87D3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="767F87D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Клипсове на</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="158AA104" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="158AA104" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>предпазителя на иглата</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="26E93928" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="26E93928" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="866"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C0DA998" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="4C0DA998" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Място за</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="433016D8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="433016D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>пръстите</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3F99EAD9" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3F99EAD9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1419"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C428175" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5C428175" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Цилиндър на</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7E6D3BBE" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="7E6D3BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>спринцовката</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="4165DF9D" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="4165DF9D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1128"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0ED3665E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="0ED3665E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Капачка на иглата</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5F0AEE53" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5F0AEE53" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>(в която е иглата)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7C404E5E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="7C404E5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0B5F2A" w14:textId="1485216E" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00776A44">
+          <w:p w14:paraId="4A0B5F2A" w14:textId="0AB92B32" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="670EB61D">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId19" o:title=""/>
+              <w:pict w14:anchorId="54495D2B">
+                <v:shape id="Picture 3" o:spid="_x0000_i1036" type="#_x0000_t75" style="width:112.2pt;height:289.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1852" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1852"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="308B24A7" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="308B24A7" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="461"/>
+                <w:trHeight w:val="599"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="314EA134" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+                <w:p w14:paraId="314EA134" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0D00342A" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="0D00342A" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="1418"/>
+                <w:trHeight w:val="1200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4938396F" w14:textId="17D74386" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="4938396F" w14:textId="17D74386" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Лост на</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>буталото</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="6A9DB47A" w14:textId="77777777" w:rsidTr="00FE7BC4">
+            <w:tr w:rsidR="00A12B36" w14:paraId="6A9DB47A" w14:textId="77777777" w:rsidTr="00411209">
               <w:trPr>
-                <w:trHeight w:val="1077"/>
+                <w:trHeight w:val="1046"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BDDE4C1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5BDDE4C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Бутало</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="04A5FEC0" w14:textId="77777777" w:rsidTr="00FE7BC4">
+            <w:tr w:rsidR="00A12B36" w14:paraId="04A5FEC0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="907"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F218988" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="3F218988" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Етикет</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="039330DB" w14:textId="77777777" w:rsidTr="00681AF5">
+            <w:tr w:rsidR="00A12B36" w14:paraId="039330DB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="856"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="56D9FB86" w14:textId="473FEDDE" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="56D9FB86" w14:textId="473FEDDE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Прозорче</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>за наблюдение</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="40C5E79F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="40C5E79F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AA48B83" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="3AA48B83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4944" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="02B17A01" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="02B17A01" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5588F87B" w14:textId="23C5B140" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+          <w:p w14:paraId="5588F87B" w14:textId="23C5B140" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Важна информация, която трябва да знаете преди инжектиране на XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7EDAE6E9" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7EDAE6E9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA21A61" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00726B99">
+          <w:p w14:paraId="6DA21A61" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Използване на XGEVA предварително напълнената спринцовка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="25CD718E" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="25CD718E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED96A2A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2ED96A2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65CA87ED" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="65CA87ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Важно е да не се опитвате да си поставите сами инжекцията, ако не сте обучени за това от Вашия лекар или от доставчика на здравни грижи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="4643CF9B" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4643CF9B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558A21FC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="558A21FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F46B2BD" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2F46B2BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>XGEVA се прилага като инжекция в тъканта точно под кожата (подкожна инжекция).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="51279972" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="51279972" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32804A12" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="32804A12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="474"/>
                 <w:tab w:val="left" w:pos="529"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EA6696E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7EA6696E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте предварително напълнената спринцовка, ако картонената опаковка е повредена или е разпечатана.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5BC5ECAF" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5BC5ECAF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7736873F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7736873F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01EF7E1E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="01EF7E1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Не </w:t>
             </w:r>
             <w:r>
               <w:t>разклащайте предварително напълнената спринцовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0327AE25" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0327AE25" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5315E0B9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5315E0B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="095B0050" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="095B0050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Не </w:t>
             </w:r>
             <w:r>
               <w:t>отстранявайте капачката на иглата от предварително напълнената спринцовка, докато не сте готови за инжектиране.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="78138ECF" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="78138ECF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="245073F2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="245073F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D7CCEBA" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3D7CCEBA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте предварително напълнената спринцовка, ако е изпусната на твърда повърхност. Част от предварително напълнената спринцовка може да е счупена дори ако счупването не се вижда. Ако има налична, използвайте нова предварително напълнена спринцовка и се обадете на Вашия лекар или на доставчика на здравни грижи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="28345C57" w14:textId="77777777" w:rsidTr="00726B99">
+      <w:tr w:rsidR="00A12B36" w14:paraId="28345C57" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215A81DA" w14:textId="080F390D" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="215A81DA" w14:textId="080F390D" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726B99" w:rsidRPr="00D82799" w14:paraId="593A12EA" w14:textId="77777777" w:rsidTr="00726B99">
+      <w:tr w:rsidR="00A12B36" w14:paraId="593A12EA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E9BC750" w14:textId="71A3D64A" w:rsidR="00726B99" w:rsidRDefault="00726B99" w:rsidP="00E6435B">
+          <w:p w14:paraId="1E9BC750" w14:textId="71A3D64A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Важно:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> съхранявайте предварително напълнената спринцовка и контейнера за изхвърляне на остри предмети на място, недостъпно за деца.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BC74EC4" w14:textId="50364BE5" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="7BC74EC4" w14:textId="50364BE5" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="4A8D5E71" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4A8D5E71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2825BB40" w14:textId="2F260201" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2825BB40" w14:textId="2F260201" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Подготвяне за инжектиране на XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3C682F97" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3C682F97" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C6CE6E0" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2C6CE6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>2а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68E1E056" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="68E1E056" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Хванете предварително напълнената спринцовка за цилиндъра и я извадете от блистера.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="22A70E5C" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="22A70E5C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03F6805C" w14:textId="1C830DC9" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="03F6805C" w14:textId="0A2E4181" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00404F3F">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="0898C339">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId20" o:title="A hand drawing a piece of metal&#10;&#10;Description automatically generated"/>
+              <w:pict w14:anchorId="6E1C3153">
+                <v:shape id="Picture 2" o:spid="_x0000_i1035" type="#_x0000_t75" alt="A hand drawing a piece of metal&#10;&#10;Description automatically generated" style="width:255.6pt;height:127.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId21" o:title="A hand drawing a piece of metal&#10;&#10;Description automatically generated"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="330ADB7D" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="330ADB7D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DDE9717" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7DDE9717" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F574BFC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5F574BFC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> хващайте лоста на буталото, мястото за пръстите или капачката на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="73961F19" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="73961F19" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42931530" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="42931530" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FA0B6EB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1FA0B6EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> хващайте клипсовете на предпазителя на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="196BDBEF" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="196BDBEF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6133F818" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6133F818" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21C18DDB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="21C18DDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Поставете неизползваните предварително напълнени спринцовки обратно в хладилника.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59E11D57" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="59E11D57" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="2D0FBF47" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2D0FBF47" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C2F7151" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2C2F7151" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>2б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331AFAAE" w14:textId="0A6FB51C" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="331AFAAE" w14:textId="0A6FB51C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Изчакайте 30 минути предварително напълнената спринцовка да достигне стайна температура.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="264908A2" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="264908A2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="225A0F77" w14:textId="28050E9F" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="225A0F77" w14:textId="28050E9F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Style18pts"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>ИЗЧАКАЙТЕ</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>минути</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7410097D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7410097D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="38EE4025" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="38EE4025" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ADCEB05" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5ADCEB05" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6830F32F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6830F32F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Оставете предварително напълнената спринцовка да се затопли по естествен начин.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="297D7DEB" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="297D7DEB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="271F9EC3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="271F9EC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="031A7815" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="031A7815" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Не </w:t>
             </w:r>
             <w:r>
               <w:t>загрявайте с гореща вода, в микровълнова печка или на пряка слънчева светлина.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5AAA9419" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5AAA9419" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E54745E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4E54745E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19011C62" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="19011C62" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Не </w:t>
             </w:r>
             <w:r>
               <w:t>разклащайте предварително напълнената спринцовка в нито един момент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="15BEA494" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="15BEA494" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D005B45" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5D005B45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71BA5E40" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="71BA5E40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Използването на предварително напълнената спринцовка при стайна температура осигурява по-малко неприятно инжектиране.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="04D3F571" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="04D3F571" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DBC87D3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4DBC87D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54B37D1F" w14:textId="2791C7E0" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="54B37D1F" w14:textId="2791C7E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>След като оставите предварително напълнената спринцовка да достигне стайна температура, тя не трябва да се поставя обратно в хладилника и трябва да се използва в рамките на 30 дни.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="527BA819" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="527BA819" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="6FCD01C1" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6FCD01C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CEC9BD3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6CEC9BD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>2в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C22D833" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4C22D833" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Съберете и поставете следните неща за Вашата инжекция на чиста, добре осветена повърхност.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3B9F6A1D" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3B9F6A1D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="6671" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1630"/>
               <w:gridCol w:w="2972"/>
               <w:gridCol w:w="2069"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00D82799" w14:paraId="02CB5E43" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="02CB5E43" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="624"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B2B4223" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="2B2B4223" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="359512A1" w14:textId="2CB002A2" w:rsidR="00AB763F" w:rsidRDefault="00000000">
+                <w:p w14:paraId="359512A1" w14:textId="1332121F" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="005E52C2">
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
-                    <w:pict w14:anchorId="327E2BC7">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId21" o:title=""/>
+                    <w:pict w14:anchorId="607FA1A1">
+                      <v:shape id="Picture 1" o:spid="_x0000_i1034" type="#_x0000_t75" style="width:139.8pt;height:125.4pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId22" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="32F88321" w14:textId="366D86DC" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="32F88321" w14:textId="366D86DC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Кърпичка, напоена със спирт</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00D82799" w14:paraId="25FC3228" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="25FC3228" w14:textId="77777777" w:rsidTr="00561A5A">
               <w:trPr>
-                <w:trHeight w:val="680"/>
+                <w:trHeight w:val="611"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F2C0121" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="1F2C0121" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7634168B" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="7634168B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="4751BE3E" w14:textId="6432A1D5" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="4751BE3E" w14:textId="6432A1D5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Лепенка</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00D82799" w14:paraId="7BB5CDFF" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="7BB5CDFF" w14:textId="77777777" w:rsidTr="00531FD2">
               <w:trPr>
-                <w:trHeight w:val="850"/>
+                <w:trHeight w:val="649"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="571CF602" w14:textId="3E4B1462" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="571CF602" w14:textId="3E4B1462" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Контейнер за изхвърляне</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>на остри предмети</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D167D87" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="0D167D87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="32DA4C81" w14:textId="1399AE7B" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="32DA4C81" w14:textId="1399AE7B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Памучен или</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>марлен тампон</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00D82799" w14:paraId="41CF0F22" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="41CF0F22" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="424"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4EEE4BB4" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="4EEE4BB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="26DB0ABD" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="26DB0ABD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
-                      <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C37C00A" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="3C37C00A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="369635EC" w14:textId="4EC3DB57" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="369635EC" w14:textId="4EC3DB57" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5F1DF756" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5F1DF756" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DB6AA08" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6DB6AA08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A5EA66" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="13A5EA66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>XGEVA предварително напълнена спринцовка (със стайна температура)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0E1760CB" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E1760CB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BA6857F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1BA6857F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E5C1826" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5E5C1826" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Контейнер за изхвърляне на остри предмети</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="496F54B3" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="496F54B3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31E9104F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="31E9104F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="552361E4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="552361E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Кърпичка, напоена със спирт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="1A4FAF72" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1A4FAF72" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F112DF2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4F112DF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="611C6B5D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="611C6B5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Лепенка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3D79092D" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D79092D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E0A6806" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E0A6806" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7045B68C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7045B68C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Памучен или марлен тампон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6761E7F9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="6761E7F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254495" w:rsidRPr="00D82799" w14:paraId="39612ABD" w14:textId="77777777" w:rsidTr="00254495">
+      <w:tr w:rsidR="00A12B36" w14:paraId="39612ABD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="406337D1" w14:textId="2B2BD122" w:rsidR="00254495" w:rsidRDefault="00254495" w:rsidP="00E6435B">
+          <w:p w14:paraId="406337D1" w14:textId="2B2BD122" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Подготвяне за инжекцията</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="2DB4B82D" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2DB4B82D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FB15805" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5FB15805" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>3a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="318A9CF9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="318A9CF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Огледайте лекарството.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7A91867B" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A91867B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8940" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4891"/>
               <w:gridCol w:w="4049"/>
             </w:tblGrid>
-            <w:tr w:rsidR="006A3BAF" w:rsidRPr="00D82799" w14:paraId="756526BB" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="756526BB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="844"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C0605F" w14:textId="1654A0EC" w:rsidR="006A3BAF" w:rsidRDefault="00000000">
+                <w:p w14:paraId="63C0605F" w14:textId="0CA294F3" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="005E52C2">
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
-                    <w:pict w14:anchorId="502FB0D4">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId22" o:title=""/>
+                    <w:pict w14:anchorId="545E2753">
+                      <v:shape id="Picture 56" o:spid="_x0000_i1033" type="#_x0000_t75" style="width:236.4pt;height:129pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId23" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="663E0C27" w14:textId="675111E5" w:rsidR="006A3BAF" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="663E0C27" w14:textId="675111E5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Лекарство</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006A3BAF" w:rsidRPr="00D82799" w14:paraId="3174334B" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3174334B" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="843"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="13FAD268" w14:textId="77777777" w:rsidR="006A3BAF" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="13FAD268" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="18668E77" w14:textId="77777777" w:rsidR="006A3BAF" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="18668E77" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="41627E3B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="41627E3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="146BB901" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="146BB901" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BE10FD9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3BE10FD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4429D8B7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4429D8B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Трябва да е бистро, безцветно до светложълто.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3463C4CE" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3463C4CE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03A50AA6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="03A50AA6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D962704" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6D962704" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Може да съдържа следи от прозрачни до бели белтъчни частици.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="391A5D2E" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="391A5D2E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7281F284" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7281F284" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E41B06E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E41B06E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Нормално е да видите въздушни мехурчета в предварително напълнената спринцовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="1177E9C3" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1177E9C3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="437572DF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="437572DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BC4A198" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0BC4A198" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте, ако лекарството е мътно или с променен цвят или съдържа много частици или чужди видими частици.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="478981F8" w14:textId="77777777" w:rsidTr="005E217F">
+      <w:tr w:rsidR="00A12B36" w14:paraId="478981F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="404F9164" w14:textId="480F0662" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="404F9164" w14:textId="480F0662" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E217F" w:rsidRPr="00D82799" w14:paraId="59BF69AD" w14:textId="77777777" w:rsidTr="005E217F">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59BF69AD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A4A9192" w14:textId="01943614" w:rsidR="005E217F" w:rsidRDefault="005E217F" w:rsidP="00E6435B">
+          <w:p w14:paraId="3A4A9192" w14:textId="01943614" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Важно: </w:t>
             </w:r>
             <w:r>
               <w:t>Ако лекарството е мътно или с променен цвят или съдържа много частици или чужди видими частици, се обадете на Вашия лекар или на доставчика на здравни грижи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="014BDC5E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="014BDC5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7431475C" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7431475C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5651AA62" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5651AA62" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>3б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16026033" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="16026033" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Проверете срока на годност (EXP) и огледайте предварително напълнената спринцовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="05D985C1" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05D985C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8940" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4891"/>
               <w:gridCol w:w="4049"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B7F83" w:rsidRPr="00D82799" w14:paraId="2294AB3F" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="2294AB3F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1531"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C655268" w14:textId="76E6EF78" w:rsidR="008B7F83" w:rsidRDefault="00000000">
+                <w:p w14:paraId="4C655268" w14:textId="5CD56F81" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="right"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="005E52C2">
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
-                    <w:pict w14:anchorId="31ADE9DA">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId23" o:title=""/>
+                    <w:pict w14:anchorId="3BDB49D0">
+                      <v:shape id="Picture 57" o:spid="_x0000_i1032" type="#_x0000_t75" style="width:3in;height:125.4pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId24" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="66172FE1" w14:textId="7FD83AB9" w:rsidR="008B7F83" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="66172FE1" w14:textId="7FD83AB9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Срок на годност</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008B7F83" w:rsidRPr="00D82799" w14:paraId="06F5C0DE" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="06F5C0DE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="799"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="36A588CD" w14:textId="77777777" w:rsidR="008B7F83" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="36A588CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="077DFA3E" w14:textId="77777777" w:rsidR="008B7F83" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="077DFA3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3A270437" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3A270437" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7399A646" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7399A646" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04ECF371" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="04ECF371" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1143DD9E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1143DD9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте, ако датата на изтичане на срока на годност е минала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0A3B42FD" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0A3B42FD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="688CCE41" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="688CCE41" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CD17325" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7CD17325" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте предварително напълнената спринцовка, ако:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="05108E05" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05108E05" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E8590CB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1E8590CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>капачката на иглата липсва или е разхлабена;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="156BF6B1" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="156BF6B1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67251A39" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="67251A39" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>има пукнатини или счупени части;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5F58CFE3" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5F58CFE3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69E3B30C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="69E3B30C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>е изпусната на твърда повърхност.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="53B9B44B" w14:textId="77777777" w:rsidTr="00740ABF">
+      <w:tr w:rsidR="00A12B36" w14:paraId="53B9B44B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D2C3352" w14:textId="3427CCE9" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6D2C3352" w14:textId="3427CCE9" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00740ABF" w:rsidRPr="00D82799" w14:paraId="3E2C329C" w14:textId="77777777" w:rsidTr="00740ABF">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3E2C329C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="000E42FA" w14:textId="7DA32F35" w:rsidR="00740ABF" w:rsidRDefault="00740ABF" w:rsidP="00E6435B">
+          <w:p w14:paraId="000E42FA" w14:textId="7DA32F35" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Важно: </w:t>
             </w:r>
             <w:r>
               <w:t>във всички случаи се обадете на Вашия лекар или на доставчика на здравни грижи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1646837B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="1646837B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="571"/>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="423BE9BD" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="423BE9BD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A2EBE2E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2A2EBE2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>3в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E42C2E6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5E42C2E6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Инжектирайте на едно от тези места.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="2AB155E5" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2AB155E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F82DEFD" w14:textId="15A7D66B" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="0F82DEFD" w14:textId="15D75E73" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="1FAC7F0D">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId24" o:title=""/>
+              <w:pict w14:anchorId="125A6B38">
+                <v:shape id="Picture 58" o:spid="_x0000_i1031" type="#_x0000_t75" style="width:106.2pt;height:2in;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0583469F" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0583469F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7038FEB1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7038FEB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="558FB799" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="558FB799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Инжектирайте в бедрото или корема (с изключение на 5 см около пъпа).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="05577311" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05577311" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1838F3AB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1838F3AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BE8998C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5BE8998C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Друго лице може да направи инжекцията в бедрото, корема или външната област на горната част на ръката.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5A424D71" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A424D71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E6198A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="06E6198A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="446E65C0" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="446E65C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Измийте щателно ръцете си с вода и сапун.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5E5E9E08" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5E5E9E08" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CA1C7F6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3CA1C7F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2580EF07" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2580EF07" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Почистете мястото на инжектиране с кърпичка, напоена със спирт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5ED31081" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5ED31081" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EE1857A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6EE1857A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CCA7ABA" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5CCA7ABA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Оставете кожата да изсъхне на въздух.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="4506CA70" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4506CA70" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="622D0405" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="622D0405" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="740027E1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="740027E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> докосвайте отново тази област преди инжектиране.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="48A666D9" w14:textId="77777777" w:rsidTr="00007689">
+      <w:tr w:rsidR="00A12B36" w14:paraId="48A666D9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30911383" w14:textId="77C6AB54" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="30911383" w14:textId="77C6AB54" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00007689" w:rsidRPr="00D82799" w14:paraId="3BF948B7" w14:textId="77777777" w:rsidTr="00007689">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3BF948B7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="241E5D98" w14:textId="1CA65413" w:rsidR="00007689" w:rsidRDefault="00007689" w:rsidP="00E6435B">
+          <w:p w14:paraId="241E5D98" w14:textId="1CA65413" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Важно:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> избягвайте области с белези, стрии или където кожата е болезнена, с посиняване, зачервена или втвърдена.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32C48001" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="32C48001" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254495" w:rsidRPr="00D82799" w14:paraId="3D968F46" w14:textId="77777777" w:rsidTr="00254495">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D968F46" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="499393B6" w14:textId="5906C6E3" w:rsidR="00254495" w:rsidRDefault="00254495" w:rsidP="004E64A0">
+          <w:p w14:paraId="499393B6" w14:textId="5906C6E3" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Инжектиране на XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="6BD0DD28" w14:textId="77777777" w:rsidTr="004B54E6">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6BD0DD28" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14571517" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="004E64A0">
+          <w:p w14:paraId="14571517" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:keepLines/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="1CFA4E1A" w14:textId="77777777" w:rsidTr="004B54E6">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1CFA4E1A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54034852" w14:textId="0B3C31D2" w:rsidR="005B1643" w:rsidRDefault="004B54E6" w:rsidP="004E64A0">
+          <w:p w14:paraId="54034852" w14:textId="0B3C31D2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Важно:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> отстранявайте капачката на иглата само когато можете да инжектирате незабавно (в рамките на 5 минути), тъй като лекарството може да засъхне.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DEA6C8A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="004E64A0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="7DEA6C8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="5A8C0FCA" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A8C0FCA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="782F426F" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="004E64A0">
+          <w:p w14:paraId="782F426F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>4a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4814A1B2" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="004E64A0">
+          <w:p w14:paraId="4814A1B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Изтеглете капачката на иглата без да я огъвате, като държите цилиндъра на предварително напълнената спринцовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="13B4603B" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="13B4603B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A46A853" w14:textId="152B7E7B" w:rsidR="004B54E6" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="4A46A853" w14:textId="32D94723" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="052D88CE">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId25" o:title=""/>
+              <w:pict w14:anchorId="0107D81C">
+                <v:shape id="Picture 59" o:spid="_x0000_i1030" type="#_x0000_t75" style="width:219.6pt;height:127.8pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="07BECC17" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="07BECC17" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09DC7661" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="09DC7661" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69B60A87" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="69B60A87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> въртете и не огъвайте капачката на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="756A0765" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="756A0765" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DA8492D" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="3DA8492D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C0C0D60" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="7C0C0D60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Никога</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> не поставяйте обратно капачката на иглата. Това може да повреди иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="7BAE39DC" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7BAE39DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FAAA0B4" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="7FAAA0B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FE412B3" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="4FE412B3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Иглата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>не трябва</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> да се докосва до нищо след отстраняване на капачката.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="005E05CB" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="005E05CB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65EEAF25" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="65EEAF25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10C212F5" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="10C212F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> поставяйте предварително напълнената спринцовка без капачка на каквато и да е повърхност след отстраняване на капачката на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="7E408739" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7E408739" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3210E67B" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="3210E67B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D66DD31" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="4D66DD31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> се опитвайте да отстраните въздушните мехурчета от предварително напълнената спринцовка. Нормално е да има въздушни мехурчета.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00D82799" w14:paraId="1C86229D" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1C86229D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C90A187" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="0C90A187" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2391696C" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="2391696C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Наличието на капка от лекарството е нормално.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C515E73" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRDefault="004B54E6" w:rsidP="005B1643">
+    <w:p w14:paraId="5C515E73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="26417AEC" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="26417AEC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2552E04C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2552E04C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77738851" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="77738851" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Преди инжектиране захванете кожата около мястото на инжектиране.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="0629CDAC" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0629CDAC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39156E00" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="39156E00" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ЗАХВАЩАНЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="518978DA" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="518978DA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CC3E088" w14:textId="3A3C50E1" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="0CC3E088" w14:textId="0FA937FC" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="18804959">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId26" o:title=""/>
+              <w:pict w14:anchorId="751AF4AA">
+                <v:shape id="Picture 60" o:spid="_x0000_i1029" type="#_x0000_t75" style="width:236.4pt;height:83.4pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="6E3FAEC2" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6E3FAEC2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21EE2CEC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="21EE2CEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="493E1886" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="493E1886" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Захванете кожата между палеца и показалеца си за образуването на кожна гънка за поставяне на инжекцията.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="1DECDA81" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1DECDA81" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C203FC4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1C203FC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C3AFC46" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1C3AFC46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Ако е възможно, гънката трябва да е широка около 5 см.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22874EDF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="22874EDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="59C82EDB" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59C82EDB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BE989D8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3BE989D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>4в</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0959EC3A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0959EC3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Въведете иглата в захванатата кожа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5EFA77E9" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5EFA77E9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FBA73D4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6FBA73D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ВЪВЕЖДАНЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5B4FE479" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5B4FE479" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49D71510" w14:textId="5F69E9A6" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="49D71510" w14:textId="58A576A9" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="6347CCEF">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId27" o:title=""/>
+              <w:pict w14:anchorId="2A1010FE">
+                <v:shape id="Picture 61" o:spid="_x0000_i1028" type="#_x0000_t75" style="width:187.8pt;height:100.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="2C181134" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2C181134" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22FCD1BF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="22FCD1BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5807536B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5807536B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Въведете иглата в захванатата кожа вертикално или под ъгъл от 45 градуса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="4D0CF06E" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4D0CF06E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3258CFDC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3258CFDC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="142AE7D7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="142AE7D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> поставяйте пръста си на края на буталото, докато въвеждате иглата, тъй като това може да доведе до загуба на лекарство.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04709730" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="04709730" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3607AFB9" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3607AFB9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E64BD23" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6E64BD23" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4г</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29B8EA77" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="29B8EA77" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Натиснете бавно края на буталото, докато застане изцяло между клипсовете на предпазителя на иглата. Може да усетите или чуете щракване.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="25136BFA" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="25136BFA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FED138A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5FED138A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ИНЖЕКТИРАНЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="38CAF7C1" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="38CAF7C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75221D4D" w14:textId="5B611DBA" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="75221D4D" w14:textId="79940C87" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="199CD1A5">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId28" o:title=""/>
+              <w:pict w14:anchorId="27FB7472">
+                <v:shape id="Picture 62" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:178.2pt;height:97.8pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="3A628328" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3A628328" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D8F666D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5D8F666D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61595018" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="61595018" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Никога </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> изтегляйте обратно буталото.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5A590217" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A590217" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="704E7895" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="704E7895" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D74F148" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0D74F148" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> изваждайте иглата, докато не бъде инжектирано цялото количество от лекарството.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23B20945" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="23B20945" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="17ED42E5" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="17ED42E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="001A588A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="001A588A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DC349A7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="0DC349A7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Поддържайте натиска върху буталото и извадете иглата от кожата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="283C4FA9" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="283C4FA9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="042C0805" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="042C0805" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ИЗВАЖДАНЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="305FE241" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="305FE241" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC8D9FF" w14:textId="35F11ACE" w:rsidR="005B1643" w:rsidRDefault="00000000" w:rsidP="003A33BC">
+          <w:p w14:paraId="2CC8D9FF" w14:textId="7AF18D5B" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5250"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="5E1E9DE9">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId29" o:title=""/>
+              <w:pict w14:anchorId="153EC428">
+                <v:shape id="Picture 63" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:186pt;height:103.8pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="01108E45" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="01108E45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6977B08D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="6977B08D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FBD025E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="2FBD025E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Поддържайте натиска върху буталото и извадете иглата от кожата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="13895623" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="13895623" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="732E906E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="732E906E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C67C1F9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="5C67C1F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Отпуснете кожата след изваждането на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="5839083B" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5839083B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16BA26AD" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="16BA26AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6A89E5" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="7E6A89E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Бавно отстранете палеца си от края на буталото. Това ще позволи празната предварително напълнена спринцовка да се изтегли нагоре до пълното покриване на иглата от предпазителя на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="473E3108" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="473E3108" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EFDAAF5" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="1EFDAAF5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04944596" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="04944596" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> разтривайте мястото на инжектиране.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7C8BF0BA" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C8BF0BA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37EBD9D2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="37EBD9D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E1025ED" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="00681AF5">
+          <w:p w14:paraId="6E1025ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Ако има кръв, притиснете памучен или марлен тампон на мястото на инжектиране. Поставете лепенка, ако е необходимо.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F9F04AF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="1F9F04AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00D82799" w14:paraId="7A64C562" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A64C562" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="328383D1" w14:textId="29CA7703" w:rsidR="005B1643" w:rsidRDefault="005B1643" w:rsidP="004E64A0">
+          <w:p w14:paraId="328383D1" w14:textId="29CA7703" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Приключване и изхвърляне на XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="63675A60" w14:textId="77777777" w:rsidTr="0099547D">
+      <w:tr w:rsidR="00A12B36" w14:paraId="63675A60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E02258C" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="004E64A0">
+          <w:p w14:paraId="6E02258C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="7525A329" w14:textId="77777777" w:rsidTr="0099547D">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7525A329" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="346A82B8" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="004E64A0">
+          <w:p w14:paraId="346A82B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Важно:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> никога не поставяйте обратно капачката на иглата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72D42D1F" w14:textId="20567670" w:rsidR="000A22A9" w:rsidRDefault="000A22A9" w:rsidP="004E64A0">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="72D42D1F" w14:textId="20567670" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="5247112A" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5247112A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20B3AB73" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="004E64A0">
+          <w:p w14:paraId="20B3AB73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>5а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C52C73" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="004E64A0">
+          <w:p w14:paraId="27C52C73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
-              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Изхвърлете използваната предварително напълнена спринцовка и капачката на иглата в контейнера за изхвърляне на остри предмети.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="0CDE8C97" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0CDE8C97" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B6A6CDA" w14:textId="63A18FB0" w:rsidR="0099547D" w:rsidRDefault="00000000" w:rsidP="00E6435B">
+          <w:p w14:paraId="0B6A6CDA" w14:textId="40191E0A" w:rsidR="00A12B36" w:rsidRDefault="00404F3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E52C2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="1A00228E">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId30" o:title=""/>
+              <w:pict w14:anchorId="0DFE57A7">
+                <v:shape id="Picture 64" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:150pt;height:108pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="1F15BAD7" w14:textId="77777777" w:rsidTr="00681AF5">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1F15BAD7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50C42278" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="50C42278" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F6B367B" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="0F6B367B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Лекарствата трябва да се изхвърлят в съответствие с местните изисквания. Попитайте Вашия фармацевт как да изхвърляте лекарствата, от които вече не се нуждаете. Тези мерки ще спомогнат за опазване на околната среда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="62D653D4" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="62D653D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FAD9FC0" w14:textId="3385B6AE" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="1FAD9FC0" w14:textId="3385B6AE" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C10B8" w:rsidRPr="00D82799" w14:paraId="7BF97C87" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7BF97C87" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0626077A" w14:textId="664EFB78" w:rsidR="005C10B8" w:rsidRDefault="005C10B8" w:rsidP="00E6435B">
+          <w:p w14:paraId="0626077A" w14:textId="664EFB78" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> рециклирайте предварително напълнената спринцовка и не я изхвърляйте с битовите отпадъци.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00D82799" w14:paraId="0E1E689C" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E1E689C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="535AC601" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="535AC601" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C6AF3F8" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="5C6AF3F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> използвайте повторно предварително напълнената спринцовка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F9FD149" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="0099547D">
+    <w:p w14:paraId="3F9FD149" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E36D45E" w14:textId="77777777" w:rsidR="0099547D" w:rsidRDefault="0099547D" w:rsidP="00D0448C">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:p w14:paraId="0E36D45E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A12B36">
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011ADCA6" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38">
+    <w:p w14:paraId="630CF1E9" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F7F8BD9" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38">
+    <w:p w14:paraId="379BD1B5" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1407B6BE" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38"/>
+    <w:p w14:paraId="07BF2F5B" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -35978,115 +36253,114 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="045A3BB2" w14:textId="2CC234F9" w:rsidR="00C67B28" w:rsidRDefault="00C67B28">
+  <w:p w14:paraId="045A3BB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0083154C">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>34</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="577DE0C7" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28">
+  <w:p w14:paraId="577DE0C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -36103,72 +36377,72 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3302E52B" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38">
+    <w:p w14:paraId="1BE60D13" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5726E8BB" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38">
+    <w:p w14:paraId="31803A61" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B478DB4" w14:textId="77777777" w:rsidR="006A0E38" w:rsidRDefault="006A0E38"/>
+    <w:p w14:paraId="5143084F" w14:textId="77777777" w:rsidR="0078029E" w:rsidRDefault="0078029E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BE54252" w14:textId="77777777" w:rsidR="00C67B28" w:rsidRDefault="00C67B28">
+  <w:p w14:paraId="5BE54252" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D3635A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -38757,159 +39031,159 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="657996470">
+  <w:num w:numId="1" w16cid:durableId="1356930181">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="511530191">
+  <w:num w:numId="2" w16cid:durableId="1021593831">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="47341057">
+  <w:num w:numId="3" w16cid:durableId="212234364">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="928" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1877041590">
+  <w:num w:numId="4" w16cid:durableId="596599807">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1729916339">
+  <w:num w:numId="5" w16cid:durableId="348995972">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1857034567">
+  <w:num w:numId="6" w16cid:durableId="1307853542">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1500466967">
+  <w:num w:numId="7" w16cid:durableId="771514896">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="738479638">
+  <w:num w:numId="8" w16cid:durableId="298465482">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="393283487">
+  <w:num w:numId="9" w16cid:durableId="314530221">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1027948774">
+  <w:num w:numId="10" w16cid:durableId="1942637550">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="863833039">
+  <w:num w:numId="11" w16cid:durableId="469371383">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1915165602">
+  <w:num w:numId="12" w16cid:durableId="944196147">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="465321500">
+  <w:num w:numId="13" w16cid:durableId="613945337">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1892114578">
+  <w:num w:numId="14" w16cid:durableId="412166667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1690453000">
+  <w:num w:numId="15" w16cid:durableId="317223076">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="664746035">
+  <w:num w:numId="16" w16cid:durableId="834999035">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1416518276">
+  <w:num w:numId="17" w16cid:durableId="1765563914">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="619919272">
+  <w:num w:numId="18" w16cid:durableId="327052522">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="447313367">
+  <w:num w:numId="19" w16cid:durableId="856621810">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="742800991">
+  <w:num w:numId="20" w16cid:durableId="703483772">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="874925691">
+  <w:num w:numId="21" w16cid:durableId="1347635532">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2072388149">
+  <w:num w:numId="22" w16cid:durableId="846099083">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="394547026">
+  <w:num w:numId="23" w16cid:durableId="526598790">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="161360263">
+  <w:num w:numId="24" w16cid:durableId="57479755">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="499659131">
+  <w:num w:numId="25" w16cid:durableId="1482188396">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="51582121">
+  <w:num w:numId="26" w16cid:durableId="148982220">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1024405843">
+  <w:num w:numId="27" w16cid:durableId="921335193">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="427653557">
+  <w:num w:numId="28" w16cid:durableId="1188133613">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="270011723">
+  <w:num w:numId="29" w16cid:durableId="1251042065">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="531000609">
+  <w:num w:numId="30" w16cid:durableId="327756670">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1119683892">
+  <w:num w:numId="31" w16cid:durableId="1765806798">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="999776230">
+  <w:num w:numId="32" w16cid:durableId="1843161543">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="535854150">
+  <w:num w:numId="33" w16cid:durableId="540017496">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
@@ -38926,65 +39200,64 @@
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="0" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="hu-HU" w:vendorID="7" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="12" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nb-NO" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-PT" w:vendorID="13" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="1" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2080"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
@@ -39068,1213 +39341,1229 @@
     <w:docVar w:name="vault_nd_dfefbf80-5d5f-41de-b8a1-be9581d22ffc" w:val=" "/>
     <w:docVar w:name="vault_nd_e3b57b28-6034-40d1-981d-cf722b24a334" w:val=" "/>
     <w:docVar w:name="vault_nd_e3e873bb-e3b0-4afa-8356-4a9210738a5f" w:val=" "/>
     <w:docVar w:name="vault_nd_e458c731-fe74-4d6c-8985-10b0bcdf7066" w:val=" "/>
     <w:docVar w:name="vault_nd_e8bc3562-8f83-47b6-9f37-46e2d58404aa" w:val=" "/>
     <w:docVar w:name="VAULT_ND_eb67b8ed-a250-4b53-a530-5758294f071b" w:val=" "/>
     <w:docVar w:name="vault_nd_ebefe427-632a-4338-91fd-89742e617eff" w:val=" "/>
     <w:docVar w:name="vault_nd_efeaf689-55f2-42e5-9613-7cb4459cfe41" w:val=" "/>
     <w:docVar w:name="vault_nd_f4ceafcf-6473-43d9-9c44-bb935431844c" w:val=" "/>
     <w:docVar w:name="VAULT_ND_f9a517d6-7194-4c12-a6d7-267a8d404ca1" w:val=" "/>
     <w:docVar w:name="vault_nd_f9abd9e2-73b6-4ae9-9511-56d022fd4c35" w:val=" "/>
     <w:docVar w:name="VAULT_ND_fb428f7a-f4bd-4640-b470-11a55d5cb8a4" w:val=" "/>
     <w:docVar w:name="VAULT_ND_fbd2d644-3909-4565-b10b-8418f6a46839" w:val=" "/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003729C2"/>
     <w:rsid w:val="0000076D"/>
     <w:rsid w:val="00002791"/>
     <w:rsid w:val="0000322B"/>
     <w:rsid w:val="00003C68"/>
     <w:rsid w:val="00003FE6"/>
     <w:rsid w:val="00004A23"/>
     <w:rsid w:val="00005FF3"/>
     <w:rsid w:val="00007689"/>
-    <w:rsid w:val="00010933"/>
     <w:rsid w:val="0001113C"/>
     <w:rsid w:val="00011569"/>
     <w:rsid w:val="00012137"/>
     <w:rsid w:val="00014DAD"/>
     <w:rsid w:val="00015376"/>
     <w:rsid w:val="000156BF"/>
     <w:rsid w:val="0001613A"/>
     <w:rsid w:val="00016170"/>
     <w:rsid w:val="00016452"/>
+    <w:rsid w:val="00016669"/>
     <w:rsid w:val="00016875"/>
     <w:rsid w:val="00020675"/>
+    <w:rsid w:val="00020AA5"/>
     <w:rsid w:val="000214A0"/>
     <w:rsid w:val="00021B53"/>
     <w:rsid w:val="00022D18"/>
     <w:rsid w:val="00023AEC"/>
     <w:rsid w:val="0002476D"/>
     <w:rsid w:val="00025B94"/>
     <w:rsid w:val="000262AD"/>
     <w:rsid w:val="0003073C"/>
     <w:rsid w:val="00031387"/>
     <w:rsid w:val="00032FD7"/>
     <w:rsid w:val="00032FEE"/>
     <w:rsid w:val="00033D9E"/>
     <w:rsid w:val="0003411C"/>
     <w:rsid w:val="00034B1F"/>
     <w:rsid w:val="00036E63"/>
     <w:rsid w:val="000401B5"/>
     <w:rsid w:val="00042B57"/>
     <w:rsid w:val="00043D46"/>
     <w:rsid w:val="00046BE7"/>
     <w:rsid w:val="0004718B"/>
     <w:rsid w:val="000478E7"/>
-    <w:rsid w:val="000504F9"/>
     <w:rsid w:val="00050AF3"/>
     <w:rsid w:val="00051214"/>
-    <w:rsid w:val="000516ED"/>
     <w:rsid w:val="00051860"/>
-    <w:rsid w:val="000521F8"/>
     <w:rsid w:val="00052B91"/>
     <w:rsid w:val="00053C50"/>
     <w:rsid w:val="00054A0B"/>
     <w:rsid w:val="00054CF2"/>
     <w:rsid w:val="000550FA"/>
     <w:rsid w:val="00055405"/>
     <w:rsid w:val="00056516"/>
     <w:rsid w:val="00056724"/>
     <w:rsid w:val="000569BE"/>
     <w:rsid w:val="0006062B"/>
     <w:rsid w:val="00061DAB"/>
     <w:rsid w:val="000621FC"/>
     <w:rsid w:val="00063ED6"/>
     <w:rsid w:val="00063FA6"/>
     <w:rsid w:val="000641B7"/>
     <w:rsid w:val="0006455B"/>
     <w:rsid w:val="000649A2"/>
     <w:rsid w:val="000669BE"/>
     <w:rsid w:val="0006736E"/>
     <w:rsid w:val="000703B8"/>
     <w:rsid w:val="00070888"/>
     <w:rsid w:val="00071C29"/>
     <w:rsid w:val="00076049"/>
     <w:rsid w:val="00076650"/>
     <w:rsid w:val="00077221"/>
     <w:rsid w:val="00077B29"/>
     <w:rsid w:val="000800FF"/>
+    <w:rsid w:val="000802CB"/>
     <w:rsid w:val="00080BB0"/>
     <w:rsid w:val="00080DF5"/>
     <w:rsid w:val="000815FA"/>
     <w:rsid w:val="00083745"/>
     <w:rsid w:val="00084050"/>
     <w:rsid w:val="00084231"/>
     <w:rsid w:val="00084FE4"/>
     <w:rsid w:val="0008528F"/>
     <w:rsid w:val="00085331"/>
     <w:rsid w:val="00085724"/>
     <w:rsid w:val="000872C5"/>
     <w:rsid w:val="00090222"/>
     <w:rsid w:val="00090750"/>
     <w:rsid w:val="00092DA4"/>
     <w:rsid w:val="00092EB3"/>
     <w:rsid w:val="00093674"/>
     <w:rsid w:val="00096725"/>
     <w:rsid w:val="000A05FB"/>
     <w:rsid w:val="000A118E"/>
     <w:rsid w:val="000A1688"/>
     <w:rsid w:val="000A22A9"/>
     <w:rsid w:val="000A3B08"/>
     <w:rsid w:val="000A67AF"/>
     <w:rsid w:val="000B02E0"/>
     <w:rsid w:val="000B093D"/>
     <w:rsid w:val="000B253F"/>
     <w:rsid w:val="000B2C5D"/>
     <w:rsid w:val="000B2FFB"/>
     <w:rsid w:val="000B33B5"/>
     <w:rsid w:val="000B3D7E"/>
     <w:rsid w:val="000B48BB"/>
     <w:rsid w:val="000B5839"/>
     <w:rsid w:val="000B6F51"/>
     <w:rsid w:val="000B6FFB"/>
     <w:rsid w:val="000C2780"/>
     <w:rsid w:val="000C2F7E"/>
     <w:rsid w:val="000C3999"/>
-    <w:rsid w:val="000C46C2"/>
     <w:rsid w:val="000C75CA"/>
     <w:rsid w:val="000C7620"/>
     <w:rsid w:val="000C79A1"/>
     <w:rsid w:val="000D0D13"/>
     <w:rsid w:val="000D17A2"/>
+    <w:rsid w:val="000D27DD"/>
     <w:rsid w:val="000D30F8"/>
     <w:rsid w:val="000D44F6"/>
     <w:rsid w:val="000D516F"/>
     <w:rsid w:val="000D56A0"/>
     <w:rsid w:val="000D5762"/>
     <w:rsid w:val="000D5A70"/>
     <w:rsid w:val="000D5CA6"/>
     <w:rsid w:val="000E04D8"/>
     <w:rsid w:val="000E06A9"/>
     <w:rsid w:val="000E0722"/>
     <w:rsid w:val="000E2AC6"/>
     <w:rsid w:val="000E3486"/>
     <w:rsid w:val="000E35CF"/>
     <w:rsid w:val="000E5DE7"/>
     <w:rsid w:val="000E5DED"/>
     <w:rsid w:val="000E5F78"/>
     <w:rsid w:val="000E61AE"/>
     <w:rsid w:val="000E62DF"/>
     <w:rsid w:val="000E7FCC"/>
     <w:rsid w:val="000F1472"/>
-    <w:rsid w:val="000F224F"/>
     <w:rsid w:val="000F2780"/>
     <w:rsid w:val="000F2AA8"/>
     <w:rsid w:val="000F2B56"/>
     <w:rsid w:val="000F2E0B"/>
     <w:rsid w:val="000F45A6"/>
     <w:rsid w:val="000F471E"/>
     <w:rsid w:val="000F4C1C"/>
+    <w:rsid w:val="000F52EC"/>
     <w:rsid w:val="000F5B63"/>
     <w:rsid w:val="000F5F98"/>
     <w:rsid w:val="000F63EC"/>
     <w:rsid w:val="000F66A6"/>
     <w:rsid w:val="000F6D57"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="000F7D5A"/>
     <w:rsid w:val="001000A5"/>
     <w:rsid w:val="001005E3"/>
     <w:rsid w:val="001020C9"/>
     <w:rsid w:val="0010241C"/>
     <w:rsid w:val="001024FF"/>
     <w:rsid w:val="001025B0"/>
     <w:rsid w:val="001037FD"/>
+    <w:rsid w:val="001043D7"/>
     <w:rsid w:val="00105B0E"/>
     <w:rsid w:val="00106425"/>
     <w:rsid w:val="00106F44"/>
     <w:rsid w:val="00107063"/>
     <w:rsid w:val="00107F7B"/>
+    <w:rsid w:val="00110DF6"/>
     <w:rsid w:val="00112B76"/>
     <w:rsid w:val="00113387"/>
     <w:rsid w:val="0011367E"/>
     <w:rsid w:val="00113B57"/>
     <w:rsid w:val="0011430C"/>
     <w:rsid w:val="00115804"/>
     <w:rsid w:val="00115FAE"/>
     <w:rsid w:val="00117DAE"/>
     <w:rsid w:val="00122036"/>
     <w:rsid w:val="001223D8"/>
     <w:rsid w:val="00122464"/>
     <w:rsid w:val="001230A3"/>
     <w:rsid w:val="00123388"/>
     <w:rsid w:val="00123CF2"/>
     <w:rsid w:val="001245D4"/>
     <w:rsid w:val="00124972"/>
-    <w:rsid w:val="00126817"/>
     <w:rsid w:val="001277BC"/>
     <w:rsid w:val="00130881"/>
     <w:rsid w:val="001328BC"/>
     <w:rsid w:val="00134B39"/>
     <w:rsid w:val="00134C0F"/>
     <w:rsid w:val="00134F12"/>
     <w:rsid w:val="00137420"/>
     <w:rsid w:val="001377DE"/>
     <w:rsid w:val="00140547"/>
     <w:rsid w:val="00141D9D"/>
     <w:rsid w:val="00142C30"/>
     <w:rsid w:val="00143408"/>
     <w:rsid w:val="0014559C"/>
     <w:rsid w:val="001462C8"/>
     <w:rsid w:val="0014677F"/>
-    <w:rsid w:val="00146850"/>
     <w:rsid w:val="00146DAB"/>
     <w:rsid w:val="00146F73"/>
     <w:rsid w:val="00150620"/>
     <w:rsid w:val="00150AC2"/>
     <w:rsid w:val="00151BC6"/>
     <w:rsid w:val="00151DBB"/>
     <w:rsid w:val="0015225F"/>
     <w:rsid w:val="001537FA"/>
     <w:rsid w:val="00154AEF"/>
     <w:rsid w:val="00154ECC"/>
     <w:rsid w:val="0015543F"/>
     <w:rsid w:val="00156072"/>
     <w:rsid w:val="00156CCC"/>
     <w:rsid w:val="00157D8A"/>
     <w:rsid w:val="001612D6"/>
     <w:rsid w:val="0016178A"/>
+    <w:rsid w:val="00161BC0"/>
     <w:rsid w:val="00162BFF"/>
     <w:rsid w:val="00165377"/>
     <w:rsid w:val="00165D43"/>
     <w:rsid w:val="001661A6"/>
     <w:rsid w:val="001672A1"/>
     <w:rsid w:val="001674D1"/>
     <w:rsid w:val="00167946"/>
     <w:rsid w:val="00170118"/>
     <w:rsid w:val="0017030F"/>
     <w:rsid w:val="00172527"/>
     <w:rsid w:val="00173228"/>
     <w:rsid w:val="001733F2"/>
     <w:rsid w:val="0017475C"/>
     <w:rsid w:val="00180E17"/>
     <w:rsid w:val="00181249"/>
+    <w:rsid w:val="00181349"/>
     <w:rsid w:val="0018446D"/>
     <w:rsid w:val="00184F17"/>
     <w:rsid w:val="001861BC"/>
     <w:rsid w:val="00186781"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="00186BFD"/>
     <w:rsid w:val="00186CC5"/>
     <w:rsid w:val="00186FA6"/>
     <w:rsid w:val="0018791C"/>
     <w:rsid w:val="0018795C"/>
     <w:rsid w:val="00187A23"/>
     <w:rsid w:val="00190535"/>
     <w:rsid w:val="001918BF"/>
     <w:rsid w:val="00191F9C"/>
     <w:rsid w:val="0019299E"/>
     <w:rsid w:val="0019315C"/>
     <w:rsid w:val="00193E2C"/>
     <w:rsid w:val="0019470D"/>
     <w:rsid w:val="00195C85"/>
+    <w:rsid w:val="00195D7F"/>
     <w:rsid w:val="00196703"/>
     <w:rsid w:val="00196D46"/>
     <w:rsid w:val="00196E3B"/>
     <w:rsid w:val="00197992"/>
     <w:rsid w:val="001A09FD"/>
     <w:rsid w:val="001A28DE"/>
     <w:rsid w:val="001A34E9"/>
     <w:rsid w:val="001A3879"/>
     <w:rsid w:val="001A4675"/>
     <w:rsid w:val="001A4798"/>
     <w:rsid w:val="001A55F3"/>
     <w:rsid w:val="001A5A81"/>
+    <w:rsid w:val="001A5B1A"/>
     <w:rsid w:val="001B089C"/>
     <w:rsid w:val="001B10D8"/>
-    <w:rsid w:val="001B2E9B"/>
     <w:rsid w:val="001B2EDA"/>
+    <w:rsid w:val="001B364E"/>
     <w:rsid w:val="001B4F0E"/>
-    <w:rsid w:val="001B5A04"/>
     <w:rsid w:val="001B5EE8"/>
     <w:rsid w:val="001B650A"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C00B1"/>
     <w:rsid w:val="001C03E7"/>
     <w:rsid w:val="001C1039"/>
-    <w:rsid w:val="001C310B"/>
+    <w:rsid w:val="001C30AB"/>
     <w:rsid w:val="001C46AB"/>
     <w:rsid w:val="001C4FEF"/>
     <w:rsid w:val="001C54BD"/>
     <w:rsid w:val="001C5D50"/>
     <w:rsid w:val="001C6AB8"/>
     <w:rsid w:val="001C7434"/>
     <w:rsid w:val="001C758B"/>
     <w:rsid w:val="001C7617"/>
+    <w:rsid w:val="001C77B6"/>
     <w:rsid w:val="001D1407"/>
     <w:rsid w:val="001D18BD"/>
     <w:rsid w:val="001D4432"/>
     <w:rsid w:val="001D4DD6"/>
     <w:rsid w:val="001D599B"/>
-    <w:rsid w:val="001D5CEC"/>
     <w:rsid w:val="001D6018"/>
     <w:rsid w:val="001D76BA"/>
+    <w:rsid w:val="001E1EEC"/>
     <w:rsid w:val="001E751C"/>
     <w:rsid w:val="001F0CFE"/>
     <w:rsid w:val="001F1A51"/>
     <w:rsid w:val="001F2061"/>
     <w:rsid w:val="001F246D"/>
     <w:rsid w:val="001F2A37"/>
     <w:rsid w:val="001F2F35"/>
     <w:rsid w:val="001F2FDB"/>
     <w:rsid w:val="001F3F4B"/>
     <w:rsid w:val="001F5173"/>
     <w:rsid w:val="001F5C2B"/>
     <w:rsid w:val="001F7125"/>
     <w:rsid w:val="00200F04"/>
     <w:rsid w:val="00202070"/>
     <w:rsid w:val="00202E2D"/>
     <w:rsid w:val="0020523C"/>
     <w:rsid w:val="0020629B"/>
     <w:rsid w:val="0020638E"/>
     <w:rsid w:val="002063F2"/>
     <w:rsid w:val="00206AD6"/>
     <w:rsid w:val="00206E03"/>
     <w:rsid w:val="002133AC"/>
     <w:rsid w:val="00213A15"/>
     <w:rsid w:val="00213E0B"/>
     <w:rsid w:val="00213E8D"/>
     <w:rsid w:val="00216964"/>
     <w:rsid w:val="00216E88"/>
     <w:rsid w:val="00217A7C"/>
     <w:rsid w:val="002200AE"/>
     <w:rsid w:val="002203E0"/>
     <w:rsid w:val="002207C0"/>
     <w:rsid w:val="002210E7"/>
     <w:rsid w:val="00221338"/>
     <w:rsid w:val="0022166C"/>
     <w:rsid w:val="00221C6F"/>
     <w:rsid w:val="002232ED"/>
     <w:rsid w:val="0022463E"/>
     <w:rsid w:val="00224BFA"/>
     <w:rsid w:val="00226A6A"/>
     <w:rsid w:val="00226B7A"/>
     <w:rsid w:val="00226D4F"/>
     <w:rsid w:val="00227190"/>
     <w:rsid w:val="00227262"/>
     <w:rsid w:val="0022727C"/>
-    <w:rsid w:val="002315CC"/>
-    <w:rsid w:val="00232012"/>
+    <w:rsid w:val="00232A0B"/>
     <w:rsid w:val="00232FA5"/>
-    <w:rsid w:val="00232FB4"/>
     <w:rsid w:val="00233545"/>
     <w:rsid w:val="002345BE"/>
     <w:rsid w:val="00234654"/>
     <w:rsid w:val="00234EB9"/>
     <w:rsid w:val="00235988"/>
     <w:rsid w:val="00237F4C"/>
     <w:rsid w:val="002402E8"/>
     <w:rsid w:val="00241168"/>
     <w:rsid w:val="002417D6"/>
     <w:rsid w:val="00241C50"/>
     <w:rsid w:val="00242CB7"/>
     <w:rsid w:val="00243042"/>
     <w:rsid w:val="00243545"/>
     <w:rsid w:val="00244266"/>
     <w:rsid w:val="00244ED4"/>
     <w:rsid w:val="00245576"/>
     <w:rsid w:val="002459E1"/>
     <w:rsid w:val="0024679A"/>
     <w:rsid w:val="00246FA6"/>
     <w:rsid w:val="00250232"/>
     <w:rsid w:val="0025072E"/>
     <w:rsid w:val="00250EA7"/>
     <w:rsid w:val="00251FC2"/>
     <w:rsid w:val="00252EF0"/>
+    <w:rsid w:val="00254195"/>
     <w:rsid w:val="00254495"/>
     <w:rsid w:val="00254731"/>
     <w:rsid w:val="00255750"/>
     <w:rsid w:val="00256256"/>
     <w:rsid w:val="0025629D"/>
     <w:rsid w:val="002573D0"/>
     <w:rsid w:val="002575B6"/>
     <w:rsid w:val="002575D9"/>
     <w:rsid w:val="002600E7"/>
     <w:rsid w:val="0026299E"/>
     <w:rsid w:val="00262EC2"/>
     <w:rsid w:val="00264AAE"/>
     <w:rsid w:val="00264CDF"/>
     <w:rsid w:val="002677AF"/>
     <w:rsid w:val="00270F39"/>
     <w:rsid w:val="0027131B"/>
     <w:rsid w:val="002715D6"/>
     <w:rsid w:val="002719E9"/>
     <w:rsid w:val="00271A21"/>
     <w:rsid w:val="00272B45"/>
     <w:rsid w:val="00272B52"/>
     <w:rsid w:val="002754CF"/>
     <w:rsid w:val="00275634"/>
     <w:rsid w:val="002758B5"/>
+    <w:rsid w:val="00275B53"/>
     <w:rsid w:val="0027618A"/>
     <w:rsid w:val="00276AD6"/>
     <w:rsid w:val="00276F45"/>
-    <w:rsid w:val="00281D73"/>
     <w:rsid w:val="002822D2"/>
     <w:rsid w:val="0028305A"/>
     <w:rsid w:val="00285D60"/>
+    <w:rsid w:val="002862DF"/>
     <w:rsid w:val="002869B2"/>
     <w:rsid w:val="00290D42"/>
     <w:rsid w:val="00290DB9"/>
     <w:rsid w:val="00290F6C"/>
     <w:rsid w:val="00292872"/>
     <w:rsid w:val="0029359D"/>
     <w:rsid w:val="0029400E"/>
     <w:rsid w:val="00294576"/>
     <w:rsid w:val="00294DDB"/>
     <w:rsid w:val="00294EE1"/>
     <w:rsid w:val="00294F2A"/>
     <w:rsid w:val="0029775C"/>
     <w:rsid w:val="00297AB4"/>
     <w:rsid w:val="002A1F4A"/>
     <w:rsid w:val="002A3441"/>
     <w:rsid w:val="002A3463"/>
     <w:rsid w:val="002A3883"/>
     <w:rsid w:val="002A4606"/>
     <w:rsid w:val="002A54B8"/>
     <w:rsid w:val="002A550E"/>
     <w:rsid w:val="002B03FF"/>
     <w:rsid w:val="002B0A02"/>
     <w:rsid w:val="002B2480"/>
     <w:rsid w:val="002B3407"/>
     <w:rsid w:val="002B3CF5"/>
     <w:rsid w:val="002B3FB8"/>
     <w:rsid w:val="002B455B"/>
     <w:rsid w:val="002B4A1F"/>
     <w:rsid w:val="002B566A"/>
     <w:rsid w:val="002B7906"/>
     <w:rsid w:val="002C2DE7"/>
-    <w:rsid w:val="002C3927"/>
     <w:rsid w:val="002C3AF1"/>
     <w:rsid w:val="002C3F5B"/>
     <w:rsid w:val="002C3FCD"/>
     <w:rsid w:val="002C46D5"/>
     <w:rsid w:val="002C5AAD"/>
     <w:rsid w:val="002C5B25"/>
     <w:rsid w:val="002C5FF1"/>
     <w:rsid w:val="002C734E"/>
     <w:rsid w:val="002D15CB"/>
     <w:rsid w:val="002D167F"/>
     <w:rsid w:val="002D3DE7"/>
     <w:rsid w:val="002D5E6A"/>
     <w:rsid w:val="002D6029"/>
     <w:rsid w:val="002D60FC"/>
     <w:rsid w:val="002D691E"/>
     <w:rsid w:val="002D6946"/>
     <w:rsid w:val="002D7750"/>
     <w:rsid w:val="002D79E9"/>
     <w:rsid w:val="002E0763"/>
     <w:rsid w:val="002E0CD4"/>
     <w:rsid w:val="002E0D95"/>
     <w:rsid w:val="002E1D36"/>
     <w:rsid w:val="002E3DB1"/>
+    <w:rsid w:val="002E3F2E"/>
     <w:rsid w:val="002E3FAE"/>
     <w:rsid w:val="002E4B27"/>
     <w:rsid w:val="002E4EF2"/>
     <w:rsid w:val="002E51D0"/>
     <w:rsid w:val="002E6551"/>
     <w:rsid w:val="002E66A8"/>
     <w:rsid w:val="002F0776"/>
+    <w:rsid w:val="002F1051"/>
     <w:rsid w:val="002F1ACC"/>
     <w:rsid w:val="002F2813"/>
     <w:rsid w:val="002F3AB0"/>
     <w:rsid w:val="002F3D84"/>
     <w:rsid w:val="002F45FF"/>
     <w:rsid w:val="002F5344"/>
     <w:rsid w:val="002F580B"/>
+    <w:rsid w:val="002F5911"/>
     <w:rsid w:val="002F5FE9"/>
     <w:rsid w:val="002F649B"/>
     <w:rsid w:val="002F6ACF"/>
     <w:rsid w:val="002F6E92"/>
+    <w:rsid w:val="002F7230"/>
     <w:rsid w:val="002F741E"/>
     <w:rsid w:val="002F77DF"/>
     <w:rsid w:val="0030104E"/>
     <w:rsid w:val="003017CE"/>
     <w:rsid w:val="00301DD8"/>
     <w:rsid w:val="00301E16"/>
     <w:rsid w:val="00301E65"/>
     <w:rsid w:val="0030206A"/>
     <w:rsid w:val="003022E0"/>
     <w:rsid w:val="00303FE5"/>
     <w:rsid w:val="00304628"/>
     <w:rsid w:val="0030507D"/>
     <w:rsid w:val="0030535F"/>
     <w:rsid w:val="00305E99"/>
     <w:rsid w:val="003061CE"/>
     <w:rsid w:val="00306638"/>
     <w:rsid w:val="00307864"/>
     <w:rsid w:val="00310223"/>
     <w:rsid w:val="003104F9"/>
     <w:rsid w:val="0031184C"/>
     <w:rsid w:val="00311B8A"/>
     <w:rsid w:val="00313920"/>
     <w:rsid w:val="00313BA2"/>
     <w:rsid w:val="00314E11"/>
     <w:rsid w:val="003155C9"/>
     <w:rsid w:val="00315664"/>
     <w:rsid w:val="00316966"/>
     <w:rsid w:val="00317548"/>
     <w:rsid w:val="00317E46"/>
     <w:rsid w:val="00320DD9"/>
     <w:rsid w:val="00320FD7"/>
     <w:rsid w:val="003237FE"/>
     <w:rsid w:val="00324911"/>
     <w:rsid w:val="0032616C"/>
     <w:rsid w:val="003270E4"/>
     <w:rsid w:val="0032725A"/>
+    <w:rsid w:val="00330504"/>
     <w:rsid w:val="00330AA2"/>
     <w:rsid w:val="003311BB"/>
-    <w:rsid w:val="003327EB"/>
     <w:rsid w:val="00333797"/>
     <w:rsid w:val="00334FA1"/>
     <w:rsid w:val="003350A0"/>
     <w:rsid w:val="003361E3"/>
+    <w:rsid w:val="00336206"/>
     <w:rsid w:val="0033623A"/>
     <w:rsid w:val="00337160"/>
     <w:rsid w:val="00340A58"/>
     <w:rsid w:val="00342518"/>
     <w:rsid w:val="00342BC6"/>
     <w:rsid w:val="00342D45"/>
     <w:rsid w:val="0034338B"/>
+    <w:rsid w:val="003437AA"/>
     <w:rsid w:val="0034489E"/>
-    <w:rsid w:val="00344D68"/>
     <w:rsid w:val="003454A7"/>
     <w:rsid w:val="00345A60"/>
     <w:rsid w:val="00345AE1"/>
     <w:rsid w:val="00345F83"/>
     <w:rsid w:val="00346D9C"/>
     <w:rsid w:val="003479AC"/>
     <w:rsid w:val="00351597"/>
     <w:rsid w:val="00353722"/>
     <w:rsid w:val="00353EE5"/>
     <w:rsid w:val="00355AA7"/>
     <w:rsid w:val="00355B06"/>
     <w:rsid w:val="003576DE"/>
     <w:rsid w:val="0036010B"/>
     <w:rsid w:val="0036194F"/>
     <w:rsid w:val="00362BDC"/>
     <w:rsid w:val="0036580D"/>
     <w:rsid w:val="00366219"/>
     <w:rsid w:val="00366638"/>
     <w:rsid w:val="00367F6F"/>
     <w:rsid w:val="00370AF4"/>
     <w:rsid w:val="00370B1E"/>
     <w:rsid w:val="00370CD1"/>
     <w:rsid w:val="00370D49"/>
     <w:rsid w:val="003710E9"/>
     <w:rsid w:val="003717E4"/>
     <w:rsid w:val="00372304"/>
     <w:rsid w:val="003729C2"/>
     <w:rsid w:val="00372C6E"/>
     <w:rsid w:val="003737DB"/>
     <w:rsid w:val="003743D3"/>
     <w:rsid w:val="003748C9"/>
     <w:rsid w:val="00374BB6"/>
     <w:rsid w:val="00374F30"/>
     <w:rsid w:val="00375241"/>
     <w:rsid w:val="0037549A"/>
+    <w:rsid w:val="00375BB7"/>
     <w:rsid w:val="00380C56"/>
     <w:rsid w:val="00381E1A"/>
     <w:rsid w:val="003823AD"/>
     <w:rsid w:val="00382EF7"/>
     <w:rsid w:val="00383079"/>
     <w:rsid w:val="00384137"/>
     <w:rsid w:val="00384AEB"/>
     <w:rsid w:val="00385232"/>
     <w:rsid w:val="003852FB"/>
     <w:rsid w:val="0038591A"/>
     <w:rsid w:val="00385E10"/>
     <w:rsid w:val="00386767"/>
     <w:rsid w:val="00386FDB"/>
+    <w:rsid w:val="0038709A"/>
     <w:rsid w:val="0038769B"/>
     <w:rsid w:val="00387B31"/>
-    <w:rsid w:val="00387EFD"/>
-    <w:rsid w:val="00390F9F"/>
     <w:rsid w:val="00391DEB"/>
     <w:rsid w:val="00392A23"/>
     <w:rsid w:val="00392D06"/>
     <w:rsid w:val="0039325D"/>
     <w:rsid w:val="003948A0"/>
     <w:rsid w:val="003950C1"/>
     <w:rsid w:val="003954E7"/>
     <w:rsid w:val="00396A06"/>
     <w:rsid w:val="00396EF4"/>
     <w:rsid w:val="0039710F"/>
     <w:rsid w:val="00397AEA"/>
     <w:rsid w:val="003A0770"/>
     <w:rsid w:val="003A1641"/>
     <w:rsid w:val="003A18B1"/>
     <w:rsid w:val="003A2761"/>
     <w:rsid w:val="003A2A9F"/>
     <w:rsid w:val="003A33BC"/>
     <w:rsid w:val="003A3573"/>
     <w:rsid w:val="003A3CCA"/>
-    <w:rsid w:val="003A5ABB"/>
+    <w:rsid w:val="003A4637"/>
     <w:rsid w:val="003A607E"/>
-    <w:rsid w:val="003A6516"/>
     <w:rsid w:val="003A7024"/>
     <w:rsid w:val="003B078C"/>
     <w:rsid w:val="003B09CC"/>
     <w:rsid w:val="003B1DE3"/>
     <w:rsid w:val="003B1F76"/>
     <w:rsid w:val="003B3495"/>
     <w:rsid w:val="003B5AEC"/>
     <w:rsid w:val="003B5EAF"/>
     <w:rsid w:val="003B5FFE"/>
     <w:rsid w:val="003B706D"/>
     <w:rsid w:val="003C070D"/>
     <w:rsid w:val="003C1B12"/>
     <w:rsid w:val="003C3595"/>
     <w:rsid w:val="003C36BF"/>
     <w:rsid w:val="003C3E29"/>
     <w:rsid w:val="003C41C2"/>
     <w:rsid w:val="003C4419"/>
     <w:rsid w:val="003C4F95"/>
     <w:rsid w:val="003C674B"/>
     <w:rsid w:val="003C6DA6"/>
     <w:rsid w:val="003C706A"/>
     <w:rsid w:val="003C7BF8"/>
     <w:rsid w:val="003D0088"/>
     <w:rsid w:val="003D055D"/>
     <w:rsid w:val="003D0A9E"/>
     <w:rsid w:val="003D215B"/>
     <w:rsid w:val="003D2725"/>
     <w:rsid w:val="003D3AA0"/>
     <w:rsid w:val="003D4620"/>
     <w:rsid w:val="003D4D00"/>
     <w:rsid w:val="003D5EBC"/>
     <w:rsid w:val="003D7395"/>
-    <w:rsid w:val="003E023A"/>
     <w:rsid w:val="003E1582"/>
     <w:rsid w:val="003E15C4"/>
     <w:rsid w:val="003E39AF"/>
     <w:rsid w:val="003E47CC"/>
     <w:rsid w:val="003E54E1"/>
     <w:rsid w:val="003E569C"/>
+    <w:rsid w:val="003E6250"/>
+    <w:rsid w:val="003F025E"/>
     <w:rsid w:val="003F1E35"/>
     <w:rsid w:val="003F2B89"/>
+    <w:rsid w:val="003F3DA3"/>
     <w:rsid w:val="003F3E71"/>
     <w:rsid w:val="003F4D22"/>
     <w:rsid w:val="003F6E17"/>
     <w:rsid w:val="003F753D"/>
+    <w:rsid w:val="00400F3E"/>
     <w:rsid w:val="00401294"/>
     <w:rsid w:val="0040192F"/>
     <w:rsid w:val="00403114"/>
     <w:rsid w:val="00403C29"/>
     <w:rsid w:val="004046DD"/>
     <w:rsid w:val="004048D7"/>
     <w:rsid w:val="00404A06"/>
     <w:rsid w:val="00404CCA"/>
+    <w:rsid w:val="00404F3F"/>
     <w:rsid w:val="00405BC2"/>
     <w:rsid w:val="0040647D"/>
     <w:rsid w:val="00407DE8"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="00410462"/>
     <w:rsid w:val="00410D6B"/>
+    <w:rsid w:val="00411209"/>
     <w:rsid w:val="00415790"/>
     <w:rsid w:val="004159DD"/>
     <w:rsid w:val="00415AA1"/>
+    <w:rsid w:val="00416C31"/>
     <w:rsid w:val="00416DEB"/>
     <w:rsid w:val="00417D52"/>
     <w:rsid w:val="00417F62"/>
     <w:rsid w:val="0042036F"/>
     <w:rsid w:val="0042142F"/>
     <w:rsid w:val="00421AC5"/>
     <w:rsid w:val="004221B9"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="0042252F"/>
     <w:rsid w:val="00422A7F"/>
     <w:rsid w:val="00422D83"/>
     <w:rsid w:val="004236C3"/>
     <w:rsid w:val="00423C2B"/>
     <w:rsid w:val="004244B4"/>
     <w:rsid w:val="00424A4A"/>
     <w:rsid w:val="00424D1A"/>
     <w:rsid w:val="004250E4"/>
     <w:rsid w:val="00425244"/>
     <w:rsid w:val="00425E39"/>
     <w:rsid w:val="00426968"/>
     <w:rsid w:val="00427DC5"/>
     <w:rsid w:val="00430173"/>
     <w:rsid w:val="004305D9"/>
     <w:rsid w:val="00431520"/>
     <w:rsid w:val="00432094"/>
     <w:rsid w:val="004342AB"/>
     <w:rsid w:val="00434355"/>
     <w:rsid w:val="004343ED"/>
     <w:rsid w:val="0043457B"/>
+    <w:rsid w:val="004349E3"/>
+    <w:rsid w:val="00436C47"/>
     <w:rsid w:val="0043716B"/>
     <w:rsid w:val="0044146D"/>
     <w:rsid w:val="004418B7"/>
     <w:rsid w:val="00442B51"/>
     <w:rsid w:val="00443511"/>
     <w:rsid w:val="00443585"/>
     <w:rsid w:val="00443DF6"/>
     <w:rsid w:val="00444D07"/>
     <w:rsid w:val="00445141"/>
     <w:rsid w:val="00446CA5"/>
     <w:rsid w:val="00450A9F"/>
     <w:rsid w:val="00450B4D"/>
     <w:rsid w:val="00450D1F"/>
     <w:rsid w:val="004516D7"/>
     <w:rsid w:val="0045269C"/>
     <w:rsid w:val="004526C4"/>
     <w:rsid w:val="00452D61"/>
     <w:rsid w:val="004543BD"/>
     <w:rsid w:val="00454A6C"/>
     <w:rsid w:val="00455016"/>
+    <w:rsid w:val="00455C4D"/>
     <w:rsid w:val="00456217"/>
-    <w:rsid w:val="00457414"/>
     <w:rsid w:val="00460A80"/>
     <w:rsid w:val="0046104A"/>
     <w:rsid w:val="00461AFC"/>
     <w:rsid w:val="00461E4F"/>
     <w:rsid w:val="00462218"/>
     <w:rsid w:val="004636D6"/>
     <w:rsid w:val="00464A87"/>
     <w:rsid w:val="0046602F"/>
     <w:rsid w:val="004666FB"/>
     <w:rsid w:val="004678F6"/>
     <w:rsid w:val="00467EC6"/>
-    <w:rsid w:val="0047373A"/>
     <w:rsid w:val="00474709"/>
     <w:rsid w:val="00474BE0"/>
     <w:rsid w:val="004754BD"/>
     <w:rsid w:val="00475608"/>
     <w:rsid w:val="00476216"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="004773F5"/>
     <w:rsid w:val="00480FA8"/>
     <w:rsid w:val="00481791"/>
     <w:rsid w:val="00481B2B"/>
     <w:rsid w:val="004821A0"/>
     <w:rsid w:val="00483AD0"/>
     <w:rsid w:val="00483F42"/>
     <w:rsid w:val="004852ED"/>
     <w:rsid w:val="00485997"/>
     <w:rsid w:val="004866AD"/>
     <w:rsid w:val="00486A6E"/>
     <w:rsid w:val="00486C8B"/>
     <w:rsid w:val="00491420"/>
     <w:rsid w:val="0049213E"/>
+    <w:rsid w:val="00492F7B"/>
     <w:rsid w:val="00493D0E"/>
     <w:rsid w:val="00494435"/>
     <w:rsid w:val="00495961"/>
     <w:rsid w:val="00495E07"/>
     <w:rsid w:val="004964DC"/>
     <w:rsid w:val="0049673B"/>
     <w:rsid w:val="004974AA"/>
     <w:rsid w:val="00497D7E"/>
     <w:rsid w:val="004A0EBC"/>
     <w:rsid w:val="004A0F7D"/>
     <w:rsid w:val="004A1DF5"/>
     <w:rsid w:val="004A2444"/>
     <w:rsid w:val="004A2A8F"/>
     <w:rsid w:val="004A33EF"/>
     <w:rsid w:val="004A46C8"/>
     <w:rsid w:val="004A51E6"/>
     <w:rsid w:val="004A523F"/>
     <w:rsid w:val="004A5820"/>
     <w:rsid w:val="004A5DA4"/>
     <w:rsid w:val="004A7E70"/>
     <w:rsid w:val="004B15BD"/>
     <w:rsid w:val="004B1AB1"/>
     <w:rsid w:val="004B20B1"/>
     <w:rsid w:val="004B253B"/>
     <w:rsid w:val="004B2D39"/>
-    <w:rsid w:val="004B3129"/>
     <w:rsid w:val="004B326F"/>
     <w:rsid w:val="004B341E"/>
     <w:rsid w:val="004B3B8C"/>
     <w:rsid w:val="004B46FC"/>
     <w:rsid w:val="004B54E6"/>
     <w:rsid w:val="004B5677"/>
     <w:rsid w:val="004B5734"/>
     <w:rsid w:val="004B5CD4"/>
     <w:rsid w:val="004B6607"/>
     <w:rsid w:val="004B6A2C"/>
     <w:rsid w:val="004B6F72"/>
     <w:rsid w:val="004B7762"/>
+    <w:rsid w:val="004C070B"/>
     <w:rsid w:val="004C191F"/>
     <w:rsid w:val="004C19FF"/>
     <w:rsid w:val="004C1BC5"/>
     <w:rsid w:val="004C3401"/>
     <w:rsid w:val="004C4773"/>
     <w:rsid w:val="004C5B1B"/>
     <w:rsid w:val="004C62B4"/>
     <w:rsid w:val="004C6EEF"/>
     <w:rsid w:val="004D1F5E"/>
     <w:rsid w:val="004D3BD6"/>
     <w:rsid w:val="004D43AC"/>
     <w:rsid w:val="004D445B"/>
     <w:rsid w:val="004D4AB6"/>
     <w:rsid w:val="004D5775"/>
     <w:rsid w:val="004D5C3F"/>
     <w:rsid w:val="004D6351"/>
     <w:rsid w:val="004D6877"/>
     <w:rsid w:val="004D6967"/>
     <w:rsid w:val="004D6A51"/>
     <w:rsid w:val="004D7B79"/>
     <w:rsid w:val="004E02EC"/>
     <w:rsid w:val="004E06ED"/>
     <w:rsid w:val="004E1FC1"/>
     <w:rsid w:val="004E20C9"/>
     <w:rsid w:val="004E23DA"/>
     <w:rsid w:val="004E37CE"/>
+    <w:rsid w:val="004E4CBA"/>
     <w:rsid w:val="004E51E0"/>
-    <w:rsid w:val="004E64A0"/>
     <w:rsid w:val="004E70CE"/>
     <w:rsid w:val="004E7D98"/>
     <w:rsid w:val="004F0DF8"/>
     <w:rsid w:val="004F18B2"/>
+    <w:rsid w:val="004F25DE"/>
     <w:rsid w:val="004F4237"/>
     <w:rsid w:val="004F4F1C"/>
-    <w:rsid w:val="004F591E"/>
     <w:rsid w:val="004F59EB"/>
     <w:rsid w:val="004F6671"/>
     <w:rsid w:val="004F6C9E"/>
     <w:rsid w:val="004F6EF3"/>
     <w:rsid w:val="004F749C"/>
     <w:rsid w:val="00500353"/>
     <w:rsid w:val="005007B8"/>
+    <w:rsid w:val="0050321C"/>
     <w:rsid w:val="0050455C"/>
     <w:rsid w:val="005060FE"/>
     <w:rsid w:val="0050764B"/>
     <w:rsid w:val="00510622"/>
-    <w:rsid w:val="00510CAB"/>
     <w:rsid w:val="00510E1B"/>
     <w:rsid w:val="00512867"/>
     <w:rsid w:val="00512E98"/>
     <w:rsid w:val="00513774"/>
-    <w:rsid w:val="00514E85"/>
+    <w:rsid w:val="00514F49"/>
     <w:rsid w:val="005152B9"/>
     <w:rsid w:val="005155D1"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00516FDC"/>
     <w:rsid w:val="005173E3"/>
     <w:rsid w:val="005178E4"/>
     <w:rsid w:val="00517F7D"/>
     <w:rsid w:val="00520C4F"/>
     <w:rsid w:val="00521814"/>
     <w:rsid w:val="00521874"/>
     <w:rsid w:val="00521BFC"/>
     <w:rsid w:val="00524866"/>
     <w:rsid w:val="005253E2"/>
     <w:rsid w:val="0052549D"/>
     <w:rsid w:val="0052580F"/>
     <w:rsid w:val="00525EBA"/>
     <w:rsid w:val="00526A51"/>
     <w:rsid w:val="00526CB9"/>
     <w:rsid w:val="0053197F"/>
+    <w:rsid w:val="00531FD2"/>
     <w:rsid w:val="00532812"/>
     <w:rsid w:val="00532C0B"/>
     <w:rsid w:val="00532EF3"/>
     <w:rsid w:val="00534C02"/>
     <w:rsid w:val="005375D9"/>
     <w:rsid w:val="00537B75"/>
     <w:rsid w:val="00541FAD"/>
     <w:rsid w:val="00543EF0"/>
     <w:rsid w:val="00544489"/>
     <w:rsid w:val="00545636"/>
     <w:rsid w:val="00545C3C"/>
     <w:rsid w:val="0054617B"/>
     <w:rsid w:val="00546B77"/>
     <w:rsid w:val="00546FA4"/>
     <w:rsid w:val="00551750"/>
     <w:rsid w:val="005517EC"/>
     <w:rsid w:val="00553EBA"/>
     <w:rsid w:val="00553F24"/>
     <w:rsid w:val="00554214"/>
     <w:rsid w:val="00554A3D"/>
     <w:rsid w:val="0055546F"/>
     <w:rsid w:val="00556D22"/>
     <w:rsid w:val="00556F94"/>
     <w:rsid w:val="005571FC"/>
     <w:rsid w:val="00557638"/>
-    <w:rsid w:val="00560782"/>
     <w:rsid w:val="0056103F"/>
     <w:rsid w:val="005616DD"/>
     <w:rsid w:val="005618A2"/>
+    <w:rsid w:val="00561A5A"/>
     <w:rsid w:val="00561DBF"/>
     <w:rsid w:val="00562690"/>
     <w:rsid w:val="00563334"/>
     <w:rsid w:val="00563BF5"/>
     <w:rsid w:val="00564042"/>
     <w:rsid w:val="00564B22"/>
     <w:rsid w:val="00565AAE"/>
     <w:rsid w:val="00565DB7"/>
     <w:rsid w:val="00566531"/>
     <w:rsid w:val="00566854"/>
     <w:rsid w:val="00572982"/>
     <w:rsid w:val="00573D5B"/>
     <w:rsid w:val="00574D63"/>
     <w:rsid w:val="00574E8B"/>
     <w:rsid w:val="00575532"/>
     <w:rsid w:val="00576257"/>
     <w:rsid w:val="005765D5"/>
     <w:rsid w:val="00577B8D"/>
     <w:rsid w:val="00580973"/>
     <w:rsid w:val="00583ABC"/>
     <w:rsid w:val="00583CA3"/>
     <w:rsid w:val="00584ECD"/>
     <w:rsid w:val="005850AC"/>
     <w:rsid w:val="00585C3F"/>
     <w:rsid w:val="00586053"/>
-    <w:rsid w:val="005866AF"/>
     <w:rsid w:val="00586B0F"/>
     <w:rsid w:val="00586BE5"/>
     <w:rsid w:val="00586DB9"/>
     <w:rsid w:val="00587777"/>
     <w:rsid w:val="00587E68"/>
     <w:rsid w:val="00590AAD"/>
     <w:rsid w:val="00591B9D"/>
     <w:rsid w:val="00592ABC"/>
     <w:rsid w:val="00592EC6"/>
     <w:rsid w:val="00593773"/>
     <w:rsid w:val="00593C1D"/>
     <w:rsid w:val="005948C3"/>
     <w:rsid w:val="00595670"/>
     <w:rsid w:val="00595D8F"/>
     <w:rsid w:val="00595E8C"/>
     <w:rsid w:val="00596500"/>
     <w:rsid w:val="005A052B"/>
     <w:rsid w:val="005A0CB5"/>
     <w:rsid w:val="005A0DBA"/>
     <w:rsid w:val="005A146D"/>
     <w:rsid w:val="005A24B2"/>
     <w:rsid w:val="005A3B8B"/>
     <w:rsid w:val="005A40CA"/>
     <w:rsid w:val="005A4440"/>
     <w:rsid w:val="005A4DAB"/>
     <w:rsid w:val="005A4EA8"/>
     <w:rsid w:val="005A5185"/>
     <w:rsid w:val="005A55E1"/>
     <w:rsid w:val="005A5B43"/>
     <w:rsid w:val="005A7C49"/>
     <w:rsid w:val="005B025A"/>
     <w:rsid w:val="005B0906"/>
     <w:rsid w:val="005B1643"/>
     <w:rsid w:val="005B1EF5"/>
     <w:rsid w:val="005B397D"/>
     <w:rsid w:val="005B4B44"/>
     <w:rsid w:val="005B7D44"/>
+    <w:rsid w:val="005C0B63"/>
     <w:rsid w:val="005C10B8"/>
     <w:rsid w:val="005C1822"/>
     <w:rsid w:val="005C192B"/>
     <w:rsid w:val="005C1B44"/>
     <w:rsid w:val="005C2EB2"/>
     <w:rsid w:val="005C3D02"/>
     <w:rsid w:val="005C467A"/>
     <w:rsid w:val="005C575D"/>
     <w:rsid w:val="005C7281"/>
+    <w:rsid w:val="005C72CB"/>
     <w:rsid w:val="005C7A89"/>
     <w:rsid w:val="005C7F2B"/>
     <w:rsid w:val="005D17B7"/>
     <w:rsid w:val="005D3CA6"/>
     <w:rsid w:val="005D3CC7"/>
     <w:rsid w:val="005D5882"/>
     <w:rsid w:val="005D702D"/>
     <w:rsid w:val="005D7B08"/>
     <w:rsid w:val="005E0670"/>
-    <w:rsid w:val="005E1DB5"/>
     <w:rsid w:val="005E1ECD"/>
     <w:rsid w:val="005E217F"/>
     <w:rsid w:val="005E34F4"/>
     <w:rsid w:val="005E4103"/>
     <w:rsid w:val="005E4338"/>
     <w:rsid w:val="005E48A3"/>
     <w:rsid w:val="005E4C99"/>
     <w:rsid w:val="005E5F85"/>
     <w:rsid w:val="005F0BA7"/>
     <w:rsid w:val="005F15EF"/>
     <w:rsid w:val="005F1BDC"/>
     <w:rsid w:val="005F284B"/>
     <w:rsid w:val="005F331C"/>
     <w:rsid w:val="005F3FCF"/>
+    <w:rsid w:val="005F46A9"/>
     <w:rsid w:val="005F47DE"/>
     <w:rsid w:val="005F5CE9"/>
     <w:rsid w:val="005F6372"/>
     <w:rsid w:val="005F7975"/>
     <w:rsid w:val="00600A32"/>
     <w:rsid w:val="00600AA4"/>
     <w:rsid w:val="00600E1A"/>
     <w:rsid w:val="00601F8F"/>
-    <w:rsid w:val="00604160"/>
     <w:rsid w:val="00604749"/>
     <w:rsid w:val="00606D38"/>
     <w:rsid w:val="0060728D"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="0061272A"/>
     <w:rsid w:val="00613548"/>
     <w:rsid w:val="00613AFC"/>
     <w:rsid w:val="00613D7B"/>
     <w:rsid w:val="00614FA7"/>
     <w:rsid w:val="0061667F"/>
     <w:rsid w:val="0061742C"/>
     <w:rsid w:val="00617D39"/>
     <w:rsid w:val="00620305"/>
     <w:rsid w:val="006207A5"/>
     <w:rsid w:val="00621532"/>
     <w:rsid w:val="00622040"/>
     <w:rsid w:val="00623446"/>
+    <w:rsid w:val="006234B0"/>
     <w:rsid w:val="0062371F"/>
     <w:rsid w:val="00624B9A"/>
     <w:rsid w:val="00624C93"/>
     <w:rsid w:val="00625191"/>
     <w:rsid w:val="00625844"/>
     <w:rsid w:val="006259EF"/>
     <w:rsid w:val="00626C85"/>
     <w:rsid w:val="006278FF"/>
     <w:rsid w:val="00627B45"/>
     <w:rsid w:val="00630C6E"/>
-    <w:rsid w:val="00632269"/>
     <w:rsid w:val="00632503"/>
     <w:rsid w:val="006336D2"/>
     <w:rsid w:val="006348AF"/>
     <w:rsid w:val="00635B9D"/>
+    <w:rsid w:val="00637093"/>
     <w:rsid w:val="00640583"/>
     <w:rsid w:val="00640FAA"/>
     <w:rsid w:val="00641B09"/>
     <w:rsid w:val="0064210C"/>
     <w:rsid w:val="00642376"/>
     <w:rsid w:val="00642F15"/>
+    <w:rsid w:val="00642FCC"/>
     <w:rsid w:val="00643830"/>
     <w:rsid w:val="00643FB1"/>
     <w:rsid w:val="00645340"/>
     <w:rsid w:val="00650669"/>
     <w:rsid w:val="00650CF1"/>
     <w:rsid w:val="0065177C"/>
     <w:rsid w:val="00651799"/>
     <w:rsid w:val="00652506"/>
     <w:rsid w:val="00654B76"/>
     <w:rsid w:val="00654EA1"/>
     <w:rsid w:val="0065582C"/>
     <w:rsid w:val="006562B9"/>
+    <w:rsid w:val="00656D50"/>
     <w:rsid w:val="00657A4B"/>
     <w:rsid w:val="0066075A"/>
     <w:rsid w:val="00660BEC"/>
     <w:rsid w:val="0066344A"/>
     <w:rsid w:val="00664452"/>
     <w:rsid w:val="00665202"/>
-    <w:rsid w:val="00665598"/>
     <w:rsid w:val="006678E4"/>
     <w:rsid w:val="00667EFD"/>
     <w:rsid w:val="006704B1"/>
     <w:rsid w:val="006716B8"/>
     <w:rsid w:val="0067197A"/>
     <w:rsid w:val="00672132"/>
     <w:rsid w:val="00672921"/>
     <w:rsid w:val="00672E67"/>
     <w:rsid w:val="006737AB"/>
     <w:rsid w:val="0067415F"/>
     <w:rsid w:val="00675472"/>
     <w:rsid w:val="00675922"/>
     <w:rsid w:val="00676053"/>
     <w:rsid w:val="006775DC"/>
     <w:rsid w:val="00677BF0"/>
     <w:rsid w:val="00677ED4"/>
     <w:rsid w:val="00680428"/>
     <w:rsid w:val="00680862"/>
     <w:rsid w:val="00680D58"/>
-    <w:rsid w:val="00681AF5"/>
     <w:rsid w:val="00681EDB"/>
     <w:rsid w:val="00682A03"/>
     <w:rsid w:val="00682ADB"/>
+    <w:rsid w:val="00683408"/>
     <w:rsid w:val="00684A91"/>
     <w:rsid w:val="006857A9"/>
     <w:rsid w:val="006859CA"/>
     <w:rsid w:val="00685F00"/>
     <w:rsid w:val="00685F5E"/>
     <w:rsid w:val="00687C8D"/>
     <w:rsid w:val="0069000A"/>
     <w:rsid w:val="006901DC"/>
     <w:rsid w:val="00690726"/>
     <w:rsid w:val="00690B5C"/>
     <w:rsid w:val="00691088"/>
     <w:rsid w:val="00693007"/>
     <w:rsid w:val="006937B8"/>
     <w:rsid w:val="0069556B"/>
     <w:rsid w:val="00695A37"/>
     <w:rsid w:val="0069643E"/>
     <w:rsid w:val="006965B9"/>
     <w:rsid w:val="006A0ABD"/>
-    <w:rsid w:val="006A0E38"/>
     <w:rsid w:val="006A311E"/>
     <w:rsid w:val="006A3BAF"/>
     <w:rsid w:val="006A4384"/>
+    <w:rsid w:val="006A4E6E"/>
     <w:rsid w:val="006A66C3"/>
     <w:rsid w:val="006A6F5C"/>
     <w:rsid w:val="006A7075"/>
     <w:rsid w:val="006A7D22"/>
     <w:rsid w:val="006A7E36"/>
     <w:rsid w:val="006B08BF"/>
     <w:rsid w:val="006B0FC7"/>
     <w:rsid w:val="006B2EB1"/>
     <w:rsid w:val="006B314D"/>
     <w:rsid w:val="006B33C0"/>
     <w:rsid w:val="006B3C6B"/>
     <w:rsid w:val="006B3D0E"/>
     <w:rsid w:val="006B4D13"/>
     <w:rsid w:val="006B556D"/>
     <w:rsid w:val="006B7CC0"/>
     <w:rsid w:val="006B7EC9"/>
     <w:rsid w:val="006C09BD"/>
     <w:rsid w:val="006C162E"/>
     <w:rsid w:val="006C2BC0"/>
     <w:rsid w:val="006C409C"/>
     <w:rsid w:val="006C4F28"/>
     <w:rsid w:val="006C53E9"/>
-    <w:rsid w:val="006C6AF6"/>
+    <w:rsid w:val="006C5AC5"/>
+    <w:rsid w:val="006C700C"/>
     <w:rsid w:val="006C7181"/>
     <w:rsid w:val="006C7B10"/>
     <w:rsid w:val="006D0611"/>
     <w:rsid w:val="006D1231"/>
     <w:rsid w:val="006D4140"/>
     <w:rsid w:val="006D44E6"/>
     <w:rsid w:val="006D4E2E"/>
     <w:rsid w:val="006D6534"/>
     <w:rsid w:val="006D7D23"/>
     <w:rsid w:val="006E0338"/>
-    <w:rsid w:val="006E03D9"/>
     <w:rsid w:val="006E08E9"/>
     <w:rsid w:val="006E0A9F"/>
     <w:rsid w:val="006E2CB0"/>
     <w:rsid w:val="006E31B9"/>
     <w:rsid w:val="006E3401"/>
     <w:rsid w:val="006E3C31"/>
     <w:rsid w:val="006E3C80"/>
     <w:rsid w:val="006E4295"/>
     <w:rsid w:val="006E5090"/>
     <w:rsid w:val="006E525E"/>
     <w:rsid w:val="006E5A0F"/>
-    <w:rsid w:val="006E62BB"/>
     <w:rsid w:val="006F160F"/>
+    <w:rsid w:val="006F270C"/>
     <w:rsid w:val="006F331D"/>
     <w:rsid w:val="006F3EFC"/>
     <w:rsid w:val="006F4724"/>
     <w:rsid w:val="006F4FB1"/>
     <w:rsid w:val="006F5801"/>
+    <w:rsid w:val="006F6F40"/>
     <w:rsid w:val="006F7846"/>
+    <w:rsid w:val="006F79C7"/>
     <w:rsid w:val="006F7E6F"/>
     <w:rsid w:val="00701CB3"/>
     <w:rsid w:val="00701CE7"/>
     <w:rsid w:val="00702196"/>
     <w:rsid w:val="00703081"/>
     <w:rsid w:val="00704069"/>
-    <w:rsid w:val="007047BD"/>
     <w:rsid w:val="00704828"/>
     <w:rsid w:val="00706973"/>
     <w:rsid w:val="00706D5F"/>
     <w:rsid w:val="00707BF8"/>
     <w:rsid w:val="00712181"/>
     <w:rsid w:val="007122D2"/>
     <w:rsid w:val="0071331F"/>
     <w:rsid w:val="00713A6D"/>
     <w:rsid w:val="00714886"/>
     <w:rsid w:val="00714F9E"/>
     <w:rsid w:val="007156C4"/>
-    <w:rsid w:val="00715E91"/>
     <w:rsid w:val="00716112"/>
     <w:rsid w:val="00717233"/>
     <w:rsid w:val="0071799C"/>
     <w:rsid w:val="00717CA5"/>
     <w:rsid w:val="007208B5"/>
     <w:rsid w:val="007211AF"/>
     <w:rsid w:val="007211F7"/>
     <w:rsid w:val="007226BC"/>
     <w:rsid w:val="007226E9"/>
     <w:rsid w:val="00724681"/>
     <w:rsid w:val="00724689"/>
     <w:rsid w:val="0072473F"/>
     <w:rsid w:val="007250C3"/>
     <w:rsid w:val="00725ACE"/>
     <w:rsid w:val="00725DAE"/>
     <w:rsid w:val="007263DF"/>
     <w:rsid w:val="007269A5"/>
     <w:rsid w:val="00726B99"/>
-    <w:rsid w:val="00730A05"/>
     <w:rsid w:val="00730EBE"/>
     <w:rsid w:val="00730FCB"/>
     <w:rsid w:val="00732934"/>
     <w:rsid w:val="00733102"/>
     <w:rsid w:val="0073435D"/>
     <w:rsid w:val="0073543E"/>
     <w:rsid w:val="007357FF"/>
     <w:rsid w:val="007366D7"/>
     <w:rsid w:val="00736D10"/>
     <w:rsid w:val="007405CE"/>
     <w:rsid w:val="00740974"/>
     <w:rsid w:val="00740ABF"/>
     <w:rsid w:val="0074172F"/>
     <w:rsid w:val="007418EB"/>
     <w:rsid w:val="00741C8A"/>
     <w:rsid w:val="007439A6"/>
     <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00746733"/>
     <w:rsid w:val="00747CFE"/>
     <w:rsid w:val="00752ADF"/>
     <w:rsid w:val="00753C3E"/>
     <w:rsid w:val="00754069"/>
     <w:rsid w:val="0075407C"/>
     <w:rsid w:val="007540B4"/>
     <w:rsid w:val="00757914"/>
@@ -40283,1006 +40572,1010 @@
     <w:rsid w:val="007621E4"/>
     <w:rsid w:val="00762F49"/>
     <w:rsid w:val="00764AB8"/>
     <w:rsid w:val="007656E6"/>
     <w:rsid w:val="00765BBB"/>
     <w:rsid w:val="007669C0"/>
     <w:rsid w:val="00767637"/>
     <w:rsid w:val="00767F5E"/>
     <w:rsid w:val="00770DFE"/>
     <w:rsid w:val="007718C3"/>
     <w:rsid w:val="007719BA"/>
     <w:rsid w:val="00771BA0"/>
     <w:rsid w:val="00772997"/>
     <w:rsid w:val="00772F51"/>
     <w:rsid w:val="00773501"/>
     <w:rsid w:val="007743EE"/>
     <w:rsid w:val="007748D0"/>
     <w:rsid w:val="00774BF7"/>
     <w:rsid w:val="00775390"/>
     <w:rsid w:val="0077634F"/>
     <w:rsid w:val="0077699A"/>
     <w:rsid w:val="00776A44"/>
     <w:rsid w:val="007772C8"/>
     <w:rsid w:val="007778B8"/>
     <w:rsid w:val="00777EF9"/>
+    <w:rsid w:val="0078029E"/>
     <w:rsid w:val="00783D4C"/>
     <w:rsid w:val="00785D30"/>
     <w:rsid w:val="00786587"/>
     <w:rsid w:val="007869C6"/>
     <w:rsid w:val="0078733B"/>
     <w:rsid w:val="0078733C"/>
     <w:rsid w:val="00787E78"/>
     <w:rsid w:val="00790847"/>
     <w:rsid w:val="00790870"/>
     <w:rsid w:val="00790A1B"/>
     <w:rsid w:val="0079228C"/>
     <w:rsid w:val="007926D0"/>
     <w:rsid w:val="00793056"/>
     <w:rsid w:val="007938EA"/>
     <w:rsid w:val="0079466E"/>
     <w:rsid w:val="00794D6B"/>
     <w:rsid w:val="00794DFB"/>
     <w:rsid w:val="007953B9"/>
     <w:rsid w:val="00795D72"/>
     <w:rsid w:val="00796694"/>
     <w:rsid w:val="00796DDB"/>
     <w:rsid w:val="00796FD8"/>
-    <w:rsid w:val="007A04EF"/>
     <w:rsid w:val="007A0BF3"/>
     <w:rsid w:val="007A21EE"/>
     <w:rsid w:val="007A3920"/>
     <w:rsid w:val="007A3DE0"/>
     <w:rsid w:val="007A3F49"/>
-    <w:rsid w:val="007A4662"/>
     <w:rsid w:val="007A5706"/>
     <w:rsid w:val="007A5757"/>
     <w:rsid w:val="007A7203"/>
     <w:rsid w:val="007B050F"/>
     <w:rsid w:val="007B3364"/>
     <w:rsid w:val="007B51B8"/>
     <w:rsid w:val="007B524B"/>
     <w:rsid w:val="007B62A5"/>
     <w:rsid w:val="007B6DC6"/>
     <w:rsid w:val="007C018A"/>
     <w:rsid w:val="007C0640"/>
     <w:rsid w:val="007C1D3E"/>
     <w:rsid w:val="007C1E93"/>
     <w:rsid w:val="007C438A"/>
     <w:rsid w:val="007C4890"/>
     <w:rsid w:val="007C4F7E"/>
     <w:rsid w:val="007C5C7B"/>
     <w:rsid w:val="007C6124"/>
     <w:rsid w:val="007C65C1"/>
     <w:rsid w:val="007C75B3"/>
     <w:rsid w:val="007D0A48"/>
     <w:rsid w:val="007D0CEC"/>
     <w:rsid w:val="007D13B9"/>
     <w:rsid w:val="007D141D"/>
     <w:rsid w:val="007D146F"/>
     <w:rsid w:val="007D24B6"/>
-    <w:rsid w:val="007D2F48"/>
     <w:rsid w:val="007D3F08"/>
     <w:rsid w:val="007D4263"/>
-    <w:rsid w:val="007D4BD1"/>
     <w:rsid w:val="007D6AC3"/>
     <w:rsid w:val="007E05CC"/>
     <w:rsid w:val="007E13C5"/>
     <w:rsid w:val="007E1FF1"/>
     <w:rsid w:val="007E3B33"/>
     <w:rsid w:val="007E54BA"/>
     <w:rsid w:val="007E774B"/>
     <w:rsid w:val="007E79BF"/>
     <w:rsid w:val="007F01F3"/>
     <w:rsid w:val="007F035E"/>
     <w:rsid w:val="007F062F"/>
     <w:rsid w:val="007F1E52"/>
     <w:rsid w:val="007F1EF7"/>
     <w:rsid w:val="007F22AC"/>
-    <w:rsid w:val="007F2A61"/>
     <w:rsid w:val="007F2BEB"/>
     <w:rsid w:val="007F3C97"/>
     <w:rsid w:val="007F3F58"/>
     <w:rsid w:val="007F4085"/>
     <w:rsid w:val="007F4280"/>
     <w:rsid w:val="007F5B39"/>
     <w:rsid w:val="007F6F4C"/>
     <w:rsid w:val="007F6FED"/>
     <w:rsid w:val="007F76D3"/>
     <w:rsid w:val="00800386"/>
     <w:rsid w:val="00800B80"/>
+    <w:rsid w:val="00802BFD"/>
     <w:rsid w:val="0080366A"/>
     <w:rsid w:val="00803CB8"/>
     <w:rsid w:val="008050DD"/>
     <w:rsid w:val="008053D6"/>
     <w:rsid w:val="00805D65"/>
     <w:rsid w:val="00805F17"/>
     <w:rsid w:val="008065A9"/>
     <w:rsid w:val="008068C7"/>
-    <w:rsid w:val="00807BCA"/>
     <w:rsid w:val="00810281"/>
     <w:rsid w:val="008103E5"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="0081152B"/>
     <w:rsid w:val="0081229F"/>
     <w:rsid w:val="00812532"/>
-    <w:rsid w:val="008126DE"/>
     <w:rsid w:val="00812E3A"/>
-    <w:rsid w:val="0081359E"/>
     <w:rsid w:val="0081370C"/>
     <w:rsid w:val="00814FEE"/>
     <w:rsid w:val="0081513E"/>
     <w:rsid w:val="00815D83"/>
     <w:rsid w:val="008165EA"/>
     <w:rsid w:val="008205DE"/>
     <w:rsid w:val="00821A3C"/>
     <w:rsid w:val="008228FB"/>
     <w:rsid w:val="00822B3C"/>
     <w:rsid w:val="00823E85"/>
     <w:rsid w:val="00824C9E"/>
     <w:rsid w:val="00825C6D"/>
     <w:rsid w:val="00826BC7"/>
     <w:rsid w:val="00827D3A"/>
     <w:rsid w:val="00830495"/>
-    <w:rsid w:val="0083154C"/>
     <w:rsid w:val="00831A95"/>
     <w:rsid w:val="00831FCA"/>
     <w:rsid w:val="00832403"/>
     <w:rsid w:val="008329D4"/>
     <w:rsid w:val="00832EF0"/>
     <w:rsid w:val="00834418"/>
+    <w:rsid w:val="008410A3"/>
     <w:rsid w:val="00841C4B"/>
     <w:rsid w:val="008439E0"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844879"/>
     <w:rsid w:val="0084489D"/>
     <w:rsid w:val="008455B9"/>
-    <w:rsid w:val="00846FCA"/>
     <w:rsid w:val="00851B8A"/>
     <w:rsid w:val="00852096"/>
     <w:rsid w:val="008558A7"/>
     <w:rsid w:val="00857C19"/>
     <w:rsid w:val="00857E9E"/>
     <w:rsid w:val="00857EF5"/>
-    <w:rsid w:val="008616BA"/>
     <w:rsid w:val="0086194D"/>
     <w:rsid w:val="00862405"/>
     <w:rsid w:val="008629C5"/>
     <w:rsid w:val="00863641"/>
     <w:rsid w:val="008639AB"/>
     <w:rsid w:val="00864877"/>
     <w:rsid w:val="00866FA2"/>
     <w:rsid w:val="0086788F"/>
     <w:rsid w:val="00871402"/>
     <w:rsid w:val="0087185C"/>
     <w:rsid w:val="0087215C"/>
     <w:rsid w:val="00875B53"/>
+    <w:rsid w:val="00876767"/>
     <w:rsid w:val="008805E1"/>
     <w:rsid w:val="008814A9"/>
     <w:rsid w:val="008815E1"/>
     <w:rsid w:val="00881B29"/>
     <w:rsid w:val="00882230"/>
     <w:rsid w:val="008930F1"/>
     <w:rsid w:val="008940B2"/>
     <w:rsid w:val="00894DF9"/>
     <w:rsid w:val="00895579"/>
     <w:rsid w:val="0089575E"/>
     <w:rsid w:val="008963B9"/>
     <w:rsid w:val="00896B89"/>
     <w:rsid w:val="008A12EF"/>
     <w:rsid w:val="008A298E"/>
     <w:rsid w:val="008A4109"/>
     <w:rsid w:val="008A41F0"/>
     <w:rsid w:val="008A4419"/>
+    <w:rsid w:val="008A46C3"/>
     <w:rsid w:val="008A4851"/>
     <w:rsid w:val="008A4ABD"/>
     <w:rsid w:val="008A4F2C"/>
     <w:rsid w:val="008A5452"/>
     <w:rsid w:val="008A5AB0"/>
     <w:rsid w:val="008A655C"/>
+    <w:rsid w:val="008A7174"/>
     <w:rsid w:val="008B02DA"/>
     <w:rsid w:val="008B04DB"/>
-    <w:rsid w:val="008B0C61"/>
     <w:rsid w:val="008B18E2"/>
     <w:rsid w:val="008B1C5B"/>
-    <w:rsid w:val="008B256B"/>
     <w:rsid w:val="008B2682"/>
     <w:rsid w:val="008B2ABD"/>
-    <w:rsid w:val="008B39F7"/>
-    <w:rsid w:val="008B4DE9"/>
     <w:rsid w:val="008B7F83"/>
     <w:rsid w:val="008C0673"/>
     <w:rsid w:val="008C15CF"/>
     <w:rsid w:val="008C16F8"/>
-    <w:rsid w:val="008C2FE6"/>
     <w:rsid w:val="008C494F"/>
     <w:rsid w:val="008C4E03"/>
     <w:rsid w:val="008C5BFC"/>
     <w:rsid w:val="008C5EB3"/>
     <w:rsid w:val="008C6B62"/>
     <w:rsid w:val="008C76CA"/>
     <w:rsid w:val="008D01A5"/>
     <w:rsid w:val="008D03F4"/>
     <w:rsid w:val="008D0891"/>
     <w:rsid w:val="008D10DB"/>
     <w:rsid w:val="008D3A3D"/>
     <w:rsid w:val="008D3E5C"/>
     <w:rsid w:val="008D3FAA"/>
     <w:rsid w:val="008D43D7"/>
     <w:rsid w:val="008D4438"/>
     <w:rsid w:val="008D462D"/>
     <w:rsid w:val="008D67A1"/>
     <w:rsid w:val="008D7E42"/>
     <w:rsid w:val="008E1BFB"/>
     <w:rsid w:val="008E20F2"/>
     <w:rsid w:val="008E2C06"/>
     <w:rsid w:val="008E2D5F"/>
     <w:rsid w:val="008E4DFE"/>
     <w:rsid w:val="008E548F"/>
     <w:rsid w:val="008F2DE1"/>
     <w:rsid w:val="008F460F"/>
     <w:rsid w:val="008F5672"/>
     <w:rsid w:val="008F5697"/>
     <w:rsid w:val="008F5950"/>
+    <w:rsid w:val="008F69EA"/>
     <w:rsid w:val="009022DE"/>
     <w:rsid w:val="009048B0"/>
     <w:rsid w:val="00905837"/>
     <w:rsid w:val="00906831"/>
     <w:rsid w:val="00906989"/>
     <w:rsid w:val="00906BE6"/>
     <w:rsid w:val="00907C68"/>
     <w:rsid w:val="0091114B"/>
     <w:rsid w:val="009112E9"/>
     <w:rsid w:val="00911A9F"/>
     <w:rsid w:val="0091276B"/>
     <w:rsid w:val="00912DEA"/>
     <w:rsid w:val="0091303B"/>
     <w:rsid w:val="009130F1"/>
     <w:rsid w:val="009142BE"/>
     <w:rsid w:val="00914474"/>
     <w:rsid w:val="00914804"/>
     <w:rsid w:val="00914902"/>
     <w:rsid w:val="00916677"/>
     <w:rsid w:val="00916F47"/>
     <w:rsid w:val="009170E8"/>
     <w:rsid w:val="009171CF"/>
     <w:rsid w:val="009172BA"/>
     <w:rsid w:val="00917A15"/>
     <w:rsid w:val="00920A35"/>
-    <w:rsid w:val="00921616"/>
     <w:rsid w:val="009223B0"/>
     <w:rsid w:val="00922D10"/>
     <w:rsid w:val="00923A5C"/>
     <w:rsid w:val="00924584"/>
     <w:rsid w:val="0092533D"/>
     <w:rsid w:val="00925A02"/>
     <w:rsid w:val="00926C93"/>
     <w:rsid w:val="00927C5B"/>
     <w:rsid w:val="00930503"/>
     <w:rsid w:val="00931413"/>
-    <w:rsid w:val="009324F9"/>
     <w:rsid w:val="00932704"/>
     <w:rsid w:val="00933BE1"/>
     <w:rsid w:val="00933EA6"/>
+    <w:rsid w:val="009354A6"/>
     <w:rsid w:val="009358F1"/>
     <w:rsid w:val="00936506"/>
     <w:rsid w:val="00937007"/>
     <w:rsid w:val="00941D01"/>
     <w:rsid w:val="00942A7F"/>
     <w:rsid w:val="00942AEE"/>
     <w:rsid w:val="00942F77"/>
+    <w:rsid w:val="00943B4F"/>
     <w:rsid w:val="00945B08"/>
     <w:rsid w:val="0094627C"/>
     <w:rsid w:val="00946BF4"/>
     <w:rsid w:val="009502AB"/>
     <w:rsid w:val="00951D9E"/>
     <w:rsid w:val="00953314"/>
     <w:rsid w:val="00953D98"/>
     <w:rsid w:val="00955581"/>
     <w:rsid w:val="00955D3E"/>
     <w:rsid w:val="00961EA7"/>
     <w:rsid w:val="0096220D"/>
     <w:rsid w:val="00962CBB"/>
     <w:rsid w:val="0096386A"/>
     <w:rsid w:val="00965500"/>
     <w:rsid w:val="00965BD6"/>
     <w:rsid w:val="009663B1"/>
     <w:rsid w:val="00966414"/>
     <w:rsid w:val="009667B5"/>
     <w:rsid w:val="00967917"/>
     <w:rsid w:val="0097096B"/>
     <w:rsid w:val="0097196D"/>
     <w:rsid w:val="0097322F"/>
     <w:rsid w:val="00974331"/>
     <w:rsid w:val="00974B9B"/>
+    <w:rsid w:val="00975EFC"/>
     <w:rsid w:val="00976F5A"/>
     <w:rsid w:val="009772A1"/>
+    <w:rsid w:val="00980858"/>
     <w:rsid w:val="00981F54"/>
     <w:rsid w:val="009821CB"/>
     <w:rsid w:val="009843BA"/>
     <w:rsid w:val="00984F96"/>
     <w:rsid w:val="00986C26"/>
     <w:rsid w:val="00987237"/>
+    <w:rsid w:val="00992279"/>
     <w:rsid w:val="00992738"/>
     <w:rsid w:val="0099480D"/>
     <w:rsid w:val="00994C3D"/>
     <w:rsid w:val="0099547D"/>
-    <w:rsid w:val="00996022"/>
     <w:rsid w:val="00996D72"/>
     <w:rsid w:val="00997033"/>
     <w:rsid w:val="009A061D"/>
     <w:rsid w:val="009A0993"/>
     <w:rsid w:val="009A165F"/>
     <w:rsid w:val="009A2ABC"/>
     <w:rsid w:val="009A31DB"/>
     <w:rsid w:val="009A3B1E"/>
     <w:rsid w:val="009A4D50"/>
     <w:rsid w:val="009A583E"/>
     <w:rsid w:val="009B09FE"/>
-    <w:rsid w:val="009B0E63"/>
     <w:rsid w:val="009B0F27"/>
     <w:rsid w:val="009B1380"/>
     <w:rsid w:val="009B1F49"/>
     <w:rsid w:val="009B295B"/>
     <w:rsid w:val="009B2F9C"/>
     <w:rsid w:val="009B3432"/>
     <w:rsid w:val="009B4040"/>
     <w:rsid w:val="009B4FA8"/>
     <w:rsid w:val="009B60BB"/>
     <w:rsid w:val="009B60DA"/>
     <w:rsid w:val="009B6581"/>
     <w:rsid w:val="009B67B5"/>
-    <w:rsid w:val="009B6C3F"/>
     <w:rsid w:val="009B75CD"/>
     <w:rsid w:val="009B782C"/>
     <w:rsid w:val="009C17B9"/>
-    <w:rsid w:val="009C1BD9"/>
     <w:rsid w:val="009C255C"/>
     <w:rsid w:val="009C4BB7"/>
     <w:rsid w:val="009C4C49"/>
     <w:rsid w:val="009C4E59"/>
     <w:rsid w:val="009C53AE"/>
     <w:rsid w:val="009C5607"/>
     <w:rsid w:val="009C6BD1"/>
     <w:rsid w:val="009C7C16"/>
     <w:rsid w:val="009C7FDF"/>
     <w:rsid w:val="009D0403"/>
     <w:rsid w:val="009D0A89"/>
     <w:rsid w:val="009D0EC2"/>
     <w:rsid w:val="009D2E95"/>
     <w:rsid w:val="009D4FC4"/>
     <w:rsid w:val="009D5F6D"/>
     <w:rsid w:val="009D6332"/>
     <w:rsid w:val="009D730C"/>
     <w:rsid w:val="009E070D"/>
     <w:rsid w:val="009E08D2"/>
     <w:rsid w:val="009E11C3"/>
     <w:rsid w:val="009E1845"/>
     <w:rsid w:val="009E201B"/>
     <w:rsid w:val="009E2D4C"/>
     <w:rsid w:val="009E325B"/>
     <w:rsid w:val="009E43E5"/>
     <w:rsid w:val="009E7C21"/>
     <w:rsid w:val="009F01E6"/>
     <w:rsid w:val="009F067C"/>
     <w:rsid w:val="009F06DF"/>
     <w:rsid w:val="009F1BC6"/>
     <w:rsid w:val="009F2494"/>
     <w:rsid w:val="009F321C"/>
     <w:rsid w:val="009F35E5"/>
-    <w:rsid w:val="009F425F"/>
     <w:rsid w:val="009F4B50"/>
     <w:rsid w:val="009F5677"/>
     <w:rsid w:val="009F7502"/>
     <w:rsid w:val="009F7D77"/>
     <w:rsid w:val="00A0291E"/>
     <w:rsid w:val="00A04E16"/>
     <w:rsid w:val="00A06837"/>
     <w:rsid w:val="00A06B42"/>
     <w:rsid w:val="00A07113"/>
     <w:rsid w:val="00A07470"/>
     <w:rsid w:val="00A11050"/>
     <w:rsid w:val="00A1158F"/>
     <w:rsid w:val="00A11D83"/>
     <w:rsid w:val="00A11D88"/>
+    <w:rsid w:val="00A12B36"/>
     <w:rsid w:val="00A12CE7"/>
     <w:rsid w:val="00A12F91"/>
     <w:rsid w:val="00A12FDB"/>
     <w:rsid w:val="00A13F19"/>
     <w:rsid w:val="00A1406A"/>
     <w:rsid w:val="00A1451D"/>
     <w:rsid w:val="00A14B8B"/>
     <w:rsid w:val="00A14DAD"/>
     <w:rsid w:val="00A161F9"/>
     <w:rsid w:val="00A1646E"/>
     <w:rsid w:val="00A16C7F"/>
     <w:rsid w:val="00A17FCD"/>
     <w:rsid w:val="00A20041"/>
     <w:rsid w:val="00A2074B"/>
     <w:rsid w:val="00A207B6"/>
     <w:rsid w:val="00A20895"/>
     <w:rsid w:val="00A21078"/>
     <w:rsid w:val="00A22DC3"/>
     <w:rsid w:val="00A22E17"/>
     <w:rsid w:val="00A232F5"/>
     <w:rsid w:val="00A24565"/>
     <w:rsid w:val="00A253B2"/>
     <w:rsid w:val="00A25624"/>
     <w:rsid w:val="00A26CB5"/>
     <w:rsid w:val="00A27C66"/>
     <w:rsid w:val="00A31892"/>
     <w:rsid w:val="00A31ACC"/>
     <w:rsid w:val="00A32EC1"/>
     <w:rsid w:val="00A34EE9"/>
     <w:rsid w:val="00A34EF5"/>
     <w:rsid w:val="00A34EF6"/>
     <w:rsid w:val="00A36E0C"/>
     <w:rsid w:val="00A372F1"/>
     <w:rsid w:val="00A401B2"/>
     <w:rsid w:val="00A40BE5"/>
     <w:rsid w:val="00A41012"/>
     <w:rsid w:val="00A41447"/>
     <w:rsid w:val="00A421EF"/>
     <w:rsid w:val="00A437C3"/>
     <w:rsid w:val="00A43B46"/>
     <w:rsid w:val="00A44C43"/>
     <w:rsid w:val="00A44E30"/>
+    <w:rsid w:val="00A4501C"/>
     <w:rsid w:val="00A46393"/>
     <w:rsid w:val="00A46D6A"/>
+    <w:rsid w:val="00A47500"/>
     <w:rsid w:val="00A51D5B"/>
     <w:rsid w:val="00A52451"/>
     <w:rsid w:val="00A52C1F"/>
     <w:rsid w:val="00A546AD"/>
     <w:rsid w:val="00A55BCC"/>
     <w:rsid w:val="00A60323"/>
     <w:rsid w:val="00A60A2A"/>
     <w:rsid w:val="00A613FC"/>
     <w:rsid w:val="00A6151C"/>
     <w:rsid w:val="00A61675"/>
     <w:rsid w:val="00A628CD"/>
     <w:rsid w:val="00A62FD3"/>
     <w:rsid w:val="00A63A1D"/>
     <w:rsid w:val="00A64ECA"/>
     <w:rsid w:val="00A65ACE"/>
     <w:rsid w:val="00A66408"/>
     <w:rsid w:val="00A6706C"/>
     <w:rsid w:val="00A679AA"/>
     <w:rsid w:val="00A700B2"/>
     <w:rsid w:val="00A7177E"/>
     <w:rsid w:val="00A7278E"/>
     <w:rsid w:val="00A729B3"/>
     <w:rsid w:val="00A72C75"/>
     <w:rsid w:val="00A7419B"/>
     <w:rsid w:val="00A75F47"/>
     <w:rsid w:val="00A76CF7"/>
     <w:rsid w:val="00A80DC7"/>
     <w:rsid w:val="00A811ED"/>
     <w:rsid w:val="00A81850"/>
+    <w:rsid w:val="00A83110"/>
     <w:rsid w:val="00A8465C"/>
     <w:rsid w:val="00A84AF6"/>
     <w:rsid w:val="00A8617C"/>
     <w:rsid w:val="00A86309"/>
     <w:rsid w:val="00A86AAA"/>
     <w:rsid w:val="00A875CA"/>
     <w:rsid w:val="00A879CF"/>
     <w:rsid w:val="00A87CA1"/>
     <w:rsid w:val="00A9095C"/>
-    <w:rsid w:val="00A9124A"/>
     <w:rsid w:val="00A91CE4"/>
     <w:rsid w:val="00A91F54"/>
     <w:rsid w:val="00A92B38"/>
     <w:rsid w:val="00A93B4B"/>
     <w:rsid w:val="00A93FEB"/>
     <w:rsid w:val="00A955B1"/>
     <w:rsid w:val="00A95BD7"/>
     <w:rsid w:val="00A96249"/>
     <w:rsid w:val="00A96613"/>
     <w:rsid w:val="00A9736E"/>
     <w:rsid w:val="00A974E7"/>
     <w:rsid w:val="00AA008A"/>
     <w:rsid w:val="00AA07AF"/>
     <w:rsid w:val="00AA0C00"/>
     <w:rsid w:val="00AA0DF8"/>
     <w:rsid w:val="00AA1472"/>
-    <w:rsid w:val="00AA2CF2"/>
+    <w:rsid w:val="00AA271A"/>
     <w:rsid w:val="00AA71EF"/>
     <w:rsid w:val="00AB072A"/>
     <w:rsid w:val="00AB18C8"/>
     <w:rsid w:val="00AB20AB"/>
     <w:rsid w:val="00AB3FF8"/>
     <w:rsid w:val="00AB4DAF"/>
     <w:rsid w:val="00AB4FB9"/>
     <w:rsid w:val="00AB5871"/>
     <w:rsid w:val="00AB5ECC"/>
     <w:rsid w:val="00AB684E"/>
     <w:rsid w:val="00AB6A9B"/>
     <w:rsid w:val="00AB7137"/>
     <w:rsid w:val="00AB7200"/>
     <w:rsid w:val="00AB763F"/>
     <w:rsid w:val="00AC06E8"/>
     <w:rsid w:val="00AC21EB"/>
     <w:rsid w:val="00AC2B0F"/>
     <w:rsid w:val="00AC3003"/>
     <w:rsid w:val="00AC3600"/>
+    <w:rsid w:val="00AC4506"/>
     <w:rsid w:val="00AC4614"/>
     <w:rsid w:val="00AC49A0"/>
     <w:rsid w:val="00AC4D41"/>
     <w:rsid w:val="00AC599B"/>
     <w:rsid w:val="00AC6AEA"/>
     <w:rsid w:val="00AC79DE"/>
     <w:rsid w:val="00AD133E"/>
     <w:rsid w:val="00AD27FA"/>
     <w:rsid w:val="00AD2CA2"/>
     <w:rsid w:val="00AD2F63"/>
     <w:rsid w:val="00AD379F"/>
     <w:rsid w:val="00AD3D56"/>
     <w:rsid w:val="00AD3F89"/>
     <w:rsid w:val="00AD40CE"/>
     <w:rsid w:val="00AD45F4"/>
     <w:rsid w:val="00AD5E15"/>
     <w:rsid w:val="00AD6718"/>
     <w:rsid w:val="00AD7282"/>
     <w:rsid w:val="00AD7F11"/>
     <w:rsid w:val="00AE13B1"/>
     <w:rsid w:val="00AE18BD"/>
     <w:rsid w:val="00AE220C"/>
     <w:rsid w:val="00AE2598"/>
     <w:rsid w:val="00AE2F19"/>
     <w:rsid w:val="00AE46AA"/>
-    <w:rsid w:val="00AE5284"/>
     <w:rsid w:val="00AE5A11"/>
     <w:rsid w:val="00AE65C1"/>
+    <w:rsid w:val="00AF0A27"/>
     <w:rsid w:val="00AF127C"/>
     <w:rsid w:val="00AF31C8"/>
     <w:rsid w:val="00AF3348"/>
     <w:rsid w:val="00AF418D"/>
     <w:rsid w:val="00AF4699"/>
     <w:rsid w:val="00AF4A7E"/>
     <w:rsid w:val="00AF51CF"/>
     <w:rsid w:val="00AF552E"/>
     <w:rsid w:val="00B00CE3"/>
     <w:rsid w:val="00B01E3B"/>
     <w:rsid w:val="00B02FCA"/>
-    <w:rsid w:val="00B04EE5"/>
     <w:rsid w:val="00B057AA"/>
     <w:rsid w:val="00B05D7A"/>
     <w:rsid w:val="00B05DA5"/>
     <w:rsid w:val="00B07B94"/>
     <w:rsid w:val="00B104FA"/>
+    <w:rsid w:val="00B10963"/>
     <w:rsid w:val="00B10EC3"/>
     <w:rsid w:val="00B11562"/>
     <w:rsid w:val="00B123D4"/>
     <w:rsid w:val="00B12886"/>
     <w:rsid w:val="00B129A6"/>
     <w:rsid w:val="00B134DC"/>
     <w:rsid w:val="00B14256"/>
     <w:rsid w:val="00B142C6"/>
     <w:rsid w:val="00B1484A"/>
     <w:rsid w:val="00B14D87"/>
     <w:rsid w:val="00B16080"/>
     <w:rsid w:val="00B16251"/>
     <w:rsid w:val="00B17912"/>
     <w:rsid w:val="00B17A6E"/>
     <w:rsid w:val="00B17E20"/>
     <w:rsid w:val="00B20D71"/>
     <w:rsid w:val="00B21BEF"/>
+    <w:rsid w:val="00B225E9"/>
     <w:rsid w:val="00B2303D"/>
     <w:rsid w:val="00B250EF"/>
     <w:rsid w:val="00B30B80"/>
     <w:rsid w:val="00B32DE9"/>
     <w:rsid w:val="00B33141"/>
     <w:rsid w:val="00B336A4"/>
     <w:rsid w:val="00B34DE2"/>
     <w:rsid w:val="00B3708E"/>
     <w:rsid w:val="00B40E89"/>
     <w:rsid w:val="00B42745"/>
-    <w:rsid w:val="00B42B28"/>
     <w:rsid w:val="00B43BAF"/>
     <w:rsid w:val="00B43BD3"/>
     <w:rsid w:val="00B45429"/>
     <w:rsid w:val="00B457A0"/>
     <w:rsid w:val="00B45F17"/>
     <w:rsid w:val="00B46C68"/>
     <w:rsid w:val="00B46C7A"/>
     <w:rsid w:val="00B50359"/>
-    <w:rsid w:val="00B5219B"/>
     <w:rsid w:val="00B52BB5"/>
     <w:rsid w:val="00B52ED1"/>
     <w:rsid w:val="00B532BF"/>
-    <w:rsid w:val="00B53880"/>
     <w:rsid w:val="00B55B07"/>
     <w:rsid w:val="00B56761"/>
     <w:rsid w:val="00B5711E"/>
     <w:rsid w:val="00B60A8D"/>
     <w:rsid w:val="00B633A0"/>
     <w:rsid w:val="00B6422E"/>
     <w:rsid w:val="00B643D5"/>
     <w:rsid w:val="00B64864"/>
     <w:rsid w:val="00B64E26"/>
     <w:rsid w:val="00B6554E"/>
     <w:rsid w:val="00B670ED"/>
     <w:rsid w:val="00B67336"/>
     <w:rsid w:val="00B6784C"/>
     <w:rsid w:val="00B70287"/>
     <w:rsid w:val="00B70F5D"/>
     <w:rsid w:val="00B713AE"/>
     <w:rsid w:val="00B71B56"/>
     <w:rsid w:val="00B73896"/>
     <w:rsid w:val="00B7398E"/>
     <w:rsid w:val="00B74D28"/>
     <w:rsid w:val="00B74DA6"/>
     <w:rsid w:val="00B74EFD"/>
     <w:rsid w:val="00B751A0"/>
     <w:rsid w:val="00B7541D"/>
     <w:rsid w:val="00B760E8"/>
     <w:rsid w:val="00B7661B"/>
-    <w:rsid w:val="00B773EF"/>
     <w:rsid w:val="00B777E1"/>
     <w:rsid w:val="00B77CC9"/>
     <w:rsid w:val="00B80366"/>
     <w:rsid w:val="00B81F07"/>
+    <w:rsid w:val="00B827BE"/>
     <w:rsid w:val="00B82A0C"/>
     <w:rsid w:val="00B83CBA"/>
+    <w:rsid w:val="00B8441D"/>
     <w:rsid w:val="00B85670"/>
+    <w:rsid w:val="00B85E19"/>
     <w:rsid w:val="00B8759C"/>
     <w:rsid w:val="00B87E78"/>
     <w:rsid w:val="00B905A6"/>
     <w:rsid w:val="00B91163"/>
     <w:rsid w:val="00B919E4"/>
     <w:rsid w:val="00B92679"/>
     <w:rsid w:val="00B92D37"/>
     <w:rsid w:val="00B938E0"/>
     <w:rsid w:val="00B94315"/>
     <w:rsid w:val="00B94812"/>
+    <w:rsid w:val="00B9491B"/>
     <w:rsid w:val="00B96DC2"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BA116C"/>
+    <w:rsid w:val="00BA3AC2"/>
     <w:rsid w:val="00BA4574"/>
     <w:rsid w:val="00BA4C69"/>
     <w:rsid w:val="00BA5BC1"/>
     <w:rsid w:val="00BA5EEA"/>
     <w:rsid w:val="00BA5F59"/>
     <w:rsid w:val="00BA6495"/>
     <w:rsid w:val="00BA67F9"/>
     <w:rsid w:val="00BA6868"/>
     <w:rsid w:val="00BA6F5A"/>
     <w:rsid w:val="00BA7041"/>
     <w:rsid w:val="00BA7815"/>
     <w:rsid w:val="00BA7ACA"/>
     <w:rsid w:val="00BA7D41"/>
     <w:rsid w:val="00BB04FF"/>
     <w:rsid w:val="00BB051B"/>
     <w:rsid w:val="00BB0B9E"/>
     <w:rsid w:val="00BB1330"/>
     <w:rsid w:val="00BB160F"/>
     <w:rsid w:val="00BB1610"/>
     <w:rsid w:val="00BB1782"/>
     <w:rsid w:val="00BB27D0"/>
     <w:rsid w:val="00BB2A8E"/>
     <w:rsid w:val="00BB5698"/>
     <w:rsid w:val="00BB58E6"/>
     <w:rsid w:val="00BB5F42"/>
-    <w:rsid w:val="00BB6642"/>
     <w:rsid w:val="00BC0867"/>
     <w:rsid w:val="00BC0B26"/>
     <w:rsid w:val="00BC0DE3"/>
     <w:rsid w:val="00BC11CB"/>
     <w:rsid w:val="00BC3349"/>
+    <w:rsid w:val="00BC3C8B"/>
     <w:rsid w:val="00BC4AB4"/>
     <w:rsid w:val="00BC4CC1"/>
     <w:rsid w:val="00BC52C2"/>
     <w:rsid w:val="00BC586E"/>
+    <w:rsid w:val="00BC62D2"/>
     <w:rsid w:val="00BC6466"/>
     <w:rsid w:val="00BC6519"/>
     <w:rsid w:val="00BC6F49"/>
     <w:rsid w:val="00BC7725"/>
     <w:rsid w:val="00BC7D70"/>
     <w:rsid w:val="00BD1CFF"/>
     <w:rsid w:val="00BD1FB7"/>
     <w:rsid w:val="00BD34C8"/>
     <w:rsid w:val="00BD364D"/>
+    <w:rsid w:val="00BD4E76"/>
+    <w:rsid w:val="00BD6184"/>
+    <w:rsid w:val="00BD6428"/>
     <w:rsid w:val="00BD701D"/>
     <w:rsid w:val="00BD75D9"/>
     <w:rsid w:val="00BD77F0"/>
+    <w:rsid w:val="00BE0C57"/>
     <w:rsid w:val="00BE1203"/>
-    <w:rsid w:val="00BE29F6"/>
-    <w:rsid w:val="00BE316F"/>
     <w:rsid w:val="00BE491F"/>
     <w:rsid w:val="00BE598B"/>
     <w:rsid w:val="00BE6AB5"/>
     <w:rsid w:val="00BE7BA5"/>
     <w:rsid w:val="00BE7D33"/>
     <w:rsid w:val="00BF040A"/>
     <w:rsid w:val="00BF0E6B"/>
     <w:rsid w:val="00BF2CC4"/>
     <w:rsid w:val="00BF3333"/>
     <w:rsid w:val="00BF3A9B"/>
     <w:rsid w:val="00BF4DEA"/>
     <w:rsid w:val="00BF4DF6"/>
     <w:rsid w:val="00BF5928"/>
     <w:rsid w:val="00BF5963"/>
     <w:rsid w:val="00BF6A19"/>
     <w:rsid w:val="00BF700B"/>
     <w:rsid w:val="00BF70FE"/>
     <w:rsid w:val="00BF7561"/>
-    <w:rsid w:val="00BF7FE2"/>
+    <w:rsid w:val="00BF7ED9"/>
     <w:rsid w:val="00C0000C"/>
     <w:rsid w:val="00C0045F"/>
     <w:rsid w:val="00C005C0"/>
     <w:rsid w:val="00C007ED"/>
     <w:rsid w:val="00C0229F"/>
     <w:rsid w:val="00C02378"/>
     <w:rsid w:val="00C02EA4"/>
     <w:rsid w:val="00C0374B"/>
     <w:rsid w:val="00C03858"/>
     <w:rsid w:val="00C0534F"/>
     <w:rsid w:val="00C05D71"/>
     <w:rsid w:val="00C06A8C"/>
     <w:rsid w:val="00C0705B"/>
     <w:rsid w:val="00C07762"/>
     <w:rsid w:val="00C10FCD"/>
     <w:rsid w:val="00C1189F"/>
     <w:rsid w:val="00C1245B"/>
+    <w:rsid w:val="00C13C91"/>
     <w:rsid w:val="00C13F62"/>
     <w:rsid w:val="00C14E9C"/>
-    <w:rsid w:val="00C15D65"/>
+    <w:rsid w:val="00C15901"/>
     <w:rsid w:val="00C17CF6"/>
     <w:rsid w:val="00C203A4"/>
     <w:rsid w:val="00C20DDE"/>
-    <w:rsid w:val="00C22B8D"/>
     <w:rsid w:val="00C235AC"/>
     <w:rsid w:val="00C240C6"/>
     <w:rsid w:val="00C24802"/>
     <w:rsid w:val="00C24851"/>
     <w:rsid w:val="00C254EC"/>
     <w:rsid w:val="00C256F6"/>
     <w:rsid w:val="00C30FA2"/>
     <w:rsid w:val="00C322CA"/>
     <w:rsid w:val="00C32685"/>
     <w:rsid w:val="00C3304C"/>
     <w:rsid w:val="00C33C98"/>
     <w:rsid w:val="00C33FDF"/>
     <w:rsid w:val="00C34889"/>
     <w:rsid w:val="00C35342"/>
     <w:rsid w:val="00C35C4D"/>
     <w:rsid w:val="00C36C06"/>
     <w:rsid w:val="00C37F53"/>
     <w:rsid w:val="00C42C1F"/>
     <w:rsid w:val="00C43A94"/>
     <w:rsid w:val="00C44E24"/>
     <w:rsid w:val="00C455C4"/>
     <w:rsid w:val="00C45A74"/>
-    <w:rsid w:val="00C45E92"/>
-    <w:rsid w:val="00C45FD9"/>
     <w:rsid w:val="00C47B20"/>
     <w:rsid w:val="00C513CC"/>
     <w:rsid w:val="00C5249A"/>
     <w:rsid w:val="00C53EAC"/>
     <w:rsid w:val="00C54120"/>
     <w:rsid w:val="00C54B1F"/>
     <w:rsid w:val="00C5652F"/>
     <w:rsid w:val="00C576AA"/>
     <w:rsid w:val="00C60A07"/>
     <w:rsid w:val="00C60E65"/>
     <w:rsid w:val="00C60E6A"/>
     <w:rsid w:val="00C611F4"/>
     <w:rsid w:val="00C6134A"/>
-    <w:rsid w:val="00C61672"/>
     <w:rsid w:val="00C61CB5"/>
     <w:rsid w:val="00C62B19"/>
     <w:rsid w:val="00C638C7"/>
     <w:rsid w:val="00C643E9"/>
     <w:rsid w:val="00C65450"/>
     <w:rsid w:val="00C65A2F"/>
-    <w:rsid w:val="00C67B28"/>
+    <w:rsid w:val="00C66EC6"/>
+    <w:rsid w:val="00C708EF"/>
     <w:rsid w:val="00C70A2D"/>
     <w:rsid w:val="00C721FF"/>
     <w:rsid w:val="00C72F43"/>
     <w:rsid w:val="00C747AB"/>
     <w:rsid w:val="00C7557A"/>
     <w:rsid w:val="00C75ED7"/>
     <w:rsid w:val="00C773F6"/>
     <w:rsid w:val="00C77D08"/>
     <w:rsid w:val="00C80F01"/>
     <w:rsid w:val="00C82BE6"/>
+    <w:rsid w:val="00C82C37"/>
     <w:rsid w:val="00C831C2"/>
     <w:rsid w:val="00C835F9"/>
+    <w:rsid w:val="00C841C3"/>
     <w:rsid w:val="00C84D2B"/>
     <w:rsid w:val="00C85137"/>
     <w:rsid w:val="00C85448"/>
     <w:rsid w:val="00C860EC"/>
     <w:rsid w:val="00C8630A"/>
-    <w:rsid w:val="00C864C5"/>
     <w:rsid w:val="00C871E1"/>
     <w:rsid w:val="00C875D8"/>
     <w:rsid w:val="00C87BD0"/>
     <w:rsid w:val="00C93756"/>
     <w:rsid w:val="00C955E6"/>
+    <w:rsid w:val="00C95614"/>
     <w:rsid w:val="00CA1B10"/>
     <w:rsid w:val="00CA3028"/>
     <w:rsid w:val="00CA32AD"/>
     <w:rsid w:val="00CA45E1"/>
     <w:rsid w:val="00CA4629"/>
     <w:rsid w:val="00CA6BF7"/>
     <w:rsid w:val="00CA70E8"/>
     <w:rsid w:val="00CA7A97"/>
     <w:rsid w:val="00CB02EF"/>
     <w:rsid w:val="00CB06A9"/>
     <w:rsid w:val="00CB15DC"/>
     <w:rsid w:val="00CB16E4"/>
     <w:rsid w:val="00CB1777"/>
     <w:rsid w:val="00CB17E8"/>
     <w:rsid w:val="00CB19DE"/>
     <w:rsid w:val="00CB36B7"/>
     <w:rsid w:val="00CB37C7"/>
     <w:rsid w:val="00CB3BF5"/>
     <w:rsid w:val="00CB4029"/>
     <w:rsid w:val="00CB61A2"/>
     <w:rsid w:val="00CB6508"/>
     <w:rsid w:val="00CB6709"/>
     <w:rsid w:val="00CB7903"/>
     <w:rsid w:val="00CB7D5D"/>
+    <w:rsid w:val="00CC0644"/>
     <w:rsid w:val="00CC10BE"/>
     <w:rsid w:val="00CC14EA"/>
     <w:rsid w:val="00CC4CF8"/>
     <w:rsid w:val="00CC50D1"/>
     <w:rsid w:val="00CC51A8"/>
     <w:rsid w:val="00CC599C"/>
     <w:rsid w:val="00CC5D3D"/>
     <w:rsid w:val="00CC602B"/>
     <w:rsid w:val="00CC6D80"/>
     <w:rsid w:val="00CC74B7"/>
     <w:rsid w:val="00CD1C2F"/>
     <w:rsid w:val="00CD38BE"/>
+    <w:rsid w:val="00CD3B2B"/>
     <w:rsid w:val="00CD3B9D"/>
     <w:rsid w:val="00CD4642"/>
     <w:rsid w:val="00CD57EB"/>
     <w:rsid w:val="00CD62E1"/>
     <w:rsid w:val="00CD67E6"/>
+    <w:rsid w:val="00CD6C8F"/>
     <w:rsid w:val="00CD7666"/>
     <w:rsid w:val="00CE0954"/>
     <w:rsid w:val="00CE1C9D"/>
     <w:rsid w:val="00CE356D"/>
     <w:rsid w:val="00CE35BC"/>
     <w:rsid w:val="00CE4847"/>
     <w:rsid w:val="00CE55DF"/>
     <w:rsid w:val="00CE6BC9"/>
     <w:rsid w:val="00CF0553"/>
     <w:rsid w:val="00CF0CB4"/>
     <w:rsid w:val="00CF0D24"/>
     <w:rsid w:val="00CF15A3"/>
     <w:rsid w:val="00CF19F1"/>
     <w:rsid w:val="00CF38BA"/>
     <w:rsid w:val="00CF50BA"/>
     <w:rsid w:val="00CF59AB"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF708D"/>
     <w:rsid w:val="00D006F5"/>
+    <w:rsid w:val="00D00DBE"/>
     <w:rsid w:val="00D0448C"/>
     <w:rsid w:val="00D04986"/>
     <w:rsid w:val="00D0678F"/>
+    <w:rsid w:val="00D0693A"/>
     <w:rsid w:val="00D10C63"/>
     <w:rsid w:val="00D12506"/>
     <w:rsid w:val="00D1282A"/>
     <w:rsid w:val="00D13BDC"/>
     <w:rsid w:val="00D144F5"/>
     <w:rsid w:val="00D14AE9"/>
     <w:rsid w:val="00D15095"/>
     <w:rsid w:val="00D15D34"/>
     <w:rsid w:val="00D15E4E"/>
     <w:rsid w:val="00D169F8"/>
     <w:rsid w:val="00D1722B"/>
     <w:rsid w:val="00D17661"/>
     <w:rsid w:val="00D21C92"/>
     <w:rsid w:val="00D2240A"/>
     <w:rsid w:val="00D228C6"/>
     <w:rsid w:val="00D228D6"/>
     <w:rsid w:val="00D237CA"/>
     <w:rsid w:val="00D238A5"/>
     <w:rsid w:val="00D23950"/>
     <w:rsid w:val="00D241FB"/>
     <w:rsid w:val="00D243E6"/>
     <w:rsid w:val="00D2444A"/>
     <w:rsid w:val="00D24A80"/>
     <w:rsid w:val="00D24F9E"/>
     <w:rsid w:val="00D2793A"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D323A6"/>
     <w:rsid w:val="00D33831"/>
     <w:rsid w:val="00D338B1"/>
     <w:rsid w:val="00D33B98"/>
     <w:rsid w:val="00D34112"/>
     <w:rsid w:val="00D35AE0"/>
     <w:rsid w:val="00D35BF8"/>
     <w:rsid w:val="00D37159"/>
     <w:rsid w:val="00D4025B"/>
     <w:rsid w:val="00D40CDF"/>
     <w:rsid w:val="00D4264F"/>
     <w:rsid w:val="00D4279E"/>
     <w:rsid w:val="00D4287B"/>
     <w:rsid w:val="00D42B65"/>
     <w:rsid w:val="00D45992"/>
     <w:rsid w:val="00D45EC8"/>
-    <w:rsid w:val="00D46229"/>
+    <w:rsid w:val="00D46A24"/>
     <w:rsid w:val="00D47323"/>
     <w:rsid w:val="00D479DA"/>
     <w:rsid w:val="00D51CE6"/>
     <w:rsid w:val="00D539EE"/>
     <w:rsid w:val="00D555F1"/>
     <w:rsid w:val="00D55712"/>
     <w:rsid w:val="00D56510"/>
     <w:rsid w:val="00D569BD"/>
     <w:rsid w:val="00D57320"/>
     <w:rsid w:val="00D573CA"/>
     <w:rsid w:val="00D5785F"/>
     <w:rsid w:val="00D579A7"/>
     <w:rsid w:val="00D57ACF"/>
     <w:rsid w:val="00D608D0"/>
     <w:rsid w:val="00D610DF"/>
     <w:rsid w:val="00D6156F"/>
     <w:rsid w:val="00D617CD"/>
     <w:rsid w:val="00D63EEA"/>
     <w:rsid w:val="00D64122"/>
     <w:rsid w:val="00D6436B"/>
     <w:rsid w:val="00D64AA4"/>
     <w:rsid w:val="00D65772"/>
     <w:rsid w:val="00D65E14"/>
-    <w:rsid w:val="00D65F22"/>
     <w:rsid w:val="00D6608F"/>
     <w:rsid w:val="00D66284"/>
     <w:rsid w:val="00D67196"/>
     <w:rsid w:val="00D67A73"/>
     <w:rsid w:val="00D7000C"/>
     <w:rsid w:val="00D70346"/>
+    <w:rsid w:val="00D70ED7"/>
     <w:rsid w:val="00D71405"/>
     <w:rsid w:val="00D716CB"/>
     <w:rsid w:val="00D72A28"/>
-    <w:rsid w:val="00D72FD3"/>
     <w:rsid w:val="00D734EB"/>
     <w:rsid w:val="00D73898"/>
+    <w:rsid w:val="00D73B11"/>
     <w:rsid w:val="00D73B49"/>
     <w:rsid w:val="00D74169"/>
     <w:rsid w:val="00D744D2"/>
     <w:rsid w:val="00D75116"/>
     <w:rsid w:val="00D75A6F"/>
     <w:rsid w:val="00D76D8A"/>
     <w:rsid w:val="00D77136"/>
     <w:rsid w:val="00D776D8"/>
     <w:rsid w:val="00D80C6C"/>
     <w:rsid w:val="00D81112"/>
     <w:rsid w:val="00D820B0"/>
-    <w:rsid w:val="00D82799"/>
     <w:rsid w:val="00D83DBC"/>
     <w:rsid w:val="00D84762"/>
     <w:rsid w:val="00D84B8E"/>
     <w:rsid w:val="00D84F5B"/>
     <w:rsid w:val="00D851D3"/>
     <w:rsid w:val="00D877DB"/>
     <w:rsid w:val="00D87925"/>
     <w:rsid w:val="00D87FE4"/>
+    <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D904A8"/>
     <w:rsid w:val="00D910C3"/>
+    <w:rsid w:val="00D916F7"/>
     <w:rsid w:val="00D91B26"/>
     <w:rsid w:val="00D92FB5"/>
     <w:rsid w:val="00D935B5"/>
     <w:rsid w:val="00D93BDA"/>
     <w:rsid w:val="00D951A6"/>
     <w:rsid w:val="00D9549C"/>
     <w:rsid w:val="00D97C3B"/>
     <w:rsid w:val="00D97CEC"/>
     <w:rsid w:val="00DA033B"/>
     <w:rsid w:val="00DA117B"/>
     <w:rsid w:val="00DA1F85"/>
     <w:rsid w:val="00DA251A"/>
     <w:rsid w:val="00DA3FF2"/>
     <w:rsid w:val="00DA4246"/>
     <w:rsid w:val="00DA5385"/>
     <w:rsid w:val="00DA542D"/>
     <w:rsid w:val="00DA675F"/>
     <w:rsid w:val="00DA704D"/>
     <w:rsid w:val="00DA77EB"/>
     <w:rsid w:val="00DB013E"/>
     <w:rsid w:val="00DB12F7"/>
     <w:rsid w:val="00DB186E"/>
     <w:rsid w:val="00DB21E9"/>
     <w:rsid w:val="00DB26AC"/>
     <w:rsid w:val="00DB514E"/>
@@ -41296,51 +41589,50 @@
     <w:rsid w:val="00DC1897"/>
     <w:rsid w:val="00DC2F25"/>
     <w:rsid w:val="00DC4A85"/>
     <w:rsid w:val="00DC4FFE"/>
     <w:rsid w:val="00DC5833"/>
     <w:rsid w:val="00DC6AD2"/>
     <w:rsid w:val="00DD05B2"/>
     <w:rsid w:val="00DD2B61"/>
     <w:rsid w:val="00DD30C7"/>
     <w:rsid w:val="00DD3C25"/>
     <w:rsid w:val="00DD4FF0"/>
     <w:rsid w:val="00DD5B56"/>
     <w:rsid w:val="00DD5C8A"/>
     <w:rsid w:val="00DD5FB7"/>
     <w:rsid w:val="00DD6D5F"/>
     <w:rsid w:val="00DD75E2"/>
     <w:rsid w:val="00DD78F9"/>
     <w:rsid w:val="00DD7D0A"/>
     <w:rsid w:val="00DE0C40"/>
     <w:rsid w:val="00DE190A"/>
     <w:rsid w:val="00DE1D87"/>
     <w:rsid w:val="00DE1E70"/>
     <w:rsid w:val="00DE47A7"/>
     <w:rsid w:val="00DE4B17"/>
     <w:rsid w:val="00DE502E"/>
-    <w:rsid w:val="00DE504D"/>
     <w:rsid w:val="00DE51E0"/>
     <w:rsid w:val="00DE5414"/>
     <w:rsid w:val="00DE5CCE"/>
     <w:rsid w:val="00DE6FE9"/>
     <w:rsid w:val="00DF09B2"/>
     <w:rsid w:val="00DF0DB9"/>
     <w:rsid w:val="00DF3F4D"/>
     <w:rsid w:val="00DF453C"/>
     <w:rsid w:val="00DF4B6D"/>
     <w:rsid w:val="00DF56F6"/>
     <w:rsid w:val="00E00076"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E00A8B"/>
     <w:rsid w:val="00E00B35"/>
     <w:rsid w:val="00E02238"/>
     <w:rsid w:val="00E026E2"/>
     <w:rsid w:val="00E03FAE"/>
     <w:rsid w:val="00E05439"/>
     <w:rsid w:val="00E05F04"/>
     <w:rsid w:val="00E06732"/>
     <w:rsid w:val="00E067A3"/>
     <w:rsid w:val="00E06B2B"/>
     <w:rsid w:val="00E11FA6"/>
     <w:rsid w:val="00E12702"/>
     <w:rsid w:val="00E12F91"/>
@@ -41352,361 +41644,363 @@
     <w:rsid w:val="00E15323"/>
     <w:rsid w:val="00E16D90"/>
     <w:rsid w:val="00E17204"/>
     <w:rsid w:val="00E17542"/>
     <w:rsid w:val="00E17A52"/>
     <w:rsid w:val="00E21473"/>
     <w:rsid w:val="00E21C34"/>
     <w:rsid w:val="00E22AC5"/>
     <w:rsid w:val="00E236DD"/>
     <w:rsid w:val="00E249CC"/>
     <w:rsid w:val="00E26769"/>
     <w:rsid w:val="00E274E7"/>
     <w:rsid w:val="00E279B0"/>
     <w:rsid w:val="00E314A8"/>
     <w:rsid w:val="00E314E6"/>
     <w:rsid w:val="00E318D7"/>
     <w:rsid w:val="00E322F5"/>
     <w:rsid w:val="00E35506"/>
     <w:rsid w:val="00E35536"/>
     <w:rsid w:val="00E37B38"/>
     <w:rsid w:val="00E37F16"/>
     <w:rsid w:val="00E40F8F"/>
     <w:rsid w:val="00E41003"/>
     <w:rsid w:val="00E4373F"/>
     <w:rsid w:val="00E4445D"/>
+    <w:rsid w:val="00E4538F"/>
     <w:rsid w:val="00E453D5"/>
     <w:rsid w:val="00E45680"/>
     <w:rsid w:val="00E45CF0"/>
     <w:rsid w:val="00E463B6"/>
     <w:rsid w:val="00E467F0"/>
     <w:rsid w:val="00E46D3B"/>
     <w:rsid w:val="00E5015A"/>
-    <w:rsid w:val="00E50DA7"/>
     <w:rsid w:val="00E516CD"/>
+    <w:rsid w:val="00E51A36"/>
     <w:rsid w:val="00E51B68"/>
     <w:rsid w:val="00E51C88"/>
     <w:rsid w:val="00E5202B"/>
     <w:rsid w:val="00E52DE7"/>
     <w:rsid w:val="00E53365"/>
     <w:rsid w:val="00E53F5F"/>
     <w:rsid w:val="00E54D65"/>
     <w:rsid w:val="00E566C1"/>
     <w:rsid w:val="00E57DE5"/>
     <w:rsid w:val="00E60594"/>
     <w:rsid w:val="00E60C5A"/>
     <w:rsid w:val="00E61844"/>
     <w:rsid w:val="00E61C7A"/>
     <w:rsid w:val="00E62F88"/>
     <w:rsid w:val="00E63157"/>
     <w:rsid w:val="00E63577"/>
     <w:rsid w:val="00E6435B"/>
-    <w:rsid w:val="00E64899"/>
     <w:rsid w:val="00E658B4"/>
     <w:rsid w:val="00E65EE7"/>
     <w:rsid w:val="00E664AD"/>
     <w:rsid w:val="00E67465"/>
     <w:rsid w:val="00E67538"/>
     <w:rsid w:val="00E6763B"/>
     <w:rsid w:val="00E704BA"/>
     <w:rsid w:val="00E70B80"/>
     <w:rsid w:val="00E70FD4"/>
     <w:rsid w:val="00E711E2"/>
     <w:rsid w:val="00E7318A"/>
     <w:rsid w:val="00E73401"/>
     <w:rsid w:val="00E748C9"/>
     <w:rsid w:val="00E7496B"/>
     <w:rsid w:val="00E74FAC"/>
     <w:rsid w:val="00E75F38"/>
     <w:rsid w:val="00E7640C"/>
     <w:rsid w:val="00E77EBD"/>
     <w:rsid w:val="00E80998"/>
     <w:rsid w:val="00E80A15"/>
     <w:rsid w:val="00E818DC"/>
     <w:rsid w:val="00E81ED8"/>
     <w:rsid w:val="00E8241E"/>
     <w:rsid w:val="00E828D8"/>
     <w:rsid w:val="00E83ACC"/>
     <w:rsid w:val="00E84AE6"/>
     <w:rsid w:val="00E861AB"/>
     <w:rsid w:val="00E87131"/>
+    <w:rsid w:val="00E87201"/>
     <w:rsid w:val="00E8763F"/>
+    <w:rsid w:val="00E87708"/>
     <w:rsid w:val="00E87BA7"/>
     <w:rsid w:val="00E909E4"/>
     <w:rsid w:val="00E9106A"/>
     <w:rsid w:val="00E9203C"/>
     <w:rsid w:val="00E93659"/>
     <w:rsid w:val="00E94638"/>
     <w:rsid w:val="00E9488F"/>
     <w:rsid w:val="00E95BE4"/>
     <w:rsid w:val="00E96AE0"/>
     <w:rsid w:val="00E974AA"/>
     <w:rsid w:val="00EA0A7E"/>
     <w:rsid w:val="00EA15CC"/>
     <w:rsid w:val="00EA1887"/>
     <w:rsid w:val="00EA2026"/>
     <w:rsid w:val="00EA4A89"/>
     <w:rsid w:val="00EA59C9"/>
     <w:rsid w:val="00EA76FF"/>
     <w:rsid w:val="00EB1086"/>
     <w:rsid w:val="00EB13D5"/>
     <w:rsid w:val="00EB2620"/>
     <w:rsid w:val="00EB270D"/>
     <w:rsid w:val="00EB3EAF"/>
-    <w:rsid w:val="00EB3F1B"/>
     <w:rsid w:val="00EB4035"/>
     <w:rsid w:val="00EB42C8"/>
+    <w:rsid w:val="00EB52DD"/>
     <w:rsid w:val="00EB5628"/>
     <w:rsid w:val="00EB57B3"/>
     <w:rsid w:val="00EB5D00"/>
     <w:rsid w:val="00EB722A"/>
     <w:rsid w:val="00EC01B2"/>
-    <w:rsid w:val="00EC0A54"/>
     <w:rsid w:val="00EC29AF"/>
     <w:rsid w:val="00EC5568"/>
     <w:rsid w:val="00EC5898"/>
     <w:rsid w:val="00EC68FD"/>
     <w:rsid w:val="00EC710C"/>
     <w:rsid w:val="00EC711C"/>
-    <w:rsid w:val="00EC7D34"/>
     <w:rsid w:val="00ED0427"/>
     <w:rsid w:val="00ED08E4"/>
+    <w:rsid w:val="00ED11D9"/>
     <w:rsid w:val="00ED15D1"/>
     <w:rsid w:val="00ED1A68"/>
-    <w:rsid w:val="00ED296D"/>
     <w:rsid w:val="00ED298E"/>
     <w:rsid w:val="00ED2EF3"/>
     <w:rsid w:val="00ED31FC"/>
     <w:rsid w:val="00ED36A0"/>
     <w:rsid w:val="00ED490E"/>
     <w:rsid w:val="00ED4ACD"/>
     <w:rsid w:val="00ED4C76"/>
     <w:rsid w:val="00ED5E27"/>
     <w:rsid w:val="00ED7BA3"/>
     <w:rsid w:val="00EE194C"/>
     <w:rsid w:val="00EE19A0"/>
     <w:rsid w:val="00EE1E68"/>
-    <w:rsid w:val="00EE1F1F"/>
     <w:rsid w:val="00EE32B9"/>
     <w:rsid w:val="00EE383B"/>
     <w:rsid w:val="00EE42A1"/>
     <w:rsid w:val="00EE43D0"/>
     <w:rsid w:val="00EE4717"/>
     <w:rsid w:val="00EE5782"/>
     <w:rsid w:val="00EE69F1"/>
     <w:rsid w:val="00EE6CFA"/>
     <w:rsid w:val="00EE72C6"/>
     <w:rsid w:val="00EE72F0"/>
     <w:rsid w:val="00EF0B17"/>
     <w:rsid w:val="00EF19E9"/>
     <w:rsid w:val="00EF1B64"/>
     <w:rsid w:val="00EF2623"/>
     <w:rsid w:val="00EF2885"/>
+    <w:rsid w:val="00EF2900"/>
     <w:rsid w:val="00EF3DB0"/>
     <w:rsid w:val="00EF4687"/>
     <w:rsid w:val="00EF4860"/>
     <w:rsid w:val="00EF4D3E"/>
     <w:rsid w:val="00EF5574"/>
     <w:rsid w:val="00EF56DD"/>
     <w:rsid w:val="00EF5856"/>
     <w:rsid w:val="00EF6914"/>
     <w:rsid w:val="00F0056B"/>
     <w:rsid w:val="00F03631"/>
     <w:rsid w:val="00F03C85"/>
     <w:rsid w:val="00F04F0A"/>
     <w:rsid w:val="00F05807"/>
     <w:rsid w:val="00F06A39"/>
     <w:rsid w:val="00F06A4A"/>
     <w:rsid w:val="00F07EEF"/>
     <w:rsid w:val="00F1041D"/>
     <w:rsid w:val="00F10E11"/>
     <w:rsid w:val="00F1140B"/>
+    <w:rsid w:val="00F119BB"/>
+    <w:rsid w:val="00F139EF"/>
     <w:rsid w:val="00F13A44"/>
     <w:rsid w:val="00F13C9E"/>
     <w:rsid w:val="00F14A1B"/>
-    <w:rsid w:val="00F16698"/>
     <w:rsid w:val="00F17D2D"/>
     <w:rsid w:val="00F20186"/>
     <w:rsid w:val="00F205DD"/>
     <w:rsid w:val="00F209DE"/>
     <w:rsid w:val="00F21B69"/>
     <w:rsid w:val="00F21FF1"/>
-    <w:rsid w:val="00F239C6"/>
+    <w:rsid w:val="00F22BC6"/>
     <w:rsid w:val="00F247F0"/>
     <w:rsid w:val="00F25617"/>
     <w:rsid w:val="00F25BCA"/>
     <w:rsid w:val="00F26C2F"/>
     <w:rsid w:val="00F27788"/>
     <w:rsid w:val="00F30C7D"/>
     <w:rsid w:val="00F312B8"/>
     <w:rsid w:val="00F31A17"/>
     <w:rsid w:val="00F323E7"/>
     <w:rsid w:val="00F3455D"/>
     <w:rsid w:val="00F35228"/>
     <w:rsid w:val="00F35B4F"/>
     <w:rsid w:val="00F36633"/>
     <w:rsid w:val="00F41620"/>
     <w:rsid w:val="00F42014"/>
     <w:rsid w:val="00F42346"/>
     <w:rsid w:val="00F42895"/>
     <w:rsid w:val="00F45D38"/>
     <w:rsid w:val="00F46055"/>
     <w:rsid w:val="00F4673A"/>
     <w:rsid w:val="00F47431"/>
     <w:rsid w:val="00F50F3B"/>
     <w:rsid w:val="00F512DD"/>
-    <w:rsid w:val="00F519B5"/>
     <w:rsid w:val="00F52F78"/>
     <w:rsid w:val="00F53008"/>
     <w:rsid w:val="00F530D7"/>
     <w:rsid w:val="00F53BAC"/>
     <w:rsid w:val="00F53C63"/>
     <w:rsid w:val="00F5417D"/>
     <w:rsid w:val="00F5448E"/>
     <w:rsid w:val="00F546E4"/>
     <w:rsid w:val="00F5537E"/>
     <w:rsid w:val="00F553A5"/>
     <w:rsid w:val="00F56C13"/>
     <w:rsid w:val="00F56D31"/>
     <w:rsid w:val="00F57358"/>
     <w:rsid w:val="00F60438"/>
     <w:rsid w:val="00F622D1"/>
     <w:rsid w:val="00F6260D"/>
     <w:rsid w:val="00F64D6C"/>
     <w:rsid w:val="00F655EE"/>
     <w:rsid w:val="00F658B5"/>
     <w:rsid w:val="00F659AD"/>
     <w:rsid w:val="00F67A53"/>
     <w:rsid w:val="00F70168"/>
     <w:rsid w:val="00F7064B"/>
     <w:rsid w:val="00F70EA8"/>
     <w:rsid w:val="00F72D54"/>
     <w:rsid w:val="00F7316B"/>
     <w:rsid w:val="00F733A2"/>
-    <w:rsid w:val="00F73E7C"/>
     <w:rsid w:val="00F75DB9"/>
+    <w:rsid w:val="00F76BD1"/>
     <w:rsid w:val="00F77022"/>
     <w:rsid w:val="00F7764D"/>
     <w:rsid w:val="00F80023"/>
     <w:rsid w:val="00F80BA3"/>
     <w:rsid w:val="00F80E1C"/>
-    <w:rsid w:val="00F816B2"/>
     <w:rsid w:val="00F81A72"/>
     <w:rsid w:val="00F82343"/>
     <w:rsid w:val="00F82BCF"/>
     <w:rsid w:val="00F854AA"/>
     <w:rsid w:val="00F85686"/>
     <w:rsid w:val="00F859DF"/>
-    <w:rsid w:val="00F8601C"/>
     <w:rsid w:val="00F861D5"/>
     <w:rsid w:val="00F86633"/>
     <w:rsid w:val="00F867D4"/>
     <w:rsid w:val="00F86CFC"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F875A9"/>
     <w:rsid w:val="00F87790"/>
     <w:rsid w:val="00F91EE6"/>
     <w:rsid w:val="00F9239B"/>
     <w:rsid w:val="00F9259E"/>
     <w:rsid w:val="00F92FC6"/>
+    <w:rsid w:val="00F939FA"/>
+    <w:rsid w:val="00F93BA5"/>
     <w:rsid w:val="00F943B2"/>
     <w:rsid w:val="00F949E4"/>
     <w:rsid w:val="00F9561C"/>
     <w:rsid w:val="00F95859"/>
-    <w:rsid w:val="00F9731B"/>
+    <w:rsid w:val="00F974FB"/>
     <w:rsid w:val="00F97C23"/>
     <w:rsid w:val="00FA26FC"/>
     <w:rsid w:val="00FA2A4E"/>
     <w:rsid w:val="00FA3A19"/>
     <w:rsid w:val="00FA3A9A"/>
     <w:rsid w:val="00FA3B38"/>
     <w:rsid w:val="00FA43A9"/>
     <w:rsid w:val="00FA59E8"/>
     <w:rsid w:val="00FA7CD7"/>
     <w:rsid w:val="00FB1D48"/>
     <w:rsid w:val="00FB2A97"/>
     <w:rsid w:val="00FB2B63"/>
     <w:rsid w:val="00FB567B"/>
     <w:rsid w:val="00FB6C7C"/>
     <w:rsid w:val="00FB7624"/>
     <w:rsid w:val="00FC0163"/>
     <w:rsid w:val="00FC26C7"/>
+    <w:rsid w:val="00FC287D"/>
     <w:rsid w:val="00FC383D"/>
     <w:rsid w:val="00FC3E89"/>
     <w:rsid w:val="00FC4A75"/>
     <w:rsid w:val="00FC5A41"/>
     <w:rsid w:val="00FC6532"/>
     <w:rsid w:val="00FC7EB1"/>
     <w:rsid w:val="00FD0ABC"/>
     <w:rsid w:val="00FD15D3"/>
     <w:rsid w:val="00FD2A6C"/>
     <w:rsid w:val="00FD2B48"/>
     <w:rsid w:val="00FD2E81"/>
+    <w:rsid w:val="00FD2EA4"/>
     <w:rsid w:val="00FD48B4"/>
     <w:rsid w:val="00FD4BF5"/>
     <w:rsid w:val="00FD61D3"/>
     <w:rsid w:val="00FD672E"/>
     <w:rsid w:val="00FD7FC7"/>
     <w:rsid w:val="00FE121D"/>
     <w:rsid w:val="00FE358D"/>
     <w:rsid w:val="00FE4146"/>
     <w:rsid w:val="00FE42E8"/>
     <w:rsid w:val="00FE43C6"/>
     <w:rsid w:val="00FE4FDE"/>
     <w:rsid w:val="00FE54DF"/>
     <w:rsid w:val="00FE63FE"/>
-    <w:rsid w:val="00FE6AD6"/>
     <w:rsid w:val="00FE7983"/>
     <w:rsid w:val="00FE7BC4"/>
     <w:rsid w:val="00FE7EE2"/>
     <w:rsid w:val="00FF23F3"/>
     <w:rsid w:val="00FF38A5"/>
     <w:rsid w:val="00FF38B9"/>
     <w:rsid w:val="00FF4931"/>
     <w:rsid w:val="00FF4BC3"/>
+    <w:rsid w:val="00FF6BDA"/>
     <w:rsid w:val="00FF717E"/>
     <w:rsid w:val="00FF75CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2091"/>
+    <o:shapedefaults v:ext="edit" spidmax="2080"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74E4B4D8"/>
   <w14:defaultImageDpi w14:val="32767"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -42059,51 +42353,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00010933"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
     </w:rPr>
@@ -44365,203 +44658,191 @@
       <w:sz w:val="22"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Labeling-MandatoryText">
     <w:name w:val="Labeling - Mandatory Text"/>
     <w:basedOn w:val="Labeling-MandatoryTableText"/>
     <w:link w:val="Labeling-MandatoryTextChar"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Labeling-MandatoryTextChar">
     <w:name w:val="Labeling - Mandatory Text Char"/>
     <w:link w:val="Labeling-MandatoryText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="commenttext0">
     <w:name w:val="commenttext"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
-    <w:name w:val="Unresolved Mention2"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stylebold">
     <w:name w:val="_Style bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00386FDB"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleItalic">
     <w:name w:val="_Style Italic"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB072A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styleunderline">
     <w:name w:val="_Style underline"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB072A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style18pts">
     <w:name w:val="_Style 18 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006737AB"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styletablefooter">
     <w:name w:val="_Styletablefooter"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C24851"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleArialNarrow8pts">
     <w:name w:val="_Style Arial Narrow 8 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3883"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleArialNarrow4pts">
     <w:name w:val="_Style Arial Narrow 4 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3883"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="8"/>
       <w:szCs w:val="8"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41682626">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="56784124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="68818110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="201283047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="313946769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -44583,50 +44864,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="410321272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="453787280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="520516025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="526528944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -44661,50 +44955,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="570694887">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="628164303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="635918588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="830175956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -44804,50 +45111,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1333682858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1339576227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1349404720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1360085468">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45086,51 +45406,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043633366">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/xgeva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -45395,96 +45715,97 @@
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" sislVersion="0" policy="82ad3a63-90ad-4a46-a3cb-757f4658e205" origin="userSelected">
   <element uid="03e9b10b-a1f9-4a88-9630-476473f62285" value=""/>
   <element uid="7349a702-6462-4442-88eb-c64cd513835c" value=""/>
   <element uid="ba0343df-3220-4244-9388-1298e2abc028" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c2d78f7fb6ec1428ebf100f28f1aea0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="064bfb9f3484ab428612b3796ac29fa2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a734b6e3ba2512ceb1bbfa0715f7f581" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -45568,51 +45889,51 @@
     <xsd:element name="TaxCatchAll" ma:index="37" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{665852a9-51cb-438d-a850-d8097df60d25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a034c160-bfb7-45f5-8632-2eb7e0508071">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62874b74-7561-4a92-a6e7-f8370cb4455a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:indexed="true" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="24" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="25" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
@@ -45668,50 +45989,55 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="38" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
@@ -45851,132 +46177,132 @@
 </spe:Receivers>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
     <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-2320877</_dlc_DocId>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3280334</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
-      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-2320877</Url>
-      <Description>EMADOC-1700519818-2320877</Description>
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3280334</Url>
+      <Description>EMADOC-1700519818-3280334</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{281C3EE7-6EB0-4251-AD02-CD5B7C21452B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B094B74A-4E11-4FBA-B5AF-BFC422AF077D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CE57FD-6BB0-4908-BDA8-8E73AAEBFF21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E542E552-3AAC-47BF-A4B5-BABE20A0678F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2D55EC2-8F63-40B1-BAA6-F72C5CDAFB69}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F2CA1E-DFB5-4E56-839F-4CE0059A66F1}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A2A1D47-F77E-4B48-99E6-0E15CEB9E571}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC559653-C883-44BB-B428-9FE3A1E974E7}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDEE1EB7-EE71-42A2-A848-B0DA70D6233E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8106DCDF-5D8B-487D-B118-87A2D269242B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" enabled="0" method="" siteId="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>60</Pages>
-[...1 lines deleted...]
-  <Characters>91614</Characters>
+  <Pages>15</Pages>
+  <Words>16247</Words>
+  <Characters>92608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>763</Lines>
-  <Paragraphs>214</Paragraphs>
+  <Lines>771</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>107472</CharactersWithSpaces>
+  <CharactersWithSpaces>108638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -46035,29 +46361,29 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Xgeva : EPAR – Product information – tracked changes</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b993119e-12f8-4bd0-b093-18a34c822ff7</vt:lpwstr>
+    <vt:lpwstr>06922af6-0c5d-4908-ac47-5f490ea06c0b</vt:lpwstr>
   </property>
 </Properties>
 </file>