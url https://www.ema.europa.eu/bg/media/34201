--- v0 (2026-06-07)
+++ v1 (2026-08-23)
@@ -7,142 +7,141 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00605C66" w:rsidRPr="00057F60" w:rsidRDefault="00605C66" w:rsidP="00DD791E">
+    <w:p w14:paraId="6913088E" w14:textId="77777777" w:rsidR="00605C66" w:rsidRPr="00057F60" w:rsidRDefault="00605C66" w:rsidP="00DD791E">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B96CBA" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
+    <w:p w14:paraId="1A3C1C4F" w14:textId="77777777" w:rsidR="00B96CBA" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057F60">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Committee for Medicinal Products for Human Use (CHMP)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006550D1" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
+    <w:p w14:paraId="0F16CBAF" w14:textId="77777777" w:rsidR="006550D1" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Committee for Advanced Therapies (CAT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7FBB" w:rsidRDefault="001D7FBB" w:rsidP="00C81A39">
+    <w:p w14:paraId="7890A8E6" w14:textId="77777777" w:rsidR="001D7FBB" w:rsidRDefault="001D7FBB" w:rsidP="00C81A39">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008935A7" w:rsidRDefault="00271D10" w:rsidP="008935A7">
+    <w:p w14:paraId="60AC85D3" w14:textId="77777777" w:rsidR="008935A7" w:rsidRDefault="00271D10" w:rsidP="008935A7">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="008935A7">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Text in purple: applicable for ATMPs only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B96CBA" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="5596DCAC" w14:textId="77777777" w:rsidR="00B96CBA" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="DoctitleAgency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk63695973"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk63695973"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>Briefing Note and Recommendations on a Request for Accelerated Assessment Pursuant to Article 14 (9) of Regulation (EC) No 726/2004</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00D26497" w:rsidRPr="009B7DB3" w:rsidRDefault="00D26497" w:rsidP="009B7DB3">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="179C9757" w14:textId="77777777" w:rsidR="00D26497" w:rsidRPr="009B7DB3" w:rsidRDefault="00D26497" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="No-TOCheadingAgency"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4523" w:rsidRPr="00057F60" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="6D66AAD0" w14:textId="77777777" w:rsidR="003F4523" w:rsidRPr="00057F60" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="No-TOCheadingAgency"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Active substance(s)</w:t>
       </w:r>
       <w:r w:rsidR="00B8493C" w:rsidRPr="009B7DB3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B8493C" w:rsidRPr="00057F60">
         <w:rPr>
           <w:b w:val="0"/>
@@ -156,51 +155,51 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>active_sub</w:t>
       </w:r>
       <w:r w:rsidR="00487FE9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>stance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B8493C" w:rsidRPr="00057F60">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="16B3CEF9" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="DocsubtitleAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve">EMA product number: </w:t>
       </w:r>
       <w:r w:rsidRPr="00057F60">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00057F60">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>prod</w:t>
       </w:r>
       <w:r w:rsidR="00487FE9">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>uct</w:t>
       </w:r>
@@ -220,215 +219,215 @@
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00487FE9">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00057F60">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00057F60">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07380" w:rsidRPr="00D07380" w:rsidRDefault="00271D10" w:rsidP="00487FE9">
+    <w:p w14:paraId="0B17DF08" w14:textId="77777777" w:rsidR="00D07380" w:rsidRPr="00D07380" w:rsidRDefault="00271D10" w:rsidP="00487FE9">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00487FE9">
         <w:t xml:space="preserve">REVISION: </w:t>
       </w:r>
       <w:r w:rsidR="0027046E">
         <w:t>February</w:t>
       </w:r>
       <w:r w:rsidR="00197A92" w:rsidRPr="00487FE9">
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07380" w:rsidRPr="00D6150C" w:rsidRDefault="00271D10" w:rsidP="00D07380">
+    <w:p w14:paraId="2DD3EEB4" w14:textId="77777777" w:rsidR="00D07380" w:rsidRPr="00D6150C" w:rsidRDefault="00271D10" w:rsidP="00D07380">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6150C">
         <w:t xml:space="preserve">Guidance text is in green italics. You may print a copy of this template with the </w:t>
       </w:r>
       <w:r>
         <w:t>guidance text</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6150C">
         <w:t xml:space="preserve">, then delete </w:t>
       </w:r>
       <w:r w:rsidR="00B45077">
         <w:t xml:space="preserve">all guidance text </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">except in the </w:t>
       </w:r>
       <w:r w:rsidR="00674290">
         <w:t>comment’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> boxes</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6150C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00674290" w:rsidRDefault="00271D10" w:rsidP="00674290">
+    <w:p w14:paraId="36793D18" w14:textId="77777777" w:rsidR="00674290" w:rsidRDefault="00271D10" w:rsidP="00674290">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00D553BE">
         <w:t>Bracketing convention: &lt;text&gt;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00D553BE">
         <w:t xml:space="preserve"> Text to be selected or deleted as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D13FC" w:rsidRPr="00D6150C" w:rsidRDefault="00271D10" w:rsidP="003D13FC">
+    <w:p w14:paraId="6429830E" w14:textId="77777777" w:rsidR="003D13FC" w:rsidRPr="00D6150C" w:rsidRDefault="00271D10" w:rsidP="003D13FC">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6150C">
         <w:t>Do not change or delete the titles and the numbering style. Add “Not applicable” if necessary</w:t>
       </w:r>
       <w:r w:rsidR="00B45077">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F6014" w:rsidRPr="001F6014" w:rsidRDefault="00271D10" w:rsidP="001F6014">
+    <w:p w14:paraId="279598EA" w14:textId="77777777" w:rsidR="001F6014" w:rsidRPr="001F6014" w:rsidRDefault="00271D10" w:rsidP="001F6014">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00D6150C">
         <w:t>Do not delete the comment boxes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nor its content including the guidance text in green italics as this document will also be used by the </w:t>
       </w:r>
       <w:r w:rsidR="00145156">
         <w:t>Rapporteurs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00487FE9">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00145156">
         <w:t>assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6150C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D13FC" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="311800E8" w14:textId="77777777" w:rsidR="003D13FC" w:rsidRDefault="00271D10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
+    <w:p w14:paraId="00E78B18" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>General guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
+    <w:p w14:paraId="4DCFBDC8" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
+    <w:p w14:paraId="35B085FD" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this document is </w:t>
       </w:r>
       <w:r w:rsidR="00A65E6C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
@@ -486,239 +485,239 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">comments and recommendations on the request. The joint assessment of the Rapporteurs is to be circulated to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>CAT/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>CHMP in preparation of a discussion and recommendation on a request for accelerated assessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00041648" w:rsidRPr="00E85DCB" w:rsidRDefault="00041648" w:rsidP="0056549B">
+    <w:p w14:paraId="5011022B" w14:textId="77777777" w:rsidR="00041648" w:rsidRPr="00E85DCB" w:rsidRDefault="00041648" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
+    <w:p w14:paraId="378CFB7F" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Reminder about the legal basis </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D26497" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00D26497">
+    <w:p w14:paraId="369902BE" w14:textId="77777777" w:rsidR="00D26497" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00D26497">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Recital 33 of Regulation (EC) No 726/2004 states that “in order to meet, in particular the legitimate expectations of patients and to take account of the increasingly rapid progress of science and therapies, accelerated assessment procedures should be set up, reserved for medicinal products of major therapeutic interest, and procedures for obtaining temporary authorisations subject to certain annually reviewable conditions”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00D26497">
+    <w:p w14:paraId="270AF111" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00D26497">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Article 14 (9) of Regulation (EC) No 726/2004, states that when an application is submitted for a marketing authorisation in respect of medicinal products for human use which are of major interest from the point of view of public health and in particular from the viewpoint of therapeutic innovation, the applicant may request an accelerated assessment procedure. The request shall be duly substantiated.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00041648" w:rsidRPr="00E85DCB" w:rsidRDefault="00041648" w:rsidP="0056549B">
+    <w:p w14:paraId="69CEDBEF" w14:textId="77777777" w:rsidR="00041648" w:rsidRPr="00E85DCB" w:rsidRDefault="00041648" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
+    <w:p w14:paraId="3FD859F5" w14:textId="77777777" w:rsidR="0056549B" w:rsidRPr="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="0056549B">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85DCB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Relevant guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D26497" w:rsidRPr="00E85DCB" w:rsidRDefault="0057291A" w:rsidP="00E85DCB">
+    <w:p w14:paraId="69FFE8B0" w14:textId="77777777" w:rsidR="00D26497" w:rsidRPr="00E85DCB" w:rsidRDefault="00755C38" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="339966"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00755C38" w:rsidRPr="00E85DCB">
+        <w:r w:rsidRPr="00E85DCB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guideline on the scientific application and the practical arrangements necessary to implement the procedure for accelerated assessment pursuant to Article 14(9) of Regulation (EC) No 726/2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="198E9C3B" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:id w:val="-273323647"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00E85DCB" w:rsidRPr="00C11091" w:rsidRDefault="00271D10">
+        <w:p w14:paraId="0F0C3351" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00C11091" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C11091">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
+        <w:p w14:paraId="62196086" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C11091">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00C11091">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00C11091">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -753,2964 +752,3155 @@
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="0298D411" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700357" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Product background information</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700357 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="3C0C4C6B" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700358" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1. Timetable for the assessment of the accelerated assessment request</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700358 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="3EDC8036" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700359" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2. Tentative timetable for the marketing authorisation evaluation under accelerated assessment</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700359 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="2C2F7235" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700360" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> Submission of the request</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700360 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="333D25E2" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700361" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4. Background information concerning the medicinal product</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700361 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="4BE325A5" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700362" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5. Description of unmet medical need</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700362 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="6427FCE9" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700363" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>6. Fulfilment of unmet medical need</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700363 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="6D1E6BE8" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700364" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>7. Strength of evidence to support accelerated assessment</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700364 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="431E8763" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700365" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8. Conclusion on major public health interest and major therapeutic innovation</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700365 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00FA2CFB" w:rsidRDefault="0057291A">
+        <w:p w14:paraId="053CAE38" w14:textId="77777777" w:rsidR="00FA2CFB" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc63700366" w:history="1">
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10" w:rsidRPr="00F164F0">
+            <w:r w:rsidRPr="00F164F0">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> Committee Recommendation</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc63700366 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00271D10">
+            <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00E85DCB" w:rsidRPr="00B6277A" w:rsidRDefault="00271D10">
+        <w:p w14:paraId="03F4583D" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00B6277A" w:rsidRDefault="00271D10">
           <w:r w:rsidRPr="00C11091">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00D26497" w:rsidRPr="00D26497" w:rsidRDefault="00D26497" w:rsidP="00D26497">
+    <w:p w14:paraId="4FE9D0FC" w14:textId="77777777" w:rsidR="00D26497" w:rsidRPr="00D26497" w:rsidRDefault="00D26497" w:rsidP="00D26497">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00041648" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="58032F8F" w14:textId="77777777" w:rsidR="00041648" w:rsidRDefault="00271D10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E058BE" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="0D445CE4" w14:textId="77777777" w:rsidR="00E058BE" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="No-numheading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc63700356"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc63700356"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:lastRenderedPageBreak/>
         <w:t>Administrative information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00A96FF7" w:rsidRPr="00A96FF7" w:rsidRDefault="00271D10" w:rsidP="00A96FF7">
+    <w:p w14:paraId="12AC4570" w14:textId="77777777" w:rsidR="00A96FF7" w:rsidRPr="00A96FF7" w:rsidRDefault="00271D10" w:rsidP="00A96FF7">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For applicants: Please complete relevant sections based on available information at the time of the request. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgency"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="5444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="2847973A" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B02EE8" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="75F08C69" w14:textId="77777777" w:rsidR="00B02EE8" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TablefirstrowAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TablefirstrowAgencyChar"/>
               </w:rPr>
               <w:t>Contact information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="1A7B0A4D" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="5D8141F1" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
             <w:r w:rsidR="00A96FF7">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="42CBAB65" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;APPLICANT&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="6A629F51" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="7D46DFD2" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Applicant’s contact person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="23056FCE" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="229EF6B2" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
             <w:r w:rsidR="00C8578E" w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D123BD" w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;telephone&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="476AE1BB" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r w:rsidR="00002D80" w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D123BD" w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;email&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="63E9A25C" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
+          <w:p w14:paraId="6486E534" w14:textId="77777777" w:rsidR="00106239" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="000E05B0">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="003A4F4E" w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve">CHMP or </w:t>
             </w:r>
             <w:r w:rsidR="003169A2" w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>CAT</w:t>
             </w:r>
             <w:r w:rsidR="003A4F4E" w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="003169A2">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D26BE7" w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Rapporteur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00C438DB" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="2613E29F" w14:textId="77777777" w:rsidR="00C438DB" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="4182F213" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004F2A12" w:rsidRPr="005D4B92" w:rsidRDefault="00271D10" w:rsidP="006E7C24">
+          <w:p w14:paraId="150690E5" w14:textId="77777777" w:rsidR="004F2A12" w:rsidRPr="005D4B92" w:rsidRDefault="00271D10" w:rsidP="006E7C24">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="003A4F4E" w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">CHMP or </w:t>
             </w:r>
             <w:r w:rsidR="003169A2" w:rsidRPr="005D4B92">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>CAT</w:t>
             </w:r>
             <w:r w:rsidRPr="005D4B92">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="003169A2" w:rsidRPr="005D4B92">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D26BE7" w:rsidRPr="005D4B92">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Rapporteur’s</w:t>
-[...26 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Rapporteur’s contact person:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00484390">
+          <w:p w14:paraId="37F16321" w14:textId="77777777" w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00484390">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00484390">
+          <w:p w14:paraId="4274BCD5" w14:textId="77777777" w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00484390">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Tel.: &lt;phone&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="004F2A12">
+          <w:p w14:paraId="137D1B09" w14:textId="77777777" w:rsidR="004F2A12" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="004F2A12">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Email: &lt;email&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="42AB1AC1" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="578D9985" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>CHMP Coordinator of Rapporteur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00891B8E" w:rsidP="00891B8E">
+          <w:p w14:paraId="6E475C41" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00891B8E" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="65152FB5" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="392E42BE" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891B8E">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;CHMP or </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>CAT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Co-rapporteur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="3EC34AB1" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="03199F30" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="78D41090" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>CAT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Co-</w:t>
-[...34 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Co-rapporteur’s contact person:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="7A8C4E08" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="739A947F" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Tel.: &lt;phone&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="0C3FB544" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Email: &lt;email&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="33CA6C46" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="08FCB1BC" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF2621">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>CHMP coordinator of Co-Rapporteur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00891B8E" w:rsidP="00891B8E">
+          <w:p w14:paraId="613B1CBD" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00891B8E" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="5BE03391" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="77A87A04" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>EMA Product Lead:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="155DDB53" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="4CB3B9F8" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Tel.: &lt;phone&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="25F24F7D" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Email: &lt;email&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="6E4DB613" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="4327349E" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>EMA Procedure Assistant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00891B8E" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="521A5D4D" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="587A2CE3" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Tel.: &lt;phone&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
+          <w:p w14:paraId="6218D91A" w14:textId="77777777" w:rsidR="00891B8E" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00891B8E">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Email: &lt;email&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D51273" w:rsidRDefault="00D51273" w:rsidP="00D51273">
+    <w:p w14:paraId="745B88C9" w14:textId="77777777" w:rsidR="009C7C6E" w:rsidRPr="00E870BA" w:rsidRDefault="009C7C6E" w:rsidP="009C7C6E">
+      <w:pPr>
+        <w:pStyle w:val="No-TOCheadingAgency"/>
+        <w:ind w:left="2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B421DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769B6F51" w14:textId="77777777" w:rsidR="009C7C6E" w:rsidRDefault="009C7C6E" w:rsidP="009C7C6E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="108" w:right="108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The assessment team should tick one or other of the 2 boxes below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440A70A2" w14:textId="77777777" w:rsidR="009C7C6E" w:rsidRDefault="009C7C6E" w:rsidP="009C7C6E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="108" w:right="108"/>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check71"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="1"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Check71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The rapporteur and/or the assessor confirms(s) that assessment </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include non-public proprietary information (with the exception of data provided by the applicant), including commercially confidential information provided by a third party (e.g. ASMF, information shared by other competent authorities or organisations, reference to on-going assessments, development plans etc), irrespective from which entity was received*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8FDA94" w14:textId="77777777" w:rsidR="009C7C6E" w:rsidRDefault="009C7C6E" w:rsidP="009C7C6E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="108" w:right="108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+        </w:rPr>
+        <w:t>* If the entity from which non-public information originates has consented to its further disclosure, the box should be ticked and there would be no need to add details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC156E7" w14:textId="77777777" w:rsidR="009C7C6E" w:rsidRDefault="009C7C6E" w:rsidP="009C7C6E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="108" w:right="108"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Check9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Rapporteur and/or the Assessor confirm(s) that this report </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include non-public information (as described above), but all relevant paragraphs containing confidential information have been </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>highlighted in blue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that they can be removed before sharing the document with the applicant or other parties.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364EEBDE" w14:textId="77777777" w:rsidR="00D51273" w:rsidRDefault="00D51273" w:rsidP="00D51273">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00534B65" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="0CBB6BF5" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="No-numheading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc63700357"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc63700357"/>
       <w:r w:rsidRPr="009B7DB3">
+        <w:lastRenderedPageBreak/>
         <w:t>Product background information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgencyblack"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3680"/>
         <w:gridCol w:w="5723"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="56260798" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="0D295459" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00045D6D">
               <w:t>Proposed invented name of the medicinal product:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="0595929B" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;PRODUCT&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="0D113550" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="0BFE3068" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>INN (or common name) of the active substance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="3193C59F" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C">
               <w:t>common name</w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="00434C2C" w:rsidRPr="005D23CE">
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C">
               <w:t>INN</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C" w:rsidRPr="005D23CE">
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="4862EB77" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="6836FBA7" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>EMA product number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="20611B59" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;prod</w:t>
             </w:r>
             <w:r w:rsidR="00B45077">
               <w:t>uct number</w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="15543223" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="15F00EAC" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>Proposed indication(s)</w:t>
             </w:r>
             <w:r w:rsidR="00D97305">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="356F992D" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;thera</w:t>
             </w:r>
             <w:r w:rsidR="00B45077">
               <w:t xml:space="preserve">peutic </w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>indication&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="5C5C4AEB" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="5A141393" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>Strength(s)/pharmaceutical form(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="4F3FC458" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;pharm</w:t>
             </w:r>
             <w:r w:rsidR="00B45077">
               <w:t xml:space="preserve">aceutical </w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>form&gt;</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00434C2C" w:rsidRPr="005D23CE">
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C">
               <w:t>strength</w:t>
             </w:r>
             <w:r w:rsidR="00434C2C" w:rsidRPr="005D23CE">
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="1B0BFC21" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="5BB3093D" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>Intended submission date (the planned submission timing should be respected):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="7E764A44" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidR="00304645">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="450E0662" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="35D44758" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00607519">
               <w:t>Proposed legal basis of the application according to Directive 2001/83/EC, as amended:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="2BC1CE24" w14:textId="77777777" w:rsidR="00534B65" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&lt;prop</w:t>
             </w:r>
             <w:r w:rsidR="00B45077">
               <w:t xml:space="preserve">osed </w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>elig</w:t>
             </w:r>
             <w:r w:rsidR="00B45077">
               <w:t>ibility</w:t>
             </w:r>
             <w:r w:rsidRPr="005D23CE">
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="71A774DA" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00236A69" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="4617A622" w14:textId="77777777" w:rsidR="00236A69" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t>ATMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00236A69" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="144D399A" w14:textId="77777777" w:rsidR="00236A69" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Yes/</w:t>
             </w:r>
             <w:r w:rsidR="00381A88">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="3792451A" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00045D6D" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="403AB9F8" w14:textId="77777777" w:rsidR="00045D6D" w:rsidRPr="00607519" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Under </w:t>
             </w:r>
             <w:r w:rsidRPr="00045D6D">
               <w:t>PRIME scheme</w:t>
             </w:r>
             <w:r w:rsidR="00683461">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00045D6D" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="27FD32CA" w14:textId="77777777" w:rsidR="00045D6D" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="0949CB70" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00683461" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="0171C87F" w14:textId="77777777" w:rsidR="00683461" w:rsidRPr="00045D6D" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Orphan designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00683461" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="05255FA5" w14:textId="77777777" w:rsidR="00683461" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>Yes (&lt;based&gt; / &lt;not based&gt; on claim of significant benefit over existing therapies) / No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00683461" w:rsidRPr="005D23CE" w:rsidRDefault="00683461" w:rsidP="00304645">
+          <w:p w14:paraId="05D2F691" w14:textId="77777777" w:rsidR="00683461" w:rsidRPr="005D23CE" w:rsidRDefault="00683461" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="3E9CE690" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170E16" w:rsidRDefault="00271D10" w:rsidP="00170E16">
+          <w:p w14:paraId="6F0E4913" w14:textId="77777777" w:rsidR="00170E16" w:rsidRDefault="00271D10" w:rsidP="00170E16">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Waiver for paediatric development granted based on lack of significant therapeutic benefit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170E16" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
+          <w:p w14:paraId="12164DEC" w14:textId="77777777" w:rsidR="00170E16" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00045D6D">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487623" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
+          <w:p w14:paraId="7CB81F7D" w14:textId="77777777" w:rsidR="00487623" w:rsidRPr="005D23CE" w:rsidRDefault="00271D10" w:rsidP="00304645">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="005D23CE">
               <w:t>Note: If such waiver covers part of the paediatric population in the target condition, please indicate ‘yes’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00975E65" w:rsidRDefault="00975E65" w:rsidP="00DF2621">
+    <w:p w14:paraId="2445E85F" w14:textId="77777777" w:rsidR="00975E65" w:rsidRDefault="00975E65" w:rsidP="00DF2621">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A52170" w:rsidRPr="00883C00" w:rsidRDefault="00A52170" w:rsidP="00883C00">
+    <w:p w14:paraId="28F057FC" w14:textId="77777777" w:rsidR="00A52170" w:rsidRPr="00883C00" w:rsidRDefault="00A52170" w:rsidP="00883C00">
       <w:pPr>
         <w:sectPr w:rsidR="00A52170" w:rsidRPr="00883C00" w:rsidSect="00E85DCB">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="1"/>
           <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="276C1F5D" w14:textId="77777777" w:rsidR="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc63700358"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc63700358"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Timetable </w:t>
       </w:r>
       <w:r w:rsidR="00E85DCB">
         <w:t>for the assessment of the accelerated assessment request</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00E85DCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043676A" w:rsidRPr="00A65E6C" w:rsidRDefault="00271D10" w:rsidP="0043676A">
+    <w:p w14:paraId="79FBEAD4" w14:textId="77777777" w:rsidR="0043676A" w:rsidRPr="00A65E6C" w:rsidRDefault="00271D10" w:rsidP="0043676A">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65E6C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00C77ABB">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A65E6C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>elect the relevant TT for ATMP vs non-ATMP and delete the other one.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="506CC21F" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>Timetable for the assessment of the accelerated assessment request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for non-ATMPs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgency"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="30834D1F" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="776009E2" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="3A680F26" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="4519FBF2" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>CHMP Rapporteurs Joint briefing note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="10E35646" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="7C71695B" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Updated CHMP Rapporteurs Joint briefing note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="25E3D586" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>CHMP conclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="463B1D36" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="38327721" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="0310F0CD" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="3BF2AAB6" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="678BD179" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="79EFF921" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="06354F98" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00607519" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
+    <w:p w14:paraId="64DC73C9" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="0057291A" w:rsidP="00E85DCB">
+    <w:p w14:paraId="7852D7AF" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00381A88" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00381A88" w:rsidRPr="00566CA5">
+        <w:r w:rsidRPr="00566CA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisation-applications_en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
+    <w:p w14:paraId="1D294378" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00702FE0" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="530E25D7" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00702FE0" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="006649A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Note to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>the applicant (non-ATMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="006649A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="60CE7B60" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>Accelerated assessment reduces the maximum timeframe for review of an application for marketing authorisation to 150 days. Any procedure lasting longer than 150 days (excluding clock-stops) will not be considered “accelerated assessment”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="6C5FFCA5" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t>The assessment of the MAA under Accelerated assessment is split in 3 phases: 90/30/30 days.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="396C3FED" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At Day 90 a List of Questions is adopted with 1-month clock-stop for provision of responses set as default. The 2nd &amp; 3rd phase are two consecutives cycles of 30 days giving an opportunity to reach an opinion at Day 120, or to adopt a List of Outstanding Issues (with no clock-stop for provision of responses) in order to reach the opinion at Day 150. The last 30 days cycle should be ideally reserved for non-major objections such as PI and RMP finalisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="08DD35DA" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The procedure may not be able to remain under the accelerated assessment (AA) timetable if a longer clock stop is requested. Other reasons for a need to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to standard timelines may include the need for GMP or GCP inspection becoming apparent during the assessment or identifications of major objections that cannot be handled in an accelerated timetable. </w:t>
+        <w:t xml:space="preserve">The procedure may not be able to remain under the accelerated assessment (AA) timetable if a longer clock stop is requested. Other reasons for a need to revert back to standard timelines may include the need for GMP or GCP inspection becoming apparent during the assessment or identifications of major objections that cannot be handled in an accelerated timetable. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="29679C00" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r w:rsidRPr="00166B56">
         <w:t>A decision on accelerated assessment is taken without prejudice to the CHMP opinion (positive or negative) on the granting of a marketing authorisation and any ancillary claims and, where applicable, to the COMP opinion (positive or negative) on the maintenance of the orphan designation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
+    <w:p w14:paraId="06D8817F" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="3AECA247" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00166B56">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>Timetable for the assessment of the accelerated assessment request for ATMPs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2052"/>
         <w:gridCol w:w="2052"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2048"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00124380">
+      <w:tr w:rsidR="00F26774" w14:paraId="76000314" w14:textId="77777777" w:rsidTr="00124380">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="231A6007" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="45E2A50A" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="22E248D3" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>CAT Rapporteurs Joint briefing note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="5E109879" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Comments from CAT and CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="3DB64149" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>Updated CHMP Rapporteurs Joint briefing note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="13F35381" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>CAT conclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
+          <w:p w14:paraId="78D7485D" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DD321F" w:rsidRDefault="00271D10" w:rsidP="001C2E38">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD321F">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
               <w:t>CHMP conclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00124380">
+      <w:tr w:rsidR="00F26774" w14:paraId="56CF4DE5" w14:textId="77777777" w:rsidTr="00124380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="79831AA9" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="35A2C419" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="4049D2EA" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="6B2D410F" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="4225C56D" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="3E13AC82" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
+          <w:p w14:paraId="13CDBCC3" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="001C2E38">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="0057291A" w:rsidP="00E85DCB">
+    <w:p w14:paraId="69EC27D9" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="108"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00271D10" w:rsidRPr="001030AA">
+        <w:r w:rsidRPr="001030AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Verdana"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisations-atmp_en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00124380" w:rsidRDefault="00124380" w:rsidP="00E85DCB">
+    <w:p w14:paraId="23C1B1FC" w14:textId="77777777" w:rsidR="00124380" w:rsidRDefault="00124380" w:rsidP="00E85DCB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="108"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
+    <w:p w14:paraId="58D5D794" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRDefault="00E85DCB" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="1EBC2A1A" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3718,1500 +3908,1462 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ATMP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="33A7D90D" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">The request for accelerated assessment will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">reviewed by the CAT </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>before endorsement by CHMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="493E84A4" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Accelerated assessment reduces the maximum timeframe for review of an application for marketing authorisation to 150 days. Any procedure lasting longer than 150 days (excluding clock-stops) will not be considered “accelerated assessment”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="7E7354E7" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">For Advanced Therapy Medicinal Products, the assessment of the MAA under AA remains as </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">120 + 30 days </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">due to: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="298D0D24" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Expected complexity in the scientific and regulatory evaluation of these novel types of products; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="233DF539" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Evaluation complexity by having three Committees involved (CAT, CHMP and PRAC);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="1AF548B4" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Need for additional consultation in some cases (like with GMO competent authorities or notified bodies).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="4EF2CF52" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Therefore, at Day 120 a List of Questions is adopted for provision of responses. Due to the complexity of these products, up to 3 months clock-stop after the adoption of the LoQ can be allowed. The procedure will not be able to remain under the accelerated assessment timetable if a longer clock stop is requested. Other reasons for a need to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to standard timelines may include the need for GMP or GCP inspection becoming apparent during the assessment or identification of major objections that cannot be handled in an accelerated timetable.</w:t>
+        <w:t>Therefore, at Day 120 a List of Questions is adopted for provision of responses. Due to the complexity of these products, up to 3 months clock-stop after the adoption of the LoQ can be allowed. The procedure will not be able to remain under the accelerated assessment timetable if a longer clock stop is requested. Other reasons for a need to revert back to standard timelines may include the need for GMP or GCP inspection becoming apparent during the assessment or identification of major objections that cannot be handled in an accelerated timetable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
+    <w:p w14:paraId="540863E4" w14:textId="77777777" w:rsidR="00E85DCB" w:rsidRPr="00DF2621" w:rsidRDefault="00271D10" w:rsidP="00E85DCB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">A decision on accelerated assessment is taken without prejudice to the CAT/CHMP opinion (positive or negative) on the granting of a marketing authorisation </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2EB7">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">and any ancillary claims </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2621">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>and, where applicable, to the COMP opinion (positive or negative) on the maintenance of the orphan designation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
+    <w:p w14:paraId="60ECF945" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRDefault="00271D10" w:rsidP="00B6277A">
+    <w:p w14:paraId="7E23A4EE" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="00271D10" w:rsidP="00B6277A">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc63700359"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc63700359"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00E85DCB">
         <w:t>entative timetable for the marketing authorisation evaluation under accelerated assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="0043676A" w:rsidRPr="00A65E6C" w:rsidRDefault="00271D10" w:rsidP="0043676A">
+    <w:p w14:paraId="387B28A3" w14:textId="77777777" w:rsidR="0043676A" w:rsidRPr="00A65E6C" w:rsidRDefault="00271D10" w:rsidP="0043676A">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A65E6C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00C77ABB">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A65E6C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>elect the relevant TT for ATMP vs non-ATMP and delete the other one.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="67D2B786" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve">Tentative </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">timetable for the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>MA evaluation under accelerated assessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for non-ATMPs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgency"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1197"/>
         <w:gridCol w:w="1197"/>
         <w:gridCol w:w="1197"/>
         <w:gridCol w:w="1197"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1185"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="7DFC8579" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="19D7865E" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="7C4A9332" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00DF3578" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="53FDD734" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00DF3578" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3578">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">CHMP (Co) Rapporteur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF3578">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ARs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="4C35D16A" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRAC Rapporteur AR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="47AF9C16" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from PRAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="3703C3E5" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="267F021B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRAC outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="71809E72" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Early draft LOQ (for Peer review tele-conference)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="6E4B770B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Peer review telecon-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>ference</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (TC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="6022D61B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Draft LoQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="337CC66A" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>List of Questions (LoQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="54D4ACF8" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="106B9C8B" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="5B997BED" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="2A340E70" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="2A1AA246" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="5AD02B20" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="7F134057" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="20984204" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0C296966" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="2BBD2EA5" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="13B33973" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="5DAFAB85" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="3753F6BE" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="2B2DA04E" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="0B61298F" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>Tentative</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> timetable for the</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve"> assessment of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve">responses to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>List of Questions (LoQ) under accelerated assessment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgency"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2049"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="1826C620" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="29841B1B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="4C10B193" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Restart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="37793B48" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>CHMP and PRAC Rapporteurs Joint AR (JAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="40E3FBB1" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from PRAC and CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="053B9A88" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Updated CHMP and PRAC Rapporteurs JAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="5AA41617" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
-              <w:t>List of Outstanding Issues (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>List of Outstanding Issues (LoOI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="63F06385" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="765A37C7" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="228B872E" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="5DCDA31C" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="34F75A3D" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="104DB3AD" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0FF29B57" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="693E0184" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0ACD058A" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="7E1AB36B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve">Tentative </w:t>
       </w:r>
       <w:r>
         <w:t>timetable for the</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve"> assessment of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>response</w:t>
       </w:r>
       <w:r>
         <w:t>s the</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7DB3">
-        <w:t xml:space="preserve"> List of Outstanding issues (</w:t>
-[...7 lines deleted...]
-        <w:t>) under accelerated assessment</w:t>
+        <w:t xml:space="preserve"> List of Outstanding issues (LoOI) under accelerated assessment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgency"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="05E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2391"/>
         <w:gridCol w:w="2390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="48392BA5" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="6161FFE3" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="07A29696" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Restart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="0377BA49" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>CHMP and PRAC Rapporteurs Joint AR (JAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="23322211" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from PRAC and CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="5551ABB5" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Updated CHMP and PRAC Rapporteurs JAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="39352E2C" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TableheadingrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B7DB3">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:b/>
               </w:rPr>
               <w:t>Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="128A01CC" w14:textId="77777777" w:rsidTr="00F26774">
         <w:trPr>
           <w:trHeight w:val="121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="544C34BA" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0A8FB0F8" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="4584D510" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="13EE9EC8" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="444E1B93" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0384A3BB" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00607519" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:rPr>
                 <w:color w:val="000004"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
+    <w:p w14:paraId="53739FD0" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRDefault="0057291A" w:rsidP="001C0D16">
+    <w:p w14:paraId="15C6CAF4" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="00F942EF" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00F942EF" w:rsidRPr="00823474">
+        <w:r w:rsidRPr="00823474">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment_en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="00166B56" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="0664A4B2" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00166B56" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:ind w:left="127"/>
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166B56">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tentative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> timetable for the</w:t>
       </w:r>
       <w:r w:rsidRPr="00166B56">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> MA evaluation under accelerated assessment for ATMPs</w:t>
@@ -5219,354 +5371,354 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1192"/>
         <w:gridCol w:w="1181"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F1301E">
+      <w:tr w:rsidR="00F26774" w14:paraId="30DC87A0" w14:textId="77777777" w:rsidTr="00F1301E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="5E0F0107" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="00A74483" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="2BFBF656" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>CAT (Co) Rapporteur ARs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="7C26032D" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRAC Rapporteur AR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="5954DB0E" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from PRAC, CAT, CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="27649A81" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Early draft LOQ (for Peer review tele-conference)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="59880859" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRAC outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="52B53518" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Updated PRAC Rapporteur AR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="0CC2AFBD" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Peer review telecon-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
@@ -5576,468 +5728,468 @@
               </w:rPr>
               <w:t>ference</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (TC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="23DCAD38" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Draft LoQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="63EE02BA" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>CAT List of Questions (LoQ)* or draft Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="3CEB7B0D" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CHMP </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Opinion</w:t>
             </w:r>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F1301E">
+      <w:tr w:rsidR="00F26774" w14:paraId="4B73566E" w14:textId="77777777" w:rsidTr="00F1301E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="174BE02A" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="54E37955" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="35B2960F" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="1F3391AC" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="18682D42" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="6F9CF22C" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="730380D6" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="68727F83" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0B92A27B" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="136FECA7" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="47D67D56" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1181" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0A932EB4" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="00166B56" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
+    <w:p w14:paraId="22C785CA" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00166B56" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:ind w:left="127"/>
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166B56">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">Tentative </w:t>
       </w:r>
       <w:r w:rsidRPr="003D13FC">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">timetable for the </w:t>
       </w:r>
       <w:r w:rsidRPr="00166B56">
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">assessment of </w:t>
       </w:r>
@@ -6063,612 +6215,556 @@
         <w:rPr>
           <w:color w:val="8064A2" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> List of Questions (LoQ) under accelerated assessment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2040"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2041"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F1301E">
+      <w:tr w:rsidR="00F26774" w14:paraId="1BACD43C" w14:textId="77777777" w:rsidTr="00F1301E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="5B646954" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Deadline for Submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="36299847" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Restart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="001801E8" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="74C3B0AF" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="001801E8" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001801E8">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>CAT and PRAC Rapporteurs Joint AR (JAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="125E2210" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Comments from CAT, PRAC and CHMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="404D7649" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Updated CAT and PRAC Rapporteurs JAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="76BFAA61" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CAT List of Outstanding Issues (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">)/Draft opinion </w:t>
+              <w:t xml:space="preserve">CAT List of Outstanding Issues (LoOI)/Draft opinion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
+          <w:p w14:paraId="31F83F9A" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00626613" w:rsidRDefault="00271D10" w:rsidP="00164D11">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626613">
               <w:rPr>
                 <w:rStyle w:val="TabletextrowsAgencyChar"/>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">CHMP </w:t>
-[...17 lines deleted...]
-              <w:t>/Opinion</w:t>
+              <w:t>CHMP LoOI/Opinion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F1301E">
+      <w:tr w:rsidR="00F26774" w14:paraId="76C245BC" w14:textId="77777777" w:rsidTr="00F1301E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="5056BABE" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="2A46E6AA" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="7D0BC0DA" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="46F254C5" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="59AAE0DB" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="0B8122DB" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
+          <w:p w14:paraId="7422D13F" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRDefault="001C0D16" w:rsidP="00164D11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002E606D" w:rsidRDefault="0057291A" w:rsidP="001C0D16">
+    <w:p w14:paraId="15FA3436" w14:textId="77777777" w:rsidR="002E606D" w:rsidRDefault="00271D10" w:rsidP="001C0D16">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="108"/>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00271D10" w:rsidRPr="001030AA">
+        <w:r w:rsidRPr="001030AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment-timetables_en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00124380" w:rsidRPr="00124380" w:rsidRDefault="00124380" w:rsidP="001C0D16">
+    <w:p w14:paraId="3AB1B949" w14:textId="77777777" w:rsidR="00124380" w:rsidRPr="00124380" w:rsidRDefault="00124380" w:rsidP="001C0D16">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="108" w:right="108"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
+    <w:p w14:paraId="4F1DEBCD" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
+    <w:p w14:paraId="49EBFFD9" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
+    <w:p w14:paraId="7DC302A4" w14:textId="77777777" w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidRDefault="001C0D16" w:rsidP="001C0D16">
       <w:pPr>
         <w:sectPr w:rsidR="001C0D16" w:rsidRPr="00124380" w:rsidSect="00DD321F">
           <w:headerReference w:type="first" r:id="rId22"/>
           <w:footerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="16839" w:h="11907" w:orient="landscape" w:code="1"/>
           <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="003D13FC" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="41143993" w14:textId="2954319C" w:rsidR="00F942EF" w:rsidRPr="00E870BA" w:rsidRDefault="00271D10" w:rsidP="002756E4">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc63700360"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc63700360"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:lastRenderedPageBreak/>
         <w:t>Submission of the request</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc121107412"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00F942EF" w:rsidRDefault="00271D10" w:rsidP="002756E4">
-[...20 lines deleted...]
-    <w:p w:rsidR="002756E4" w:rsidRPr="002756E4" w:rsidRDefault="00271D10" w:rsidP="002756E4">
+    <w:p w14:paraId="3FF19677" w14:textId="77777777" w:rsidR="002756E4" w:rsidRPr="002756E4" w:rsidRDefault="00271D10" w:rsidP="002756E4">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="002756E4">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t xml:space="preserve">applicant </w:t>
       </w:r>
       <w:r w:rsidR="005D23CE">
         <w:t>&lt;APPLICANT</w:t>
       </w:r>
       <w:r w:rsidR="00487FE9">
         <w:t xml:space="preserve"> NAME</w:t>
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t xml:space="preserve">&gt; submitted on </w:t>
       </w:r>
       <w:r w:rsidR="00304645">
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t xml:space="preserve">date&gt; a request for accelerated assessment pursuant to Article 14 (9) of Regulation (EC) No 726/2004, for an application for marketing authorisation to the Agency for </w:t>
       </w:r>
       <w:r w:rsidR="00304645">
@@ -6676,195 +6772,190 @@
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t xml:space="preserve">&gt;, for </w:t>
       </w:r>
       <w:r w:rsidR="00304645">
         <w:t>&lt;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00304645">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t>hera</w:t>
       </w:r>
       <w:r>
         <w:t>peutic</w:t>
       </w:r>
       <w:r w:rsidRPr="005D23CE">
         <w:t>_indication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D23CE">
         <w:t>&gt;.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="322639CF" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc63700361"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc63700361"/>
       <w:r>
         <w:t>Bac</w:t>
       </w:r>
       <w:r w:rsidR="003264FF">
         <w:t>kground i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nformation concerning </w:t>
       </w:r>
       <w:r w:rsidR="003264FF">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00201ECC">
         <w:t xml:space="preserve"> medicinal</w:t>
       </w:r>
       <w:r w:rsidR="003264FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>product</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+    <w:p w14:paraId="7F848739" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB6613">
         <w:t>Summary of applicant</w:t>
       </w:r>
       <w:r w:rsidR="00CB6613" w:rsidRPr="00CB6613">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6613">
         <w:t>s position:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
+    <w:p w14:paraId="1A448B6C" w14:textId="77777777" w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Description of the </w:t>
       </w:r>
       <w:r w:rsidR="00201ECC">
         <w:t xml:space="preserve">medicinal </w:t>
       </w:r>
       <w:r>
         <w:t>product</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="001E2605">
+    <w:p w14:paraId="52A56F7F" w14:textId="77777777" w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="001E2605">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="009D1311">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009D1311">
         <w:t xml:space="preserve">brief description of the </w:t>
       </w:r>
       <w:r w:rsidR="00201ECC">
         <w:t xml:space="preserve">medicinal </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009D1311">
-        <w:t>product, and</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> include the regulatory status of the product</w:t>
+        <w:t>product, and include the regulatory status of the product</w:t>
       </w:r>
       <w:r w:rsidR="003264FF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
+    <w:p w14:paraId="2FB33CFF" w14:textId="77777777" w:rsidR="0000784F" w:rsidRDefault="00271D10" w:rsidP="00DF2621">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
       </w:pPr>
       <w:r>
         <w:t>Rationale for use in proposed indication(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007239F8" w:rsidRPr="00437120" w:rsidRDefault="00271D10" w:rsidP="001E2605">
+    <w:p w14:paraId="0A37BEA8" w14:textId="77777777" w:rsidR="007239F8" w:rsidRPr="00437120" w:rsidRDefault="00271D10" w:rsidP="001E2605">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00437120">
         <w:t xml:space="preserve">Outline the main features of the </w:t>
       </w:r>
       <w:r w:rsidR="001F6014">
         <w:t>disease/</w:t>
       </w:r>
       <w:r w:rsidRPr="00437120">
         <w:t>target condition</w:t>
       </w:r>
       <w:r w:rsidR="000546E5" w:rsidRPr="00437120">
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidRPr="00437120">
         <w:t xml:space="preserve"> rationale for the use of the medicinal product in the</w:t>
       </w:r>
       <w:r w:rsidR="000546E5" w:rsidRPr="00437120">
         <w:t xml:space="preserve"> proposed indication</w:t>
       </w:r>
       <w:r w:rsidRPr="00437120">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000546E5" w:rsidRPr="00437120">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00437120">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>, based on the mechanism(s) of action of the product</w:t>
       </w:r>
       <w:r w:rsidR="000546E5" w:rsidRPr="00437120">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D1311" w:rsidRDefault="00271D10" w:rsidP="004E1D28">
+    <w:p w14:paraId="1799F977" w14:textId="77777777" w:rsidR="009D1311" w:rsidRDefault="00271D10" w:rsidP="004E1D28">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E1D28" w:rsidRPr="004E1D28" w:rsidRDefault="00271D10" w:rsidP="009D1311">
+    <w:p w14:paraId="09041A2F" w14:textId="77777777" w:rsidR="004E1D28" w:rsidRPr="004E1D28" w:rsidRDefault="00271D10" w:rsidP="009D1311">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">Applicants are reminded that in </w:t>
       </w:r>
       <w:r w:rsidR="00ED2AC0" w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">case </w:t>
       </w:r>
       <w:r w:rsidR="00ED2AC0" w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <w:r w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidR="008F0EF6" w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">than one </w:t>
       </w:r>
       <w:r w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">indication </w:t>
       </w:r>
       <w:r w:rsidR="00ED2AC0" w:rsidRPr="00A638EC">
@@ -6909,75 +7000,75 @@
       <w:r w:rsidR="008F0EF6" w:rsidRPr="00A638EC">
         <w:t xml:space="preserve">sufficiently </w:t>
       </w:r>
       <w:r w:rsidRPr="00A638EC">
         <w:t>mature and suitable for an accelerated assessment</w:t>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:t xml:space="preserve"> and this should be discussed in Section </w:t>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:instrText xml:space="preserve"> REF _Ref54180212 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="006F0BD1">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="00E836D3" w:rsidRDefault="00F85289" w:rsidP="00CB6613">
+    <w:p w14:paraId="7D6D2947" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="00E836D3" w:rsidRDefault="00F85289" w:rsidP="00CB6613">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgencyblack"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="70767BE8" w14:textId="77777777" w:rsidTr="00F26774">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005361F4" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="5FD58F70" w14:textId="77777777" w:rsidR="005361F4" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="00F942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -6989,263 +7080,263 @@
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section for </w:t>
             </w:r>
             <w:r w:rsidR="002530ED">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Rapporteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Applicants should not modify/delete guidance text. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="1EECA544" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487FE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Comments on the applicant’s position, if applicable</w:t>
             </w:r>
             <w:r w:rsidR="00B8493C" w:rsidRPr="00487FE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00CB6613" w:rsidRDefault="00CB6613" w:rsidP="00CB6613">
+          <w:p w14:paraId="778CD28E" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00CB6613" w:rsidRDefault="00CB6613" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="0C7C69E5" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref54180251"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="10" w:name="_Ref54180251"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc63700362"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>Description of u</w:t>
       </w:r>
       <w:r w:rsidR="00E8044A" w:rsidRPr="009B7DB3">
         <w:t>nmet medical need</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="006F58ED" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
+    <w:p w14:paraId="1BF73E5A" w14:textId="77777777" w:rsidR="006F58ED" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="003B404E">
         <w:t>Unmet medical needs mean a condition for which there exists no satisfactory method of diagnosis, prevention or treatment in the Union or, even if such a method exists, in relation to which</w:t>
       </w:r>
       <w:r w:rsidR="00BC0F5E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B404E">
         <w:t xml:space="preserve"> the medicinal product concerned will be of major therapeutic advantage to those affected. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F58ED" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
+    <w:p w14:paraId="771FB319" w14:textId="77777777" w:rsidR="006F58ED" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB6613">
         <w:t>Summary of applicant’s position:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B404E" w:rsidRDefault="00271D10" w:rsidP="00534A65">
+    <w:p w14:paraId="1626ACF6" w14:textId="77777777" w:rsidR="003B404E" w:rsidRDefault="00271D10" w:rsidP="00534A65">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="003B404E">
         <w:t>Describe the unmet medical need for each proposed indication using as much as possible epidemiological data about the disease</w:t>
       </w:r>
       <w:r w:rsidRPr="0044134D">
-        <w:t xml:space="preserve"> and outcomes (e.g. life expectancy, symptoms and duration, health-related quality of </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">life). The claims should be substantiated </w:t>
+        <w:t xml:space="preserve"> and outcomes (e.g. life expectancy, symptoms and duration, health-related quality of life). The claims should be substantiated </w:t>
       </w:r>
       <w:r w:rsidRPr="00041648">
         <w:t>with data from published literature</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC361F">
-        <w:t>, registries or healthcare databases. If relevant, the unmet need should</w:t>
+        <w:t xml:space="preserve">, registries or healthcare databases. If relevant, the unmet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC361F">
+        <w:lastRenderedPageBreak/>
+        <w:t>need should</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:t xml:space="preserve"> be described separately for different </w:t>
       </w:r>
       <w:r w:rsidR="004C0FFF">
         <w:t xml:space="preserve">indications or </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:t>subpopulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B404E" w:rsidRDefault="003B404E" w:rsidP="003B404E">
+    <w:p w14:paraId="64C61BFA" w14:textId="77777777" w:rsidR="003B404E" w:rsidRDefault="003B404E" w:rsidP="003B404E">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="00534D75" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="1F2C3205" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="00534D75" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00534D75">
         <w:t>Summary of applicant</w:t>
       </w:r>
       <w:r w:rsidR="0008101A" w:rsidRPr="00CB6613">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00534D75">
         <w:t>s position</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="001E2605">
+    <w:p w14:paraId="7D87A861" w14:textId="77777777" w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="001E2605">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE2EB7">
         <w:t>Epidemiology</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B514D" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
+    <w:p w14:paraId="585384C7" w14:textId="77777777" w:rsidR="007B514D" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="004937EE">
         <w:t xml:space="preserve">The purpose of this section is to describe the disease burden, which is related to the unmet medical need. </w:t>
       </w:r>
       <w:r w:rsidR="009D1311">
         <w:t>Summarise</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve"> the epidemiology of the disease (e.g. incidence, </w:t>
       </w:r>
       <w:r w:rsidR="009D1311">
         <w:t>life expectancy, symptoms and duration, health-related quality of life)</w:t>
       </w:r>
       <w:r w:rsidR="004C0FFF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve">The description should be as specific as possible to the therapeutic indication </w:t>
       </w:r>
       <w:r w:rsidR="00FD44AD">
         <w:t>proposed</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve"> above</w:t>
       </w:r>
       <w:r w:rsidR="009D1311">
         <w:t xml:space="preserve"> rather than the entire condition</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32F8D" w:rsidRPr="004937EE" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
+    <w:p w14:paraId="1719A3BB" w14:textId="77777777" w:rsidR="00C32F8D" w:rsidRPr="004937EE" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve">High-level textbook introductions to a </w:t>
       </w:r>
       <w:r w:rsidR="009D1311" w:rsidRPr="004937EE">
         <w:t>therapeutic</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve"> area should be avoided. For instance, if the therapeutic indication is for the treatment of adult patients with relapsed and refractory multiple myeloma who have received at least two prior treatment regimens, there is no need to describe the epidemiology of multiple myeloma in great detail, </w:t>
       </w:r>
       <w:r w:rsidR="006F58ED">
         <w:t xml:space="preserve">but the discussion should </w:t>
       </w:r>
       <w:r w:rsidR="003E7956">
         <w:t>mainly</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t xml:space="preserve"> focus on the specific clinical </w:t>
       </w:r>
       <w:r>
         <w:t>setting</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="004937EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32F8D" w:rsidRPr="00C32F8D" w:rsidRDefault="00C32F8D" w:rsidP="00C32F8D">
+    <w:p w14:paraId="4DAB03D1" w14:textId="77777777" w:rsidR="00C32F8D" w:rsidRPr="00C32F8D" w:rsidRDefault="00C32F8D" w:rsidP="00C32F8D">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C32F8D" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
+    <w:p w14:paraId="34BE3C52" w14:textId="77777777" w:rsidR="00C32F8D" w:rsidRDefault="00271D10" w:rsidP="00C32F8D">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
       </w:pPr>
       <w:r>
         <w:t>Existing methods</w:t>
       </w:r>
       <w:r w:rsidR="003E7956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7956" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
+    <w:p w14:paraId="011CF600" w14:textId="77777777" w:rsidR="003E7956" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe all available </w:t>
       </w:r>
       <w:r w:rsidR="00AB23A9">
         <w:rPr>
@@ -7314,51 +7405,51 @@
         <w:t xml:space="preserve"> in this discussion</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F62C0F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
+    <w:p w14:paraId="4F161A2B" w14:textId="77777777" w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="006F58ED">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The most important effects</w:t>
       </w:r>
       <w:r w:rsidR="00D00A7F">
         <w:rPr>
@@ -7416,81 +7507,81 @@
         <w:t>different subgroups of the target population</w:t>
       </w:r>
       <w:r w:rsidR="0007261F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, if relevant</w:t>
       </w:r>
       <w:r w:rsidR="006F58ED">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the intended patient population(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B00258" w:rsidRPr="001E2605" w:rsidRDefault="00B00258" w:rsidP="00F85289">
+    <w:p w14:paraId="1DF6B7FE" w14:textId="77777777" w:rsidR="00B00258" w:rsidRPr="001E2605" w:rsidRDefault="00B00258" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="001E2605">
+    <w:p w14:paraId="1CFD5E72" w14:textId="77777777" w:rsidR="007239F8" w:rsidRDefault="00271D10" w:rsidP="001E2605">
       <w:pPr>
         <w:pStyle w:val="No-numheading5Agency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Conclusions on unmet medical needs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="3F1D06B8" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss how the unmet medical need </w:t>
       </w:r>
       <w:r w:rsidR="007B514D">
         <w:rPr>
@@ -7680,276 +7771,268 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C64A1">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>based on medical or epidemiological data</w:t>
       </w:r>
       <w:r w:rsidR="007E3856">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00832E00" w:rsidRPr="001E2605" w:rsidRDefault="00832E00" w:rsidP="00F85289">
+    <w:p w14:paraId="57978960" w14:textId="77777777" w:rsidR="00832E00" w:rsidRPr="001E2605" w:rsidRDefault="00832E00" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgencyblack"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="3195C29E" w14:textId="77777777" w:rsidTr="00F26774">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F2C" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00EC3F2C">
+          <w:p w14:paraId="6B7DFB1E" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00EC3F2C">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section for Rapporteurs. Applicants should not modify/delete guidance text. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="009D0355">
+          <w:p w14:paraId="5B17A688" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="009D0355">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487FE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Assessment of applicant’s justification:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E536E0" w:rsidRDefault="00271D10" w:rsidP="00E536E0">
+          <w:p w14:paraId="355C9A54" w14:textId="77777777" w:rsidR="00E536E0" w:rsidRDefault="00271D10" w:rsidP="00E536E0">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Note: ‘unmet medical needs’ should be understood as a condition for which there exists no satisfactory method of diagnosis, prevention or treatment authorised in the EU or, even if such a method exists, in relation to which</w:t>
             </w:r>
             <w:r w:rsidR="006F58ED">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the medicinal product concerned will be of major therapeutic advantage to those affected.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="3C996A13" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Points to address and comment</w:t>
             </w:r>
             <w:r w:rsidR="00B54673">
               <w:t xml:space="preserve"> for each indication</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A125FE" w:rsidRPr="00A125FE" w:rsidRDefault="00271D10" w:rsidP="00F839E2">
+          <w:p w14:paraId="64872168" w14:textId="77777777" w:rsidR="00A125FE" w:rsidRPr="00A125FE" w:rsidRDefault="00271D10" w:rsidP="00F839E2">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB6613">
               <w:t>Evaluate the applicant’s description of available methods; is the description of available methods accurate? Does it include all available methods (not just medicinal products)?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="2F199010" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Evaluate the epidemiological data and justifications provided to quantify the unmet medical need in the claimed indication. Has the unmet need been adequately described in epidemiological terms</w:t>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:t xml:space="preserve"> in the target patient population</w:t>
             </w:r>
             <w:r w:rsidRPr="00715C5E">
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:t xml:space="preserve">Are important differences in the subpopulations </w:t>
             </w:r>
             <w:r w:rsidR="00AB5D93" w:rsidRPr="00DF2621">
               <w:t xml:space="preserve">(if claimed by the applicant) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF2621">
               <w:t>well described?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC0F5E" w:rsidRDefault="00271D10" w:rsidP="00BD2BBB">
+          <w:p w14:paraId="02B88444" w14:textId="77777777" w:rsidR="00BC0F5E" w:rsidRDefault="00271D10" w:rsidP="00BD2BBB">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclude and quantify the unmet need (e.g., expected 5-year survival of 50%, compared to 90% for a comparable healthy population, despite available treatments</w:t>
             </w:r>
             <w:r w:rsidR="00A86A6F">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>, as much as possible. In principle</w:t>
             </w:r>
             <w:r w:rsidR="00A82323">
               <w:t xml:space="preserve"> however</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00161C48">
               <w:t>if</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> there is an identifiable population or subpopulation for whom an unmet need can be described, then this </w:t>
             </w:r>
             <w:r w:rsidR="00161C48">
               <w:t>would</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> be </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> to establish an unmet need.</w:t>
+              <w:t xml:space="preserve"> be sufficient to establish an unmet need.</w:t>
             </w:r>
             <w:r w:rsidR="00A125FE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00BD2BBB">
+          <w:p w14:paraId="7BB6DEFE" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00BD2BBB">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00E536E0">
               <w:t xml:space="preserve">If there are available methods, identify </w:t>
             </w:r>
             <w:r w:rsidR="00231B1A" w:rsidRPr="001E2605">
               <w:t>the limitations that the proposed product aims to address</w:t>
             </w:r>
             <w:r w:rsidRPr="00E536E0">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BD2BBB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="5957FA0B" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref54180385"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc63700363"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref54180385"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc63700363"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Fulfilment of</w:t>
       </w:r>
       <w:r w:rsidR="00B8493C" w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve"> unmet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">medical </w:t>
       </w:r>
       <w:r w:rsidR="00B8493C" w:rsidRPr="009B7DB3">
         <w:t>need</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="00534D75" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="1F205F40" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="00534D75" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="00534D75">
         <w:t>Summary of applicant’s position</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B514D" w:rsidRPr="002E5FF0" w:rsidRDefault="00271D10" w:rsidP="007B514D">
+    <w:p w14:paraId="37F2D944" w14:textId="77777777" w:rsidR="007B514D" w:rsidRPr="002E5FF0" w:rsidRDefault="00271D10" w:rsidP="007B514D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5FF0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, the applicant should discuss </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
@@ -7969,51 +8052,51 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007B514D">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>medicinal product addresses to a significant extent the unmet medical need</w:t>
       </w:r>
       <w:r w:rsidRPr="002E5FF0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="7A85D653" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="00320F9F">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -8609,158 +8692,147 @@
         <w:t xml:space="preserve"> using robust evidence</w:t>
       </w:r>
       <w:r w:rsidR="00240160">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008300D2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss also how the overall B/R balance compares with that of current methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E93DAB" w:rsidRPr="001E2605" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="7B7C1912" w14:textId="77777777" w:rsidR="00E93DAB" w:rsidRPr="001E2605" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider in the argumentation any </w:t>
       </w:r>
       <w:r w:rsidRPr="00E93DAB">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">previous COMP conclusions on (expected) significant benefit or absence thereof, and PDCO conclusions </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">on (expected) absence of significant therapeutic benefit if that has been the basis for a paediatric development </w:t>
+        <w:t xml:space="preserve">previous COMP conclusions on (expected) significant benefit or absence thereof, and PDCO conclusions on (expected) absence of significant therapeutic benefit if that has been the basis for a paediatric development </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>waiver.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgencyblack"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="16133559" w14:textId="77777777" w:rsidTr="00F26774">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="009D0355">
+          <w:p w14:paraId="62DACF88" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="009D0355">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487FE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Assessment of applicant’s justification:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="7F588851" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Evaluate the claims made by the applicant</w:t>
             </w:r>
             <w:r w:rsidR="00320F9F">
               <w:t xml:space="preserve"> for each indication</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F75348" w:rsidRDefault="00271D10" w:rsidP="00407204">
+          <w:p w14:paraId="02728B8F" w14:textId="77777777" w:rsidR="00F75348" w:rsidRDefault="00271D10" w:rsidP="00407204">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Assess how the product is expected or assumed to fulfil the unmet needs identified in section </w:t>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:instrText xml:space="preserve"> REF _Ref54180251 \r \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">This should be based on the </w:t>
             </w:r>
             <w:r w:rsidR="004C4F08">
@@ -8802,128 +8874,112 @@
             <w:r w:rsidR="00671B5A" w:rsidRPr="00407204">
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="00671B5A">
               <w:t>magnitude of the effect</w:t>
             </w:r>
             <w:r w:rsidR="00052E45">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00671B5A">
               <w:t xml:space="preserve"> brings</w:t>
             </w:r>
             <w:r w:rsidR="00671B5A" w:rsidRPr="00407204">
               <w:t xml:space="preserve"> a substantial improvement compared to available methods</w:t>
             </w:r>
             <w:r w:rsidR="00671B5A">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00407204">
               <w:t xml:space="preserve">Consider </w:t>
             </w:r>
             <w:r w:rsidR="00671B5A">
               <w:t xml:space="preserve">also </w:t>
             </w:r>
             <w:r w:rsidR="00407204">
-              <w:t xml:space="preserve">whether the effect size and follow-up are </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> to support robustness of data and duration of the effect.</w:t>
+              <w:t>whether the effect size and follow-up are sufficient to support robustness of data and duration of the effect.</w:t>
             </w:r>
             <w:r w:rsidR="00671B5A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="7F609170" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t>At this stage, the effects will be based on reasonable assumptions</w:t>
             </w:r>
             <w:r w:rsidR="00052E45">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00FF717F">
               <w:t>high</w:t>
             </w:r>
             <w:r w:rsidR="00730822">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00FF717F">
               <w:t>level summary</w:t>
             </w:r>
             <w:r w:rsidR="00052E45">
               <w:t xml:space="preserve"> results,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> plausible applicant</w:t>
+              <w:t xml:space="preserve"> taking into account plausible applicant</w:t>
             </w:r>
             <w:r w:rsidR="00052E45">
               <w:t>’s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> claims or abridged reports </w:t>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:t xml:space="preserve">pending </w:t>
             </w:r>
             <w:r w:rsidR="00BD725E">
               <w:t>in-depth</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> analysis of benefits and risks based on assessment of clinical study reports. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="36B86123" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Note that a new mechanism of action does not per se constitute a major therapeutic </w:t>
             </w:r>
             <w:r w:rsidR="00052E45">
               <w:t>advantage</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671B5A" w:rsidRPr="00671B5A" w:rsidRDefault="00271D10" w:rsidP="00671B5A">
+          <w:p w14:paraId="5A735866" w14:textId="77777777" w:rsidR="00671B5A" w:rsidRPr="00671B5A" w:rsidRDefault="00271D10" w:rsidP="00671B5A">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The major therapeutic advantage over existing methods </w:t>
             </w:r>
             <w:r w:rsidRPr="00F75348">
               <w:t xml:space="preserve">could be based on improved efficacy and/or safety </w:t>
             </w:r>
             <w:r>
               <w:t>and/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75348">
               <w:t xml:space="preserve">or a major </w:t>
             </w:r>
             <w:r w:rsidR="0046265D">
               <w:t>improvement</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75348">
               <w:t xml:space="preserve"> to patient care</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00BD725E">
@@ -8932,74 +8988,74 @@
             <w:r>
               <w:t xml:space="preserve">should not be at the expense of </w:t>
             </w:r>
             <w:r w:rsidR="00AE7C66">
               <w:t xml:space="preserve">an </w:t>
             </w:r>
             <w:r w:rsidR="00CC6743">
               <w:t>unfavourable</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> overall B/R balance</w:t>
             </w:r>
             <w:r w:rsidR="00BC0F5E">
               <w:t xml:space="preserve"> versus other existing therapies</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75348">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="79F24735" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref54180212"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc63700364"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref54180212"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc63700364"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:t xml:space="preserve">Strength of evidence to support </w:t>
       </w:r>
       <w:r w:rsidR="00E00F3E">
         <w:t>accelerated assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="0045248F" w:rsidRDefault="00271D10" w:rsidP="0045248F">
+    <w:p w14:paraId="5EA2BF14" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="0045248F" w:rsidRDefault="00271D10" w:rsidP="0045248F">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="0045248F">
         <w:t>Summary of applicant’s position:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007874C2" w:rsidRPr="00D80278" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="248941CD" w14:textId="77777777" w:rsidR="007874C2" w:rsidRPr="00D80278" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0F5E">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="004C0FFF" w:rsidRPr="00BC0F5E">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -9492,140 +9548,116 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for each indication</w:t>
       </w:r>
       <w:r w:rsidR="007E6A5A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00720DF7">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, taking into account the planned authorisation type (standard MA vs. conditional MA vs. MA under exceptional circumstances). Describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2605">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B256C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2605">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number and types of </w:t>
+      </w:r>
       <w:r w:rsidR="00720DF7">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>taking into account</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> the planned authorisation type (standard MA vs. conditional MA vs. MA under exceptional circumstances). Describe</w:t>
+        <w:t xml:space="preserve">main </w:t>
+      </w:r>
+      <w:r w:rsidR="00221999">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">studies, sample size, design and key results. </w:t>
       </w:r>
       <w:r w:rsidR="00346C29">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss any identified limitation</w:t>
       </w:r>
       <w:r w:rsidR="007E6A5A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00346C29">
@@ -9639,701 +9671,683 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the dossier, covering quality, non-clinical and clinical aspects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D80278" w:rsidRPr="00D37DD0">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Serious/treatment emerging adverse events should be summarised. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00320F9F" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="40AE1FA7" w14:textId="77777777" w:rsidR="00320F9F" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0256">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conditional MA or MA under exceptional circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0256" w:rsidRPr="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97D34" w:rsidRPr="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where the benefit of immediate availability </w:t>
+      </w:r>
+      <w:r w:rsidR="007874C2" w:rsidRPr="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97D34" w:rsidRPr="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outweighs the risk of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97D34" w:rsidRPr="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">For </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00CA0256" w:rsidRPr="007874C2">
+        <w:t>less comprehensive data than normally required</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discuss how the benefit-risk balance can be established based on available data.</w:t>
+      </w:r>
+      <w:r w:rsidR="00444FF4">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B97D34" w:rsidRPr="007874C2">
-[...65 lines deleted...]
-      <w:r w:rsidR="00444FF4">
+      <w:r w:rsidR="009E6EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reflect whether additional data may become available</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB02AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for submission </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>during the review and discuss the importance of those data</w:t>
+      </w:r>
+      <w:r w:rsidR="00221999">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6EAE">
-[...8 lines deleted...]
-        <w:t>Reflect whether additional data may become available</w:t>
+      <w:r w:rsidR="0031273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with regard</w:t>
+      </w:r>
+      <w:r w:rsidR="00221999">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="0031273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the assessment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00221999">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B/R</w:t>
+      </w:r>
+      <w:r w:rsidR="0031273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; to that end, applicants are reminded that </w:t>
+      </w:r>
+      <w:r w:rsidR="0031273A" w:rsidRPr="0031273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the time of the </w:t>
       </w:r>
       <w:r w:rsidR="00CB02AB">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for submission </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">initial </w:t>
+      </w:r>
+      <w:r w:rsidR="0031273A" w:rsidRPr="0031273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>filing</w:t>
       </w:r>
       <w:r w:rsidR="0031273A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>with regard</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">; to that end, applicants are reminded that </w:t>
+        <w:t xml:space="preserve">, the dossier </w:t>
       </w:r>
       <w:r w:rsidR="0031273A" w:rsidRPr="0031273A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">at the time of the </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">initial </w:t>
+        <w:t xml:space="preserve">needs to be mature including all relevant data that is needed to support </w:t>
+      </w:r>
+      <w:r w:rsidR="00912386">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an assessment of benefit: risk in the connect of a marketing authorisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D837FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, including any justification for extrapolation beyond the population studied in clinical trials</w:t>
       </w:r>
       <w:r w:rsidR="0031273A" w:rsidRPr="0031273A">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>filing</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
+    <w:p w14:paraId="73011CC3" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the development programme has been previously agreed via </w:t>
       </w:r>
       <w:r w:rsidR="00C80BB8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CHMP </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scientific Advice/Protocol Assistance, this should be summarised here, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Scientific Advice/Protocol Assistance, this should be summarised here, in particular </w:t>
+      </w:r>
+      <w:r w:rsidR="007874C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidR="007874C2" w:rsidRPr="001E2605">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="339966"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001E2605">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in particular </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>the extent of the data required for a particular claim/indication has been discussed.</w:t>
       </w:r>
       <w:r w:rsidR="00B8493C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discuss any deviations from scientific advice</w:t>
       </w:r>
       <w:r w:rsidR="00A00542">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other advice received (e.g. in PRIME discussions or pre-submission meetings)</w:t>
       </w:r>
       <w:r w:rsidR="00B8493C">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F3247" w:rsidRDefault="002F3247" w:rsidP="00F85289">
+    <w:p w14:paraId="0CB94F8B" w14:textId="77777777" w:rsidR="002F3247" w:rsidRDefault="002F3247" w:rsidP="00F85289">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TablegridAgencyblack"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9403"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F26774" w:rsidTr="00F26774">
+      <w:tr w:rsidR="00F26774" w14:paraId="0191F85F" w14:textId="77777777" w:rsidTr="00F26774">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EC3F2C" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00EC3F2C">
+          <w:p w14:paraId="3C2D2DC9" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00C77ABB" w:rsidRDefault="00271D10" w:rsidP="00EC3F2C">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="00F942EF">
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="339966"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section for Rapporteurs. Applicants should not modify/delete guidance text. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="0031273A">
+          <w:p w14:paraId="2C424AE4" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRPr="00487FE9" w:rsidRDefault="00271D10" w:rsidP="0031273A">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487FE9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Assessment of applicant’s justification:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D143C" w:rsidRDefault="00271D10" w:rsidP="008D143C">
+          <w:p w14:paraId="063FE2A0" w14:textId="77777777" w:rsidR="008D143C" w:rsidRDefault="00271D10" w:rsidP="008D143C">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Assess the </w:t>
             </w:r>
             <w:r w:rsidR="00587205">
-              <w:t xml:space="preserve">completeness of the planned dossier, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the intended authorisation type</w:t>
+              <w:t>completeness of the planned dossier, taking into account the intended authorisation type</w:t>
             </w:r>
             <w:r>
               <w:t>. T</w:t>
             </w:r>
             <w:r w:rsidR="00273B15">
               <w:t xml:space="preserve">he suitability of the dossier for </w:t>
             </w:r>
             <w:r w:rsidR="00FE205F">
               <w:t xml:space="preserve">accelerated </w:t>
             </w:r>
             <w:r w:rsidR="00273B15">
               <w:t>assessment needs to be estimated.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Are the </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidR="00FE205F">
               <w:t xml:space="preserve">planned to be submitted </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">(e.g., number and types of studies) </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, in principle, </w:t>
+              <w:t xml:space="preserve">(e.g., number and types of studies) sufficient, in principle, </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t xml:space="preserve">for conducting </w:t>
             </w:r>
             <w:r w:rsidR="004945BD">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t>assessment</w:t>
             </w:r>
             <w:r w:rsidR="000661C6">
               <w:t xml:space="preserve"> or are there obvious gaps </w:t>
             </w:r>
             <w:r w:rsidR="00754EB1">
               <w:t xml:space="preserve">in the dossier </w:t>
             </w:r>
             <w:r w:rsidR="000661C6">
               <w:t xml:space="preserve">that would make </w:t>
             </w:r>
             <w:r w:rsidR="00754EB1">
               <w:t>several rounds of assessment likely</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00F43194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Have any important gaps been identified in the quality data of the planned submission that may impact eligibility to accelerated assessment?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
+          <w:p w14:paraId="5BE5C6C6" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00CB6613">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Would </w:t>
             </w:r>
             <w:r w:rsidR="00F43194">
               <w:t xml:space="preserve">the planned </w:t>
             </w:r>
             <w:r w:rsidR="00BD725E">
               <w:t xml:space="preserve">data package </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00767B25">
               <w:t>including</w:t>
             </w:r>
             <w:r w:rsidR="00F43194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>sample size, design</w:t>
             </w:r>
             <w:r w:rsidR="00767B25">
               <w:t xml:space="preserve"> of studies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">) in general allow drawing conclusions </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t xml:space="preserve">on safety and efficacy of the product in </w:t>
             </w:r>
             <w:r w:rsidR="00480901">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t>proposed indication(s)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00F43194">
+          <w:p w14:paraId="1907920B" w14:textId="77777777" w:rsidR="00CB6613" w:rsidRDefault="00271D10" w:rsidP="00F43194">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For example, if the only data presented are in terms of non-parallel controlled studies (e.g., single-arm study with historical controls), can the </w:t>
             </w:r>
             <w:r w:rsidR="00FB19CA">
               <w:t>effects of the product be determined</w:t>
             </w:r>
             <w:r w:rsidR="00097BC5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00097BC5" w:rsidRPr="00912386">
               <w:t xml:space="preserve">compared with the current </w:t>
             </w:r>
             <w:r w:rsidR="00BC380E">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00097BC5" w:rsidRPr="00912386">
               <w:t xml:space="preserve">tandard of </w:t>
             </w:r>
             <w:r w:rsidR="00BC380E">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00097BC5" w:rsidRPr="00912386">
@@ -10348,183 +10362,182 @@
             <w:r>
               <w:t xml:space="preserve"> the studies</w:t>
             </w:r>
             <w:r w:rsidR="006041D5">
               <w:t xml:space="preserve"> appear</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in principle large enough for a convincing quantification of efficacy and safety? If not, are the claimed effects so </w:t>
             </w:r>
             <w:r w:rsidR="00912386">
               <w:t>compelling</w:t>
             </w:r>
             <w:r w:rsidR="00F43194">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidR="00BC380E">
               <w:t xml:space="preserve">potential </w:t>
             </w:r>
             <w:r>
               <w:t>methodological issues can be overcome?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F43194" w:rsidRDefault="00271D10" w:rsidP="006B13A2">
+          <w:p w14:paraId="527A69FD" w14:textId="77777777" w:rsidR="00F43194" w:rsidRDefault="00271D10" w:rsidP="006B13A2">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Any issues identified with the proposed dossier can be </w:t>
             </w:r>
             <w:r w:rsidR="002764BC">
               <w:t>flagged;</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> however, it is not expected to conduct a pre-assessment of the benefit-risk balance or other </w:t>
             </w:r>
             <w:r w:rsidR="00767B25">
               <w:t>outcomes</w:t>
             </w:r>
             <w:r w:rsidR="002764BC">
               <w:t xml:space="preserve"> of the MAA assessment (e.g. pre-assessment of fulfilment of CMA criteria).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00730822" w:rsidRPr="00730822" w:rsidRDefault="00271D10" w:rsidP="00730822">
+          <w:p w14:paraId="3D40FF61" w14:textId="77777777" w:rsidR="00730822" w:rsidRPr="00730822" w:rsidRDefault="00271D10" w:rsidP="00730822">
             <w:pPr>
               <w:pStyle w:val="DraftingNotesAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="008A0F77">
-              <w:lastRenderedPageBreak/>
               <w:t>Note that the need to do an in-depth assessment of the clinical trial data should not in principle constitute a reason for rejection</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> but concerns should be flagged </w:t>
             </w:r>
             <w:r w:rsidR="0031273A">
               <w:t xml:space="preserve">in this </w:t>
             </w:r>
             <w:r w:rsidR="00912386">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="0031273A">
               <w:t>ection</w:t>
             </w:r>
             <w:r w:rsidR="004945BD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="57F1F69A" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="009B7DB3" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc63700365"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc63700365"/>
       <w:r w:rsidRPr="009B7DB3">
         <w:lastRenderedPageBreak/>
         <w:t>Conclusion on major public health interest and major therapeutic innovation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="0045248F">
+    <w:p w14:paraId="788E6495" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="0045248F">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="008A0F77">
         <w:t>The assessment should conclude on whether the request for an accelerated assessment has been duly substantiated, and if the medicinal product is of major interest from the point of view of public health.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145156" w:rsidRPr="00D976A2" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="09B5B05A" w14:textId="77777777" w:rsidR="00145156" w:rsidRPr="00D976A2" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00F942EF">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Section for Rapporteurs. Applicants should not modify/delete guidance text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D143C" w:rsidRPr="00D976A2" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="1A3B28DE" w14:textId="77777777" w:rsidR="008D143C" w:rsidRPr="00D976A2" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D976A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Assessment of applicant’s justification:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B953AF" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="6A9B7AA7" w14:textId="77777777" w:rsidR="00B953AF" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00730822">
         <w:t>Main reasons for the conclusion should be re-summarised in this section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="00730822">
         <w:t xml:space="preserve">In principle, if </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="00730822">
         <w:t>unmet need do</w:t>
       </w:r>
       <w:r>
@@ -10548,69 +10561,69 @@
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="00730822">
         <w:t xml:space="preserve">), if the potential to address the unmet need is not supported (Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref54180385 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="00730822">
         <w:t xml:space="preserve">), or if the claimed effects are minor or not plausible based on the data available, this would lead to a rejection of the request. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="008A0F77" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="69BD46BC" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="008A0F77" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="008A0F77">
         <w:t xml:space="preserve">Has the request been duly substantiated? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRPr="008A0F77" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="1D4F93FC" w14:textId="77777777" w:rsidR="00F85289" w:rsidRPr="008A0F77" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="008A0F77">
         <w:t xml:space="preserve">Be explicit as much as possible as of why or why not this </w:t>
       </w:r>
       <w:r w:rsidR="00BC380E">
         <w:t xml:space="preserve">product </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0F77">
         <w:t>constitutes a “major interest from the point of view of public health and in particular from the viewpoint of therapeutic innovation”; useful concepts include the expected impact on medical practice, change in the natural history of the disease, therapeutic advantage compared to available treatments, survival benefit or other important benefit, improvement in safety, clinical relevance of the effect, very convincingly positive balance of benefits and risks.</w:t>
       </w:r>
       <w:r w:rsidR="00DA2466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10629,51 +10642,51 @@
       <w:r w:rsidR="000D4E06">
         <w:t xml:space="preserve"> for justifying </w:t>
       </w:r>
       <w:r w:rsidR="00DA2466">
         <w:t>major interest from the point of view of public health.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0F77">
         <w:t xml:space="preserve"> Justify this based on the conclusions </w:t>
       </w:r>
       <w:r w:rsidR="007512DA">
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="007512DA" w:rsidRPr="008A0F77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0F77">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000C61AE">
         <w:t xml:space="preserve">previous </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0F77">
         <w:t xml:space="preserve">sections. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="10ECDD6D" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="008A0F77">
         <w:t>Ability to review the data within the procedural time</w:t>
       </w:r>
       <w:r w:rsidR="00DA2466">
         <w:t xml:space="preserve"> (e.g. due to </w:t>
       </w:r>
       <w:r w:rsidR="00DA2466" w:rsidRPr="008A0F77">
         <w:t>complexity of the data)</w:t>
       </w:r>
       <w:r w:rsidR="00C056C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10713,595 +10726,550 @@
       <w:r w:rsidR="007512DA">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clear </w:t>
       </w:r>
       <w:r w:rsidR="007512DA">
         <w:t xml:space="preserve">from the information available </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">than an </w:t>
       </w:r>
       <w:r w:rsidR="00C056C9">
         <w:t xml:space="preserve">accelerated assessment </w:t>
       </w:r>
       <w:r>
         <w:t>cannot be conducted</w:t>
       </w:r>
       <w:r w:rsidR="00D837FD">
         <w:t xml:space="preserve"> unless a specific plan for a conditional marketing authorisation has been laid out</w:t>
       </w:r>
       <w:r w:rsidR="00767B25">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C056C9" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="69F75EE2" w14:textId="77777777" w:rsidR="00C056C9" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>In case of</w:t>
       </w:r>
       <w:r w:rsidR="006877C6">
         <w:t xml:space="preserve"> several indications, </w:t>
       </w:r>
       <w:r w:rsidR="001C758D">
         <w:t xml:space="preserve">if at least one </w:t>
       </w:r>
       <w:r w:rsidR="00273B15">
         <w:t xml:space="preserve">indication </w:t>
       </w:r>
       <w:r w:rsidR="001C758D">
         <w:t xml:space="preserve">is considered to fulfil the criteria for major interest from the point of view of public health, the entire application is to be considered to fulfil the criteria, unless </w:t>
       </w:r>
       <w:r w:rsidR="007512DA">
         <w:t>for any</w:t>
       </w:r>
       <w:r w:rsidR="001C758D">
         <w:t xml:space="preserve"> other indication</w:t>
       </w:r>
       <w:r w:rsidR="004E1D28">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="001C758D">
-        <w:t xml:space="preserve"> the </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">application is incompatible </w:t>
+        <w:t xml:space="preserve"> the application is incompatible </w:t>
       </w:r>
       <w:r w:rsidR="00273B15">
         <w:t>with accelerated assessment and unlikely to lead to an earlier authorisation</w:t>
       </w:r>
       <w:r w:rsidR="004E1D28">
         <w:t xml:space="preserve"> (e.g. due to incomplete available data</w:t>
       </w:r>
       <w:r w:rsidR="00BC380E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00273B15">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F2213" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="51FFFE75" w14:textId="77777777" w:rsidR="001F2213" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Is</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="001F2213">
         <w:t xml:space="preserve"> the assessment consistent with PRIME eligibility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="001F2213">
         <w:t xml:space="preserve">To be </w:t>
       </w:r>
       <w:r>
         <w:t>granted</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="001F2213">
-        <w:t xml:space="preserve"> PRIME, a medicine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> show its potential to benefit patients with unmet medical need. Developers of a medicine that benefitted from PRIME can expect to be eligible for accelerated assessment at the time of application for a marketing authorisation. Should the AA be denied for a product eligible to PRIME, the change in its potential to benefit patients with unmet medical need since granting of the PRIME eligibility should be explained</w:t>
+        <w:t xml:space="preserve"> PRIME, a medicine has to show its potential to benefit patients with unmet medical need. Developers of a medicine that benefitted from PRIME can expect to be eligible for accelerated assessment at the time of application for a marketing authorisation. Should the AA be denied for a product eligible to PRIME, the change in its potential to benefit patients with unmet medical need since granting of the PRIME eligibility should be explained</w:t>
       </w:r>
       <w:r w:rsidR="00023923">
         <w:t xml:space="preserve"> using relevant information from previous sections (e.g. availability of new treatment options, limitations in the strength of evidence)</w:t>
       </w:r>
       <w:r w:rsidR="002E606D" w:rsidRPr="001F2213">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71191" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
+    <w:p w14:paraId="64D1C018" w14:textId="77777777" w:rsidR="00C71191" w:rsidRDefault="00271D10" w:rsidP="00D976A2">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>When provided by the applicant, e</w:t>
       </w:r>
       <w:r w:rsidR="00E8044A" w:rsidRPr="00463395">
         <w:t>nsure that the assessment is consistent with previous COMP conclusions on (expected) significant benefit or absence thereof, and PDCO conclusions on (expected) absence of significant therapeutic benefit if that has been the basis for a paediatric development waiver</w:t>
       </w:r>
       <w:r w:rsidR="0018358F">
         <w:t xml:space="preserve"> or justify the rationale for any deviation</w:t>
       </w:r>
       <w:r w:rsidR="00E8044A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
+    <w:p w14:paraId="5DC340A5" w14:textId="77777777" w:rsidR="00F85289" w:rsidRDefault="00271D10" w:rsidP="009B7DB3">
       <w:pPr>
         <w:pStyle w:val="Heading1Agency"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc121107413"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc63700366"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc121107413"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc63700366"/>
       <w:r>
         <w:t xml:space="preserve">Committee </w:t>
       </w:r>
       <w:r w:rsidR="00EC3F2C" w:rsidRPr="009B7DB3">
         <w:t>Recommendation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00F942EF" w:rsidRPr="00F942EF" w:rsidRDefault="00271D10" w:rsidP="00F942EF">
+    <w:p w14:paraId="2693D14F" w14:textId="77777777" w:rsidR="00F942EF" w:rsidRPr="00F942EF" w:rsidRDefault="00271D10" w:rsidP="00F942EF">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F942EF">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: for </w:t>
       </w:r>
       <w:r w:rsidR="00D976A2">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Rapporteurs</w:t>
       </w:r>
       <w:r w:rsidR="00D976A2" w:rsidRPr="00F942EF">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F942EF">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="339966"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">use. Not for applicants to complete. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D0557B" w:rsidRPr="0045248F" w:rsidRDefault="00271D10" w:rsidP="00D0557B">
+    <w:p w14:paraId="0FD19599" w14:textId="77777777" w:rsidR="00D0557B" w:rsidRPr="0045248F" w:rsidRDefault="00271D10" w:rsidP="00D0557B">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="0045248F">
         <w:t>Based on the assessment of the request provided by the applicant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="0045248F">
         <w:t xml:space="preserve"> the CHMP guideline on the procedure for accelerated assessment pursuant to Article 14 (9) of Regulation (EC) no 726/2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00304645">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00304645">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>it is &lt;not&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00304645">
         <w:t xml:space="preserve"> recommended to grant the accelerated assessment procedure pursuant to Article 14 (9) of Regulation (EC) No 726/2004 for</w:t>
       </w:r>
       <w:r w:rsidR="0045248F" w:rsidRPr="00304645">
         <w:t xml:space="preserve"> &lt;PRODUCT&gt;.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D0557B" w:rsidRPr="0045248F" w:rsidSect="00DD321F">
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0071513E" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="77DA4BFF" w14:textId="77777777" w:rsidR="003E47F7" w:rsidRDefault="003E47F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0071513E" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="506A0106" w14:textId="77777777" w:rsidR="003E47F7" w:rsidRDefault="003E47F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Line Printer (PC)">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Georgia Pro Light">
+    <w:panose1 w:val="02040302050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002AF" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="@SimSun">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="@PMingLiU-ExtB">
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="0A080008" w:usb2="00000010" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00630A97" w:rsidRDefault="00630A97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79FE271B" w14:textId="77777777" w:rsidR="00630A97" w:rsidRDefault="00630A97">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1575428341"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="009E0AA4" w:rsidRDefault="00271D10">
+      <w:p w14:paraId="7B4A4C40" w14:textId="77777777" w:rsidR="009E0AA4" w:rsidRDefault="00271D10">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="009E0AA4" w:rsidRPr="009E0AA4" w:rsidRDefault="00271D10" w:rsidP="009E0AA4">
+  <w:p w14:paraId="6C5C1F98" w14:textId="77777777" w:rsidR="009E0AA4" w:rsidRPr="009E0AA4" w:rsidRDefault="00271D10" w:rsidP="009E0AA4">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
     <w:r w:rsidRPr="009E0AA4">
       <w:t>Briefing Note and Recommendations on a Request for Accelerated Assessment Pursuant to Article 14 (9) of Regulation (EC) No 726/2004</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EC3F2C" w:rsidRPr="00AE2CB7" w:rsidRDefault="00EC3F2C" w:rsidP="007E4415">
+  <w:p w14:paraId="2534FD3C" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00AE2CB7" w:rsidRDefault="00EC3F2C" w:rsidP="007E4415">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6521"/>
       <w:gridCol w:w="2892"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F26774">
+    <w:tr w:rsidR="00F26774" w14:paraId="6165969B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9413" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+        <w:p w14:paraId="701143DE" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F26774">
+    <w:tr w:rsidR="00F26774" w14:paraId="7B65DAC9" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:hRule="exact" w:val="198"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6521" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+        <w:p w14:paraId="114F9500" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:color w:val="003399"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">Official </w:t>
-[...10 lines deleted...]
-            <w:t>address</w:t>
+            <w:t>Official address</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">  Domenico</w:t>
-[...29 lines deleted...]
-            <w:t xml:space="preserve"> 6  </w:t>
+            <w:t xml:space="preserve">  Domenico Scarlattilaan 6  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:color w:val="003399"/>
               <w:sz w:val="13"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>●</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">  1083 HS Amsterdam  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:color w:val="003399"/>
@@ -11320,771 +11288,715 @@
             <w:t xml:space="preserve">  The Netherlands</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2892" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="0" w:type="auto"/>
             <w:jc w:val="right"/>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="2183"/>
             <w:gridCol w:w="709"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00F26774">
+          <w:tr w:rsidR="00F26774" w14:paraId="118EAE0D" w14:textId="77777777">
             <w:trPr>
               <w:cantSplit/>
               <w:trHeight w:val="180"/>
               <w:tblHeader/>
               <w:jc w:val="right"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2183" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+              <w:p w14:paraId="3513C890" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
                 <w:pPr>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="11"/>
                     <w:szCs w:val="11"/>
                   </w:rPr>
                   <w:t xml:space="preserve">An agency of the European Union  </w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:right w:w="6" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+              <w:p w14:paraId="5302128E" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
                 <w:pPr>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:noProof/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                     <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DFB48AE" wp14:editId="7C200550">
                       <wp:extent cx="387350" cy="273050"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="46" name="Picture 46" descr="EU Logo"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="16199800" name="Picture 1" descr="EU Logo"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId1">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="387350" cy="273050"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr w:rsidR="00F26774">
+          <w:tr w:rsidR="00F26774" w14:paraId="7E29B3D3" w14:textId="77777777">
             <w:trPr>
               <w:cantSplit/>
               <w:trHeight w:val="390"/>
               <w:jc w:val="right"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2183" w:type="dxa"/>
                 <w:vMerge/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+              <w:p w14:paraId="29B7E1BF" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:vMerge/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+              <w:p w14:paraId="0E5C18A2" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+        <w:p w14:paraId="20E48F9A" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F26774">
+    <w:tr w:rsidR="00F26774" w14:paraId="2B251E7B" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="390"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6521" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="6521" w:type="dxa"/>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="4111"/>
             <w:gridCol w:w="2410"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00F26774">
+          <w:tr w:rsidR="00F26774" w14:paraId="1CBC5897" w14:textId="77777777">
             <w:trPr>
               <w:trHeight w:hRule="exact" w:val="198"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6521" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+              <w:p w14:paraId="0D875B0A" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:b/>
                     <w:color w:val="003399"/>
                     <w:sz w:val="13"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Address for visits and </w:t>
-[...10 lines deleted...]
-                  <w:t>deliveries</w:t>
+                  <w:t>Address for visits and deliveries</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">  Refer</w:t>
-[...9 lines deleted...]
-                  <w:t xml:space="preserve"> to </w:t>
+                  <w:t xml:space="preserve">  Refer to </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t xml:space="preserve">www.ema.europa.eu/how-to-find-us </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr w:rsidR="00F26774">
+          <w:tr w:rsidR="00F26774" w14:paraId="240262FB" w14:textId="77777777">
             <w:trPr>
               <w:trHeight w:hRule="exact" w:val="198"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4111" w:type="dxa"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+              <w:p w14:paraId="009F570D" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:b/>
                     <w:color w:val="003399"/>
                     <w:sz w:val="13"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Send us a </w:t>
-[...10 lines deleted...]
-                  <w:t xml:space="preserve">question  </w:t>
+                  <w:t xml:space="preserve">Send us a question  </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
-                  <w:t>Go</w:t>
-[...9 lines deleted...]
-                  <w:t xml:space="preserve"> to </w:t>
+                  <w:t xml:space="preserve">Go to </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t xml:space="preserve">www.ema.europa.eu/contact </w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2410" w:type="dxa"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+              <w:p w14:paraId="7BDB380E" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:b/>
                     <w:color w:val="003399"/>
                     <w:sz w:val="13"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:b/>
                     <w:color w:val="003399"/>
                     <w:sz w:val="13"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>Telephone</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                     <w:color w:val="6D6F71"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> +31 (0)88 781 6000</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+        <w:p w14:paraId="0A9BF9CC" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2892" w:type="dxa"/>
           <w:vMerge/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+        <w:p w14:paraId="1CCACCF2" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F26774">
+    <w:tr w:rsidR="00F26774" w14:paraId="4192D235" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9413" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
+        <w:p w14:paraId="4A0F21DC" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F26774">
+    <w:tr w:rsidR="00F26774" w14:paraId="17E2E1F4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9413" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
+        <w:p w14:paraId="38971A90" w14:textId="2CF5BF30" w:rsidR="00EC3F2C" w:rsidRDefault="00271D10">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">© European Medicines Agency, </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0057291A">
+          <w:r w:rsidR="0077567F">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>2021</w:t>
+            <w:t>2026</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>. Reproduction is authorised provided the source is acknowledged.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00EC3F2C" w:rsidRPr="00BC5204" w:rsidRDefault="00EC3F2C" w:rsidP="00CF4440">
+  <w:p w14:paraId="760306BC" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00BC5204" w:rsidRDefault="00EC3F2C" w:rsidP="00CF4440">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EC3F2C" w:rsidRPr="00AE2CB7" w:rsidRDefault="00271D10" w:rsidP="004A6114">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1063ACB4" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00AE2CB7" w:rsidRDefault="00271D10" w:rsidP="004A6114">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t xml:space="preserve">&lt;? </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t>Call@context</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t>footer_letter_</w:t>
     </w:r>
     <w:r w:rsidRPr="00264885">
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
       <w:t>page</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
-      <w:t>_</w:t>
-[...6 lines deleted...]
-      <w:t>n</w:t>
+      <w:t>_n</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00264885">
       <w:rPr>
         <w:highlight w:val="magenta"/>
       </w:rPr>
-      <w:t xml:space="preserve"> ?</w:t>
-[...6 lines deleted...]
-      <w:t>&gt;</w:t>
+      <w:t xml:space="preserve"> ?&gt;</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0071513E" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="09B609A1" w14:textId="77777777" w:rsidR="003E47F7" w:rsidRDefault="003E47F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0071513E" w:rsidRDefault="00271D10">
+    <w:p w14:paraId="2BFD7BD1" w14:textId="77777777" w:rsidR="003E47F7" w:rsidRDefault="003E47F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00630A97" w:rsidRDefault="00630A97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11E3B8B7" w14:textId="77777777" w:rsidR="00630A97" w:rsidRDefault="00630A97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00630A97" w:rsidRDefault="00630A97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EE2D09B" w14:textId="77777777" w:rsidR="00630A97" w:rsidRDefault="00630A97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EC3F2C" w:rsidRPr="00CF4440" w:rsidRDefault="00271D10" w:rsidP="00CF4440">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47598AC9" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00CF4440" w:rsidRDefault="00271D10" w:rsidP="00CF4440">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F947F7" wp14:editId="144AA07B">
           <wp:extent cx="3558600" cy="1796400"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:docPr id="45" name="Picture 45"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2064897948" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3558600" cy="1796400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EC3F2C" w:rsidRPr="00140B3A" w:rsidRDefault="00EC3F2C" w:rsidP="00140B3A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7006994D" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRPr="00140B3A" w:rsidRDefault="00EC3F2C" w:rsidP="00140B3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C" w:rsidP="00A558FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26E46139" w14:textId="77777777" w:rsidR="00EC3F2C" w:rsidRDefault="00EC3F2C" w:rsidP="00A558FA">
     <w:pPr>
       <w:pStyle w:val="FooterAgency"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="033C52CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -14680,328 +14592,340 @@
     <w:lvl w:ilvl="7" w:tplc="F9584780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76980C92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1616063559">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1548028907">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="96681014">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="675425198">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1320766378">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1752849425">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="697243338">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1316488924">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2118475889">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="76758536">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1867330764">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2083092793">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="206727869">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2066491366">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="698317197">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1048144919">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1655258482">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="468938522">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1603797906">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1676763709">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="796294157">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="954094349">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2048143090">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB7DEE"/>
     <w:rsid w:val="00000224"/>
     <w:rsid w:val="000012FD"/>
     <w:rsid w:val="000017B0"/>
     <w:rsid w:val="00002204"/>
     <w:rsid w:val="00002C2D"/>
     <w:rsid w:val="00002C67"/>
     <w:rsid w:val="00002D80"/>
     <w:rsid w:val="00003C18"/>
     <w:rsid w:val="0000784F"/>
     <w:rsid w:val="00010556"/>
     <w:rsid w:val="000112BE"/>
     <w:rsid w:val="000120EC"/>
     <w:rsid w:val="00012348"/>
     <w:rsid w:val="000135FA"/>
     <w:rsid w:val="00013E9B"/>
     <w:rsid w:val="00014E2F"/>
+    <w:rsid w:val="000162FC"/>
     <w:rsid w:val="0001690A"/>
     <w:rsid w:val="0002041E"/>
     <w:rsid w:val="00020933"/>
     <w:rsid w:val="00021BAC"/>
     <w:rsid w:val="00023923"/>
     <w:rsid w:val="000242DA"/>
     <w:rsid w:val="00027947"/>
     <w:rsid w:val="00034632"/>
+    <w:rsid w:val="000350CD"/>
     <w:rsid w:val="00035AF4"/>
     <w:rsid w:val="00041648"/>
     <w:rsid w:val="00041C54"/>
     <w:rsid w:val="00043CBB"/>
+    <w:rsid w:val="000449B4"/>
     <w:rsid w:val="00045D6D"/>
     <w:rsid w:val="000461CB"/>
     <w:rsid w:val="00046330"/>
+    <w:rsid w:val="00046727"/>
     <w:rsid w:val="00051212"/>
     <w:rsid w:val="00052E45"/>
     <w:rsid w:val="00053300"/>
     <w:rsid w:val="000538FF"/>
     <w:rsid w:val="000546E5"/>
+    <w:rsid w:val="00056B06"/>
     <w:rsid w:val="00057F60"/>
     <w:rsid w:val="00064F7B"/>
     <w:rsid w:val="000652A0"/>
     <w:rsid w:val="00065AEA"/>
     <w:rsid w:val="00065FEC"/>
     <w:rsid w:val="000661C6"/>
     <w:rsid w:val="0007261F"/>
     <w:rsid w:val="00073B41"/>
     <w:rsid w:val="0007490A"/>
     <w:rsid w:val="000759EA"/>
     <w:rsid w:val="00076431"/>
     <w:rsid w:val="000767A3"/>
     <w:rsid w:val="000771E5"/>
     <w:rsid w:val="00077CF0"/>
     <w:rsid w:val="00080640"/>
+    <w:rsid w:val="00080B62"/>
     <w:rsid w:val="0008101A"/>
     <w:rsid w:val="00081C7D"/>
     <w:rsid w:val="00082415"/>
     <w:rsid w:val="000845FB"/>
     <w:rsid w:val="00084AFE"/>
     <w:rsid w:val="00086222"/>
     <w:rsid w:val="00090049"/>
     <w:rsid w:val="0009015C"/>
     <w:rsid w:val="0009047D"/>
     <w:rsid w:val="000919A6"/>
     <w:rsid w:val="00094F58"/>
     <w:rsid w:val="000955BF"/>
     <w:rsid w:val="00097BC5"/>
     <w:rsid w:val="000A0455"/>
     <w:rsid w:val="000A0C2A"/>
     <w:rsid w:val="000A25B5"/>
     <w:rsid w:val="000A48D5"/>
     <w:rsid w:val="000A67F1"/>
     <w:rsid w:val="000A7CD1"/>
     <w:rsid w:val="000B2E88"/>
+    <w:rsid w:val="000B4E63"/>
     <w:rsid w:val="000C1CD5"/>
     <w:rsid w:val="000C3C4E"/>
     <w:rsid w:val="000C3F68"/>
     <w:rsid w:val="000C4249"/>
     <w:rsid w:val="000C458B"/>
     <w:rsid w:val="000C61AE"/>
     <w:rsid w:val="000C729A"/>
     <w:rsid w:val="000C7718"/>
     <w:rsid w:val="000C77F1"/>
     <w:rsid w:val="000D26BE"/>
     <w:rsid w:val="000D4E06"/>
     <w:rsid w:val="000D59E1"/>
     <w:rsid w:val="000D70C1"/>
     <w:rsid w:val="000E05B0"/>
     <w:rsid w:val="000E2B08"/>
     <w:rsid w:val="000E2BB9"/>
     <w:rsid w:val="000E4A7F"/>
     <w:rsid w:val="000F0DA4"/>
     <w:rsid w:val="000F1C65"/>
     <w:rsid w:val="000F1F43"/>
     <w:rsid w:val="000F3EC2"/>
     <w:rsid w:val="000F440B"/>
+    <w:rsid w:val="000F5A1D"/>
     <w:rsid w:val="000F640F"/>
     <w:rsid w:val="0010033E"/>
     <w:rsid w:val="00100814"/>
     <w:rsid w:val="001030AA"/>
     <w:rsid w:val="001054B5"/>
     <w:rsid w:val="00106239"/>
     <w:rsid w:val="0010726D"/>
     <w:rsid w:val="001104BD"/>
     <w:rsid w:val="0011472E"/>
     <w:rsid w:val="00114F5C"/>
     <w:rsid w:val="00115541"/>
+    <w:rsid w:val="00115682"/>
     <w:rsid w:val="00116128"/>
     <w:rsid w:val="001202C9"/>
     <w:rsid w:val="00120DE1"/>
     <w:rsid w:val="00121408"/>
     <w:rsid w:val="001219B9"/>
     <w:rsid w:val="00124380"/>
     <w:rsid w:val="001273FF"/>
     <w:rsid w:val="0013176C"/>
     <w:rsid w:val="0013640E"/>
     <w:rsid w:val="00136CC3"/>
     <w:rsid w:val="00140B3A"/>
     <w:rsid w:val="00143278"/>
     <w:rsid w:val="00143CE1"/>
     <w:rsid w:val="001442FD"/>
     <w:rsid w:val="00145156"/>
     <w:rsid w:val="00146260"/>
     <w:rsid w:val="00146AFC"/>
     <w:rsid w:val="00147592"/>
     <w:rsid w:val="00147D1A"/>
     <w:rsid w:val="00152DAF"/>
     <w:rsid w:val="00154556"/>
     <w:rsid w:val="00155256"/>
     <w:rsid w:val="0015653C"/>
     <w:rsid w:val="001569CD"/>
     <w:rsid w:val="00157D40"/>
     <w:rsid w:val="001606BC"/>
     <w:rsid w:val="00161C48"/>
     <w:rsid w:val="001626E2"/>
     <w:rsid w:val="0016311F"/>
     <w:rsid w:val="001644AB"/>
     <w:rsid w:val="00164D11"/>
     <w:rsid w:val="001654EC"/>
     <w:rsid w:val="00166B56"/>
     <w:rsid w:val="00170481"/>
     <w:rsid w:val="00170E16"/>
     <w:rsid w:val="00172326"/>
     <w:rsid w:val="00173180"/>
     <w:rsid w:val="00175044"/>
     <w:rsid w:val="001801E8"/>
+    <w:rsid w:val="00181629"/>
     <w:rsid w:val="00183237"/>
     <w:rsid w:val="0018358F"/>
     <w:rsid w:val="00185E84"/>
     <w:rsid w:val="00187F97"/>
     <w:rsid w:val="00191F71"/>
+    <w:rsid w:val="00193B3E"/>
     <w:rsid w:val="00193E0D"/>
     <w:rsid w:val="00195E9C"/>
     <w:rsid w:val="001961DD"/>
     <w:rsid w:val="001975E4"/>
     <w:rsid w:val="001979C9"/>
     <w:rsid w:val="00197A92"/>
     <w:rsid w:val="001A085A"/>
     <w:rsid w:val="001A0B42"/>
     <w:rsid w:val="001A31A4"/>
     <w:rsid w:val="001A68AC"/>
     <w:rsid w:val="001B0B68"/>
     <w:rsid w:val="001B0DA8"/>
     <w:rsid w:val="001B1085"/>
     <w:rsid w:val="001B22AA"/>
     <w:rsid w:val="001B3AC8"/>
     <w:rsid w:val="001B3BAC"/>
     <w:rsid w:val="001B4988"/>
     <w:rsid w:val="001C01EB"/>
     <w:rsid w:val="001C0D16"/>
     <w:rsid w:val="001C1F2E"/>
     <w:rsid w:val="001C2E38"/>
     <w:rsid w:val="001C2FA0"/>
     <w:rsid w:val="001C48B5"/>
     <w:rsid w:val="001C589A"/>
     <w:rsid w:val="001C5BE6"/>
@@ -15045,569 +14969,617 @@
     <w:rsid w:val="002209B4"/>
     <w:rsid w:val="00221999"/>
     <w:rsid w:val="002228BA"/>
     <w:rsid w:val="00222D73"/>
     <w:rsid w:val="00223B73"/>
     <w:rsid w:val="00227F1B"/>
     <w:rsid w:val="00231B1A"/>
     <w:rsid w:val="00232AF5"/>
     <w:rsid w:val="0023437B"/>
     <w:rsid w:val="00235463"/>
     <w:rsid w:val="00236A69"/>
     <w:rsid w:val="00240160"/>
     <w:rsid w:val="00241ECD"/>
     <w:rsid w:val="002435DC"/>
     <w:rsid w:val="00245420"/>
     <w:rsid w:val="00245F99"/>
     <w:rsid w:val="00246982"/>
     <w:rsid w:val="00251E0C"/>
     <w:rsid w:val="002530ED"/>
     <w:rsid w:val="00253205"/>
     <w:rsid w:val="0025356E"/>
     <w:rsid w:val="00254644"/>
     <w:rsid w:val="00255684"/>
     <w:rsid w:val="00255BE1"/>
     <w:rsid w:val="00256653"/>
+    <w:rsid w:val="0025667C"/>
     <w:rsid w:val="00260C39"/>
     <w:rsid w:val="0026194A"/>
     <w:rsid w:val="002620A1"/>
     <w:rsid w:val="00263D68"/>
     <w:rsid w:val="00264885"/>
     <w:rsid w:val="00264EF7"/>
+    <w:rsid w:val="00266BAF"/>
     <w:rsid w:val="00267390"/>
     <w:rsid w:val="002675AA"/>
     <w:rsid w:val="00267F92"/>
     <w:rsid w:val="0027046E"/>
     <w:rsid w:val="00271D10"/>
     <w:rsid w:val="00273B15"/>
     <w:rsid w:val="002742DC"/>
     <w:rsid w:val="002756E4"/>
     <w:rsid w:val="002764BC"/>
     <w:rsid w:val="00276912"/>
     <w:rsid w:val="00282C67"/>
     <w:rsid w:val="00283C6F"/>
     <w:rsid w:val="00284C56"/>
+    <w:rsid w:val="00285008"/>
     <w:rsid w:val="00285557"/>
     <w:rsid w:val="002933C6"/>
     <w:rsid w:val="0029411F"/>
     <w:rsid w:val="0029739B"/>
     <w:rsid w:val="002A15CD"/>
     <w:rsid w:val="002A3397"/>
     <w:rsid w:val="002A3647"/>
     <w:rsid w:val="002A3860"/>
     <w:rsid w:val="002A627E"/>
     <w:rsid w:val="002A7311"/>
+    <w:rsid w:val="002A763B"/>
     <w:rsid w:val="002B1020"/>
     <w:rsid w:val="002B474D"/>
     <w:rsid w:val="002B558A"/>
     <w:rsid w:val="002B5DD4"/>
     <w:rsid w:val="002B62ED"/>
     <w:rsid w:val="002B6670"/>
     <w:rsid w:val="002B7EB2"/>
     <w:rsid w:val="002C0224"/>
     <w:rsid w:val="002C290F"/>
     <w:rsid w:val="002C3C9E"/>
+    <w:rsid w:val="002C73DC"/>
     <w:rsid w:val="002C76B8"/>
     <w:rsid w:val="002C7753"/>
     <w:rsid w:val="002C7803"/>
     <w:rsid w:val="002D13B3"/>
     <w:rsid w:val="002D3DBF"/>
     <w:rsid w:val="002D5D56"/>
     <w:rsid w:val="002D6C3B"/>
     <w:rsid w:val="002D778B"/>
     <w:rsid w:val="002E3475"/>
     <w:rsid w:val="002E3605"/>
     <w:rsid w:val="002E4266"/>
     <w:rsid w:val="002E43E8"/>
     <w:rsid w:val="002E5FF0"/>
     <w:rsid w:val="002E606D"/>
+    <w:rsid w:val="002E769D"/>
     <w:rsid w:val="002F122F"/>
     <w:rsid w:val="002F2132"/>
     <w:rsid w:val="002F24BE"/>
     <w:rsid w:val="002F2A8C"/>
     <w:rsid w:val="002F3247"/>
     <w:rsid w:val="002F49E2"/>
     <w:rsid w:val="002F5620"/>
     <w:rsid w:val="002F6A83"/>
     <w:rsid w:val="002F7AC2"/>
     <w:rsid w:val="00304645"/>
     <w:rsid w:val="00304E7A"/>
     <w:rsid w:val="0031028F"/>
     <w:rsid w:val="00310E05"/>
     <w:rsid w:val="0031273A"/>
     <w:rsid w:val="003169A2"/>
     <w:rsid w:val="003175DE"/>
     <w:rsid w:val="00317984"/>
     <w:rsid w:val="00317C0B"/>
     <w:rsid w:val="0032000E"/>
     <w:rsid w:val="00320F9F"/>
     <w:rsid w:val="0032461F"/>
     <w:rsid w:val="0032532E"/>
     <w:rsid w:val="00325E33"/>
     <w:rsid w:val="003264FF"/>
     <w:rsid w:val="0032727B"/>
     <w:rsid w:val="003315A4"/>
     <w:rsid w:val="00334CDD"/>
     <w:rsid w:val="003367C2"/>
     <w:rsid w:val="00336A53"/>
     <w:rsid w:val="00337919"/>
     <w:rsid w:val="00342DE9"/>
     <w:rsid w:val="003437D9"/>
     <w:rsid w:val="00344737"/>
     <w:rsid w:val="003462A6"/>
     <w:rsid w:val="00346C29"/>
+    <w:rsid w:val="00350377"/>
     <w:rsid w:val="003565C8"/>
     <w:rsid w:val="00356C8D"/>
     <w:rsid w:val="00356DA9"/>
     <w:rsid w:val="003613ED"/>
     <w:rsid w:val="003619FD"/>
     <w:rsid w:val="0036233F"/>
     <w:rsid w:val="00363D53"/>
     <w:rsid w:val="00364181"/>
     <w:rsid w:val="00365599"/>
     <w:rsid w:val="00366849"/>
     <w:rsid w:val="00367E05"/>
     <w:rsid w:val="0037095C"/>
     <w:rsid w:val="0037201A"/>
     <w:rsid w:val="003721AF"/>
     <w:rsid w:val="00372467"/>
     <w:rsid w:val="00373971"/>
     <w:rsid w:val="00375551"/>
     <w:rsid w:val="00377CAE"/>
     <w:rsid w:val="00380CC9"/>
     <w:rsid w:val="00380D3D"/>
     <w:rsid w:val="00381A88"/>
     <w:rsid w:val="003824A9"/>
+    <w:rsid w:val="00382702"/>
     <w:rsid w:val="00383382"/>
+    <w:rsid w:val="00383C70"/>
     <w:rsid w:val="00387073"/>
     <w:rsid w:val="00387D62"/>
     <w:rsid w:val="00390AC0"/>
     <w:rsid w:val="003913EF"/>
     <w:rsid w:val="00391A1A"/>
     <w:rsid w:val="00393CA8"/>
     <w:rsid w:val="00394B42"/>
     <w:rsid w:val="00397AAF"/>
     <w:rsid w:val="00397F4E"/>
     <w:rsid w:val="003A165C"/>
     <w:rsid w:val="003A1B89"/>
     <w:rsid w:val="003A1D9E"/>
     <w:rsid w:val="003A3A0C"/>
     <w:rsid w:val="003A4F4E"/>
     <w:rsid w:val="003A5028"/>
     <w:rsid w:val="003A5C72"/>
     <w:rsid w:val="003A6B5C"/>
     <w:rsid w:val="003A78C2"/>
     <w:rsid w:val="003B1D5C"/>
     <w:rsid w:val="003B3E8C"/>
     <w:rsid w:val="003B404E"/>
     <w:rsid w:val="003B656A"/>
     <w:rsid w:val="003C523A"/>
     <w:rsid w:val="003C5DA2"/>
+    <w:rsid w:val="003C6346"/>
     <w:rsid w:val="003D13FC"/>
     <w:rsid w:val="003D33AB"/>
     <w:rsid w:val="003D348E"/>
     <w:rsid w:val="003D3A17"/>
     <w:rsid w:val="003D6819"/>
     <w:rsid w:val="003D7F44"/>
     <w:rsid w:val="003D7FBF"/>
     <w:rsid w:val="003E031D"/>
     <w:rsid w:val="003E0A19"/>
     <w:rsid w:val="003E0C35"/>
+    <w:rsid w:val="003E47F7"/>
     <w:rsid w:val="003E7956"/>
     <w:rsid w:val="003F2395"/>
     <w:rsid w:val="003F4523"/>
+    <w:rsid w:val="003F69F4"/>
     <w:rsid w:val="003F7221"/>
     <w:rsid w:val="0040037E"/>
     <w:rsid w:val="004013CB"/>
     <w:rsid w:val="004049ED"/>
     <w:rsid w:val="004054BF"/>
     <w:rsid w:val="00406ADE"/>
     <w:rsid w:val="00407204"/>
     <w:rsid w:val="00410312"/>
     <w:rsid w:val="00411D70"/>
+    <w:rsid w:val="00412602"/>
     <w:rsid w:val="00412F30"/>
     <w:rsid w:val="00413214"/>
     <w:rsid w:val="00414232"/>
     <w:rsid w:val="00421FC9"/>
     <w:rsid w:val="004223B1"/>
     <w:rsid w:val="00422992"/>
     <w:rsid w:val="004245E0"/>
     <w:rsid w:val="004262B7"/>
+    <w:rsid w:val="00426B3E"/>
     <w:rsid w:val="00430939"/>
     <w:rsid w:val="00430FE9"/>
     <w:rsid w:val="00431044"/>
     <w:rsid w:val="0043224B"/>
     <w:rsid w:val="004333AC"/>
     <w:rsid w:val="00433D07"/>
     <w:rsid w:val="00434C05"/>
     <w:rsid w:val="00434C2C"/>
     <w:rsid w:val="00434CA4"/>
     <w:rsid w:val="00434E7B"/>
     <w:rsid w:val="0043676A"/>
     <w:rsid w:val="00437120"/>
     <w:rsid w:val="0044114D"/>
     <w:rsid w:val="0044134D"/>
+    <w:rsid w:val="004417E1"/>
+    <w:rsid w:val="0044235A"/>
     <w:rsid w:val="004427EE"/>
     <w:rsid w:val="0044394E"/>
     <w:rsid w:val="00444441"/>
     <w:rsid w:val="00444FF4"/>
     <w:rsid w:val="00445C95"/>
     <w:rsid w:val="00445E47"/>
     <w:rsid w:val="004477D4"/>
     <w:rsid w:val="0045248F"/>
     <w:rsid w:val="0045670D"/>
     <w:rsid w:val="00457670"/>
     <w:rsid w:val="00457D7A"/>
     <w:rsid w:val="004620B8"/>
     <w:rsid w:val="0046265D"/>
     <w:rsid w:val="00463395"/>
     <w:rsid w:val="00465DCE"/>
+    <w:rsid w:val="00466479"/>
     <w:rsid w:val="0046670D"/>
+    <w:rsid w:val="00470294"/>
     <w:rsid w:val="00474340"/>
     <w:rsid w:val="00476465"/>
     <w:rsid w:val="00476536"/>
     <w:rsid w:val="00480901"/>
     <w:rsid w:val="00480A78"/>
     <w:rsid w:val="00480FAF"/>
     <w:rsid w:val="00484390"/>
     <w:rsid w:val="0048745F"/>
     <w:rsid w:val="00487476"/>
     <w:rsid w:val="00487623"/>
     <w:rsid w:val="004877EA"/>
     <w:rsid w:val="00487FE9"/>
+    <w:rsid w:val="0049210A"/>
     <w:rsid w:val="00492954"/>
     <w:rsid w:val="00492F96"/>
     <w:rsid w:val="00493016"/>
     <w:rsid w:val="004937EE"/>
     <w:rsid w:val="00494081"/>
+    <w:rsid w:val="004942AB"/>
     <w:rsid w:val="004945BD"/>
     <w:rsid w:val="00495071"/>
     <w:rsid w:val="00497130"/>
     <w:rsid w:val="004974FC"/>
     <w:rsid w:val="004A0967"/>
     <w:rsid w:val="004A1C68"/>
     <w:rsid w:val="004A24CB"/>
     <w:rsid w:val="004A293A"/>
     <w:rsid w:val="004A6114"/>
     <w:rsid w:val="004A7449"/>
     <w:rsid w:val="004A756D"/>
     <w:rsid w:val="004B3B4D"/>
     <w:rsid w:val="004B47B0"/>
     <w:rsid w:val="004C00CF"/>
     <w:rsid w:val="004C084E"/>
     <w:rsid w:val="004C0FFF"/>
     <w:rsid w:val="004C1BCA"/>
     <w:rsid w:val="004C1CDC"/>
+    <w:rsid w:val="004C3036"/>
     <w:rsid w:val="004C4F08"/>
     <w:rsid w:val="004C6841"/>
     <w:rsid w:val="004D2174"/>
     <w:rsid w:val="004D39BC"/>
     <w:rsid w:val="004D417E"/>
     <w:rsid w:val="004D4824"/>
+    <w:rsid w:val="004E0A91"/>
     <w:rsid w:val="004E1D28"/>
     <w:rsid w:val="004E1EB5"/>
     <w:rsid w:val="004E59C6"/>
     <w:rsid w:val="004F2075"/>
     <w:rsid w:val="004F2A12"/>
     <w:rsid w:val="004F4860"/>
     <w:rsid w:val="004F4B06"/>
     <w:rsid w:val="004F4E8A"/>
     <w:rsid w:val="004F536D"/>
     <w:rsid w:val="004F6264"/>
     <w:rsid w:val="004F765B"/>
+    <w:rsid w:val="005018A5"/>
     <w:rsid w:val="0050257E"/>
     <w:rsid w:val="0050484E"/>
     <w:rsid w:val="0050572D"/>
     <w:rsid w:val="0050635B"/>
     <w:rsid w:val="005106A0"/>
     <w:rsid w:val="00512998"/>
     <w:rsid w:val="00515348"/>
     <w:rsid w:val="00515B2B"/>
     <w:rsid w:val="00516066"/>
     <w:rsid w:val="00517DB1"/>
     <w:rsid w:val="00520DC3"/>
     <w:rsid w:val="00521070"/>
     <w:rsid w:val="005221BC"/>
+    <w:rsid w:val="005227D8"/>
     <w:rsid w:val="00523AE1"/>
     <w:rsid w:val="00524153"/>
     <w:rsid w:val="00525F74"/>
     <w:rsid w:val="00526EEA"/>
     <w:rsid w:val="00527F8E"/>
     <w:rsid w:val="00532F10"/>
     <w:rsid w:val="00533A01"/>
     <w:rsid w:val="00534A65"/>
     <w:rsid w:val="00534B65"/>
     <w:rsid w:val="00534D75"/>
     <w:rsid w:val="005358B5"/>
     <w:rsid w:val="005361F4"/>
     <w:rsid w:val="005379FB"/>
     <w:rsid w:val="00537B0C"/>
     <w:rsid w:val="00542103"/>
     <w:rsid w:val="00542B75"/>
     <w:rsid w:val="005443B9"/>
     <w:rsid w:val="005465C9"/>
+    <w:rsid w:val="0055078D"/>
     <w:rsid w:val="00550F6D"/>
     <w:rsid w:val="00551275"/>
     <w:rsid w:val="00551B63"/>
     <w:rsid w:val="005528D6"/>
     <w:rsid w:val="0055359B"/>
     <w:rsid w:val="00554230"/>
     <w:rsid w:val="00555E98"/>
     <w:rsid w:val="00557BB3"/>
     <w:rsid w:val="00557EC8"/>
     <w:rsid w:val="0056286B"/>
+    <w:rsid w:val="00562F39"/>
     <w:rsid w:val="005643AE"/>
     <w:rsid w:val="0056549B"/>
     <w:rsid w:val="00565DB0"/>
     <w:rsid w:val="00565E50"/>
     <w:rsid w:val="00566CA5"/>
     <w:rsid w:val="0056752B"/>
     <w:rsid w:val="005679BD"/>
     <w:rsid w:val="00570211"/>
     <w:rsid w:val="0057045B"/>
     <w:rsid w:val="00570B93"/>
     <w:rsid w:val="00570FFA"/>
     <w:rsid w:val="005724BC"/>
     <w:rsid w:val="0057291A"/>
+    <w:rsid w:val="0057365C"/>
     <w:rsid w:val="00576BDC"/>
     <w:rsid w:val="00581190"/>
     <w:rsid w:val="00582D80"/>
     <w:rsid w:val="00583384"/>
     <w:rsid w:val="00585785"/>
     <w:rsid w:val="00587205"/>
     <w:rsid w:val="00590388"/>
+    <w:rsid w:val="00590826"/>
     <w:rsid w:val="00591F0B"/>
     <w:rsid w:val="00594817"/>
     <w:rsid w:val="0059627E"/>
     <w:rsid w:val="005968F4"/>
+    <w:rsid w:val="00597D30"/>
     <w:rsid w:val="005A257D"/>
     <w:rsid w:val="005A25A6"/>
     <w:rsid w:val="005A3B06"/>
     <w:rsid w:val="005A496F"/>
     <w:rsid w:val="005A7072"/>
     <w:rsid w:val="005B01AC"/>
     <w:rsid w:val="005B4F95"/>
     <w:rsid w:val="005B5CF2"/>
     <w:rsid w:val="005B5FC9"/>
     <w:rsid w:val="005B6350"/>
     <w:rsid w:val="005C0261"/>
     <w:rsid w:val="005C09B1"/>
     <w:rsid w:val="005C34B9"/>
     <w:rsid w:val="005D0936"/>
     <w:rsid w:val="005D0BAD"/>
     <w:rsid w:val="005D23CE"/>
     <w:rsid w:val="005D4B92"/>
     <w:rsid w:val="005D671D"/>
     <w:rsid w:val="005D67F2"/>
     <w:rsid w:val="005D69DA"/>
     <w:rsid w:val="005D767A"/>
     <w:rsid w:val="005E0878"/>
     <w:rsid w:val="005E0D60"/>
     <w:rsid w:val="005E4062"/>
     <w:rsid w:val="005F1E48"/>
     <w:rsid w:val="005F5E3D"/>
+    <w:rsid w:val="005F5F45"/>
     <w:rsid w:val="005F68CE"/>
     <w:rsid w:val="005F6DCC"/>
     <w:rsid w:val="006003DD"/>
     <w:rsid w:val="00600DE7"/>
     <w:rsid w:val="0060195D"/>
     <w:rsid w:val="00602AD1"/>
     <w:rsid w:val="0060396D"/>
     <w:rsid w:val="006041D5"/>
     <w:rsid w:val="006056E5"/>
     <w:rsid w:val="00605C66"/>
     <w:rsid w:val="00606143"/>
     <w:rsid w:val="0060739B"/>
     <w:rsid w:val="00607519"/>
     <w:rsid w:val="00622816"/>
     <w:rsid w:val="00625E4D"/>
     <w:rsid w:val="006263A9"/>
     <w:rsid w:val="00626613"/>
     <w:rsid w:val="0062736E"/>
     <w:rsid w:val="0062797F"/>
     <w:rsid w:val="00630A97"/>
     <w:rsid w:val="0063274A"/>
     <w:rsid w:val="00637603"/>
     <w:rsid w:val="006413F1"/>
     <w:rsid w:val="00642E00"/>
     <w:rsid w:val="0064353C"/>
     <w:rsid w:val="00643CD3"/>
     <w:rsid w:val="00645414"/>
     <w:rsid w:val="0064635E"/>
     <w:rsid w:val="00651C69"/>
     <w:rsid w:val="00652AA3"/>
     <w:rsid w:val="006539C4"/>
     <w:rsid w:val="006550D1"/>
     <w:rsid w:val="006613B1"/>
     <w:rsid w:val="00662163"/>
+    <w:rsid w:val="00663139"/>
     <w:rsid w:val="006649A3"/>
     <w:rsid w:val="00665B61"/>
     <w:rsid w:val="00665DB5"/>
+    <w:rsid w:val="00670BC7"/>
     <w:rsid w:val="00670E06"/>
     <w:rsid w:val="006712EB"/>
     <w:rsid w:val="00671568"/>
     <w:rsid w:val="00671B5A"/>
     <w:rsid w:val="006735CE"/>
     <w:rsid w:val="00674290"/>
     <w:rsid w:val="00681834"/>
     <w:rsid w:val="00682E6A"/>
     <w:rsid w:val="00683461"/>
     <w:rsid w:val="00684B2E"/>
     <w:rsid w:val="006850C7"/>
     <w:rsid w:val="00685352"/>
     <w:rsid w:val="00686A2A"/>
     <w:rsid w:val="006877C6"/>
     <w:rsid w:val="00690F60"/>
+    <w:rsid w:val="00692C8F"/>
     <w:rsid w:val="00692D94"/>
     <w:rsid w:val="00694814"/>
     <w:rsid w:val="00694880"/>
     <w:rsid w:val="00696BAF"/>
     <w:rsid w:val="006A0FCD"/>
     <w:rsid w:val="006A5AC0"/>
     <w:rsid w:val="006A5FD5"/>
     <w:rsid w:val="006A681F"/>
     <w:rsid w:val="006B13A2"/>
     <w:rsid w:val="006B3511"/>
     <w:rsid w:val="006B5C5F"/>
+    <w:rsid w:val="006B73B5"/>
     <w:rsid w:val="006C199E"/>
     <w:rsid w:val="006C254F"/>
     <w:rsid w:val="006C3951"/>
     <w:rsid w:val="006C4790"/>
     <w:rsid w:val="006C64A1"/>
     <w:rsid w:val="006D3101"/>
     <w:rsid w:val="006D62B8"/>
     <w:rsid w:val="006D6F28"/>
     <w:rsid w:val="006E08AB"/>
     <w:rsid w:val="006E4D4B"/>
     <w:rsid w:val="006E5205"/>
+    <w:rsid w:val="006E6482"/>
     <w:rsid w:val="006E7C24"/>
     <w:rsid w:val="006F075F"/>
     <w:rsid w:val="006F0BD1"/>
     <w:rsid w:val="006F292D"/>
     <w:rsid w:val="006F2DD3"/>
     <w:rsid w:val="006F2F18"/>
     <w:rsid w:val="006F3AC3"/>
     <w:rsid w:val="006F3B1A"/>
     <w:rsid w:val="006F4BF5"/>
     <w:rsid w:val="006F573D"/>
     <w:rsid w:val="006F58ED"/>
     <w:rsid w:val="006F6016"/>
     <w:rsid w:val="007011E1"/>
     <w:rsid w:val="00701257"/>
     <w:rsid w:val="00701261"/>
     <w:rsid w:val="00701F0C"/>
     <w:rsid w:val="00702FE0"/>
     <w:rsid w:val="00705E71"/>
     <w:rsid w:val="007118CF"/>
     <w:rsid w:val="00712A7A"/>
     <w:rsid w:val="00714489"/>
     <w:rsid w:val="00714A61"/>
     <w:rsid w:val="0071513E"/>
     <w:rsid w:val="00715C5E"/>
+    <w:rsid w:val="00716B87"/>
     <w:rsid w:val="00716E15"/>
     <w:rsid w:val="00717D0D"/>
     <w:rsid w:val="0072081F"/>
     <w:rsid w:val="00720DF7"/>
+    <w:rsid w:val="007222E5"/>
     <w:rsid w:val="007239F8"/>
     <w:rsid w:val="00723AE3"/>
     <w:rsid w:val="0072592A"/>
     <w:rsid w:val="007260CB"/>
     <w:rsid w:val="00727A19"/>
     <w:rsid w:val="00730822"/>
     <w:rsid w:val="00730A95"/>
     <w:rsid w:val="00731252"/>
+    <w:rsid w:val="0073266D"/>
+    <w:rsid w:val="00733931"/>
+    <w:rsid w:val="00736D2C"/>
     <w:rsid w:val="0073719A"/>
     <w:rsid w:val="00737FED"/>
     <w:rsid w:val="00742C3A"/>
     <w:rsid w:val="00743467"/>
     <w:rsid w:val="007512DA"/>
     <w:rsid w:val="00752F62"/>
     <w:rsid w:val="00754EB1"/>
     <w:rsid w:val="00755C38"/>
     <w:rsid w:val="007603A7"/>
     <w:rsid w:val="007628FC"/>
     <w:rsid w:val="00762B34"/>
     <w:rsid w:val="00765CAE"/>
     <w:rsid w:val="007670FE"/>
     <w:rsid w:val="00767B25"/>
     <w:rsid w:val="00771A7D"/>
     <w:rsid w:val="007728E2"/>
+    <w:rsid w:val="0077334E"/>
     <w:rsid w:val="0077401C"/>
+    <w:rsid w:val="0077567F"/>
     <w:rsid w:val="00780443"/>
     <w:rsid w:val="00782E8A"/>
+    <w:rsid w:val="00783747"/>
     <w:rsid w:val="00783B12"/>
     <w:rsid w:val="00783D52"/>
     <w:rsid w:val="00785CED"/>
     <w:rsid w:val="00787061"/>
     <w:rsid w:val="007874C2"/>
+    <w:rsid w:val="00787F02"/>
     <w:rsid w:val="007907C8"/>
     <w:rsid w:val="00792532"/>
     <w:rsid w:val="00793EB7"/>
     <w:rsid w:val="007947D7"/>
     <w:rsid w:val="00794B69"/>
     <w:rsid w:val="00797DA3"/>
     <w:rsid w:val="007A4A7D"/>
     <w:rsid w:val="007A6530"/>
     <w:rsid w:val="007A703A"/>
     <w:rsid w:val="007A7A37"/>
     <w:rsid w:val="007B184A"/>
     <w:rsid w:val="007B1ABC"/>
     <w:rsid w:val="007B2555"/>
     <w:rsid w:val="007B27EB"/>
     <w:rsid w:val="007B514D"/>
     <w:rsid w:val="007B5197"/>
     <w:rsid w:val="007B637E"/>
     <w:rsid w:val="007B6883"/>
     <w:rsid w:val="007B6D8F"/>
     <w:rsid w:val="007B7E6E"/>
     <w:rsid w:val="007C01BE"/>
+    <w:rsid w:val="007C1BFA"/>
     <w:rsid w:val="007C242F"/>
     <w:rsid w:val="007C3CAB"/>
     <w:rsid w:val="007C6C55"/>
     <w:rsid w:val="007C79B9"/>
     <w:rsid w:val="007D15B9"/>
     <w:rsid w:val="007D59F1"/>
     <w:rsid w:val="007E0515"/>
     <w:rsid w:val="007E0DD2"/>
     <w:rsid w:val="007E2517"/>
     <w:rsid w:val="007E3856"/>
     <w:rsid w:val="007E4415"/>
     <w:rsid w:val="007E46C6"/>
     <w:rsid w:val="007E52D3"/>
     <w:rsid w:val="007E6A5A"/>
+    <w:rsid w:val="007F1F89"/>
     <w:rsid w:val="007F44FA"/>
     <w:rsid w:val="007F7A6D"/>
     <w:rsid w:val="007F7ACA"/>
     <w:rsid w:val="008009F7"/>
     <w:rsid w:val="008018E0"/>
     <w:rsid w:val="0080239C"/>
     <w:rsid w:val="0080290B"/>
     <w:rsid w:val="00803832"/>
     <w:rsid w:val="00803FBC"/>
     <w:rsid w:val="008074D4"/>
+    <w:rsid w:val="0081000C"/>
     <w:rsid w:val="0081046F"/>
     <w:rsid w:val="0081102E"/>
+    <w:rsid w:val="008131F5"/>
     <w:rsid w:val="008156DB"/>
     <w:rsid w:val="00817A5F"/>
     <w:rsid w:val="00821E5E"/>
     <w:rsid w:val="00823474"/>
     <w:rsid w:val="0082560D"/>
     <w:rsid w:val="00827BE7"/>
     <w:rsid w:val="008300D2"/>
     <w:rsid w:val="00830333"/>
     <w:rsid w:val="00830381"/>
     <w:rsid w:val="008305A9"/>
     <w:rsid w:val="00830982"/>
     <w:rsid w:val="00832E00"/>
     <w:rsid w:val="008337D9"/>
     <w:rsid w:val="0083760E"/>
     <w:rsid w:val="00843101"/>
     <w:rsid w:val="00843CBA"/>
     <w:rsid w:val="00846CD8"/>
     <w:rsid w:val="00847EF2"/>
     <w:rsid w:val="008573EA"/>
     <w:rsid w:val="00857E20"/>
     <w:rsid w:val="00860029"/>
     <w:rsid w:val="00860A19"/>
     <w:rsid w:val="008622E1"/>
     <w:rsid w:val="008669F0"/>
     <w:rsid w:val="00867556"/>
@@ -15628,570 +15600,623 @@
     <w:rsid w:val="00896C13"/>
     <w:rsid w:val="00896CA4"/>
     <w:rsid w:val="008970EE"/>
     <w:rsid w:val="008A03B6"/>
     <w:rsid w:val="008A0F77"/>
     <w:rsid w:val="008A3846"/>
     <w:rsid w:val="008A3F07"/>
     <w:rsid w:val="008A50EF"/>
     <w:rsid w:val="008B0310"/>
     <w:rsid w:val="008B357F"/>
     <w:rsid w:val="008B4168"/>
     <w:rsid w:val="008C0456"/>
     <w:rsid w:val="008C1DA3"/>
     <w:rsid w:val="008C1E18"/>
     <w:rsid w:val="008C331B"/>
     <w:rsid w:val="008C46F8"/>
     <w:rsid w:val="008C6A9B"/>
     <w:rsid w:val="008C6E10"/>
     <w:rsid w:val="008C7959"/>
     <w:rsid w:val="008C7A82"/>
     <w:rsid w:val="008D143C"/>
     <w:rsid w:val="008D1B60"/>
     <w:rsid w:val="008D40AC"/>
     <w:rsid w:val="008D4663"/>
     <w:rsid w:val="008D623E"/>
+    <w:rsid w:val="008D6FA1"/>
     <w:rsid w:val="008D7773"/>
     <w:rsid w:val="008E0EB9"/>
     <w:rsid w:val="008E160C"/>
     <w:rsid w:val="008E2E66"/>
     <w:rsid w:val="008E3377"/>
     <w:rsid w:val="008E4597"/>
     <w:rsid w:val="008E65B7"/>
+    <w:rsid w:val="008E6D4D"/>
     <w:rsid w:val="008E7363"/>
     <w:rsid w:val="008F0EF6"/>
     <w:rsid w:val="008F3963"/>
     <w:rsid w:val="008F4A2A"/>
+    <w:rsid w:val="008F60C5"/>
     <w:rsid w:val="008F6904"/>
     <w:rsid w:val="008F6DDE"/>
     <w:rsid w:val="008F7446"/>
     <w:rsid w:val="008F7709"/>
     <w:rsid w:val="0090027B"/>
     <w:rsid w:val="009003DB"/>
     <w:rsid w:val="009008CF"/>
     <w:rsid w:val="009020D0"/>
     <w:rsid w:val="0090340D"/>
     <w:rsid w:val="009034F0"/>
     <w:rsid w:val="00904D1B"/>
     <w:rsid w:val="00905BEF"/>
     <w:rsid w:val="00907675"/>
     <w:rsid w:val="00907DD4"/>
     <w:rsid w:val="00912386"/>
     <w:rsid w:val="0091434C"/>
     <w:rsid w:val="00914E0E"/>
+    <w:rsid w:val="00916897"/>
+    <w:rsid w:val="00920B2E"/>
+    <w:rsid w:val="00922E77"/>
     <w:rsid w:val="009240EE"/>
     <w:rsid w:val="00930878"/>
     <w:rsid w:val="0093236D"/>
     <w:rsid w:val="00933487"/>
     <w:rsid w:val="009337E8"/>
     <w:rsid w:val="00934012"/>
     <w:rsid w:val="00934EC5"/>
     <w:rsid w:val="00935109"/>
     <w:rsid w:val="0093570A"/>
     <w:rsid w:val="009370BA"/>
+    <w:rsid w:val="0093792D"/>
     <w:rsid w:val="00943316"/>
     <w:rsid w:val="009440C7"/>
     <w:rsid w:val="009455AC"/>
     <w:rsid w:val="00945D55"/>
     <w:rsid w:val="0094633D"/>
     <w:rsid w:val="009477EC"/>
     <w:rsid w:val="0095164F"/>
     <w:rsid w:val="00953F9C"/>
     <w:rsid w:val="00963917"/>
     <w:rsid w:val="0096474C"/>
     <w:rsid w:val="00964BE5"/>
     <w:rsid w:val="00966619"/>
     <w:rsid w:val="009737AF"/>
+    <w:rsid w:val="00973B76"/>
     <w:rsid w:val="00974128"/>
     <w:rsid w:val="00974B9F"/>
     <w:rsid w:val="00975E65"/>
     <w:rsid w:val="009761F9"/>
     <w:rsid w:val="009772E8"/>
     <w:rsid w:val="009840E4"/>
     <w:rsid w:val="009851B2"/>
     <w:rsid w:val="009875D8"/>
+    <w:rsid w:val="00987D18"/>
     <w:rsid w:val="00987E1F"/>
     <w:rsid w:val="009918ED"/>
     <w:rsid w:val="00993965"/>
     <w:rsid w:val="00994181"/>
+    <w:rsid w:val="009A0453"/>
     <w:rsid w:val="009A7B2A"/>
     <w:rsid w:val="009B0856"/>
     <w:rsid w:val="009B3762"/>
     <w:rsid w:val="009B5A26"/>
     <w:rsid w:val="009B6AA7"/>
     <w:rsid w:val="009B7DB3"/>
     <w:rsid w:val="009C0A75"/>
     <w:rsid w:val="009C1CE1"/>
     <w:rsid w:val="009C2FD2"/>
     <w:rsid w:val="009C7327"/>
+    <w:rsid w:val="009C7C6E"/>
     <w:rsid w:val="009D02AB"/>
     <w:rsid w:val="009D0355"/>
     <w:rsid w:val="009D1311"/>
     <w:rsid w:val="009D273F"/>
+    <w:rsid w:val="009D4902"/>
     <w:rsid w:val="009D51CA"/>
     <w:rsid w:val="009E0202"/>
     <w:rsid w:val="009E0AA4"/>
     <w:rsid w:val="009E0D92"/>
     <w:rsid w:val="009E199B"/>
     <w:rsid w:val="009E2747"/>
     <w:rsid w:val="009E313D"/>
     <w:rsid w:val="009E38A5"/>
     <w:rsid w:val="009E5960"/>
     <w:rsid w:val="009E5CC2"/>
     <w:rsid w:val="009E5DB7"/>
     <w:rsid w:val="009E6EAE"/>
+    <w:rsid w:val="009E7A43"/>
     <w:rsid w:val="009F1318"/>
     <w:rsid w:val="009F4133"/>
     <w:rsid w:val="009F56FC"/>
     <w:rsid w:val="009F5E25"/>
     <w:rsid w:val="009F640D"/>
+    <w:rsid w:val="009F7053"/>
     <w:rsid w:val="00A00542"/>
+    <w:rsid w:val="00A01D39"/>
     <w:rsid w:val="00A0210F"/>
     <w:rsid w:val="00A05141"/>
     <w:rsid w:val="00A074AB"/>
     <w:rsid w:val="00A10491"/>
     <w:rsid w:val="00A1071C"/>
     <w:rsid w:val="00A10D69"/>
     <w:rsid w:val="00A12111"/>
     <w:rsid w:val="00A125FE"/>
     <w:rsid w:val="00A17B60"/>
     <w:rsid w:val="00A203AF"/>
     <w:rsid w:val="00A20B97"/>
     <w:rsid w:val="00A210A6"/>
     <w:rsid w:val="00A24425"/>
+    <w:rsid w:val="00A244B3"/>
     <w:rsid w:val="00A25280"/>
     <w:rsid w:val="00A27F92"/>
     <w:rsid w:val="00A30131"/>
     <w:rsid w:val="00A33A63"/>
     <w:rsid w:val="00A33B04"/>
     <w:rsid w:val="00A37B36"/>
     <w:rsid w:val="00A4373A"/>
     <w:rsid w:val="00A44B87"/>
     <w:rsid w:val="00A4719A"/>
     <w:rsid w:val="00A50FBD"/>
     <w:rsid w:val="00A5194B"/>
     <w:rsid w:val="00A52170"/>
     <w:rsid w:val="00A54A73"/>
     <w:rsid w:val="00A550C7"/>
     <w:rsid w:val="00A558FA"/>
     <w:rsid w:val="00A566E0"/>
     <w:rsid w:val="00A57F30"/>
     <w:rsid w:val="00A606D6"/>
     <w:rsid w:val="00A638AE"/>
     <w:rsid w:val="00A638EC"/>
     <w:rsid w:val="00A65E6C"/>
     <w:rsid w:val="00A6696D"/>
     <w:rsid w:val="00A669E0"/>
     <w:rsid w:val="00A679DB"/>
     <w:rsid w:val="00A748C5"/>
     <w:rsid w:val="00A74F78"/>
     <w:rsid w:val="00A759F0"/>
     <w:rsid w:val="00A77150"/>
     <w:rsid w:val="00A77899"/>
     <w:rsid w:val="00A80192"/>
     <w:rsid w:val="00A80CCD"/>
     <w:rsid w:val="00A82323"/>
     <w:rsid w:val="00A86A6F"/>
     <w:rsid w:val="00A91945"/>
     <w:rsid w:val="00A91F41"/>
     <w:rsid w:val="00A942CE"/>
     <w:rsid w:val="00A94955"/>
+    <w:rsid w:val="00A95414"/>
     <w:rsid w:val="00A96FF7"/>
     <w:rsid w:val="00AA0660"/>
     <w:rsid w:val="00AA240C"/>
     <w:rsid w:val="00AB0DBB"/>
+    <w:rsid w:val="00AB1276"/>
     <w:rsid w:val="00AB1C62"/>
     <w:rsid w:val="00AB2107"/>
     <w:rsid w:val="00AB23A9"/>
+    <w:rsid w:val="00AB2868"/>
     <w:rsid w:val="00AB433F"/>
     <w:rsid w:val="00AB4B63"/>
     <w:rsid w:val="00AB4EB4"/>
     <w:rsid w:val="00AB4F85"/>
     <w:rsid w:val="00AB507D"/>
     <w:rsid w:val="00AB5574"/>
     <w:rsid w:val="00AB5D93"/>
     <w:rsid w:val="00AB6165"/>
     <w:rsid w:val="00AB6CC0"/>
     <w:rsid w:val="00AB6EFF"/>
     <w:rsid w:val="00AB71B4"/>
     <w:rsid w:val="00AC17D5"/>
+    <w:rsid w:val="00AC2098"/>
     <w:rsid w:val="00AC30D6"/>
+    <w:rsid w:val="00AC3461"/>
     <w:rsid w:val="00AC361F"/>
     <w:rsid w:val="00AC42C0"/>
     <w:rsid w:val="00AC5069"/>
     <w:rsid w:val="00AC7F71"/>
     <w:rsid w:val="00AD04A5"/>
     <w:rsid w:val="00AD7A7F"/>
     <w:rsid w:val="00AD7EFB"/>
     <w:rsid w:val="00AE2CB7"/>
     <w:rsid w:val="00AE2EB7"/>
     <w:rsid w:val="00AE413A"/>
     <w:rsid w:val="00AE44DA"/>
     <w:rsid w:val="00AE5165"/>
     <w:rsid w:val="00AE5BDA"/>
     <w:rsid w:val="00AE6584"/>
     <w:rsid w:val="00AE728A"/>
     <w:rsid w:val="00AE79FB"/>
     <w:rsid w:val="00AE7C66"/>
     <w:rsid w:val="00AF2E08"/>
     <w:rsid w:val="00AF2F66"/>
     <w:rsid w:val="00AF648A"/>
     <w:rsid w:val="00B00258"/>
     <w:rsid w:val="00B02C80"/>
     <w:rsid w:val="00B02EE8"/>
     <w:rsid w:val="00B034E8"/>
     <w:rsid w:val="00B04331"/>
     <w:rsid w:val="00B047ED"/>
     <w:rsid w:val="00B06277"/>
     <w:rsid w:val="00B07852"/>
     <w:rsid w:val="00B10DD9"/>
     <w:rsid w:val="00B132BE"/>
     <w:rsid w:val="00B138D8"/>
     <w:rsid w:val="00B14B1C"/>
     <w:rsid w:val="00B1598E"/>
     <w:rsid w:val="00B15F85"/>
     <w:rsid w:val="00B164FE"/>
     <w:rsid w:val="00B1726A"/>
     <w:rsid w:val="00B20A30"/>
     <w:rsid w:val="00B21605"/>
     <w:rsid w:val="00B256C2"/>
     <w:rsid w:val="00B27727"/>
     <w:rsid w:val="00B3050D"/>
     <w:rsid w:val="00B3194A"/>
     <w:rsid w:val="00B336D6"/>
     <w:rsid w:val="00B337DD"/>
     <w:rsid w:val="00B34661"/>
     <w:rsid w:val="00B375C7"/>
     <w:rsid w:val="00B37D47"/>
+    <w:rsid w:val="00B413F2"/>
     <w:rsid w:val="00B414CB"/>
+    <w:rsid w:val="00B421DB"/>
     <w:rsid w:val="00B42D6B"/>
     <w:rsid w:val="00B43F17"/>
     <w:rsid w:val="00B447CA"/>
     <w:rsid w:val="00B44866"/>
     <w:rsid w:val="00B45077"/>
+    <w:rsid w:val="00B47F28"/>
     <w:rsid w:val="00B50AFB"/>
     <w:rsid w:val="00B51251"/>
     <w:rsid w:val="00B52227"/>
     <w:rsid w:val="00B54673"/>
     <w:rsid w:val="00B613AB"/>
     <w:rsid w:val="00B6277A"/>
     <w:rsid w:val="00B648EF"/>
     <w:rsid w:val="00B705D0"/>
     <w:rsid w:val="00B70C7D"/>
     <w:rsid w:val="00B7213E"/>
     <w:rsid w:val="00B72AA5"/>
     <w:rsid w:val="00B72CE5"/>
     <w:rsid w:val="00B748AA"/>
     <w:rsid w:val="00B752F9"/>
     <w:rsid w:val="00B7530A"/>
     <w:rsid w:val="00B753B2"/>
     <w:rsid w:val="00B76B68"/>
     <w:rsid w:val="00B77F64"/>
     <w:rsid w:val="00B808B6"/>
     <w:rsid w:val="00B8493C"/>
     <w:rsid w:val="00B84C54"/>
     <w:rsid w:val="00B85B5F"/>
     <w:rsid w:val="00B86976"/>
     <w:rsid w:val="00B91058"/>
     <w:rsid w:val="00B92EC3"/>
     <w:rsid w:val="00B93BD2"/>
     <w:rsid w:val="00B94186"/>
     <w:rsid w:val="00B943E5"/>
     <w:rsid w:val="00B953AF"/>
     <w:rsid w:val="00B96C02"/>
     <w:rsid w:val="00B96CBA"/>
     <w:rsid w:val="00B97D34"/>
     <w:rsid w:val="00BA0125"/>
     <w:rsid w:val="00BA5425"/>
     <w:rsid w:val="00BA6019"/>
     <w:rsid w:val="00BA60C5"/>
     <w:rsid w:val="00BA7900"/>
     <w:rsid w:val="00BB05BB"/>
     <w:rsid w:val="00BB1259"/>
     <w:rsid w:val="00BB1762"/>
+    <w:rsid w:val="00BB17B7"/>
     <w:rsid w:val="00BB3192"/>
     <w:rsid w:val="00BB3323"/>
     <w:rsid w:val="00BB38BD"/>
+    <w:rsid w:val="00BB5112"/>
     <w:rsid w:val="00BB7DEE"/>
     <w:rsid w:val="00BC0F5E"/>
     <w:rsid w:val="00BC122C"/>
     <w:rsid w:val="00BC2338"/>
     <w:rsid w:val="00BC380E"/>
     <w:rsid w:val="00BC514B"/>
     <w:rsid w:val="00BC5204"/>
     <w:rsid w:val="00BC5FEB"/>
     <w:rsid w:val="00BC6A88"/>
     <w:rsid w:val="00BD084F"/>
     <w:rsid w:val="00BD1A7F"/>
+    <w:rsid w:val="00BD259F"/>
     <w:rsid w:val="00BD2BBB"/>
     <w:rsid w:val="00BD47FE"/>
     <w:rsid w:val="00BD50B5"/>
     <w:rsid w:val="00BD55A1"/>
     <w:rsid w:val="00BD59AB"/>
     <w:rsid w:val="00BD62BC"/>
     <w:rsid w:val="00BD725E"/>
     <w:rsid w:val="00BE185A"/>
     <w:rsid w:val="00BE18BF"/>
     <w:rsid w:val="00BE323C"/>
     <w:rsid w:val="00BE3B85"/>
     <w:rsid w:val="00BE5098"/>
     <w:rsid w:val="00BE7FCC"/>
     <w:rsid w:val="00BF121E"/>
     <w:rsid w:val="00BF330F"/>
     <w:rsid w:val="00BF41CF"/>
     <w:rsid w:val="00BF42B9"/>
     <w:rsid w:val="00C0043C"/>
     <w:rsid w:val="00C01D1F"/>
     <w:rsid w:val="00C01D46"/>
     <w:rsid w:val="00C056C9"/>
     <w:rsid w:val="00C05B39"/>
     <w:rsid w:val="00C06064"/>
     <w:rsid w:val="00C11091"/>
     <w:rsid w:val="00C143E5"/>
     <w:rsid w:val="00C14A1D"/>
     <w:rsid w:val="00C176EF"/>
     <w:rsid w:val="00C21956"/>
     <w:rsid w:val="00C24233"/>
     <w:rsid w:val="00C261B3"/>
     <w:rsid w:val="00C271CF"/>
     <w:rsid w:val="00C3288A"/>
     <w:rsid w:val="00C32E85"/>
     <w:rsid w:val="00C32F8D"/>
     <w:rsid w:val="00C33294"/>
     <w:rsid w:val="00C3357E"/>
     <w:rsid w:val="00C406D3"/>
     <w:rsid w:val="00C42647"/>
     <w:rsid w:val="00C438DB"/>
     <w:rsid w:val="00C47667"/>
     <w:rsid w:val="00C50525"/>
     <w:rsid w:val="00C50696"/>
     <w:rsid w:val="00C51D26"/>
     <w:rsid w:val="00C5403E"/>
     <w:rsid w:val="00C54F04"/>
     <w:rsid w:val="00C56B1B"/>
     <w:rsid w:val="00C5713D"/>
     <w:rsid w:val="00C60F46"/>
+    <w:rsid w:val="00C615BD"/>
     <w:rsid w:val="00C62AD7"/>
+    <w:rsid w:val="00C62C39"/>
     <w:rsid w:val="00C62D10"/>
     <w:rsid w:val="00C65F56"/>
     <w:rsid w:val="00C70ECD"/>
     <w:rsid w:val="00C70F69"/>
     <w:rsid w:val="00C71191"/>
     <w:rsid w:val="00C7132E"/>
     <w:rsid w:val="00C726B9"/>
     <w:rsid w:val="00C739F0"/>
     <w:rsid w:val="00C73ED3"/>
     <w:rsid w:val="00C763C8"/>
     <w:rsid w:val="00C77ABB"/>
     <w:rsid w:val="00C77CFB"/>
     <w:rsid w:val="00C80BB8"/>
     <w:rsid w:val="00C81A39"/>
     <w:rsid w:val="00C8578E"/>
     <w:rsid w:val="00C85F89"/>
+    <w:rsid w:val="00C87510"/>
+    <w:rsid w:val="00C87874"/>
     <w:rsid w:val="00C879B1"/>
     <w:rsid w:val="00C9367D"/>
     <w:rsid w:val="00C9471F"/>
     <w:rsid w:val="00C94772"/>
     <w:rsid w:val="00CA0067"/>
     <w:rsid w:val="00CA0256"/>
     <w:rsid w:val="00CA1B9B"/>
     <w:rsid w:val="00CA1EF6"/>
     <w:rsid w:val="00CA45C9"/>
     <w:rsid w:val="00CA539D"/>
     <w:rsid w:val="00CA6F4E"/>
     <w:rsid w:val="00CA7D22"/>
     <w:rsid w:val="00CB02AB"/>
     <w:rsid w:val="00CB5219"/>
     <w:rsid w:val="00CB6613"/>
     <w:rsid w:val="00CC014D"/>
     <w:rsid w:val="00CC0E82"/>
     <w:rsid w:val="00CC164B"/>
     <w:rsid w:val="00CC3052"/>
     <w:rsid w:val="00CC345E"/>
+    <w:rsid w:val="00CC3F90"/>
     <w:rsid w:val="00CC450F"/>
     <w:rsid w:val="00CC516F"/>
     <w:rsid w:val="00CC6743"/>
     <w:rsid w:val="00CD04FC"/>
+    <w:rsid w:val="00CD43DB"/>
     <w:rsid w:val="00CD4B73"/>
     <w:rsid w:val="00CD5B19"/>
+    <w:rsid w:val="00CD67F9"/>
     <w:rsid w:val="00CE1B41"/>
+    <w:rsid w:val="00CE2742"/>
     <w:rsid w:val="00CE3790"/>
     <w:rsid w:val="00CE37C0"/>
     <w:rsid w:val="00CF0331"/>
     <w:rsid w:val="00CF115D"/>
     <w:rsid w:val="00CF1E5F"/>
     <w:rsid w:val="00CF1FEC"/>
     <w:rsid w:val="00CF4217"/>
     <w:rsid w:val="00CF423E"/>
     <w:rsid w:val="00CF4440"/>
     <w:rsid w:val="00CF5833"/>
     <w:rsid w:val="00CF6F5A"/>
+    <w:rsid w:val="00CF7BC3"/>
     <w:rsid w:val="00D00A7F"/>
     <w:rsid w:val="00D02685"/>
     <w:rsid w:val="00D03F43"/>
     <w:rsid w:val="00D04024"/>
     <w:rsid w:val="00D0557B"/>
     <w:rsid w:val="00D055A9"/>
     <w:rsid w:val="00D063EC"/>
     <w:rsid w:val="00D071A1"/>
     <w:rsid w:val="00D07354"/>
     <w:rsid w:val="00D07380"/>
     <w:rsid w:val="00D10BFA"/>
     <w:rsid w:val="00D123BD"/>
     <w:rsid w:val="00D16F75"/>
     <w:rsid w:val="00D172D3"/>
     <w:rsid w:val="00D17730"/>
     <w:rsid w:val="00D20886"/>
     <w:rsid w:val="00D208D8"/>
     <w:rsid w:val="00D236FA"/>
     <w:rsid w:val="00D24B1D"/>
     <w:rsid w:val="00D2583E"/>
     <w:rsid w:val="00D26497"/>
     <w:rsid w:val="00D26BE7"/>
     <w:rsid w:val="00D302E7"/>
     <w:rsid w:val="00D312AC"/>
+    <w:rsid w:val="00D337F3"/>
     <w:rsid w:val="00D367C7"/>
     <w:rsid w:val="00D37DD0"/>
     <w:rsid w:val="00D42323"/>
     <w:rsid w:val="00D42DA0"/>
+    <w:rsid w:val="00D4360C"/>
     <w:rsid w:val="00D43C6D"/>
     <w:rsid w:val="00D47DE0"/>
     <w:rsid w:val="00D51273"/>
     <w:rsid w:val="00D51C3B"/>
     <w:rsid w:val="00D553BE"/>
     <w:rsid w:val="00D57CE9"/>
     <w:rsid w:val="00D6150C"/>
     <w:rsid w:val="00D61706"/>
+    <w:rsid w:val="00D637BE"/>
     <w:rsid w:val="00D63920"/>
     <w:rsid w:val="00D63F1E"/>
     <w:rsid w:val="00D6666E"/>
     <w:rsid w:val="00D67ABB"/>
     <w:rsid w:val="00D703FC"/>
     <w:rsid w:val="00D80278"/>
     <w:rsid w:val="00D8077F"/>
+    <w:rsid w:val="00D81877"/>
     <w:rsid w:val="00D819AF"/>
     <w:rsid w:val="00D81E98"/>
     <w:rsid w:val="00D821E4"/>
     <w:rsid w:val="00D82EE5"/>
     <w:rsid w:val="00D8365E"/>
     <w:rsid w:val="00D837FD"/>
     <w:rsid w:val="00D87CF7"/>
     <w:rsid w:val="00D90204"/>
     <w:rsid w:val="00D90393"/>
     <w:rsid w:val="00D90838"/>
     <w:rsid w:val="00D92F75"/>
     <w:rsid w:val="00D9324E"/>
     <w:rsid w:val="00D933FC"/>
     <w:rsid w:val="00D93C3F"/>
     <w:rsid w:val="00D97305"/>
     <w:rsid w:val="00D976A2"/>
+    <w:rsid w:val="00DA03C3"/>
     <w:rsid w:val="00DA04A0"/>
+    <w:rsid w:val="00DA144F"/>
     <w:rsid w:val="00DA2111"/>
     <w:rsid w:val="00DA2466"/>
     <w:rsid w:val="00DA4857"/>
     <w:rsid w:val="00DA4DB3"/>
     <w:rsid w:val="00DA536E"/>
     <w:rsid w:val="00DA6020"/>
     <w:rsid w:val="00DB2BCF"/>
     <w:rsid w:val="00DB3D86"/>
     <w:rsid w:val="00DB3FF0"/>
     <w:rsid w:val="00DB4456"/>
     <w:rsid w:val="00DB7E61"/>
+    <w:rsid w:val="00DC2FAA"/>
     <w:rsid w:val="00DC3CB2"/>
     <w:rsid w:val="00DC56AD"/>
     <w:rsid w:val="00DD105C"/>
     <w:rsid w:val="00DD21B8"/>
     <w:rsid w:val="00DD321F"/>
     <w:rsid w:val="00DD49E4"/>
     <w:rsid w:val="00DD5C60"/>
     <w:rsid w:val="00DD622B"/>
+    <w:rsid w:val="00DD62E8"/>
     <w:rsid w:val="00DD7847"/>
     <w:rsid w:val="00DD791E"/>
     <w:rsid w:val="00DD7BBF"/>
     <w:rsid w:val="00DE02CB"/>
     <w:rsid w:val="00DE0886"/>
+    <w:rsid w:val="00DE3120"/>
     <w:rsid w:val="00DE3880"/>
     <w:rsid w:val="00DE4220"/>
     <w:rsid w:val="00DE5056"/>
     <w:rsid w:val="00DE664D"/>
     <w:rsid w:val="00DF2621"/>
     <w:rsid w:val="00DF33A3"/>
     <w:rsid w:val="00DF3578"/>
     <w:rsid w:val="00DF3677"/>
     <w:rsid w:val="00DF4CD1"/>
     <w:rsid w:val="00DF69FB"/>
     <w:rsid w:val="00DF70E2"/>
     <w:rsid w:val="00E00F3E"/>
     <w:rsid w:val="00E04BB2"/>
     <w:rsid w:val="00E058BE"/>
     <w:rsid w:val="00E06AB5"/>
     <w:rsid w:val="00E06FE2"/>
     <w:rsid w:val="00E10DDB"/>
     <w:rsid w:val="00E16DB9"/>
     <w:rsid w:val="00E2074C"/>
     <w:rsid w:val="00E230BB"/>
     <w:rsid w:val="00E2436E"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E25F90"/>
     <w:rsid w:val="00E2749F"/>
     <w:rsid w:val="00E31884"/>
     <w:rsid w:val="00E329B4"/>
     <w:rsid w:val="00E34291"/>
+    <w:rsid w:val="00E34BB3"/>
     <w:rsid w:val="00E35811"/>
     <w:rsid w:val="00E35D27"/>
     <w:rsid w:val="00E36CFF"/>
     <w:rsid w:val="00E37CF9"/>
     <w:rsid w:val="00E40CBA"/>
+    <w:rsid w:val="00E40CEC"/>
     <w:rsid w:val="00E40FAD"/>
     <w:rsid w:val="00E438CC"/>
     <w:rsid w:val="00E43FE2"/>
     <w:rsid w:val="00E44576"/>
     <w:rsid w:val="00E45154"/>
+    <w:rsid w:val="00E47A49"/>
     <w:rsid w:val="00E526E7"/>
     <w:rsid w:val="00E536E0"/>
+    <w:rsid w:val="00E53CBA"/>
     <w:rsid w:val="00E561CB"/>
     <w:rsid w:val="00E62084"/>
+    <w:rsid w:val="00E63B01"/>
     <w:rsid w:val="00E65009"/>
     <w:rsid w:val="00E66832"/>
     <w:rsid w:val="00E67FD9"/>
     <w:rsid w:val="00E749F3"/>
     <w:rsid w:val="00E75C28"/>
     <w:rsid w:val="00E769AD"/>
     <w:rsid w:val="00E77CFC"/>
     <w:rsid w:val="00E8044A"/>
     <w:rsid w:val="00E827C7"/>
     <w:rsid w:val="00E836D3"/>
     <w:rsid w:val="00E85DCB"/>
+    <w:rsid w:val="00E870BA"/>
     <w:rsid w:val="00E91539"/>
     <w:rsid w:val="00E9340C"/>
     <w:rsid w:val="00E93DAB"/>
     <w:rsid w:val="00E94B35"/>
+    <w:rsid w:val="00E96FDD"/>
     <w:rsid w:val="00E9741B"/>
     <w:rsid w:val="00EA3362"/>
     <w:rsid w:val="00EA3D16"/>
     <w:rsid w:val="00EA6C38"/>
     <w:rsid w:val="00EA793D"/>
+    <w:rsid w:val="00EB162A"/>
     <w:rsid w:val="00EB1E58"/>
     <w:rsid w:val="00EB2C79"/>
     <w:rsid w:val="00EB30AD"/>
     <w:rsid w:val="00EB44C9"/>
     <w:rsid w:val="00EB4C2F"/>
     <w:rsid w:val="00EB6425"/>
     <w:rsid w:val="00EB68B8"/>
     <w:rsid w:val="00EB6DB8"/>
     <w:rsid w:val="00EB7070"/>
     <w:rsid w:val="00EB70E3"/>
     <w:rsid w:val="00EC1843"/>
     <w:rsid w:val="00EC1D56"/>
     <w:rsid w:val="00EC33C0"/>
     <w:rsid w:val="00EC3C41"/>
     <w:rsid w:val="00EC3F2C"/>
     <w:rsid w:val="00EC615B"/>
     <w:rsid w:val="00EC7A7C"/>
     <w:rsid w:val="00ED0940"/>
     <w:rsid w:val="00ED2AC0"/>
     <w:rsid w:val="00ED4132"/>
     <w:rsid w:val="00ED45B9"/>
     <w:rsid w:val="00ED5225"/>
     <w:rsid w:val="00ED5E70"/>
     <w:rsid w:val="00ED6B7D"/>
     <w:rsid w:val="00ED7FC5"/>
@@ -16205,172 +16230,182 @@
     <w:rsid w:val="00EE5E00"/>
     <w:rsid w:val="00EE6074"/>
     <w:rsid w:val="00EE6675"/>
     <w:rsid w:val="00EF0BA4"/>
     <w:rsid w:val="00EF1A5C"/>
     <w:rsid w:val="00EF1E24"/>
     <w:rsid w:val="00EF28F9"/>
     <w:rsid w:val="00EF2C15"/>
     <w:rsid w:val="00EF3958"/>
     <w:rsid w:val="00EF3AE9"/>
     <w:rsid w:val="00EF52F5"/>
     <w:rsid w:val="00EF5890"/>
     <w:rsid w:val="00EF5A5E"/>
     <w:rsid w:val="00EF5F0B"/>
     <w:rsid w:val="00EF63CE"/>
     <w:rsid w:val="00F018B6"/>
     <w:rsid w:val="00F03666"/>
     <w:rsid w:val="00F066AF"/>
     <w:rsid w:val="00F07E67"/>
     <w:rsid w:val="00F10FFA"/>
     <w:rsid w:val="00F118FB"/>
     <w:rsid w:val="00F1301E"/>
     <w:rsid w:val="00F14A71"/>
     <w:rsid w:val="00F16280"/>
     <w:rsid w:val="00F164F0"/>
+    <w:rsid w:val="00F16A40"/>
     <w:rsid w:val="00F16A4F"/>
     <w:rsid w:val="00F1774C"/>
     <w:rsid w:val="00F200FB"/>
+    <w:rsid w:val="00F20A3E"/>
     <w:rsid w:val="00F22051"/>
     <w:rsid w:val="00F22330"/>
     <w:rsid w:val="00F236F6"/>
     <w:rsid w:val="00F23A8D"/>
     <w:rsid w:val="00F242C9"/>
     <w:rsid w:val="00F24613"/>
     <w:rsid w:val="00F26774"/>
+    <w:rsid w:val="00F267C1"/>
     <w:rsid w:val="00F306C3"/>
     <w:rsid w:val="00F3286E"/>
     <w:rsid w:val="00F34D69"/>
     <w:rsid w:val="00F35C6C"/>
+    <w:rsid w:val="00F421A0"/>
     <w:rsid w:val="00F43194"/>
     <w:rsid w:val="00F573BE"/>
     <w:rsid w:val="00F57D14"/>
     <w:rsid w:val="00F57DAF"/>
     <w:rsid w:val="00F61469"/>
     <w:rsid w:val="00F6266B"/>
     <w:rsid w:val="00F62678"/>
     <w:rsid w:val="00F62C0F"/>
     <w:rsid w:val="00F65794"/>
+    <w:rsid w:val="00F663FD"/>
     <w:rsid w:val="00F668A2"/>
     <w:rsid w:val="00F668AA"/>
     <w:rsid w:val="00F71694"/>
     <w:rsid w:val="00F7252F"/>
     <w:rsid w:val="00F75348"/>
     <w:rsid w:val="00F75D8B"/>
     <w:rsid w:val="00F7651A"/>
     <w:rsid w:val="00F77D1F"/>
     <w:rsid w:val="00F839E2"/>
     <w:rsid w:val="00F83FD4"/>
     <w:rsid w:val="00F84776"/>
     <w:rsid w:val="00F85289"/>
+    <w:rsid w:val="00F8580C"/>
     <w:rsid w:val="00F87366"/>
     <w:rsid w:val="00F9062F"/>
     <w:rsid w:val="00F9077E"/>
     <w:rsid w:val="00F92308"/>
     <w:rsid w:val="00F92506"/>
     <w:rsid w:val="00F942EF"/>
     <w:rsid w:val="00F9449D"/>
     <w:rsid w:val="00F94611"/>
     <w:rsid w:val="00F94C1A"/>
     <w:rsid w:val="00F94EB9"/>
     <w:rsid w:val="00F950FD"/>
     <w:rsid w:val="00F968BE"/>
     <w:rsid w:val="00FA063E"/>
     <w:rsid w:val="00FA0EA4"/>
     <w:rsid w:val="00FA2CFB"/>
     <w:rsid w:val="00FA41D7"/>
     <w:rsid w:val="00FA56DC"/>
     <w:rsid w:val="00FB0CA1"/>
     <w:rsid w:val="00FB19CA"/>
     <w:rsid w:val="00FB28CA"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6577"/>
     <w:rsid w:val="00FB72AB"/>
     <w:rsid w:val="00FC4F3B"/>
     <w:rsid w:val="00FC6084"/>
     <w:rsid w:val="00FC77C2"/>
     <w:rsid w:val="00FD032C"/>
     <w:rsid w:val="00FD44AD"/>
     <w:rsid w:val="00FD564A"/>
     <w:rsid w:val="00FD5C7B"/>
     <w:rsid w:val="00FD5D21"/>
     <w:rsid w:val="00FD65EF"/>
     <w:rsid w:val="00FD74A5"/>
     <w:rsid w:val="00FE1474"/>
+    <w:rsid w:val="00FE1A34"/>
     <w:rsid w:val="00FE205F"/>
     <w:rsid w:val="00FE66B4"/>
     <w:rsid w:val="00FE7354"/>
     <w:rsid w:val="00FF1B4E"/>
+    <w:rsid w:val="00FF28D1"/>
     <w:rsid w:val="00FF3CDA"/>
     <w:rsid w:val="00FF4360"/>
     <w:rsid w:val="00FF57AF"/>
     <w:rsid w:val="00FF582F"/>
     <w:rsid w:val="00FF6240"/>
     <w:rsid w:val="00FF654F"/>
     <w:rsid w:val="00FF717F"/>
+    <w:rsid w:val="1E73262F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{E09730E0-2B9A-4015-AD52-37D80EE27D75}"/>
+  <w14:docId w14:val="7A7FD00A"/>
+  <w15:docId w15:val="{C94630F0-B447-4119-A77C-16B43AB7717F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -16698,51 +16733,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00993965"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="No-numheading1Agency"/>
     <w:next w:val="BodytextAgency"/>
     <w:link w:val="Heading1Char"/>
     <w:rsid w:val="00993965"/>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="No-numheading2Agency"/>
     <w:next w:val="BodytextAgency"/>
@@ -17926,51 +17960,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TablegridAgency">
     <w:name w:val="Table grid (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00993965"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Line Printer (PC)" w:hAnsi="Line Printer (PC)"/>
+        <w:rFonts w:ascii="Georgia Pro Light" w:hAnsi="Georgia Pro Light"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletextrowsAgencyChar">
@@ -18120,51 +18154,51 @@
       <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:color w:val="003399"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="FootertableAgency">
     <w:name w:val="Footer table (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00993965"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:tcMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="@SimSun" w:hAnsi="@SimSun"/>
+        <w:rFonts w:ascii="@PMingLiU-ExtB" w:hAnsi="@PMingLiU-ExtB"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PagenumberAgency0">
     <w:name w:val="Page number (Agency)"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="PagenumberAgencyCharChar"/>
     <w:semiHidden/>
@@ -18878,55 +18912,65 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DB3D86"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00124380"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0044235A"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisation-applications_en.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment-timetables_en.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment_en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/docs/en_GB/document_library/Scientific_guideline/2016/03/WC500202629.pdff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisations-atmp_en.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -19203,79 +19247,171 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007101CAB1FAC31E42AF2BEA67836CFB20" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c88303df798236ea893c9faca9410c0">
-[...1 lines deleted...]
-    <xsd:import namespace="03b20883-b641-4314-9028-df046d53fefc"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD05D2218086CF4C9DEDCC11331D50F5" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46d2dfceae8c0818e2fea7ec57cd0cb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6767b91a-66ad-40a0-a28d-76b33687a2b2" xmlns:ns3="e991fc69-efdc-4df4-87f9-a56a4c6e7c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f32932e663fe848c51823bf54eff9516" ns2:_="" ns3:_="">
+    <xsd:import namespace="6767b91a-66ad-40a0-a28d-76b33687a2b2"/>
+    <xsd:import namespace="e991fc69-efdc-4df4-87f9-a56a4c6e7c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03b20883-b641-4314-9028-df046d53fefc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6767b91a-66ad-40a0-a28d-76b33687a2b2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6b8e19bc-e54a-46df-9f4e-b6707c360923" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e991fc69-efdc-4df4-87f9-a56a4c6e7c47" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -19334,178 +19470,464 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6767b91a-66ad-40a0-a28d-76b33687a2b2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22341D5A-6E82-4200-83A7-3E11F46F28B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4860142-B5DB-4979-B4C3-FF5568CA6569}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10090035-DF93-4DC1-8848-1DE77F50BFBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE363A6F-EB5A-4065-9C2E-92F6FF41B791}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="03b20883-b641-4314-9028-df046d53fefc"/>
+    <ds:schemaRef ds:uri="6767b91a-66ad-40a0-a28d-76b33687a2b2"/>
+    <ds:schemaRef ds:uri="e991fc69-efdc-4df4-87f9-a56a4c6e7c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22341D5A-6E82-4200-83A7-3E11F46F28B7}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7440BCDA-01D7-40AD-8CBA-466E01CE8E3D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6767b91a-66ad-40a0-a28d-76b33687a2b2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3913</Words>
-  <Characters>24469</Characters>
+  <Words>4387</Words>
+  <Characters>25007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>208</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Briefing note on AA - request template update</vt:lpstr>
       <vt:lpstr>AA-004-Briefing note on accelerated assessment - draft update</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EMEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28326</CharactersWithSpaces>
+  <CharactersWithSpaces>29336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="96" baseType="variant">
+      <vt:variant>
+        <vt:i4>3342410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment-timetables_en.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308539</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ema.europa.eu/en/documents/other/timetable-initial-full-marketing-authorisation-application-accelerated-assessment_en.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327722</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ema.europa.eu/en/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisations-atmp_en.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900644</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ema.europa.eu/documents/other/timetable-accelerated-assessment-request-initial-marketing-authorisation-applications_en.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700366</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700365</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700364</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700363</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700362</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700361</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700360</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700359</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031668</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700358</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048628</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700357</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc63700356</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390959</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.ema.europa.eu/docs/en_GB/document_library/Scientific_guideline/2016/03/WC500202629.pdff</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Briefing note on AA - request template update</dc:title>
+  <dc:subject/>
   <dc:creator>Kepa Amutxastegi</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007101CAB1FAC31E42AF2BEA67836CFB20</vt:lpwstr>
+    <vt:lpwstr>0x010100AD05D2218086CF4C9DEDCC11331D50F5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DM_Category">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DM_Creation_Date">
     <vt:lpwstr>08/02/2021 18:51:31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DM_Creator_Name">
     <vt:lpwstr>Pothet Caroline</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DM_DocRefId">
     <vt:lpwstr>EMA/365941/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="DM_emea_doc_ref_id">
     <vt:lpwstr>EMA/365941/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DM_Keywords">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DM_Language">
     <vt:lpwstr/>
   </property>
@@ -19547,27 +19969,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SiteId">
     <vt:lpwstr>bc9dc15c-61bc-4f03-b60b-e5b6d8922839</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Owner">
     <vt:lpwstr>zsuzsanna.ba@ema.europa.eu</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_SetDate">
     <vt:lpwstr>2021-02-17T09:50:04.9138038Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Name">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_ActionId">
     <vt:lpwstr>67fe175e-cc82-410f-8344-a196a45df6fd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_39b352ef-c49b-4068-987f-9b664711be4a_Extended_MSFT_Method">
     <vt:lpwstr>Manual</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Classification">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>