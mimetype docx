--- v0 (2026-06-05)
+++ v1 (2026-10-08)
@@ -31,94 +31,114 @@
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22C03A6C" w14:textId="77777777" w:rsidR="006B7985" w:rsidRPr="00603DC3" w:rsidRDefault="008B0FCB" w:rsidP="00603DC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc12257683"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>&lt;Date&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438E0259" w14:textId="77777777" w:rsidR="006E7166" w:rsidRPr="00AC6C00" w:rsidRDefault="008B0FCB" w:rsidP="00AC6C00">
+    <w:p w14:paraId="438E0259" w14:textId="43400E70" w:rsidR="006E7166" w:rsidRPr="00AC6C00" w:rsidRDefault="008B0FCB" w:rsidP="00AC6C00">
       <w:pPr>
         <w:pStyle w:val="DoctitleAgency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Responses to </w:t>
       </w:r>
       <w:r w:rsidR="001F4D6E">
         <w:t>&lt;D90&gt;&lt;D120&gt;&lt;D180&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00DC38B7">
         <w:t xml:space="preserve"> &lt;list of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> questions</w:t>
       </w:r>
       <w:r w:rsidR="00DC38B7">
         <w:t>&gt;&lt;list of outstanding issues&gt;</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00424E95">
+        <w:t xml:space="preserve">&lt;request for supplementary information&gt; </w:t>
       </w:r>
       <w:r w:rsidR="00AC6C00">
         <w:t>- &lt;quality</w:t>
       </w:r>
       <w:r w:rsidR="3862CEB2">
         <w:t>&lt;-ASMF&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC6C00">
-        <w:t>&gt; &lt;nonclinical&gt; &lt;clinical&gt;</w:t>
+        <w:t>&gt; &lt;non</w:t>
+      </w:r>
+      <w:r w:rsidR="00424E95">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6C00">
+        <w:t>clinical&gt; &lt;clinical&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FCE441" w14:textId="77777777" w:rsidR="00B7050D" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00AC6C00">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t>* more granular documents e.g. Efficacy, Safety, Product Information can be submitted</w:t>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> granular documents e.g. Efficacy, Safety, Product Information can be submitted</w:t>
       </w:r>
       <w:r w:rsidR="00B64829" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>, but at minimum, 1 response document for each module (i.e. quality, nonclinical and clinical)</w:t>
       </w:r>
       <w:r w:rsidR="00081B55" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>. Please make sure the title of the document is very clear as regards the contents.</w:t>
       </w:r>
       <w:r w:rsidR="000A488E" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please e</w:t>
       </w:r>
       <w:r w:rsidR="002449B2" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">nsure that the </w:t>
       </w:r>
@@ -161,1372 +181,1632 @@
       </w:r>
       <w:r w:rsidR="001B07CC">
         <w:t xml:space="preserve"> or common name</w:t>
       </w:r>
       <w:r>
         <w:t>: &lt;INN&gt; or &lt;Common name</w:t>
       </w:r>
       <w:r w:rsidR="00CD7F83">
         <w:t>**</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E4BA79" w14:textId="77777777" w:rsidR="00DB458F" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00CA33EA">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t>**eg for vaccines and some ATMPs</w:t>
+        <w:t>**</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for vaccines and some ATMPs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D26A21" w14:textId="77777777" w:rsidR="003E2FEC" w:rsidRPr="006C2B69" w:rsidRDefault="003E2FEC" w:rsidP="00CA33EA">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113E5A58" w14:textId="77777777" w:rsidR="00526E5C" w:rsidRDefault="008B0FCB" w:rsidP="00DB458F">
       <w:pPr>
         <w:pStyle w:val="DocsubtitleAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Pharmaceutical form and strength&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201C9A18" w14:textId="77777777" w:rsidR="006B7985" w:rsidRPr="00603DC3" w:rsidRDefault="006B7985" w:rsidP="00603DC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04504012" w14:textId="77777777" w:rsidR="005D6F2F" w:rsidRPr="0068006D" w:rsidRDefault="008B0FCB" w:rsidP="002449B2">
       <w:pPr>
         <w:pStyle w:val="DocsubtitleAgency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Procedure No. </w:t>
       </w:r>
       <w:r w:rsidR="00044487">
         <w:t>&lt;</w:t>
       </w:r>
       <w:r>
         <w:t>EMEA/H/C/</w:t>
       </w:r>
       <w:r w:rsidR="00044487">
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:t>XXX</w:t>
       </w:r>
       <w:r w:rsidR="00724DEA">
         <w:t>/0000&gt;&lt;IRIS procedure number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B6B29B" w14:textId="77777777" w:rsidR="005D6F2F" w:rsidRPr="0068006D" w:rsidRDefault="005D6F2F" w:rsidP="00A56557">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CEEA367" w14:textId="77777777" w:rsidR="006B7985" w:rsidRDefault="008B0FCB" w:rsidP="00FD52C6">
+    <w:p w14:paraId="1CEEA367" w14:textId="54BC5AE8" w:rsidR="006B7985" w:rsidRDefault="002E50D6" w:rsidP="00FD52C6">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603DC3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Applicant:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodytextAgency"/>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0FCB" w:rsidRPr="00603DC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC41F7">
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>&gt;&lt;MAH&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0FCB" w:rsidRPr="00603DC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FF57A6" w14:textId="77777777" w:rsidR="00910194" w:rsidRPr="00603DC3" w:rsidRDefault="008B0FCB" w:rsidP="00FD52C6">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC41F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DC41F7">
         <w:instrText xml:space="preserve"> FORMTEXT _</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DC41F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00DC41F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D23BBF" w14:textId="77777777" w:rsidR="007C6E9B" w:rsidRPr="00FD52C6" w:rsidRDefault="008B0FCB" w:rsidP="00FD52C6">
       <w:pPr>
         <w:pStyle w:val="DocsubtitleAgency"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37658EA8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tick boxes</w:t>
       </w:r>
       <w:r w:rsidR="00DC3094" w:rsidRPr="37658EA8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534AC9F4" w14:textId="77777777" w:rsidR="007C6E9B" w:rsidRPr="00E77A05" w:rsidRDefault="008B0FCB" w:rsidP="00807650">
+    <w:p w14:paraId="534AC9F4" w14:textId="27F6BA95" w:rsidR="007C6E9B" w:rsidRPr="00E77A05" w:rsidRDefault="008B0FCB" w:rsidP="00807650">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A96197">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The applicant c</w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1764">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1764">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77A05">
         <w:t>onfirm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77A05">
         <w:t xml:space="preserve">that all questions have been </w:t>
       </w:r>
       <w:r w:rsidR="00B7050D" w:rsidRPr="00E77A05">
         <w:t>transferred into</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77A05">
         <w:t xml:space="preserve"> this </w:t>
       </w:r>
       <w:r w:rsidR="009C37F6" w:rsidRPr="00E77A05">
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77A05">
         <w:t xml:space="preserve"> without any amendments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77327EFD" w14:textId="77777777" w:rsidR="00E106D1" w:rsidRPr="0027626F" w:rsidRDefault="008B0FCB" w:rsidP="00FD52C6">
+    <w:p w14:paraId="77327EFD" w14:textId="2410554F" w:rsidR="00E106D1" w:rsidRPr="0027626F" w:rsidRDefault="008B0FCB" w:rsidP="00FD52C6">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A96197">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006205FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The applicant c</w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1764">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1764">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t>onf</w:t>
       </w:r>
       <w:r w:rsidR="00DC3094" w:rsidRPr="00E77A05">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t>rm</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t>word document</w:t>
       </w:r>
       <w:r w:rsidR="003C2EB1">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="009515EF">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="003C2EB1" w:rsidRPr="009515EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Working Documents</w:t>
       </w:r>
       <w:r w:rsidR="003C2EB1">
         <w:t xml:space="preserve"> folder</w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="003C2EB1">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
         <w:t xml:space="preserve">pdf document </w:t>
       </w:r>
       <w:r w:rsidR="003C2EB1">
         <w:t xml:space="preserve">in Module 1 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
-        <w:t>are identical</w:t>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C6E9B" w:rsidRPr="00E77A05">
+        <w:t xml:space="preserve"> identical</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="673E9895" w14:textId="77777777" w:rsidR="006B7985" w:rsidRDefault="008B0FCB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677082E3" w14:textId="77777777" w:rsidR="00F41B0D" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00D13630">
+    <w:p w14:paraId="677082E3" w14:textId="30F0558D" w:rsidR="00F41B0D" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00D13630">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instructions to Applicants</w:t>
       </w:r>
-      <w:r w:rsidR="00D07A8A" w:rsidRPr="00DC3FD3">
+      <w:r w:rsidR="00F328B9">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:t>/MAHs</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07A8A" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
-        </w:rPr>
-[...938 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002676E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625A3AD8" w14:textId="70B72748" w:rsidR="00892975" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00892975">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk92196252"/>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E60">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E60" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E60">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E60" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is expected to respond to all the questions directly in this document and submit both PDF and MS Word versions with their official responses in eCTD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A905E64" w14:textId="3043CD2D" w:rsidR="00CB27E6" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00CB27E6">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3366" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7050D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA30D6" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>copied</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7050D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/paste</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3366" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7DAF" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>verbatim and</w:t>
+      </w:r>
+      <w:r w:rsidR="009940E6" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must not be combined or amended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. After each question, copy/paste the title for the </w:t>
+      </w:r>
+      <w:r w:rsidR="3F901D6B" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>’s response as well as the box for (Co)-Rapporteur’s assessment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64829" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32792" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>The questions should follow the same order and numbering as included in the list adopted by the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F81E7B6" w14:textId="57FEB871" w:rsidR="00802DA4" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00CB27E6">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>All sections (i.e</w:t>
+      </w:r>
+      <w:r w:rsidR="522867D5" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> question, </w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>response</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7050D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="00422F89" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">response) should be replicated as many times as </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7050D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needed and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7050D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>under each relevant topic (i.e</w:t>
+      </w:r>
+      <w:r w:rsidR="58548C60" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>drug product</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>drug substance</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD784A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pharmacology, toxicology;</w:t>
+      </w:r>
+      <w:r w:rsidR="004512EB" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacokinetics</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004512EB" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48B4" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pharmacodynamics</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="10C7F4B1" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>efficacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="172E8B15" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6BEC" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pharmacovigilance</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1CA1" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA48B4" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1CA1" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>rphan similarity and derogation</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C3E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00954BF3" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B07CC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>new active substance (</w:t>
+      </w:r>
+      <w:r w:rsidR="000168B2" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>NAS</w:t>
+      </w:r>
+      <w:r w:rsidR="001B07CC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C3E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status</w:t>
+      </w:r>
+      <w:r w:rsidR="00870E93" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1CA1" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00507D64" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>dditional data exclusivity</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0A63" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0A63" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>arketing protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0028" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="07261DC2" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD784A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uestions </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the closed part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B07CC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>active substance master file (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>ASMF</w:t>
+      </w:r>
+      <w:r w:rsidR="001B07CC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6ADB" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD784A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD784A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>answered separately</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE327D" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the ASMF holder</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6ADB" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00300BF4" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A31299" w14:textId="77777777" w:rsidR="00F32792" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00CB27E6">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>If any sections are not applicable (e.g., if there are no major objections for a particular topic), please state “not applicable”. The headings &lt;Orphan similarity and derogations&gt;, &lt;New active substance status&gt;, &lt;Additional data exclusivity/Marketing protection&gt; can be deleted if not relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0D5D7D" w14:textId="34BB7CB6" w:rsidR="00B251C7" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00CB27E6">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="2B95FE11" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4086">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is expected to prepare separate response documents for quality, </w:t>
+      </w:r>
+      <w:r w:rsidR="0090279E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidR="00586011">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0090279E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and clinical aspects</w:t>
+      </w:r>
+      <w:r w:rsidR="00F128ED" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as a separate document on</w:t>
+      </w:r>
+      <w:r w:rsidR="2255B5E8" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aspects on product information</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="274F22F0" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, </w:t>
+      </w:r>
+      <w:r w:rsidR="62745381" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="572E29C4" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5A3F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may choose </w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>to further separate the responses into more granular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>, e.g</w:t>
+      </w:r>
+      <w:r w:rsidR="0FF08094" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinical pharmacology, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3A77" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3A77" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="0052064A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>efficacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3366" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>In the case of multiple response documents, an informative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3366" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be added </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the front page. </w:t>
+      </w:r>
+      <w:r w:rsidR="006408EC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5A3F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAHs</w:t>
+      </w:r>
+      <w:r w:rsidR="006408EC">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not create one response document per question. </w:t>
+      </w:r>
+      <w:r w:rsidR="00540224">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>The submission should have</w:t>
+      </w:r>
+      <w:r w:rsidR="000459D9">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a maximum of 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46BC7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="000459D9">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> response documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C83916" w14:textId="42F3B1EF" w:rsidR="0052064A" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00F2271C">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="27D3AB29" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5A3F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adds their complete responses concerning each question. It is not acceptable to just refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1744" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. However, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1744" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used and referred to if space</w:t>
+      </w:r>
+      <w:r w:rsidR="699D388A" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>consuming tables or pictures need to be included to support the responses.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B199E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cross </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14AC0" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>links</w:t>
+      </w:r>
+      <w:r w:rsidR="008B199E" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are encouraged to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14AC0" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>ease the assessment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Study reports or similar should not be included as </w:t>
+      </w:r>
+      <w:r w:rsidR="00317372" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but placed in the correct section of the eCTD and cross-referenced. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00317372" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>ppendices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referred to should be easily identified in the response. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13630" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There should not be unnecessary repetition between the response body and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00317372" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>appendices</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13630" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6742CF11" w14:textId="0DDAF6E8" w:rsidR="00D13630" w:rsidRDefault="008B0FCB" w:rsidP="00DC3FD3">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforapplicants"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to the submission of the responses, the </w:t>
+      </w:r>
+      <w:r w:rsidR="0F083942" w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D420F8">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should delete all the blue guidance text in this document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="090EA35C" w14:textId="77777777" w:rsidR="009F79F7" w:rsidRPr="002676E2" w:rsidRDefault="008B0FCB" w:rsidP="009F79F7">
+      <w:pPr>
+        <w:pStyle w:val="Guidancenotesforassessors"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002676E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Instructions to Assessors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119DAE48" w14:textId="77777777" w:rsidR="009F79F7" w:rsidRDefault="008B0FCB" w:rsidP="009867E9">
+    <w:p w14:paraId="119DAE48" w14:textId="555A4B31" w:rsidR="009F79F7" w:rsidRDefault="008B0FCB" w:rsidP="009867E9">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforassessors"/>
       </w:pPr>
       <w:r w:rsidRPr="09C08E28">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please use the assessment boxes to complete the assessment of the applicant’s responses. </w:t>
+        <w:t xml:space="preserve">Please use the assessment boxes to complete the assessment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5222D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09C08E28">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pplicant’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5222D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/MAH’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09C08E28">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responses. </w:t>
       </w:r>
       <w:r w:rsidR="5A2BC07C" w:rsidRPr="09C08E28">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Don’t forget to update the Overview </w:t>
       </w:r>
       <w:r w:rsidR="65B02B95" w:rsidRPr="09C08E28">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and propose relevant updates to SmPC and/or RMP as needed for each issue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6933B9EC" w14:textId="77777777" w:rsidR="002676E2" w:rsidRPr="00C21924" w:rsidRDefault="008B0FCB" w:rsidP="00C21924">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforassessors"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prior to the circulation of the assessment of the responses, the assessor should delete </w:t>
       </w:r>
       <w:r w:rsidR="00C21924">
         <w:t>all the green guidance text in this document.</w:t>
       </w:r>
     </w:p>
@@ -5415,51 +5695,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(Co)-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E249D4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rapporteur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51A091FC" w14:textId="77777777" w:rsidR="000C5F05" w:rsidRPr="00B57DDE" w:rsidRDefault="008B0FCB" w:rsidP="00040C17">
             <w:pPr>
               <w:pStyle w:val="Guidancenotesforassessors"/>
             </w:pPr>
             <w:r w:rsidRPr="00B57DDE">
               <w:t xml:space="preserve">The assessment team should tick one or other of the 2 boxes below: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180D5C4C" w14:textId="77777777" w:rsidR="000C5F05" w:rsidRDefault="008B0FCB" w:rsidP="00E61852">
+          <w:p w14:paraId="180D5C4C" w14:textId="5B6BA20E" w:rsidR="000C5F05" w:rsidRDefault="008B0FCB" w:rsidP="00E61852">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
@@ -5568,51 +5848,75 @@
               </w:rPr>
               <w:noBreakHyphen/>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">public </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>proprietary</w:t>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (with the exception of data provided by the applicant)</w:t>
+              <w:t xml:space="preserve"> (with the exception of data provided by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>, including commercially confidential information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided by a third party</w:t>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. ASMF, information shared by other competent authorities or organisations, reference to on-going assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -5638,51 +5942,51 @@
           <w:p w14:paraId="539A8ABA" w14:textId="77777777" w:rsidR="000C5F05" w:rsidRDefault="008B0FCB" w:rsidP="002E5FBD">
             <w:pPr>
               <w:pStyle w:val="Guidancenotesforassessors"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF7066">
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>If the entity from which non-public information originates has consented to its further disclosure, the box should be ticked and there would be no need to add details.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AC8E778" w14:textId="77777777" w:rsidR="00040C17" w:rsidRDefault="00040C17" w:rsidP="00040C17">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3864E7FF" w14:textId="77777777" w:rsidR="000C5F05" w:rsidRPr="001C0ADF" w:rsidRDefault="008B0FCB" w:rsidP="002E5FBD">
+          <w:p w14:paraId="3864E7FF" w14:textId="2A608BF2" w:rsidR="000C5F05" w:rsidRPr="001C0ADF" w:rsidRDefault="008B0FCB" w:rsidP="002E5FBD">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
@@ -5804,51 +6108,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>so that they can</w:t>
             </w:r>
             <w:r w:rsidRPr="00B57DDE">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be removed before sharing the document with the applicant or other parties.  </w:t>
+              <w:t xml:space="preserve"> be removed before sharing the document with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57DDE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57DDE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other parties.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E0FDD2B" w14:textId="77777777" w:rsidR="00A86C24" w:rsidRPr="00104FE6" w:rsidRDefault="008B0FCB" w:rsidP="00A86C24">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc192489445"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="31A48AB8" w14:textId="77777777" w:rsidR="00A86C24" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00104FE6">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
@@ -6071,127 +6399,173 @@
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E50F7BD" w14:textId="77777777" w:rsidR="00554534" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r w:rsidR="00122E38" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>&lt;number&gt;</w:t>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00122E38" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00122E38" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633CFD60" w14:textId="77777777" w:rsidR="00E05A9A" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00752049">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35D14569" w14:textId="77777777" w:rsidR="00554534" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D14569" w14:textId="793CE36E" w:rsidR="00554534" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="0090386E">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38609873" w14:textId="77777777" w:rsidR="003678A6" w:rsidRDefault="008B0FCB" w:rsidP="00ED1B5D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="0F13642E" w14:textId="77777777" w:rsidTr="003D3CE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC53C4E" w14:textId="77777777" w:rsidR="00971659" w:rsidRDefault="008B0FCB" w:rsidP="00971659">
+          <w:p w14:paraId="6CC53C4E" w14:textId="278D3CA5" w:rsidR="00971659" w:rsidRDefault="008B0FCB" w:rsidP="00971659">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Hlk189582719"/>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A775F1" w14:textId="77777777" w:rsidR="00971659" w:rsidRDefault="008B0FCB" w:rsidP="00971659">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64649742" w14:textId="77777777" w:rsidR="00971659" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="00971659">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="020BB0B9" w14:textId="77777777" w:rsidR="00971659" w:rsidRDefault="008B0FCB" w:rsidP="00971659">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -6488,133 +6862,182 @@
     <w:p w14:paraId="100545E1" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355683C8" w14:textId="77777777" w:rsidR="00741F2E" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530A6E97" w14:textId="77777777" w:rsidR="00741F2E" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00142C8D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52417603" w14:textId="77777777" w:rsidR="00741F2E" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52417603" w14:textId="742FC59F" w:rsidR="00741F2E" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5222D">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2154">
+        <w:t>MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34594528" w14:textId="77777777" w:rsidR="00741F2E" w:rsidRDefault="008B0FCB" w:rsidP="00142C8D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="0D065463" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBED0DE" w14:textId="77777777" w:rsidR="00CC75C1" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="5FBED0DE" w14:textId="38A83AB3" w:rsidR="00CC75C1" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365FBD79" w14:textId="77777777" w:rsidR="00CC75C1" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F4A938" w14:textId="77777777" w:rsidR="00CC75C1" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720C9026" w14:textId="77777777" w:rsidR="00CC75C1" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -6909,132 +7332,178 @@
     <w:p w14:paraId="30D706DD" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442F2167" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F215371" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00142C8D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C8B0CE4" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8B0CE4" w14:textId="4F6DE820" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2154">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7A3D74" w14:textId="77777777" w:rsidR="00696E84" w:rsidRDefault="008B0FCB" w:rsidP="00142C8D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="12EF45C1" w14:textId="77777777" w:rsidTr="00CE39EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="75944E93" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="75944E93" w14:textId="652CB936" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55974986" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EC77B7" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B97FBF" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -7310,131 +7779,177 @@
     <w:p w14:paraId="78BB1278" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC0728A" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F6F62B" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00ED68FC">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D4EA7E2" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4EA7E2" w14:textId="60A5950B" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="002316B5">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8B8841" w14:textId="77777777" w:rsidR="00696E84" w:rsidRDefault="008B0FCB" w:rsidP="00ED68FC">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="765D1A07" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF708E4" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="7CF708E4" w14:textId="6735913C" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1D0685" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708FE12C" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ABE526A" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -7743,131 +8258,177 @@
     <w:p w14:paraId="610A2E8A" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA84371" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783021AF" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00ED68FC">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69893C65" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69893C65" w14:textId="7726C578" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00264D7A">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DED86A" w14:textId="77777777" w:rsidR="00696E84" w:rsidRDefault="008B0FCB" w:rsidP="00ED68FC">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="3FA537CA" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="10213FAA" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="10213FAA" w14:textId="13C955BE" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66941879" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A7BD13E" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B1717F4" w14:textId="77777777" w:rsidR="00CE39EA" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -8143,132 +8704,178 @@
     <w:p w14:paraId="0B2BFC13" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31722CD6" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042ECF9C" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00026258">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12DF3A30" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DF3A30" w14:textId="2915A073" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F928F8">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C804DA" w14:textId="77777777" w:rsidR="00696E84" w:rsidRDefault="008B0FCB" w:rsidP="00026258">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="7AB25C9A" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6EE8A0" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="4C6EE8A0" w14:textId="622D60FA" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55DF1C43" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4C23E2" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6309845E" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -8544,132 +9151,178 @@
     <w:p w14:paraId="57705081" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACD5B2E" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032F9FEC" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00026258">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5516DAA7" w14:textId="77777777" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5516DAA7" w14:textId="6670A160" w:rsidR="00696E84" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F928F8">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CF222B" w14:textId="77777777" w:rsidR="00696E84" w:rsidRDefault="008B0FCB" w:rsidP="00026258">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="1FE4D564" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5EB2DF" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="6D5EB2DF" w14:textId="37C3EA3B" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6500FA63" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71929F06" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EB9B13" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -8958,132 +9611,178 @@
     <w:p w14:paraId="7695393A" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C14BD2" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7386AAE7" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1057442D" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1057442D" w14:textId="013729F1" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F928F8">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDF2752" w14:textId="77777777" w:rsidR="00341898" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="0A7C1A02" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="51F45EBD" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="51F45EBD" w14:textId="319FCCF4" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26E34C82" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78FAD484" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B7BC1F" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -9359,132 +10058,178 @@
     <w:p w14:paraId="3BDED88D" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F267FA6" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FBE8C2" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="051D3239" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051D3239" w14:textId="0C645D1E" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70DAD">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1C5CB8" w14:textId="77777777" w:rsidR="00341898" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="1266712D" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="771DD888" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="771DD888" w14:textId="5827438E" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5222D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F08C381" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E410D7F" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40AF8E9D" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -9760,132 +10505,178 @@
     <w:p w14:paraId="7974A673" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B228B1B" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="473F5211" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="633C260C" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633C260C" w14:textId="7BA318DF" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31487">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158C8C54" w14:textId="77777777" w:rsidR="00341898" w:rsidRDefault="008B0FCB" w:rsidP="006F155D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="4AB5A0EF" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF0308E" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="4BF0308E" w14:textId="23D2C919" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc12257686"/>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5883A0B6" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB939E3" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78EE9626" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -10199,131 +10990,177 @@
     <w:p w14:paraId="712354AB" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73740CCB" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461BBE82" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="00BE1F3B">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31685752" w14:textId="77777777" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31685752" w14:textId="38ADD4D8" w:rsidR="00341898" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00127C86">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEAB351" w14:textId="77777777" w:rsidR="00341898" w:rsidRDefault="008B0FCB" w:rsidP="00BE1F3B">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="512CE4F2" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="68EDEBB0" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="68EDEBB0" w14:textId="03F1F29A" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A77A0CC" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A606E21" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="506DAE6C" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -10602,114 +11439,160 @@
     <w:p w14:paraId="330C284F" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7473407A" w14:textId="77777777" w:rsidR="007F6B83" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047D8A1A" w14:textId="77777777" w:rsidR="007F6B83" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="007F6B83">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>&lt;Question text&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F27ABA2" w14:textId="77777777" w:rsidR="007F6B83" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t xml:space="preserve">&lt;Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F27ABA2" w14:textId="41586373" w:rsidR="007F6B83" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00127C86">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF05BCB" w14:textId="77777777" w:rsidR="007F6B83" w:rsidRDefault="008B0FCB" w:rsidP="007F6B83">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="47BE54A0" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="12FE2A7A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="12FE2A7A" w14:textId="6F5BC815" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2D50">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB058D9" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="774D3E17" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69540093" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -10985,132 +11868,178 @@
     <w:p w14:paraId="18FD2D3F" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BD7E69" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A768A5" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C666E5D" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C666E5D" w14:textId="5CD0D259" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E3A">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A4B942" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="350E35F1" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1A63D9CB" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="1A63D9CB" w14:textId="04A25CCD" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03A6F8CC" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37A3587E" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10869DF6" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -11386,132 +12315,178 @@
     <w:p w14:paraId="21E66B18" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA74246" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA64700" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question t</w:t>
+        <w:t xml:space="preserve">Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003678A6" w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ext&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BFEC774" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFEC774" w14:textId="32789983" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1284A">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7836A21A" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="373F2605" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="62F5AE1D" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="62F5AE1D" w14:textId="2D3CDF18" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06257351" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65C5A9AA" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B0AC449" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -11799,114 +12774,160 @@
     <w:p w14:paraId="32584365" w14:textId="77777777" w:rsidR="006960CB" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="006960CB">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1E4524" w14:textId="77777777" w:rsidR="0043165C" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Question &lt;number&gt;</w:t>
+        <w:t>Question &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474F72E9" w14:textId="77777777" w:rsidR="0043165C" w:rsidRPr="00C03630" w:rsidRDefault="008B0FCB" w:rsidP="0043165C">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03630">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>&lt;Question text&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DF81FCC" w14:textId="77777777" w:rsidR="0043165C" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+        <w:t xml:space="preserve">&lt;Question </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C03630">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF81FCC" w14:textId="23E0F648" w:rsidR="0043165C" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1284A">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E8B611" w14:textId="77777777" w:rsidR="00A35FBE" w:rsidRDefault="008B0FCB" w:rsidP="2D7AD45D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="541A9475" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="749D85A9" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="749D85A9" w14:textId="0C200335" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A1D9C47" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D01419C" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="743ED423" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -12192,103 +13213,121 @@
     <w:p w14:paraId="00194918" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6515C37B" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Question t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF93482" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="0EF93482" w14:textId="5C543388" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1284A">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096012C8" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="54DF2BAB" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45BD34EF" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="45BD34EF" w14:textId="545F5F2D" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A48A19" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71528951" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066AD706" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -12590,103 +13629,121 @@
     <w:p w14:paraId="5435F010" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34476C22" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Question t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330C116B" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="330C116B" w14:textId="0952EE01" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2CDD">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71051122" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="003678A6">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="78294F99" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6F2854" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="6A6F2854" w14:textId="7FEF36AA" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B577D5">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="456B1CC5" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393B8DE1" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBEC230" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -12964,97 +14021,115 @@
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EE03AB" w14:textId="77777777" w:rsidR="00A66C90" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="00A66C90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510F7936" w14:textId="77777777" w:rsidR="00A66C90" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="00A66C90">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A9DF07" w14:textId="77777777" w:rsidR="00A66C90" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="59A9DF07" w14:textId="58D89DD5" w:rsidR="00A66C90" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2CDD">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DDF8F7" w14:textId="77777777" w:rsidR="00A66C90" w:rsidRDefault="008B0FCB" w:rsidP="00A66C90">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="1F3657FF" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="32A50B60" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="32A50B60" w14:textId="20964564" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/Applicant</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B22E15" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9E84B0" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32554276" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -13338,103 +14413,121 @@
     <w:p w14:paraId="7CE837E4" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B51BEA" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Question t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FCC40A" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="05FCC40A" w14:textId="572086DF" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11AFA">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF979FD" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="7EF9C704" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="19C9CE42" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="19C9CE42" w14:textId="6F3D0BCE" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DFA6A4E" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ACD123F" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6841C18B" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -13720,103 +14813,121 @@
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc313367263"/>
       <w:bookmarkStart w:id="48" w:name="_Toc313368979"/>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A4954F" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Question t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6600B956" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="6600B956" w14:textId="45EAA892" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D2F694" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="006F2AFE">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="7D1BFC37" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4A598A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="6C4A598A" w14:textId="4EEBFECB" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B59F1CC" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="449E2A40" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02C7BEEF" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -14094,97 +15205,115 @@
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDD8DC9" w14:textId="77777777" w:rsidR="00CC3AA7" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4495390D" w14:textId="77777777" w:rsidR="00CC3AA7" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="00CC3AA7">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBA8A41" w14:textId="77777777" w:rsidR="00CC3AA7" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="2BBA8A41" w14:textId="6EED911A" w:rsidR="00CC3AA7" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E56B3FC" w14:textId="77777777" w:rsidR="41B440EF" w:rsidRDefault="008B0FCB" w:rsidP="2D7AD45D">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="068ED620" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4F439241" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="4F439241" w14:textId="1DFD26AD" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4E9AEE" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="589A9C10" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E61F88A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -14470,102 +15599,120 @@
     <w:p w14:paraId="08244465" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72607A21" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="005E4CA8">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Question t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A40F7" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="7A3A40F7" w14:textId="5F123610" w:rsidR="00A239B8" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DB4309" w14:textId="77777777" w:rsidR="00A239B8" w:rsidRDefault="008B0FCB" w:rsidP="005E4CA8">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00AC3465">
         <w:t>Response t</w:t>
       </w:r>
       <w:r>
         <w:t>ext&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="369A304A" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="21A77B20" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="21A77B20" w14:textId="3D487575" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="312B3FB6" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6337EEB9" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CE2597" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -14857,96 +16004,114 @@
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23867DF2" w14:textId="77777777" w:rsidR="00A733E6" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799A64EB" w14:textId="77777777" w:rsidR="00A733E6" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="00A733E6">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331E962D" w14:textId="77777777" w:rsidR="00A733E6" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="331E962D" w14:textId="58047745" w:rsidR="00A733E6" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377415E3" w14:textId="77777777" w:rsidR="00A733E6" w:rsidRDefault="008B0FCB" w:rsidP="00A733E6">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="77123D6B" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7881A0" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="7B7881A0" w14:textId="5C16C174" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56A71">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5911C0FF" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1925E9CE" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E873E47" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -15227,97 +16392,115 @@
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;None&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F07AA1D" w14:textId="77777777" w:rsidR="00A91800" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="009F5B90">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5415DC9F" w14:textId="77777777" w:rsidR="00A91800" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="00A91800">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BDA18B" w14:textId="77777777" w:rsidR="00A91800" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="65BDA18B" w14:textId="14F4E6D6" w:rsidR="00A91800" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EB2CE9" w14:textId="77777777" w:rsidR="00A91800" w:rsidRDefault="008B0FCB" w:rsidP="00A91800">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="546FC52B" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7726B132" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="7726B132" w14:textId="75C608CC" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2268C11A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C4D8B1" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45B9B466" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -15632,96 +16815,114 @@
       <w:bookmarkStart w:id="56" w:name="_Toc192489482"/>
       <w:r>
         <w:t>&lt;Major Objections&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="6D37AC6E" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDEFC23" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B8E14" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="047B8E14" w14:textId="3A22E2F2" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1306540F" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="0D709E2A" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="74D37F2A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="74D37F2A" w14:textId="122AD231" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C2658A" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CBE65ED" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F592C9B" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -15983,97 +17184,115 @@
       <w:bookmarkStart w:id="57" w:name="_Toc192489483"/>
       <w:r>
         <w:t>&lt;Other Concerns&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="56A76B0A" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC24A87" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB20C77" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="0BB20C77" w14:textId="56B0AF75" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4894E89A" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="1BB2FC66" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="13AC3EB4" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="13AC3EB4" w14:textId="4FA8698F" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51EE424D" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7265AE" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BB398A9" w14:textId="77777777" w:rsidR="009A66A0" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -16345,97 +17564,115 @@
       <w:bookmarkStart w:id="59" w:name="_Toc192489485"/>
       <w:r>
         <w:t>&lt;Major Objections&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="1C6E20B0" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E8BCEE" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A4E1C2" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="46A4E1C2" w14:textId="27A3BC38" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E75AD83" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="2CF1188E" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="438E52DB" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="438E52DB" w14:textId="0DE4A212" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460D7459" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D355D8A" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53523D7D" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -16697,97 +17934,115 @@
       <w:bookmarkStart w:id="60" w:name="_Toc192489486"/>
       <w:r>
         <w:t>&lt;Other Concerns&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="34E6395E" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F33AB0E" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C36251A" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="7C36251A" w14:textId="09A031AA" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443A61BD" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="11321233" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC45CEA" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="0EC45CEA" w14:textId="601E3506" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E2D3AE7" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="483964BE" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CDAA909" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -17062,97 +18317,115 @@
       <w:bookmarkStart w:id="62" w:name="_Toc192489488"/>
       <w:r>
         <w:t>&lt;Major Objections&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="36807348" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D357CF" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDCAB6A" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="5EDCAB6A" w14:textId="7E09E1A2" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A8EE3A" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="6148F32D" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="35C8166A" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="35C8166A" w14:textId="617E5BB2" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5810B733" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1450FF70" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02643259" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -17414,96 +18687,114 @@
       <w:bookmarkStart w:id="63" w:name="_Toc192489489"/>
       <w:r>
         <w:t>&lt;Other Concerns&gt;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="679D8182" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00122E38" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0068006D">
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r>
         <w:t>&lt;number&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207E489F" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00E05A9A" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Question text&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B4C0EC" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
+    <w:p w14:paraId="27B4C0EC" w14:textId="7430B90C" w:rsidR="008F75A5" w:rsidRPr="00850951" w:rsidRDefault="008B0FCB" w:rsidP="00DC7923">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading5"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00850951">
-        <w:t>pplicant’s response:</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FFB">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850951">
+        <w:t>’s response:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C59EA4F" w14:textId="77777777" w:rsidR="008F75A5" w:rsidRDefault="008B0FCB" w:rsidP="008F75A5">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Response text&gt;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E2E0A" w14:paraId="2BE934EE" w14:textId="77777777" w:rsidTr="003D331D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="007ECAF8" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
+          <w:p w14:paraId="007ECAF8" w14:textId="02FFA7B5" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>&lt;Co-&gt;Rapporteur</w:t>
             </w:r>
             <w:r w:rsidRPr="007F568D">
               <w:t xml:space="preserve">’s </w:t>
             </w:r>
             <w:r>
-              <w:t>assessment of applicant’s response:</w:t>
+              <w:t xml:space="preserve">assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>pplicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00051B5D">
+              <w:t>/MAH</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s response:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3D3FA6" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t>&lt;Text&gt;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17BF7596" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRPr="00026258" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="No-numheading5Agency"/>
             </w:pPr>
             <w:r>
               <w:t>Conclusion:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="270EB5E7" w14:textId="77777777" w:rsidR="00F61EB7" w:rsidRDefault="008B0FCB" w:rsidP="003D331D">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
             <w:r w:rsidRPr="00752049">
               <w:t xml:space="preserve">&lt;Issue </w:t>
             </w:r>
@@ -17759,282 +19050,329 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CA056B1" w14:textId="3B706D92" w:rsidR="003F48B7" w:rsidRDefault="008B0FCB" w:rsidP="002050EA">
       <w:pPr>
         <w:pStyle w:val="ResponseHeading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc192489490"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Product information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1D63BEC0" w14:textId="792BA181" w:rsidR="002D1247" w:rsidRDefault="002D1247" w:rsidP="00043D11">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section is included to provide guidance </w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
-        <w:t>on how to present response to questions and/or</w:t>
+        <w:t xml:space="preserve">on how to present </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001200A8">
+        <w:t>response</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001200A8">
+        <w:t xml:space="preserve"> to questions and/or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> comments related to the Product Information</w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve"> (PI)</w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t>. However, no response should be reflected here</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2BCEA8" w14:textId="54F772C8" w:rsidR="00C822A7" w:rsidRDefault="002D1247" w:rsidP="00043D11">
+    <w:p w14:paraId="7A2BCEA8" w14:textId="313BC462" w:rsidR="00C822A7" w:rsidRDefault="002D1247" w:rsidP="00043D11">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Any questions </w:t>
       </w:r>
       <w:r w:rsidR="00AB4C64">
         <w:t xml:space="preserve">with impact on the PI </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">included in </w:t>
       </w:r>
       <w:r w:rsidRPr="67E35BB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the quality, non-clinical, clinical, RMP sections of the LOQ/ LOI</w:t>
       </w:r>
+      <w:r w:rsidR="004D3375">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/RSI</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be addressed in </w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00AB4C64">
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t xml:space="preserve"> respective sections of this response document. </w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve">In parallel, the </w:t>
       </w:r>
-      <w:r w:rsidR="009A05DF">
-        <w:t xml:space="preserve">applicant </w:t>
+      <w:r w:rsidR="004D3375">
+        <w:t xml:space="preserve">Applicant/MAH </w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="007660D3">
         <w:t xml:space="preserve">include a cross-reference to the </w:t>
       </w:r>
       <w:r w:rsidR="005C27DA">
         <w:t>list of question</w:t>
       </w:r>
       <w:r w:rsidR="020E3C9B">
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidR="004D3375">
+        <w:t>/RSI</w:t>
+      </w:r>
       <w:r w:rsidR="007660D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032669F">
         <w:t xml:space="preserve">in the annotated version of the amended PI </w:t>
       </w:r>
       <w:r w:rsidR="007660D3">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve">introduce any consequent PI update proposals directly in </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t>clean</w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t xml:space="preserve">and annotated version </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">of the amended </w:t>
       </w:r>
       <w:r w:rsidR="001200A8">
         <w:t>PI</w:t>
       </w:r>
       <w:r w:rsidR="00C822A7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC980A" w14:textId="049BF9D0" w:rsidR="00C822A7" w:rsidRDefault="00C822A7" w:rsidP="00C822A7">
+    <w:p w14:paraId="49EC980A" w14:textId="45D06CE4" w:rsidR="00C822A7" w:rsidRDefault="00C822A7" w:rsidP="00C822A7">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
       </w:pPr>
       <w:r>
         <w:t>2) Questions</w:t>
       </w:r>
       <w:r w:rsidR="002A6BC5">
         <w:t>/ comments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">raised </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="67E35BB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>text boxes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> throughout the PI should be responded to by the </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t>A</w:t>
       </w:r>
       <w:r>
-        <w:t>pplicant directly in the respective text box</w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3375">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> directly in the respective text box</w:t>
       </w:r>
       <w:r w:rsidR="002A6BC5">
         <w:t xml:space="preserve"> of the annotated version </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">of the amended </w:t>
       </w:r>
       <w:r w:rsidR="002A6BC5">
         <w:t>PI</w:t>
       </w:r>
       <w:r>
         <w:t>, stating “</w:t>
       </w:r>
       <w:r w:rsidR="009A05DF">
         <w:t>A</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">pplicant´s response: </w:t>
+        <w:t>pplicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00160DAC">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">´s response: </w:t>
       </w:r>
       <w:r w:rsidR="00E31198">
         <w:t xml:space="preserve">e.g. implemented </w:t>
       </w:r>
       <w:r w:rsidR="009A05DF">
         <w:t>or not implemented because</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">…..”. In parallel, the </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">pplicant should introduce any consequent PI update proposals directly in </w:t>
+        <w:t xml:space="preserve">”. In parallel, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DAC">
+        <w:t xml:space="preserve">Applicant/MAH </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">should introduce any consequent PI update proposals directly in </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the clean- and annotated version </w:t>
       </w:r>
       <w:r w:rsidR="00422D6B">
         <w:t xml:space="preserve">of the amended </w:t>
       </w:r>
       <w:r>
         <w:t>PI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43112A77" w14:textId="077C0641" w:rsidR="0052477D" w:rsidRDefault="002A6BC5" w:rsidP="0052477D">
+    <w:p w14:paraId="43112A77" w14:textId="77585C14" w:rsidR="0052477D" w:rsidRDefault="002A6BC5" w:rsidP="0052477D">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
       </w:pPr>
       <w:r>
         <w:t>3) Question</w:t>
       </w:r>
       <w:r w:rsidR="0094645B">
         <w:t>s raised via</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="67E35BB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>comment balloons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> throughout the PI should be </w:t>
       </w:r>
       <w:r w:rsidR="3592659F">
         <w:t>address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ed by the </w:t>
       </w:r>
-      <w:r w:rsidR="009A05DF">
-        <w:t>a</w:t>
+      <w:r w:rsidR="00160DAC">
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B257A0">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="00160DAC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">pplicant directly in </w:t>
+        <w:t xml:space="preserve">directly in </w:t>
       </w:r>
       <w:r w:rsidR="00F54616">
         <w:t xml:space="preserve">response to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the respective </w:t>
       </w:r>
       <w:r w:rsidR="00F54616">
         <w:t xml:space="preserve">comment </w:t>
       </w:r>
       <w:r>
         <w:t>balloons.</w:t>
       </w:r>
       <w:r w:rsidR="0052477D">
-        <w:t xml:space="preserve"> In parallel, the Applicant should introduce any consequent PI update proposals directly in </w:t>
+        <w:t xml:space="preserve"> In parallel, the Applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B257A0">
+        <w:t>/MAH</w:t>
+      </w:r>
+      <w:r w:rsidR="0052477D">
+        <w:t xml:space="preserve"> should introduce any consequent PI update proposals directly in </w:t>
       </w:r>
       <w:r w:rsidR="00BC668A">
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r w:rsidR="0052477D">
         <w:t xml:space="preserve">the clean- and annotated version </w:t>
       </w:r>
       <w:r w:rsidR="007A29CC">
         <w:t xml:space="preserve">of the amended </w:t>
       </w:r>
       <w:r w:rsidR="0052477D">
         <w:t>PI.</w:t>
       </w:r>
       <w:r w:rsidR="005B6CA9">
         <w:t xml:space="preserve"> Any </w:t>
       </w:r>
       <w:r w:rsidR="00950B38">
         <w:t>non-implementation</w:t>
       </w:r>
       <w:r w:rsidR="005B6CA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00950B38">
         <w:t xml:space="preserve">or amended proposal should always be justified. </w:t>
       </w:r>
@@ -18153,58 +19491,58 @@
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
       <w:r>
         <w:t>&lt;Text&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186A34AE" w14:textId="77777777" w:rsidR="005C1B15" w:rsidRPr="005C1B15" w:rsidRDefault="005C1B15" w:rsidP="00425B0B">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C1B15" w:rsidRPr="005C1B15" w:rsidSect="00043D11">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4804DA0C" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E">
+    <w:p w14:paraId="7CD8FC01" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6144FFC9" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E">
+    <w:p w14:paraId="1C0066F4" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -18562,165 +19900,183 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2031EE72" w14:textId="77777777" w:rsidR="006027FC" w:rsidRDefault="006027FC" w:rsidP="00AC4590">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="36955F69" w14:textId="77777777" w:rsidR="00CD07B5" w:rsidRPr="009C37F6" w:rsidRDefault="00CD07B5" w:rsidP="00DC3FD3">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0326BC2D" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E" w:rsidP="004B68C5">
+    <w:p w14:paraId="66F35BF7" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9" w:rsidP="004B68C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000DC59F" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E"/>
+    <w:p w14:paraId="211C035A" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CB7A2C" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E" w:rsidP="004B68C5">
+    <w:p w14:paraId="40F4D445" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9" w:rsidP="004B68C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461A9EC5" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E"/>
+    <w:p w14:paraId="0B802819" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59D48992" w14:textId="77777777" w:rsidR="001B706E" w:rsidRDefault="001B706E"/>
+    <w:p w14:paraId="5C9CA3BA" w14:textId="77777777" w:rsidR="004D1AB9" w:rsidRDefault="004D1AB9"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1929DABD" w14:textId="77777777" w:rsidR="00663922" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="0093694F">
+    <w:p w14:paraId="1929DABD" w14:textId="527FA951" w:rsidR="00663922" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="0093694F">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00762B9A" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>To quickly delete all the blue guidance</w:t>
       </w:r>
       <w:r w:rsidR="005008BC" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> text,</w:t>
       </w:r>
       <w:r w:rsidR="00762B9A" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> use the following instructions: Click on Ctrl-Alt-Shift-S to view the “styles” window. Select “</w:t>
       </w:r>
       <w:r w:rsidR="00DC6E61" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>guidance notes for applicant</w:t>
       </w:r>
+      <w:r w:rsidR="006D5F75">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAH</w:t>
+      </w:r>
       <w:r w:rsidR="00762B9A" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">” and click on the </w:t>
       </w:r>
       <w:r w:rsidR="00DC6E61" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>drop</w:t>
       </w:r>
       <w:r w:rsidR="00EA759B" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DC6E61" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">down menu </w:t>
       </w:r>
       <w:r w:rsidR="00762B9A" w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>icon on the right, chose “Select all XXX instances”, press the “Delete” key on the keyboard.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="75B94612" w14:textId="77777777" w:rsidR="00DA6678" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00F1261A">
+    <w:p w14:paraId="75B94612" w14:textId="0A74E256" w:rsidR="00DA6678" w:rsidRPr="00DC3FD3" w:rsidRDefault="008B0FCB" w:rsidP="00F1261A">
       <w:pPr>
         <w:pStyle w:val="Guidancenotesforapplicants"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC3FD3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Applicants can also add a table of contents for tables and a table of figures if they want.</w:t>
+        <w:t xml:space="preserve"> Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="0090386E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>/MAHs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can also add a table of contents for tables and a table of figures if they want.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="482997B9" w14:textId="77777777" w:rsidR="000C4C14" w:rsidRDefault="000C4C14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="044D9935" w14:textId="77777777" w:rsidR="00DC3FD3" w:rsidRPr="009C37F6" w:rsidRDefault="008B0FCB" w:rsidP="00DC3FD3">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -20046,720 +21402,769 @@
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F41B0D"/>
     <w:rsid w:val="0000149C"/>
     <w:rsid w:val="00013C70"/>
     <w:rsid w:val="000168B2"/>
     <w:rsid w:val="0002143E"/>
     <w:rsid w:val="00023766"/>
     <w:rsid w:val="00023E34"/>
     <w:rsid w:val="000253CB"/>
     <w:rsid w:val="00026258"/>
     <w:rsid w:val="000360F7"/>
     <w:rsid w:val="00040C17"/>
     <w:rsid w:val="00040F4A"/>
     <w:rsid w:val="00043D11"/>
     <w:rsid w:val="00044487"/>
     <w:rsid w:val="000459D9"/>
     <w:rsid w:val="00046C5A"/>
+    <w:rsid w:val="00051B5D"/>
     <w:rsid w:val="0005280F"/>
     <w:rsid w:val="000535EF"/>
     <w:rsid w:val="000625F8"/>
     <w:rsid w:val="00070909"/>
     <w:rsid w:val="0007097C"/>
     <w:rsid w:val="00072681"/>
     <w:rsid w:val="0007751D"/>
     <w:rsid w:val="00080EF4"/>
     <w:rsid w:val="00081B55"/>
     <w:rsid w:val="000942C2"/>
     <w:rsid w:val="000955CA"/>
     <w:rsid w:val="00096474"/>
     <w:rsid w:val="000A488E"/>
     <w:rsid w:val="000B1846"/>
     <w:rsid w:val="000C1E9A"/>
     <w:rsid w:val="000C22A0"/>
     <w:rsid w:val="000C4C14"/>
     <w:rsid w:val="000C52B1"/>
     <w:rsid w:val="000C5F05"/>
     <w:rsid w:val="000C64BD"/>
     <w:rsid w:val="000D08CD"/>
     <w:rsid w:val="000D38F5"/>
     <w:rsid w:val="000E3988"/>
     <w:rsid w:val="000E669E"/>
     <w:rsid w:val="00100078"/>
     <w:rsid w:val="00101341"/>
     <w:rsid w:val="00102CF4"/>
     <w:rsid w:val="00104FE6"/>
     <w:rsid w:val="00106AF0"/>
     <w:rsid w:val="00107BE2"/>
     <w:rsid w:val="001109CA"/>
     <w:rsid w:val="0011173D"/>
     <w:rsid w:val="001200A8"/>
     <w:rsid w:val="00120D8C"/>
     <w:rsid w:val="001217EF"/>
     <w:rsid w:val="00122E38"/>
+    <w:rsid w:val="00127C86"/>
     <w:rsid w:val="00133BCF"/>
     <w:rsid w:val="001374B9"/>
     <w:rsid w:val="001410CE"/>
+    <w:rsid w:val="0014122F"/>
     <w:rsid w:val="00142A37"/>
     <w:rsid w:val="00142C8D"/>
     <w:rsid w:val="00143450"/>
     <w:rsid w:val="001546FE"/>
     <w:rsid w:val="001563A7"/>
     <w:rsid w:val="001607CA"/>
+    <w:rsid w:val="00160DAC"/>
     <w:rsid w:val="001638B8"/>
     <w:rsid w:val="00175F6D"/>
     <w:rsid w:val="00184F23"/>
     <w:rsid w:val="001968D2"/>
     <w:rsid w:val="0019749C"/>
     <w:rsid w:val="001A055D"/>
     <w:rsid w:val="001A0D03"/>
     <w:rsid w:val="001A0E4D"/>
     <w:rsid w:val="001A329A"/>
     <w:rsid w:val="001A3C9C"/>
     <w:rsid w:val="001B07CC"/>
     <w:rsid w:val="001B1A64"/>
     <w:rsid w:val="001B55D0"/>
     <w:rsid w:val="001B5816"/>
     <w:rsid w:val="001B6A60"/>
     <w:rsid w:val="001B706E"/>
     <w:rsid w:val="001C0ADF"/>
     <w:rsid w:val="001C75A8"/>
     <w:rsid w:val="001C7E86"/>
     <w:rsid w:val="001D30E5"/>
     <w:rsid w:val="001E741F"/>
     <w:rsid w:val="001F3406"/>
     <w:rsid w:val="001F4D6E"/>
     <w:rsid w:val="0020121E"/>
     <w:rsid w:val="00202180"/>
     <w:rsid w:val="00203F8D"/>
     <w:rsid w:val="002050EA"/>
     <w:rsid w:val="002116AB"/>
     <w:rsid w:val="00216D8F"/>
     <w:rsid w:val="00217AE6"/>
     <w:rsid w:val="00220750"/>
     <w:rsid w:val="002260A4"/>
     <w:rsid w:val="00227D55"/>
+    <w:rsid w:val="002316B5"/>
     <w:rsid w:val="00232438"/>
     <w:rsid w:val="00233DF9"/>
     <w:rsid w:val="0023440F"/>
     <w:rsid w:val="002449B2"/>
     <w:rsid w:val="002464C4"/>
     <w:rsid w:val="0024742B"/>
     <w:rsid w:val="00257BD3"/>
+    <w:rsid w:val="00264D7A"/>
     <w:rsid w:val="002676E2"/>
     <w:rsid w:val="00272119"/>
     <w:rsid w:val="0027626F"/>
     <w:rsid w:val="00280865"/>
     <w:rsid w:val="0029063F"/>
     <w:rsid w:val="002915E4"/>
     <w:rsid w:val="00293E5C"/>
     <w:rsid w:val="00295885"/>
     <w:rsid w:val="002A2B14"/>
     <w:rsid w:val="002A6BC5"/>
     <w:rsid w:val="002B2CD4"/>
+    <w:rsid w:val="002C1731"/>
     <w:rsid w:val="002C2B4F"/>
     <w:rsid w:val="002C5E63"/>
     <w:rsid w:val="002D0373"/>
     <w:rsid w:val="002D1247"/>
     <w:rsid w:val="002D6440"/>
     <w:rsid w:val="002E3366"/>
+    <w:rsid w:val="002E50D6"/>
     <w:rsid w:val="002E5405"/>
     <w:rsid w:val="002E54E5"/>
     <w:rsid w:val="002E5FBD"/>
     <w:rsid w:val="002E68C3"/>
     <w:rsid w:val="002F32D2"/>
     <w:rsid w:val="002F4BA0"/>
     <w:rsid w:val="002F7C08"/>
     <w:rsid w:val="00300BF4"/>
     <w:rsid w:val="00300EA0"/>
     <w:rsid w:val="0030371A"/>
     <w:rsid w:val="003037F5"/>
     <w:rsid w:val="00315ADC"/>
     <w:rsid w:val="00317372"/>
     <w:rsid w:val="00317971"/>
     <w:rsid w:val="0032669F"/>
     <w:rsid w:val="003272D7"/>
     <w:rsid w:val="00327844"/>
+    <w:rsid w:val="00336905"/>
     <w:rsid w:val="00341898"/>
     <w:rsid w:val="003553A2"/>
     <w:rsid w:val="00355E3A"/>
     <w:rsid w:val="00363F5D"/>
     <w:rsid w:val="003670AC"/>
     <w:rsid w:val="003678A6"/>
     <w:rsid w:val="00370151"/>
     <w:rsid w:val="00371090"/>
     <w:rsid w:val="00371926"/>
     <w:rsid w:val="00376DFE"/>
     <w:rsid w:val="0038153E"/>
     <w:rsid w:val="0038240C"/>
     <w:rsid w:val="003824C9"/>
     <w:rsid w:val="00385ECA"/>
     <w:rsid w:val="00390B44"/>
     <w:rsid w:val="00397AD1"/>
     <w:rsid w:val="003A0F36"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003B7C5F"/>
     <w:rsid w:val="003C1F97"/>
     <w:rsid w:val="003C2EB1"/>
     <w:rsid w:val="003C3E15"/>
     <w:rsid w:val="003D017A"/>
     <w:rsid w:val="003D0A63"/>
     <w:rsid w:val="003D331D"/>
     <w:rsid w:val="003D3CE8"/>
+    <w:rsid w:val="003D5F97"/>
     <w:rsid w:val="003E2BF5"/>
     <w:rsid w:val="003E2FEC"/>
     <w:rsid w:val="003E6AFA"/>
+    <w:rsid w:val="003F0462"/>
     <w:rsid w:val="003F1712"/>
+    <w:rsid w:val="003F2CDD"/>
     <w:rsid w:val="003F48B7"/>
     <w:rsid w:val="003F494F"/>
     <w:rsid w:val="00405B58"/>
     <w:rsid w:val="0041018F"/>
     <w:rsid w:val="0041373C"/>
     <w:rsid w:val="00417BAD"/>
     <w:rsid w:val="00422D6B"/>
+    <w:rsid w:val="00422F89"/>
+    <w:rsid w:val="00424E95"/>
     <w:rsid w:val="00425B0B"/>
     <w:rsid w:val="00427F13"/>
     <w:rsid w:val="0043165C"/>
     <w:rsid w:val="00431D31"/>
     <w:rsid w:val="0043387F"/>
     <w:rsid w:val="00435D1D"/>
     <w:rsid w:val="004361C5"/>
     <w:rsid w:val="00440504"/>
     <w:rsid w:val="00441C78"/>
     <w:rsid w:val="00451204"/>
     <w:rsid w:val="004512EB"/>
     <w:rsid w:val="00453333"/>
     <w:rsid w:val="0045352E"/>
     <w:rsid w:val="00457368"/>
     <w:rsid w:val="00461052"/>
     <w:rsid w:val="004638DB"/>
     <w:rsid w:val="00465407"/>
     <w:rsid w:val="00465E78"/>
     <w:rsid w:val="00467310"/>
     <w:rsid w:val="00467A19"/>
     <w:rsid w:val="00470761"/>
     <w:rsid w:val="0048640B"/>
     <w:rsid w:val="00493F7B"/>
     <w:rsid w:val="00497716"/>
     <w:rsid w:val="004A093F"/>
     <w:rsid w:val="004A3E6E"/>
     <w:rsid w:val="004A5351"/>
     <w:rsid w:val="004A5FFD"/>
     <w:rsid w:val="004A693F"/>
+    <w:rsid w:val="004B1764"/>
     <w:rsid w:val="004B2E11"/>
     <w:rsid w:val="004B68C5"/>
     <w:rsid w:val="004C0B28"/>
     <w:rsid w:val="004C4B25"/>
     <w:rsid w:val="004D0D8E"/>
+    <w:rsid w:val="004D1AB9"/>
+    <w:rsid w:val="004D3375"/>
     <w:rsid w:val="004D709C"/>
     <w:rsid w:val="004E186D"/>
     <w:rsid w:val="004F3424"/>
     <w:rsid w:val="005003C9"/>
     <w:rsid w:val="005008BC"/>
     <w:rsid w:val="00504221"/>
     <w:rsid w:val="005044C5"/>
     <w:rsid w:val="00505FDB"/>
     <w:rsid w:val="005066C1"/>
     <w:rsid w:val="00507D64"/>
     <w:rsid w:val="00512FBC"/>
     <w:rsid w:val="00513DB1"/>
     <w:rsid w:val="00513E4E"/>
     <w:rsid w:val="0052064A"/>
     <w:rsid w:val="0052477D"/>
     <w:rsid w:val="00525E72"/>
     <w:rsid w:val="00526DF7"/>
     <w:rsid w:val="00526E5C"/>
     <w:rsid w:val="00531F3C"/>
     <w:rsid w:val="005328B8"/>
     <w:rsid w:val="00540224"/>
     <w:rsid w:val="005402E4"/>
     <w:rsid w:val="005455CE"/>
     <w:rsid w:val="005527A6"/>
     <w:rsid w:val="00553689"/>
     <w:rsid w:val="00554534"/>
     <w:rsid w:val="00554790"/>
     <w:rsid w:val="00557963"/>
     <w:rsid w:val="00560F39"/>
     <w:rsid w:val="00564A16"/>
     <w:rsid w:val="005750A2"/>
     <w:rsid w:val="005813A8"/>
     <w:rsid w:val="00581FBC"/>
+    <w:rsid w:val="00586011"/>
     <w:rsid w:val="00591DE9"/>
     <w:rsid w:val="005A44CC"/>
     <w:rsid w:val="005A5196"/>
     <w:rsid w:val="005B6C40"/>
     <w:rsid w:val="005B6CA9"/>
     <w:rsid w:val="005C0EB1"/>
     <w:rsid w:val="005C1687"/>
     <w:rsid w:val="005C1B15"/>
     <w:rsid w:val="005C27DA"/>
     <w:rsid w:val="005C3FFA"/>
     <w:rsid w:val="005D6F2F"/>
     <w:rsid w:val="005D7F38"/>
     <w:rsid w:val="005E2A7C"/>
     <w:rsid w:val="005E42A9"/>
     <w:rsid w:val="005E4CA8"/>
     <w:rsid w:val="005E5281"/>
     <w:rsid w:val="005F05EC"/>
     <w:rsid w:val="005F0D20"/>
     <w:rsid w:val="005F3D7E"/>
     <w:rsid w:val="006027FC"/>
     <w:rsid w:val="00603C34"/>
     <w:rsid w:val="00603DC3"/>
     <w:rsid w:val="006044B5"/>
     <w:rsid w:val="006055EA"/>
     <w:rsid w:val="00606CEF"/>
     <w:rsid w:val="00607419"/>
     <w:rsid w:val="006118CA"/>
     <w:rsid w:val="00616EB7"/>
     <w:rsid w:val="00632095"/>
     <w:rsid w:val="00636117"/>
     <w:rsid w:val="006408EC"/>
     <w:rsid w:val="00642B3A"/>
     <w:rsid w:val="00645556"/>
     <w:rsid w:val="00651118"/>
     <w:rsid w:val="00652E95"/>
     <w:rsid w:val="006544D7"/>
     <w:rsid w:val="006570FC"/>
     <w:rsid w:val="00661EEC"/>
     <w:rsid w:val="00663922"/>
     <w:rsid w:val="00665655"/>
     <w:rsid w:val="006677E5"/>
     <w:rsid w:val="006718B9"/>
     <w:rsid w:val="00672A96"/>
     <w:rsid w:val="00677C54"/>
     <w:rsid w:val="0068006D"/>
+    <w:rsid w:val="00687467"/>
     <w:rsid w:val="006903AF"/>
     <w:rsid w:val="00690425"/>
     <w:rsid w:val="00692E21"/>
     <w:rsid w:val="006940FC"/>
     <w:rsid w:val="006960CB"/>
     <w:rsid w:val="00696400"/>
     <w:rsid w:val="00696E84"/>
     <w:rsid w:val="006A04ED"/>
     <w:rsid w:val="006A135D"/>
     <w:rsid w:val="006A25D5"/>
     <w:rsid w:val="006A43DB"/>
     <w:rsid w:val="006B18E9"/>
     <w:rsid w:val="006B1D05"/>
     <w:rsid w:val="006B59AD"/>
     <w:rsid w:val="006B7985"/>
     <w:rsid w:val="006C1B5E"/>
     <w:rsid w:val="006C29A7"/>
     <w:rsid w:val="006C2B69"/>
     <w:rsid w:val="006C65C2"/>
     <w:rsid w:val="006C76FF"/>
     <w:rsid w:val="006D1A44"/>
     <w:rsid w:val="006D4034"/>
     <w:rsid w:val="006D409F"/>
+    <w:rsid w:val="006D5F75"/>
     <w:rsid w:val="006D6C8E"/>
     <w:rsid w:val="006E195A"/>
     <w:rsid w:val="006E357B"/>
     <w:rsid w:val="006E4FDB"/>
     <w:rsid w:val="006E5BEB"/>
     <w:rsid w:val="006E62F3"/>
     <w:rsid w:val="006E7166"/>
     <w:rsid w:val="006F0F8D"/>
     <w:rsid w:val="006F155D"/>
     <w:rsid w:val="006F2AFE"/>
     <w:rsid w:val="006F7183"/>
     <w:rsid w:val="006F79E3"/>
     <w:rsid w:val="00710B25"/>
     <w:rsid w:val="00711E3E"/>
     <w:rsid w:val="0071302D"/>
     <w:rsid w:val="00713557"/>
     <w:rsid w:val="00714769"/>
     <w:rsid w:val="00724DEA"/>
     <w:rsid w:val="00727D7D"/>
     <w:rsid w:val="00727DDB"/>
     <w:rsid w:val="00731EC5"/>
     <w:rsid w:val="00733ABE"/>
     <w:rsid w:val="00734992"/>
     <w:rsid w:val="00741F2E"/>
     <w:rsid w:val="00750E7D"/>
     <w:rsid w:val="00752049"/>
+    <w:rsid w:val="007523E9"/>
     <w:rsid w:val="00757A1C"/>
     <w:rsid w:val="00762B9A"/>
     <w:rsid w:val="00763671"/>
     <w:rsid w:val="00765BDF"/>
     <w:rsid w:val="007660D3"/>
     <w:rsid w:val="00770191"/>
     <w:rsid w:val="0077606C"/>
     <w:rsid w:val="00776875"/>
     <w:rsid w:val="00781C9B"/>
+    <w:rsid w:val="00786E3A"/>
     <w:rsid w:val="007902E2"/>
     <w:rsid w:val="0079223B"/>
     <w:rsid w:val="007A1CA1"/>
     <w:rsid w:val="007A1EE3"/>
+    <w:rsid w:val="007A2154"/>
     <w:rsid w:val="007A29CC"/>
     <w:rsid w:val="007A323C"/>
     <w:rsid w:val="007A7DAF"/>
+    <w:rsid w:val="007B4086"/>
     <w:rsid w:val="007B645D"/>
     <w:rsid w:val="007B6FC7"/>
     <w:rsid w:val="007C059E"/>
     <w:rsid w:val="007C266C"/>
     <w:rsid w:val="007C38EF"/>
     <w:rsid w:val="007C3F63"/>
     <w:rsid w:val="007C6E9B"/>
     <w:rsid w:val="007D1319"/>
     <w:rsid w:val="007D23B4"/>
     <w:rsid w:val="007D697D"/>
     <w:rsid w:val="007D70F7"/>
     <w:rsid w:val="007E0BF9"/>
+    <w:rsid w:val="007E7EAF"/>
+    <w:rsid w:val="007F0DD7"/>
+    <w:rsid w:val="007F1605"/>
     <w:rsid w:val="007F1F23"/>
     <w:rsid w:val="007F568D"/>
     <w:rsid w:val="007F6B83"/>
     <w:rsid w:val="007F7852"/>
     <w:rsid w:val="00802DA4"/>
     <w:rsid w:val="00807650"/>
     <w:rsid w:val="00810FF3"/>
     <w:rsid w:val="00811185"/>
     <w:rsid w:val="00813CEF"/>
     <w:rsid w:val="008152EB"/>
     <w:rsid w:val="00823D90"/>
     <w:rsid w:val="008244AA"/>
     <w:rsid w:val="008252FE"/>
     <w:rsid w:val="0084420E"/>
     <w:rsid w:val="00844ACB"/>
     <w:rsid w:val="00850951"/>
     <w:rsid w:val="00852366"/>
     <w:rsid w:val="0085407C"/>
     <w:rsid w:val="00854129"/>
     <w:rsid w:val="00854D33"/>
     <w:rsid w:val="00857C26"/>
     <w:rsid w:val="00857E9D"/>
     <w:rsid w:val="00861737"/>
     <w:rsid w:val="008629D2"/>
     <w:rsid w:val="00863343"/>
     <w:rsid w:val="00865572"/>
     <w:rsid w:val="00870E93"/>
     <w:rsid w:val="00872932"/>
+    <w:rsid w:val="00877F16"/>
     <w:rsid w:val="00882D42"/>
     <w:rsid w:val="00882FE5"/>
     <w:rsid w:val="00883311"/>
     <w:rsid w:val="0089158A"/>
     <w:rsid w:val="0089194B"/>
     <w:rsid w:val="00892975"/>
     <w:rsid w:val="00893CF0"/>
     <w:rsid w:val="008961B3"/>
     <w:rsid w:val="00897B9E"/>
     <w:rsid w:val="008A3C37"/>
     <w:rsid w:val="008B0FCB"/>
     <w:rsid w:val="008B199E"/>
     <w:rsid w:val="008B4F34"/>
     <w:rsid w:val="008B71B5"/>
     <w:rsid w:val="008C4277"/>
     <w:rsid w:val="008C4C1A"/>
     <w:rsid w:val="008C6E06"/>
     <w:rsid w:val="008C75D6"/>
     <w:rsid w:val="008D63AB"/>
     <w:rsid w:val="008D65A1"/>
     <w:rsid w:val="008E3086"/>
     <w:rsid w:val="008E30CB"/>
     <w:rsid w:val="008E4C07"/>
     <w:rsid w:val="008E65E6"/>
     <w:rsid w:val="008F7583"/>
     <w:rsid w:val="008F75A5"/>
     <w:rsid w:val="008F79F5"/>
     <w:rsid w:val="0090279E"/>
+    <w:rsid w:val="0090386E"/>
     <w:rsid w:val="00904ABA"/>
     <w:rsid w:val="00910194"/>
     <w:rsid w:val="00920E89"/>
     <w:rsid w:val="009228E9"/>
     <w:rsid w:val="00923AF1"/>
     <w:rsid w:val="009241EE"/>
     <w:rsid w:val="00933C3E"/>
     <w:rsid w:val="009362CA"/>
     <w:rsid w:val="0093694F"/>
     <w:rsid w:val="009372FE"/>
     <w:rsid w:val="0094030B"/>
     <w:rsid w:val="00940CDE"/>
     <w:rsid w:val="0094188D"/>
     <w:rsid w:val="00944E88"/>
     <w:rsid w:val="0094645B"/>
     <w:rsid w:val="00950841"/>
     <w:rsid w:val="00950B38"/>
     <w:rsid w:val="00950F7F"/>
     <w:rsid w:val="009515EF"/>
     <w:rsid w:val="00952A5F"/>
     <w:rsid w:val="00953218"/>
     <w:rsid w:val="00954BF3"/>
     <w:rsid w:val="0095604A"/>
     <w:rsid w:val="00966BC2"/>
     <w:rsid w:val="00971659"/>
     <w:rsid w:val="0097301C"/>
     <w:rsid w:val="00976672"/>
     <w:rsid w:val="00976F72"/>
+    <w:rsid w:val="00986422"/>
     <w:rsid w:val="009867E9"/>
     <w:rsid w:val="009914AB"/>
     <w:rsid w:val="00991532"/>
     <w:rsid w:val="009940E6"/>
     <w:rsid w:val="009943CE"/>
     <w:rsid w:val="009A05DF"/>
     <w:rsid w:val="009A2A63"/>
     <w:rsid w:val="009A2BEE"/>
     <w:rsid w:val="009A4278"/>
     <w:rsid w:val="009A66A0"/>
     <w:rsid w:val="009A704B"/>
     <w:rsid w:val="009B243D"/>
     <w:rsid w:val="009B2FE9"/>
     <w:rsid w:val="009B3A6E"/>
     <w:rsid w:val="009B450E"/>
     <w:rsid w:val="009B7214"/>
     <w:rsid w:val="009C37F6"/>
     <w:rsid w:val="009C5AF0"/>
     <w:rsid w:val="009C7C4F"/>
+    <w:rsid w:val="009D0BA2"/>
     <w:rsid w:val="009D4B31"/>
+    <w:rsid w:val="009D5A3F"/>
     <w:rsid w:val="009E2E0A"/>
     <w:rsid w:val="009E700D"/>
     <w:rsid w:val="009F507D"/>
     <w:rsid w:val="009F5B90"/>
     <w:rsid w:val="009F79F7"/>
     <w:rsid w:val="00A013C9"/>
+    <w:rsid w:val="00A0543C"/>
     <w:rsid w:val="00A15511"/>
     <w:rsid w:val="00A2015C"/>
     <w:rsid w:val="00A20407"/>
     <w:rsid w:val="00A20E69"/>
     <w:rsid w:val="00A20FE6"/>
     <w:rsid w:val="00A239B8"/>
     <w:rsid w:val="00A2567F"/>
     <w:rsid w:val="00A319B3"/>
     <w:rsid w:val="00A31C51"/>
     <w:rsid w:val="00A32DAD"/>
     <w:rsid w:val="00A333BA"/>
     <w:rsid w:val="00A353A4"/>
     <w:rsid w:val="00A35FBE"/>
     <w:rsid w:val="00A4137D"/>
     <w:rsid w:val="00A43BF2"/>
     <w:rsid w:val="00A54562"/>
     <w:rsid w:val="00A551F8"/>
     <w:rsid w:val="00A56557"/>
     <w:rsid w:val="00A66C90"/>
     <w:rsid w:val="00A6760F"/>
     <w:rsid w:val="00A733E6"/>
     <w:rsid w:val="00A741C5"/>
     <w:rsid w:val="00A7499C"/>
     <w:rsid w:val="00A75F3C"/>
     <w:rsid w:val="00A809F8"/>
     <w:rsid w:val="00A84599"/>
+    <w:rsid w:val="00A84B74"/>
     <w:rsid w:val="00A861B2"/>
     <w:rsid w:val="00A86C24"/>
     <w:rsid w:val="00A91800"/>
     <w:rsid w:val="00A9266E"/>
     <w:rsid w:val="00A9344F"/>
     <w:rsid w:val="00A95F36"/>
     <w:rsid w:val="00A96197"/>
     <w:rsid w:val="00AA01F9"/>
     <w:rsid w:val="00AA48B4"/>
     <w:rsid w:val="00AA5BB5"/>
     <w:rsid w:val="00AA6A0A"/>
     <w:rsid w:val="00AB0146"/>
     <w:rsid w:val="00AB4C64"/>
     <w:rsid w:val="00AC3465"/>
     <w:rsid w:val="00AC4590"/>
     <w:rsid w:val="00AC6C00"/>
     <w:rsid w:val="00AD608B"/>
+    <w:rsid w:val="00AE2D50"/>
     <w:rsid w:val="00AF1FF5"/>
     <w:rsid w:val="00AF382D"/>
     <w:rsid w:val="00AF7066"/>
     <w:rsid w:val="00AF7D87"/>
     <w:rsid w:val="00B07356"/>
     <w:rsid w:val="00B14AC0"/>
     <w:rsid w:val="00B175C8"/>
     <w:rsid w:val="00B23C59"/>
     <w:rsid w:val="00B251C7"/>
+    <w:rsid w:val="00B257A0"/>
     <w:rsid w:val="00B30A95"/>
+    <w:rsid w:val="00B31487"/>
     <w:rsid w:val="00B36DBC"/>
+    <w:rsid w:val="00B577D5"/>
     <w:rsid w:val="00B57DDE"/>
     <w:rsid w:val="00B63F76"/>
     <w:rsid w:val="00B64829"/>
     <w:rsid w:val="00B7050D"/>
     <w:rsid w:val="00B72EAC"/>
     <w:rsid w:val="00B75676"/>
     <w:rsid w:val="00B7613F"/>
     <w:rsid w:val="00B80C9E"/>
     <w:rsid w:val="00B83E0F"/>
     <w:rsid w:val="00B921FC"/>
     <w:rsid w:val="00B957D2"/>
     <w:rsid w:val="00B96814"/>
     <w:rsid w:val="00BA229A"/>
     <w:rsid w:val="00BA30D6"/>
     <w:rsid w:val="00BA3597"/>
     <w:rsid w:val="00BA7A25"/>
+    <w:rsid w:val="00BA7FFB"/>
     <w:rsid w:val="00BB1B15"/>
     <w:rsid w:val="00BB27DE"/>
     <w:rsid w:val="00BB2FDD"/>
     <w:rsid w:val="00BB7248"/>
+    <w:rsid w:val="00BC23D4"/>
     <w:rsid w:val="00BC487E"/>
     <w:rsid w:val="00BC668A"/>
     <w:rsid w:val="00BD0807"/>
     <w:rsid w:val="00BD1E85"/>
+    <w:rsid w:val="00BD31F8"/>
+    <w:rsid w:val="00BD355C"/>
     <w:rsid w:val="00BD5390"/>
     <w:rsid w:val="00BD59F3"/>
     <w:rsid w:val="00BD71E3"/>
     <w:rsid w:val="00BE0028"/>
     <w:rsid w:val="00BE1F3B"/>
     <w:rsid w:val="00BE41A3"/>
     <w:rsid w:val="00BF0D80"/>
     <w:rsid w:val="00BF17F5"/>
     <w:rsid w:val="00BF19A4"/>
     <w:rsid w:val="00BF636F"/>
     <w:rsid w:val="00BF759F"/>
     <w:rsid w:val="00C02926"/>
     <w:rsid w:val="00C03630"/>
     <w:rsid w:val="00C06BAD"/>
     <w:rsid w:val="00C12C77"/>
     <w:rsid w:val="00C1545C"/>
     <w:rsid w:val="00C21924"/>
     <w:rsid w:val="00C23824"/>
     <w:rsid w:val="00C31E84"/>
     <w:rsid w:val="00C336E0"/>
     <w:rsid w:val="00C41243"/>
     <w:rsid w:val="00C426D4"/>
     <w:rsid w:val="00C461FF"/>
     <w:rsid w:val="00C462ED"/>
     <w:rsid w:val="00C46BC7"/>
     <w:rsid w:val="00C46FBD"/>
     <w:rsid w:val="00C53239"/>
     <w:rsid w:val="00C53E22"/>
     <w:rsid w:val="00C62331"/>
     <w:rsid w:val="00C67B91"/>
     <w:rsid w:val="00C70277"/>
     <w:rsid w:val="00C70EE3"/>
     <w:rsid w:val="00C715BA"/>
     <w:rsid w:val="00C72630"/>
     <w:rsid w:val="00C75C0E"/>
     <w:rsid w:val="00C7694B"/>
     <w:rsid w:val="00C76D8F"/>
     <w:rsid w:val="00C822A7"/>
     <w:rsid w:val="00C822E5"/>
     <w:rsid w:val="00C82C67"/>
     <w:rsid w:val="00C924C0"/>
     <w:rsid w:val="00CA1DB4"/>
     <w:rsid w:val="00CA33EA"/>
+    <w:rsid w:val="00CA3FD3"/>
     <w:rsid w:val="00CB0524"/>
     <w:rsid w:val="00CB1272"/>
     <w:rsid w:val="00CB1D1F"/>
     <w:rsid w:val="00CB27E6"/>
     <w:rsid w:val="00CC2596"/>
     <w:rsid w:val="00CC3AA7"/>
     <w:rsid w:val="00CC6179"/>
     <w:rsid w:val="00CC6F23"/>
     <w:rsid w:val="00CC72BE"/>
     <w:rsid w:val="00CC75C1"/>
     <w:rsid w:val="00CD07B5"/>
     <w:rsid w:val="00CD472A"/>
     <w:rsid w:val="00CD528D"/>
     <w:rsid w:val="00CD7C10"/>
     <w:rsid w:val="00CD7F83"/>
     <w:rsid w:val="00CE1520"/>
     <w:rsid w:val="00CE1FCE"/>
     <w:rsid w:val="00CE3112"/>
     <w:rsid w:val="00CE3271"/>
     <w:rsid w:val="00CE327D"/>
     <w:rsid w:val="00CE3559"/>
     <w:rsid w:val="00CE39EA"/>
     <w:rsid w:val="00CF0438"/>
     <w:rsid w:val="00CF0A42"/>
     <w:rsid w:val="00D0630C"/>
     <w:rsid w:val="00D06572"/>
     <w:rsid w:val="00D07A8A"/>
     <w:rsid w:val="00D07C13"/>
+    <w:rsid w:val="00D10E60"/>
+    <w:rsid w:val="00D11AFA"/>
+    <w:rsid w:val="00D1284A"/>
     <w:rsid w:val="00D13630"/>
     <w:rsid w:val="00D211E5"/>
     <w:rsid w:val="00D2180A"/>
     <w:rsid w:val="00D22261"/>
     <w:rsid w:val="00D236C7"/>
     <w:rsid w:val="00D247A7"/>
     <w:rsid w:val="00D251DF"/>
     <w:rsid w:val="00D37BA5"/>
+    <w:rsid w:val="00D420F8"/>
     <w:rsid w:val="00D55D76"/>
     <w:rsid w:val="00D7210E"/>
     <w:rsid w:val="00D751C9"/>
     <w:rsid w:val="00D75DD7"/>
     <w:rsid w:val="00D82652"/>
     <w:rsid w:val="00D828DE"/>
     <w:rsid w:val="00D82B14"/>
     <w:rsid w:val="00D82B86"/>
     <w:rsid w:val="00D869BD"/>
     <w:rsid w:val="00D869C4"/>
     <w:rsid w:val="00D906A0"/>
     <w:rsid w:val="00D9245C"/>
     <w:rsid w:val="00D92F05"/>
     <w:rsid w:val="00D96F40"/>
     <w:rsid w:val="00DA1744"/>
     <w:rsid w:val="00DA3A77"/>
     <w:rsid w:val="00DA4480"/>
     <w:rsid w:val="00DA5581"/>
+    <w:rsid w:val="00DA60FF"/>
     <w:rsid w:val="00DA6678"/>
     <w:rsid w:val="00DA76D8"/>
     <w:rsid w:val="00DB1DC2"/>
     <w:rsid w:val="00DB458F"/>
     <w:rsid w:val="00DB4758"/>
     <w:rsid w:val="00DB514C"/>
     <w:rsid w:val="00DB5DD9"/>
     <w:rsid w:val="00DB71AB"/>
     <w:rsid w:val="00DC3094"/>
     <w:rsid w:val="00DC38B7"/>
     <w:rsid w:val="00DC3FD3"/>
     <w:rsid w:val="00DC41F7"/>
     <w:rsid w:val="00DC4CA3"/>
     <w:rsid w:val="00DC6E61"/>
     <w:rsid w:val="00DC7300"/>
     <w:rsid w:val="00DC7923"/>
     <w:rsid w:val="00DD0CD9"/>
     <w:rsid w:val="00DD2FAE"/>
     <w:rsid w:val="00DD4813"/>
     <w:rsid w:val="00DD784A"/>
     <w:rsid w:val="00DE0E9F"/>
     <w:rsid w:val="00DE27BF"/>
     <w:rsid w:val="00E00D16"/>
     <w:rsid w:val="00E05A9A"/>
     <w:rsid w:val="00E106D1"/>
@@ -20788,72 +22193,77 @@
     <w:rsid w:val="00EA361A"/>
     <w:rsid w:val="00EA5ECC"/>
     <w:rsid w:val="00EA759B"/>
     <w:rsid w:val="00EB5FB0"/>
     <w:rsid w:val="00EC061D"/>
     <w:rsid w:val="00EC6706"/>
     <w:rsid w:val="00ED019F"/>
     <w:rsid w:val="00ED1B5D"/>
     <w:rsid w:val="00ED68FC"/>
     <w:rsid w:val="00ED6FD8"/>
     <w:rsid w:val="00ED7CA4"/>
     <w:rsid w:val="00EE33A1"/>
     <w:rsid w:val="00EE3E3D"/>
     <w:rsid w:val="00EE72C7"/>
     <w:rsid w:val="00EF447D"/>
     <w:rsid w:val="00EF4C59"/>
     <w:rsid w:val="00EF5890"/>
     <w:rsid w:val="00F03A4B"/>
     <w:rsid w:val="00F1261A"/>
     <w:rsid w:val="00F126A6"/>
     <w:rsid w:val="00F128ED"/>
     <w:rsid w:val="00F2271C"/>
     <w:rsid w:val="00F24864"/>
     <w:rsid w:val="00F3120A"/>
     <w:rsid w:val="00F32792"/>
+    <w:rsid w:val="00F328B9"/>
     <w:rsid w:val="00F37324"/>
     <w:rsid w:val="00F41B0D"/>
     <w:rsid w:val="00F41C3E"/>
     <w:rsid w:val="00F42DB0"/>
     <w:rsid w:val="00F457AE"/>
+    <w:rsid w:val="00F5222D"/>
     <w:rsid w:val="00F52BEA"/>
     <w:rsid w:val="00F53287"/>
     <w:rsid w:val="00F5356F"/>
     <w:rsid w:val="00F54616"/>
+    <w:rsid w:val="00F56A71"/>
     <w:rsid w:val="00F61EB7"/>
     <w:rsid w:val="00F66544"/>
+    <w:rsid w:val="00F70DAD"/>
     <w:rsid w:val="00F714CC"/>
     <w:rsid w:val="00F73CD2"/>
     <w:rsid w:val="00F7450A"/>
     <w:rsid w:val="00F76721"/>
     <w:rsid w:val="00F77314"/>
     <w:rsid w:val="00F815CA"/>
     <w:rsid w:val="00F84A22"/>
     <w:rsid w:val="00F84D8D"/>
     <w:rsid w:val="00F84E33"/>
     <w:rsid w:val="00F853CF"/>
     <w:rsid w:val="00F87B5A"/>
+    <w:rsid w:val="00F928F8"/>
     <w:rsid w:val="00FA0EA2"/>
     <w:rsid w:val="00FB2407"/>
     <w:rsid w:val="00FB30B7"/>
     <w:rsid w:val="00FB7668"/>
     <w:rsid w:val="00FC4837"/>
     <w:rsid w:val="00FC6BEC"/>
     <w:rsid w:val="00FD1FF6"/>
     <w:rsid w:val="00FD52C6"/>
     <w:rsid w:val="00FD6E35"/>
     <w:rsid w:val="00FD7EA5"/>
     <w:rsid w:val="00FE18A9"/>
     <w:rsid w:val="00FE5753"/>
     <w:rsid w:val="00FE6ADB"/>
     <w:rsid w:val="00FF38CD"/>
     <w:rsid w:val="00FF39DF"/>
     <w:rsid w:val="00FF3FD3"/>
     <w:rsid w:val="00FF4C4F"/>
     <w:rsid w:val="00FF6D2E"/>
     <w:rsid w:val="01C06800"/>
     <w:rsid w:val="01E24636"/>
     <w:rsid w:val="020E3C9B"/>
     <w:rsid w:val="037E1697"/>
     <w:rsid w:val="04063E0D"/>
     <w:rsid w:val="04A2B9F1"/>
     <w:rsid w:val="0530BC0D"/>
@@ -22910,143 +24320,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...91 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009821578E8BB0584CB0DAB1BE78BCCE9D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f28095d4718b3a15571f5c3439e7da1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="9319d8b6-8054-4d29-be3a-afb4a020e216" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b547f5baf364f213bf58c0a970f24fb" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -23464,139 +24781,240 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <testcolumn xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <URL xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <comment xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-628903358-130616</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-628903358-130616</Url>
+      <Description>EMADOC-628903358-130616</Description>
+    </_dlc_DocIdUrl>
+    <Status xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <F2F_x002d_Remote xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Day xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <TimeScheduleOrder xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Plenaryday xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Period xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Year xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Attendance xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+    <Plenary_x0020_meeting xmlns="9319d8b6-8054-4d29-be3a-afb4a020e216" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27A89E07-A419-4783-8F91-53E7D9065AE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11B67774-D1DA-47B1-850E-5647C8B8765F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C4F09C9-B35A-4F23-91C6-8B88A66F0899}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EBB3DC8-8FC4-4FA6-AD07-D26E386B9AA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9319d8b6-8054-4d29-be3a-afb4a020e216"/>
+    <ds:schemaRef ds:uri="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E65BD751-110E-4BED-A60B-6FEEF2A29530}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>34</Pages>
-  <Words>4523</Words>
-  <Characters>25782</Characters>
+  <Words>4579</Words>
+  <Characters>26101</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>60</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Response to List of questions_list of outstanding issues - quality_nonclinical_clinical</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30245</CharactersWithSpaces>
+  <CharactersWithSpaces>30619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Response to List of questions_list of outstanding issues - quality_nonclinical_clinical</dc:title>
   <dc:subject/>
   <dc:creator>Ikäheimo Pauliina</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009821578E8BB0584CB0DAB1BE78BCCE9D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">