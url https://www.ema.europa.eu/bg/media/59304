--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -10,91 +10,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\duarted\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buckingham\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{61D2981B-ED62-4721-8AA5-7E21F793C1DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA2A28CF-D622-418C-8BB6-B4ABD71750A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="1485" windowWidth="27855" windowHeight="13170" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="754" yWindow="754" windowWidth="12343" windowHeight="6926" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="N-nitrosamines" sheetId="1" r:id="rId1"/>
     <sheet name="Other N-nitroso-structures" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'N-nitrosamines'!$A$20:$K$262</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'N-nitrosamines'!$A$20:$K$264</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'N-nitrosamines'!$20:$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1493" uniqueCount="1191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1505" uniqueCount="1196">
   <si>
     <t>EMA/42261/2025/Rev. 13</t>
   </si>
   <si>
     <t>Non-clincal Working Party (NcWP)</t>
   </si>
   <si>
     <t>Acceptable intakes (AIs) established for N-nitrosamines</t>
   </si>
   <si>
     <t xml:space="preserve">Appendix 1 to Questions and answers for marketing authorisation holders/applicants on the CHMP Opinion for 
 </t>
   </si>
   <si>
     <t>the Article 5(3) of Regulation (EC) No 726/2004 referral on nitrosamine impurities in human medicinal products</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>IUPAC name</t>
   </si>
@@ -3791,50 +3791,65 @@
     <t xml:space="preserve">Low molecular weight nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities. Limit based on the harmonic mean TD50 database included on the carcinogenic potency database (CPDB). </t>
   </si>
   <si>
     <t>Limit based on the BMDL10 for the most sensitive tissue and gender from a robust rat carcinogenicity study conducted with NTMZ. Nitrosamine with sufficiently robust toxicological data to serve as point of departure for derivation of other AIs by SAR and read-across.</t>
   </si>
   <si>
     <t>N-nitroso-prolinamide</t>
   </si>
   <si>
     <t>N-nitroso-prolinenitrile</t>
   </si>
   <si>
     <t>(S)-1-Nitrosopyrrolidine-2-carboxamide</t>
   </si>
   <si>
     <t>(S)-1-Nitrosopyrrolidine-2-carbonitrile</t>
   </si>
   <si>
     <t>C1C[C@H](N(C1)N=O)C(=O)N</t>
   </si>
   <si>
     <t>C1C[C@H](N(C1)N=O)C#N</t>
   </si>
   <si>
     <t>CPCA derived AI as substance showed inconclusive results in in vivo mutagenicity study</t>
+  </si>
+  <si>
+    <t>N-nitroso-desmethyl-diltiazem</t>
+  </si>
+  <si>
+    <t>[(2S,3S)-2-(4-methoxyphenyl)-5-[2-[methyl(nitroso)amino]ethyl]-4-oxo-2,3-dihydro-1,5-benzothiazepin-3-yl] acetate</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@@H]1[C@@H](SC2=CC=CC=C2N(C1=O)CCN(C)N=O)C3=CC=C(C=C3)OC</t>
+  </si>
+  <si>
+    <t>Diltiazem</t>
+  </si>
+  <si>
+    <t>N-nitroso-remibrutinib</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
@@ -4157,55 +4172,55 @@
     <cellStyle name="Title (Agency)" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003399"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/nitrosamines-emea-h-a53-1490-questions-answers-marketing-authorisation-holders/applicants-chmp-opinion-article-53-regulation-ec-no-726/2004-referral-nitrosamine-impurities-human-medicinal-products_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/nitrosamines-emea-h-a53-1490-questions-answers-marketing-authorisation-holders/applicants-chmp-opinion-article-53-regulation-ec-no-726/2004-referral-nitrosamine-impurities-human-medicinal-products_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.tmp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.tmp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1521103</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>588</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -4268,52 +4283,52 @@
       <xdr:colOff>1388631</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>897843</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>94538</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11795947" y="0"/>
-          <a:ext cx="3850607" cy="666038"/>
+          <a:off x="12457684" y="0"/>
+          <a:ext cx="4127046" cy="661741"/>
           <a:chOff x="888" y="-21"/>
           <a:chExt cx="325" cy="52"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="888" y="-21"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -5875,101 +5890,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34018" y="34511115"/>
           <a:ext cx="1675379" cy="1675379"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1598837</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>1590333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9B2309-76F8-A7C4-8AC9-7E292DA3F220}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="242326204"/>
           <a:ext cx="1564821" cy="1564821"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42525</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853976</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>1073440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107C772D-F133-1F5D-B42E-14DE5F91428D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:srcRect t="19283" b="22867"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42525" y="241407723"/>
           <a:ext cx="1811451" cy="1047927"/>
         </a:xfrm>
@@ -7105,409 +7120,409 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="72543079"/>
           <a:ext cx="1530803" cy="1530803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1870982</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>1209048</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8CD26D6-5F26-460A-11B9-CD46584ECD9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="239936449"/>
           <a:ext cx="1836966" cy="1175032"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25513</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>42525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1873337</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>739892</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 75">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F77002-8664-F53A-BADC-24BCBEACC10F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="236092436"/>
           <a:ext cx="1847824" cy="697367"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25513</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>85044</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1873886</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>892968</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6797FC1F-D25C-AB04-113C-127DBFADEEF8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="238056964"/>
           <a:ext cx="1848373" cy="807924"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42522</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1839583</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>1114086</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Picture 77">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9DA94F-090F-C180-BAB8-3EA7CD4EDE13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42522" y="236772790"/>
           <a:ext cx="1797061" cy="1046050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>144575</xdr:colOff>
-      <xdr:row>252</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1798096</xdr:colOff>
-      <xdr:row>252</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>979132</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0F6FC4-3946-0B66-CE92-34007610F275}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="144575" y="235743750"/>
           <a:ext cx="1653521" cy="936610"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>251</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>59532</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1858505</xdr:colOff>
-      <xdr:row>251</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>1122590</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6CB7E6-7EBD-78A2-03B4-89B084A47F93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="234493595"/>
           <a:ext cx="1832993" cy="1063058"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17007</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>51027</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1872928</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>961005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6927B71A-BF21-BF54-75DB-A30B927C1AF9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17007" y="230505000"/>
           <a:ext cx="1855921" cy="909978"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>8504</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>51027</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1880246</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>765402</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94152B9F-755D-340B-B2D4-1B24656941D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8504" y="229612031"/>
           <a:ext cx="1871742" cy="714375"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>229620</xdr:colOff>
-      <xdr:row>248</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1590334</xdr:colOff>
-      <xdr:row>248</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>1197243</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E84CA67-D37F-D7EE-E1E5-6F8BAE95D084}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="229620" y="231261897"/>
           <a:ext cx="1360714" cy="1154721"/>
@@ -7545,57 +7560,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="75204976"/>
           <a:ext cx="1845470" cy="905028"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76541</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>153080</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1860058</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>1088571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73916AE7-D8D2-0542-775A-EC47C8B3758F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76541" y="226235759"/>
           <a:ext cx="1783517" cy="935491"/>
@@ -7633,57 +7648,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51025" y="76344576"/>
           <a:ext cx="1496786" cy="1496786"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76540</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>76540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1878696</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>902689</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7FDFB9-DE30-F0C5-5DDD-CC4A9321CAAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76540" y="228072723"/>
           <a:ext cx="1802156" cy="826149"/>
@@ -7721,101 +7736,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="77883884"/>
           <a:ext cx="1462768" cy="1462768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>272144</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>59530</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1556320</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>1343706</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442D94AC-D76E-AA5D-F708-651EC0293CD2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="272144" y="226694999"/>
           <a:ext cx="1284176" cy="1284176"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51026</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>119062</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1854913</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>884464</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D5A0463-D385-5C17-7623-5876D30A4B6A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51026" y="225742500"/>
           <a:ext cx="1803887" cy="765402"/>
@@ -7853,57 +7868,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="79397677"/>
           <a:ext cx="1843217" cy="1556319"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76541</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>127566</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1866801</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>1046048</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 134">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3B56503-D9B8-2476-D763-83D264CC38A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76541" y="224585892"/>
           <a:ext cx="1790260" cy="918482"/>
@@ -7941,101 +7956,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34018" y="81209132"/>
           <a:ext cx="1488282" cy="1488282"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>59531</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>93549</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1857420</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>1105580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 139">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71220A8E-9300-A08A-6134-C3CDD931659C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="59531" y="223284710"/>
           <a:ext cx="1797889" cy="1012031"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>59532</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>242</xdr:row>
       <xdr:rowOff>42523</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1834270</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>242</xdr:row>
       <xdr:rowOff>867455</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 142">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD16057-6633-5D93-7273-AA7CDE66DEF8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="59532" y="222247166"/>
           <a:ext cx="1774738" cy="824932"/>
@@ -8073,57 +8088,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="82756940"/>
           <a:ext cx="1661086" cy="1420246"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76540</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>51027</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862477</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>949708</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="Picture 150">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB383392-D152-CD7C-AE62-072FDD0E1F98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76540" y="221286161"/>
           <a:ext cx="1785937" cy="898681"/>
@@ -8161,101 +8176,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="84253727"/>
           <a:ext cx="1760424" cy="1760424"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>25514</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1869143</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>858951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Picture 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02691CC2-767C-212D-2959-ED2DD3394E3D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="220342166"/>
           <a:ext cx="1835126" cy="833437"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>136072</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>42521</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1751920</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>1269050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 171">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93C7C2C-07CE-68E9-B455-F18E61A078B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="136072" y="216191985"/>
           <a:ext cx="1615848" cy="1226529"/>
@@ -8293,57 +8308,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42522" y="86082188"/>
           <a:ext cx="1675380" cy="1675380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76540</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>236</xdr:row>
       <xdr:rowOff>42523</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1860172</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>236</xdr:row>
       <xdr:rowOff>1122590</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 180">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB44EDC4-9C34-ACF9-9DFF-A19C8AC7A4B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76540" y="217790827"/>
           <a:ext cx="1783632" cy="1080067"/>
@@ -8381,4235 +8396,4235 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="87817096"/>
           <a:ext cx="1850917" cy="1207635"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51027</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>136073</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1870982</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>908293</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 184">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588B96BF-3DFB-9650-209A-387F6C520BBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51027" y="216744778"/>
           <a:ext cx="1819955" cy="772220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>127567</xdr:colOff>
-      <xdr:row>231</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>80131</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1794442</xdr:colOff>
-      <xdr:row>231</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>1242324</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="Picture 194">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9AF90D-840E-D56D-C5D7-72A29361275E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="127567" y="212530153"/>
           <a:ext cx="1666875" cy="1162193"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1872760</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>1214335</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="Picture 160">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F17B2FB-F42D-C675-71A3-6B564AF73CB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="89186316"/>
           <a:ext cx="1847248" cy="1188823"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>280647</xdr:colOff>
-      <xdr:row>230</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>51026</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1567014</xdr:colOff>
-      <xdr:row>230</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>1252042</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="Picture 203">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A203CE-826F-D3B5-FA12-B0E40B2236DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="280647" y="214014843"/>
           <a:ext cx="1286367" cy="1201016"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>42523</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1343705</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>1352211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="Picture 165">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5595713E-C0D6-862E-1116-7E9425F04AC4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="90572545"/>
           <a:ext cx="1309688" cy="1309688"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51027</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>86821</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1785938</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>1122588</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Picture 206">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4829DB58-85D8-608D-3A42-5DE14E70CFF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51027" y="212791977"/>
           <a:ext cx="1734911" cy="1035767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>102054</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>169962</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853974</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>875960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="175" name="Picture 216">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AB0BD8-816F-4A13-6065-9D8432C21AA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="102054" y="211888600"/>
           <a:ext cx="1751920" cy="705998"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>33699</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1603184</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>1360714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="171" name="Picture 170">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39F6FE62-0855-89D4-322D-EC2621ABFEFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:srcRect t="8367" b="7521"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="91941445"/>
           <a:ext cx="1577672" cy="1327015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>187099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1776046</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>1233148</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="Picture 223">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BD4F6BE-A925-CE81-0FB0-AE53D7A27071}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="238125" y="210553528"/>
           <a:ext cx="1537921" cy="1046049"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>178594</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1856201</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>901474</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Picture 227">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03654533-12B7-F31E-747B-C08F0176E76A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="178594" y="209396920"/>
           <a:ext cx="1677607" cy="833438"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>34018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1829122</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>1625015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Picture 236">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E77889-30D1-630D-5D43-8FFCB5BAD8A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="238125" y="207662009"/>
           <a:ext cx="1590997" cy="1590997"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>48669</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>47494</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1880342</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>957472</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Picture 181">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D3CFDE9-ABA4-0CC6-6321-A182E096EDB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="48669" y="102302032"/>
           <a:ext cx="1831673" cy="909978"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>99333</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>48306</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1630137</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>1579110</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 245">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ABF17AF-9DFE-BB5F-B222-AAF50FF6CE08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="99333" y="215808606"/>
           <a:ext cx="1530804" cy="1530804"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17009</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1879487</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>953607</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Picture 248">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8EF1626-EA80-8ACA-F060-8D48048C1B4D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17009" y="204328259"/>
           <a:ext cx="1862478" cy="885571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42521</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1377721</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>1360713</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Picture 187">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25062BAB-9D7E-F75F-05B9-99ECCB8671DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42521" y="94297500"/>
           <a:ext cx="1335200" cy="1335200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>102052</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>78154</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1794442</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>222</xdr:row>
       <xdr:rowOff>1326698</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Picture 252">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062667C0-F31F-B1D8-872E-E425EAD9FE9F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="102052" y="202884114"/>
           <a:ext cx="1692390" cy="1248544"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34018</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1369219</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>1363725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Picture 192">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD6311CB-50D7-2BD5-8A8C-100E6742B24E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34018" y="95683727"/>
           <a:ext cx="1335201" cy="1329708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42523</xdr:colOff>
-      <xdr:row>220</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>85045</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1872732</xdr:colOff>
-      <xdr:row>220</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>1318192</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Picture 265">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5A11897-9A54-309F-ADC7-E8BA3040199C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42523" y="201368706"/>
           <a:ext cx="1830209" cy="1233147"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>102054</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>267084</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1836965</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>858952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Picture 266">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3165AE65-3DE6-5CDB-4309-E82900690CAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="102054" y="200377129"/>
           <a:ext cx="1734911" cy="591868"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>195602</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>119062</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1683883</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>1607343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Picture 267">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607FA2CA-17B8-F7DF-3F01-4874A8B9F835}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="195602" y="198434665"/>
           <a:ext cx="1488281" cy="1488281"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>153081</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>102054</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862479</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>1046050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Picture 268">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D3BF48-4ED7-FE0E-F7C6-BFA2B18F183A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="153081" y="197278058"/>
           <a:ext cx="1709398" cy="943996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>59531</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>25514</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1868232</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>889371</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Picture 272">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59839B29-67E8-6FB6-4CE2-F3879340C437}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="59531" y="195993885"/>
           <a:ext cx="1808701" cy="863857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1607343</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>1607343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Picture 215">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DDE1BE-FC30-890A-F7ED-2ACBCDD3A78A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="97061450"/>
           <a:ext cx="1573326" cy="1573326"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1501323</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>1241650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="221" name="Picture 220">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE17AE19-8874-77D4-9E2E-E61872208D09}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="98711315"/>
           <a:ext cx="1467307" cy="1207634"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1873510</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>1046049</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="225" name="Picture 224">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766ED11C-6CC0-0D55-3DA4-9C411B916104}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="99986986"/>
           <a:ext cx="1847998" cy="1020536"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42520</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862477</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>806238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="226" name="Picture 225">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EFFE483-5DA5-C49F-2A60-B617CDAFFF71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42520" y="101245646"/>
           <a:ext cx="1819957" cy="772221"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1564821</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>1556317</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="227" name="Picture 226">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EFAB25-94F9-DA20-71E6-651E5A1C88C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="102198147"/>
           <a:ext cx="1530804" cy="1530804"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25513</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>42525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1860687</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>1200758</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="229" name="Picture 228">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFB990F-C0D1-CF3A-8BE5-ADA3C1C328EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="103822503"/>
           <a:ext cx="1835174" cy="1158233"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1880040</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>1564821</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="230" name="Picture 229">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B05026D1-467B-07B6-B58D-788091F61A5E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="105072656"/>
           <a:ext cx="1880040" cy="1539308"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>68036</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>34019</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1811451</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>1152927</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="231" name="Picture 230">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F245DAAD-2DD9-3839-5ECD-B28AB2926169}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="68036" y="106782055"/>
           <a:ext cx="1743415" cy="1118908"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1658369</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>1658369</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="232" name="Picture 231">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4617FCA-89B3-8223-A0FE-D601DC9E9F7A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="107972677"/>
           <a:ext cx="1632857" cy="1632857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>98189</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>38664</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1343705</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>1252037</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="240" name="Picture 364">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4400C3E3-A2E4-98F9-9CF7-88018B365ED4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="98189" y="192384133"/>
           <a:ext cx="1245516" cy="1213373"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17008</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1876858</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>135</xdr:row>
       <xdr:rowOff>1437253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="235" name="Picture 234">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426DE0A9-F20F-8518-DD80-2626E6D4147E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17008" y="109648057"/>
           <a:ext cx="1859850" cy="1411741"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>119062</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>54119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1819993</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>1181977</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="243" name="Picture 380">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73771FF5-54C2-1E3C-3902-8C6D7E3AAF34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="119062" y="193205966"/>
           <a:ext cx="1700931" cy="1127858"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862584</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>986518</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="242" name="Picture 241">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6D2FDE3-27B5-7B54-EE88-99E5C861AF75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="111144843"/>
           <a:ext cx="1837072" cy="943996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>75767</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>194831</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1835312</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>1136507</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="252" name="Picture 394">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1AC88BC-EE41-8942-D4A4-841A7E960B15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="75767" y="191474149"/>
           <a:ext cx="1759545" cy="941676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1683883</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>1683883</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="244" name="Picture 243">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A42C328-1A3F-841C-2BAF-97B02FDC5ABC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="112497052"/>
           <a:ext cx="1658371" cy="1658371"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17009</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>34018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1879487</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>911646</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="254" name="Picture 253">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D96A703-2207-74A5-AC8D-F1A0C69B06D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17009" y="114240469"/>
           <a:ext cx="1862478" cy="877628"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64943</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>194831</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1753466</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>1058894</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="258" name="Picture 406">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66489254-1310-707A-67CA-091C19BA7846}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64943" y="190207757"/>
           <a:ext cx="1688523" cy="864063"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>140711</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>86591</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1742643</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>1688523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="261" name="Picture 415">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13120456-5664-A730-A75A-A0AF9ADB106C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="140711" y="188346051"/>
           <a:ext cx="1601932" cy="1601932"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1437253</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>1437253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="260" name="Picture 259">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A3F020-3806-06FB-04B4-F3B7F46D678F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="115456606"/>
           <a:ext cx="1411741" cy="1411741"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>208</xdr:row>
       <xdr:rowOff>43296</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1768244</xdr:colOff>
-      <xdr:row>207</xdr:row>
+      <xdr:row>208</xdr:row>
       <xdr:rowOff>963325</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="263" name="Picture 419">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B5F833-2F51-2895-3D07-1558E0BEC1BC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="238125" y="187274489"/>
           <a:ext cx="1530119" cy="920029"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42521</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1573324</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>1564820</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="264" name="Picture 263">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BFB91B5-4FCF-0CA7-BF8D-DB88D9A97246}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42521" y="116919374"/>
           <a:ext cx="1530803" cy="1530803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>108239</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>194830</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1792782</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>995796</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="271" name="Picture 429">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F806429-EDD1-795C-34FE-0E86F72FB3FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="108239" y="186257046"/>
           <a:ext cx="1684543" cy="800966"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64944</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>108239</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1824553</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>1331336</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Picture 438">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA293018-4837-C544-78CA-E52EEE95A6AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64944" y="184785000"/>
           <a:ext cx="1759609" cy="1223097"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>42520</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862476</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>814123</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="272" name="Picture 271">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2EECC70-3CBD-531F-F0D7-D0D8F386A2D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="118518212"/>
           <a:ext cx="1836964" cy="771603"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>97415</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>97415</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1785938</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>1080286</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Picture 448">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351C2D45-C7DA-E7DF-50BA-B9EE89EEF347}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="97415" y="183583551"/>
           <a:ext cx="1688523" cy="982871"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>205655</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>54120</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1753467</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>1601932</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="Picture 455">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBA9864B-07D9-D7CD-A0DD-C65B14AEA10E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="205655" y="181126535"/>
           <a:ext cx="1547812" cy="1547812"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853971</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>1318463</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="281" name="Picture 280">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9214C64-36DC-FC1D-43CD-5785722D221B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="119394173"/>
           <a:ext cx="1819955" cy="1284446"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>216478</xdr:colOff>
-      <xdr:row>202</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>75767</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1710171</xdr:colOff>
-      <xdr:row>202</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>1569460</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Picture 469">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2976A4F-C978-D684-A24E-801380312F96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="216478" y="179524602"/>
           <a:ext cx="1493693" cy="1493693"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862478</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>910703</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="283" name="Picture 282">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A09920-F2BD-5988-6D38-F09DE1A164A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="121146093"/>
           <a:ext cx="1836966" cy="885190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>194830</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>97414</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1677699</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>1580283</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Picture 473">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516B18C2-D8E0-07DC-8C7D-C2B1FFB15990}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="194830" y="177846903"/>
           <a:ext cx="1482869" cy="1482869"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42525</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1675382</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>1658368</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Picture 287">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C3965A9-2917-CF12-BF62-67BE6F7D6E14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42525" y="122115600"/>
           <a:ext cx="1632857" cy="1632857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>432954</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1493693</xdr:colOff>
-      <xdr:row>200</xdr:row>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>1125682</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Picture 485">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1FEF07A-7931-BD9D-4251-325A919FCFE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="432954" y="176017670"/>
           <a:ext cx="1060739" cy="1060739"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>108239</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>64942</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1830339</xdr:colOff>
-      <xdr:row>199</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>1093210</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Picture 496">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA86EE48-0DCE-BB65-C253-3513D2D784EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="108239" y="174848692"/>
           <a:ext cx="1722100" cy="1028268"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64943</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>42694</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853973</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>862826</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Picture 497">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E8F32F-114B-35D9-C3D4-BC5EEDCDFD96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64943" y="173567783"/>
           <a:ext cx="1789030" cy="820132"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>162358</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>54120</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1796761</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>1172763</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Picture 503">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13494BC-FD87-8999-E533-5BD9DFC0BC8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="162358" y="172434972"/>
           <a:ext cx="1634403" cy="1118643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51133</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>51031</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1868750</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>659487</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Picture 513">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9CBF6D-0FB1-190A-588D-F9DF640E6F5B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51133" y="171339446"/>
           <a:ext cx="1817617" cy="608456"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>75768</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>64944</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1812956</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>1006620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Picture 515">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A87123AB-A8C2-1AE6-6AD7-649A78550B8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="75768" y="170400086"/>
           <a:ext cx="1737188" cy="941676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>21648</xdr:colOff>
-      <xdr:row>191</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>108238</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1838463</xdr:colOff>
-      <xdr:row>191</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>844261</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Picture 523">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E79BBF6E-5169-163C-EDCC-0853DA011F8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21648" y="169404289"/>
           <a:ext cx="1816815" cy="736023"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>108239</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>86591</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1785938</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>1263484</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Picture 526">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05878D42-FC94-1DA3-7709-D32E90A8D70C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="108239" y="168008011"/>
           <a:ext cx="1677699" cy="1176893"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>43296</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>173183</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1807585</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>974448</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="317" name="Picture 532">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3CDD52-8763-FF5B-DD94-2C9380FA7921}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="43296" y="166990569"/>
           <a:ext cx="1764289" cy="801265"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>324716</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>54119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1688523</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>1417926</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Picture 534">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC10ABD0-CC0E-9063-AC00-7E9E3F04B754}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="324716" y="165410284"/>
           <a:ext cx="1363807" cy="1363807"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>97415</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1872986</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>1298864</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Picture 535">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25FC1F97-99EC-5E80-BF3A-56FAC8BB5F31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="163927415"/>
           <a:ext cx="1847474" cy="1201449"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42520</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1632035</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>1394731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Picture 452">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BF1E58E-35E6-8654-F611-00EE49BFE293}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42520" y="123816494"/>
           <a:ext cx="1589515" cy="1369219"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>54119</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>75767</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1841579</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>1428749</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="457" name="Picture 540">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ADB75C-F69A-450D-65FE-8F2DC5FE6831}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="54119" y="162357955"/>
           <a:ext cx="1787460" cy="1352982"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1862476</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>1106540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Picture 453">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF17FCD5-1A39-2A0C-AFF7-6D954868F71D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="125228235"/>
           <a:ext cx="1836964" cy="1081028"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>98190</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>333223</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1819184</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>1360682</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="461" name="Picture 556">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED69994D-8327-1544-FF91-6CDD65BACE2D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="98190" y="160820969"/>
           <a:ext cx="1720994" cy="1027459"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42520</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853971</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>852059</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="462" name="Picture 461">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8154586-3217-8398-AA53-6CC62A21BB9F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42520" y="126452878"/>
           <a:ext cx="1811451" cy="826547"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>184006</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>75767</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1699347</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>1468330</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="464" name="Picture 560">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B064D1F0-E2C9-CC48-1327-15A3238C4AF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="184006" y="159099972"/>
           <a:ext cx="1515341" cy="1392563"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51800</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>173184</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1837737</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>776128</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="472" name="Picture 565">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2BDAE9-6679-3A8D-9044-542B97841928}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51800" y="158118095"/>
           <a:ext cx="1785937" cy="602944"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1870981</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>1162700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="465" name="Picture 464">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B632B8-B470-1E93-22FA-D87F8047FC2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="127592477"/>
           <a:ext cx="1845469" cy="1137187"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>54120</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>162359</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1840056</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>826361</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="478" name="Picture 576">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C72BA9A-9456-E964-98C0-36F885BA17A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="54120" y="157173325"/>
           <a:ext cx="1785936" cy="664002"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>201791</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>36338</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1468955</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>1303502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Picture 472">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B14B732A-A596-2C2C-5A53-0AD1E392E3C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="201791" y="129035145"/>
           <a:ext cx="1267164" cy="1267164"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>346365</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>34347</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1645227</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>179</xdr:row>
       <xdr:rowOff>1108406</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="483" name="Picture 587">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9616F7C1-BF68-6B3C-2D9F-28E1609A59EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="346365" y="155919631"/>
           <a:ext cx="1298862" cy="1074059"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64943</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>75768</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1818408</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>1147330</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="485" name="Picture 595">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27F59E6-96CF-C97C-DAF7-7A4A5B59A00A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64943" y="154629717"/>
           <a:ext cx="1753465" cy="1071562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>59532</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>249502</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1864024</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>1042094</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="491" name="Picture 596">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A97DF01-1B49-A594-C789-723DEE8CCC3D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="59532" y="153491444"/>
           <a:ext cx="1804492" cy="792592"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>21647</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1867607</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>1233920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="493" name="Picture 598">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99F08CD6-3A93-A0DE-D6A0-B0DFB50C90BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21647" y="152086108"/>
           <a:ext cx="1845960" cy="1168977"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>97415</xdr:colOff>
-      <xdr:row>171</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>173182</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1810180</xdr:colOff>
-      <xdr:row>171</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>1071562</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="499" name="Picture 608">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAEE548-CEB7-71C2-5194-DFD4320796EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="97415" y="150927955"/>
           <a:ext cx="1712765" cy="898380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>281420</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>32472</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1623579</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>1374631</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="503" name="Picture 613">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3B22A39-EA61-C192-5DF4-6626F9EC2DA3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="281420" y="149390966"/>
           <a:ext cx="1342159" cy="1342159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>108239</xdr:colOff>
-      <xdr:row>169</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>129886</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1826891</xdr:colOff>
-      <xdr:row>169</xdr:row>
+      <xdr:row>170</xdr:row>
       <xdr:rowOff>1298863</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="507" name="Picture 622">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D7B9A-64FF-7E7D-D93D-95FA2664FC57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="108239" y="148092102"/>
           <a:ext cx="1718652" cy="1168977"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85045</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>104073</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1829232</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>1030091</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="511" name="Picture 627">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CD7E155-60DC-8FAE-504F-DCB8B3C46EE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85045" y="146840100"/>
           <a:ext cx="1744187" cy="926018"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>86591</xdr:colOff>
-      <xdr:row>167</xdr:row>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>43296</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1854263</xdr:colOff>
-      <xdr:row>167</xdr:row>
+      <xdr:row>168</xdr:row>
       <xdr:rowOff>887557</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="515" name="Picture 631">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2842875C-5E6B-448D-B7BB-5A5B84618A2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="86591" y="145927330"/>
           <a:ext cx="1767672" cy="844261"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>44446</xdr:colOff>
-      <xdr:row>166</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>86591</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1866801</xdr:colOff>
-      <xdr:row>166</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>688862</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="519" name="Picture 635">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0F9115-E70C-7B80-787C-B7D726721C66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="44446" y="145087707"/>
           <a:ext cx="1822355" cy="602271"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>64944</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1873839</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>833438</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="521" name="Picture 639">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F710C9D-1836-66B2-F253-46A2083E8B38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="144147578"/>
           <a:ext cx="1848327" cy="768494"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>357188</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>43295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1699347</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>1385454</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="523" name="Picture 642">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2C447BB-6E23-4F76-86A7-2EED169E4EDD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="357188" y="142810056"/>
           <a:ext cx="1342159" cy="1342159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64944</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>40344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1720995</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>1244745</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="534" name="Picture 643">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2929CA5-0E7D-EF60-DBFB-2C0F2EDF3BF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:srcRect t="11818" b="15455"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64944" y="141551537"/>
           <a:ext cx="1656051" cy="1204401"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>303068</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>54119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1711366</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>1230749</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Picture 659">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED7DF7C-0CF1-4C1C-2D6A-3F21D72FA871}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="303068" y="140309744"/>
           <a:ext cx="1408298" cy="1176630"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>194829</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>216477</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1790644</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>982060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="540" name="Picture 666">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42698A0B-C1C3-7E34-EB91-8A3B4E015197}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="194829" y="139216534"/>
           <a:ext cx="1595815" cy="765583"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64943</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>108238</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1795973</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>1071562</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="543" name="Picture 672">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B9F967-053A-889B-2B5D-5DCA3E2EB96C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64943" y="137950141"/>
           <a:ext cx="1731030" cy="963324"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>97415</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>97415</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1829233</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>1352891</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="545" name="Picture 677">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879F18E6-0A2A-65BD-003F-5DC4B858C535}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="97415" y="136521392"/>
           <a:ext cx="1731818" cy="1255476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>54119</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1829233</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>1196625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="547" name="Picture 680">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14B9B752-4BCA-1219-D1FB-0CCB80541350}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="54119" y="135070994"/>
           <a:ext cx="1775114" cy="1131682"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64944</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>140711</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1815424</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>898381</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="550" name="Picture 684">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A0423B-174E-F02F-8BD9-5191982D10D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="64944" y="134075200"/>
           <a:ext cx="1750480" cy="757670"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>194830</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>32472</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1601932</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>1136552</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="552" name="Picture 708">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F5AEA5-B595-5574-BAF3-29F4F72D8001}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="194830" y="132776336"/>
           <a:ext cx="1407102" cy="1104080"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>242765</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>36339</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1584923</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>1378497</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="559" name="Picture 715">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA5FBE0-886D-37B5-703E-D5FECCBF60A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="242765" y="131260223"/>
           <a:ext cx="1342158" cy="1342158"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>49479</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1850080</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>963324</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="562" name="Picture 732">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372AD529-06A4-A747-F591-C6491706BAC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="49479" y="130251282"/>
           <a:ext cx="1800601" cy="898381"/>
@@ -12647,101 +12662,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="56206003"/>
           <a:ext cx="1573326" cy="842015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>55428</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>26322</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1807319</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>1343754</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="460" name="Picture 459">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507B41CC-D675-7D63-0505-AE6F09EC674D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="272658" y="91814134"/>
           <a:ext cx="1317432" cy="1751891"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>209872</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1856566</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>874262</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="463" name="Picture 462">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12C5899E-B562-A914-6249-B46D0DFB1C38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="109650508"/>
           <a:ext cx="1856566" cy="664390"/>
@@ -12826,57 +12841,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="158750" y="51658693"/>
           <a:ext cx="1459289" cy="1125681"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38101</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>24439</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1854294</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>1642502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3E2D0DB-43A0-1D85-9F6D-2C7383DD8546}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38101" y="247664914"/>
           <a:ext cx="1816193" cy="1618063"/>
@@ -12957,231 +12972,231 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:srcRect t="23514" b="23068"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="63742" y="78506513"/>
           <a:ext cx="1777334" cy="949416"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>131380</xdr:colOff>
-      <xdr:row>235</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>164222</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1701362</xdr:colOff>
-      <xdr:row>235</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>1088225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="458" name="Picture 457">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1594004-90B8-9264-1BCB-B91E4E022948}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:srcRect t="15625" b="25521"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="131380" y="228475188"/>
           <a:ext cx="1569982" cy="924003"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51288</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>124558</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1837058</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>945173</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 117">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F151EA27-8162-618E-E8D3-6480FCE7E40C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="51288" y="102804058"/>
           <a:ext cx="1785770" cy="820615"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>29309</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>51290</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1843231</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>893886</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 121">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269056F0-B2FC-EAA7-708E-CD6E3635EE65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="29309" y="103719925"/>
           <a:ext cx="1813922" cy="842596"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152402</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1878619</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>1101725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE8D25E-F0BA-B639-0B81-CBBD26A02FA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:srcRect t="18476" b="21874"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="152402" y="188623574"/>
           <a:ext cx="1726217" cy="1025526"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1781510</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>1123950</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33DE0F1-DD6F-142A-6A8D-E89654EC3993}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:srcRect t="16089" b="20052"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="152400" y="8549901"/>
           <a:ext cx="1629110" cy="1038225"/>
         </a:xfrm>
@@ -13217,57 +13232,57 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:srcRect t="19272" b="19924"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="209551" y="71297799"/>
           <a:ext cx="1572332" cy="962025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>222249</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1781174</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>1171121</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="451" name="Picture 450">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B9A273F-4612-E8FC-DE43-A3883A21195C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:srcRect t="22857" b="19165"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="133350" y="150345774"/>
           <a:ext cx="1647824" cy="948872"/>
         </a:xfrm>
@@ -13433,57 +13448,57 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:srcRect t="28232" b="28255"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="43833" y="39915352"/>
           <a:ext cx="1813864" cy="793555"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>115956</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>235</xdr:row>
       <xdr:rowOff>125333</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1876425</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>235</xdr:row>
       <xdr:rowOff>1067213</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="475" name="Picture 474">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7EDB32-888B-60A2-71BD-74AB7040CA67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="22994" b="23216"/>
         <a:stretch/>
@@ -13549,57 +13564,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="14814176"/>
           <a:ext cx="1922212" cy="823805"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>336177</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>134471</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1793247</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>1317198</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="456" name="Picture 455">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D47A76-83CE-52B4-6C24-A19B01C09C39}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="336177" y="109025765"/>
           <a:ext cx="1457070" cy="1182727"/>
@@ -13636,502 +13651,502 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:srcRect b="4627"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85616" y="81352804"/>
           <a:ext cx="1818551" cy="1706245"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1857634</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>762106</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="250563529"/>
           <a:ext cx="1857634" cy="762106"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>20530</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>29884</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1836826</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>1063985</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="495" name="Picture 472">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="20530" y="4973359"/>
           <a:ext cx="1816296" cy="1034101"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>84747</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>168519</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1894532</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>827942</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="476" name="Picture 475">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF515C62-3D2E-31E3-9393-3897F9FFB072}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="84747" y="203717769"/>
           <a:ext cx="1809785" cy="659423"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>315056</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>92724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1535477</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>1359567</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Picture 476">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66B5E8B5-2E4C-1A7F-BF63-82334B4876C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="315056" y="159145570"/>
           <a:ext cx="1220421" cy="1266843"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>36636</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>158017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1838325</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>1182763</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Picture 478">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100B9918-BC55-B983-C81E-97B222A000F4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="36636" y="201964192"/>
           <a:ext cx="1801689" cy="1024746"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>333863</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>36635</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1421624</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="480" name="Picture 479">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E93B33AF-C30B-8490-426C-ED41ABBF75EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="333863" y="267176250"/>
           <a:ext cx="1087761" cy="923193"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>325560</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>44938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1562842</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>259</xdr:row>
       <xdr:rowOff>920017</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Picture 480">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C64B7F9-0895-C7D9-F8FC-ECC5C62A69A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:srcRect l="6535" t="8242"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="325560" y="268144380"/>
           <a:ext cx="1237282" cy="875079"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>61711</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>54817</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1866900</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>734007</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="489" name="Picture 481">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54259264-5E6F-8BD5-1EAF-765EB8D717DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="61711" y="181448917"/>
           <a:ext cx="1805189" cy="679190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34860</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>20397</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1847850</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>714743</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="490" name="Picture 483">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AD99E8E-CAA2-1455-D345-206DDBDC1CB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34860" y="180509622"/>
           <a:ext cx="1812990" cy="694346"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>315686</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>91622</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1689717</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>1191985</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="486" name="Picture 485">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{821148B5-D201-13DE-1890-7AA6D5B255B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="315686" y="222802451"/>
           <a:ext cx="1374031" cy="1100363"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1733550</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>733425</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="466" name="Picture 487">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1C2DA5-C5C5-4B47-8E48-D5DE8A839D5B}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{821148B5-D201-13DE-1890-7AA6D5B255B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
@@ -14171,191 +14186,191 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:srcRect l="-615" t="14781" r="615" b="13601"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="145268" y="59116156"/>
           <a:ext cx="1519409" cy="1095416"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>54026</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>48162</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1838325</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>840535</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="501" name="Picture 489">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18BE1B1F-C63E-4B14-B5AE-C989C72857A3}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{6679A6E4-EF34-97E7-C33F-BC0327172BEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:srcRect t="29096" b="27143"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="54026" y="203187837"/>
           <a:ext cx="1784299" cy="792373"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>65943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1758463</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>955714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="502" name="Picture 501">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984C6C5F-23BE-4F2E-3B6B-C4FE4853E40F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95251" y="190397424"/>
           <a:ext cx="1663212" cy="889771"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>13139</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>179552</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1916049</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>905500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="450" name="Picture 449">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D65A158-A54E-C460-49F5-972E82AB268A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13139" y="204605759"/>
           <a:ext cx="1902910" cy="725948"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>274760</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>76445</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1538653</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>1339741</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2C4B246-B027-DA61-74AD-CE34896288AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -14453,57 +14468,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238126</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>122272</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1725002</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>1096229</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="471" name="Picture 470">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91BDD23-708C-4BEF-2B18-27A6048EFF23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="19219" b="15858"/>
         <a:stretch>
@@ -14527,57 +14542,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>402981</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>64111</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1498561</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>1172412</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="473" name="Picture 472">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2774BC2E-DC65-932F-AF4A-3DFC8D847117}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -15281,57 +15296,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1828800</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>1301115</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 68">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328AF8FA-5083-B62F-AEE2-15AE73EE6187}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="14999" b="15001"/>
         <a:stretch>
@@ -15429,57 +15444,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1869139</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>1571625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="496" name="Picture 495">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2AF8FA9-D26C-D9B6-E844-C59C2B8CF1CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="6667" b="9667"/>
         <a:stretch>
@@ -15577,57 +15592,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1866900</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>1005873</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="504" name="Picture 503">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA5DC37-0801-306E-41A1-441A3F0DCB60}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24667" b="21000"/>
         <a:stretch>
@@ -15651,57 +15666,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>80211</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>40106</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1900990</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>1538458</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="506" name="Picture 505">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D521396C-4E70-5B58-B1F4-6384AFB3FC0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="8150" b="9499"/>
         <a:stretch>
@@ -15725,57 +15740,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1847850</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>981075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 70">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5DA0341-DD36-FB1B-EE2B-B7418F8CCC9D}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{D521396C-4E70-5B58-B1F4-6384AFB3FC0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
@@ -15879,57 +15894,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1847850</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>1104900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Picture 73">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A39074-EE57-AF62-BCDA-C3C373088E8A}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{EAF9670E-6B3C-8EC3-114F-DE7DC1ADC884}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
@@ -16003,57 +16018,57 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="25288875"/>
           <a:ext cx="1781175" cy="1781175"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57252</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>43919</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1926958</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>1168545</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Picture 76">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34ADCE49-49BD-CDF3-4F24-6D3B85ED0D04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="20025" b="20865"/>
         <a:stretch>
@@ -16077,57 +16092,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>56351</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>26052</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1389848</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>1346431</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406342A4-D814-DBED-0ADE-5A23D0A455AC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -16151,57 +16166,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>190498</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>39966</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1393658</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>1240382</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03D1475-CE6B-F3C0-2E96-EAC0AF237B42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -16225,89 +16240,237 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>60158</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>30081</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1256016</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>214</xdr:row>
       <xdr:rowOff>1223211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBECEC4-9E69-1302-FCFD-0FE3219E1CFD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="60158" y="258809292"/>
           <a:ext cx="1195858" cy="1193130"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>48126</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>88231</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1918057</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>1411704</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Picture 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A31D92-B10B-41F2-9909-5AD0551AA121}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="16005" b="13238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="48126" y="115546471"/>
+          <a:ext cx="1869931" cy="1323473"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42808</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>26755</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1848530</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>1204003</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9337857E-960E-4F10-BA1F-E1F0E1C4857C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="17030" b="17846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="42808" y="265271335"/>
+          <a:ext cx="1805722" cy="1177248"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -17638,9001 +17801,9060 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P274"/>
+  <dimension ref="A1:P276"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G173" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="R174" sqref="R174"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="40.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.4609375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="33.84375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="37.53515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="40.4609375" style="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="1" customWidth="1"/>
-    <col min="6" max="6" width="21.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.84375" style="1" customWidth="1"/>
     <col min="7" max="7" width="20" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="3" customWidth="1"/>
-    <col min="9" max="9" width="11.5703125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.84375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.53515625" style="3" customWidth="1"/>
     <col min="10" max="10" width="41" style="1" customWidth="1"/>
-    <col min="11" max="11" width="21.28515625" style="30" customWidth="1"/>
-    <col min="12" max="16384" width="9.28515625" style="1"/>
+    <col min="11" max="11" width="21.15234375" style="30" customWidth="1"/>
+    <col min="12" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
     </row>
-    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
     </row>
-    <row r="5" spans="1:11" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="50">
         <v>46174</v>
       </c>
       <c r="B5" s="50"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="K5" s="31"/>
     </row>
-    <row r="6" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="K6" s="31"/>
     </row>
-    <row r="7" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="K7" s="31"/>
     </row>
-    <row r="8" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="K8" s="31"/>
     </row>
-    <row r="9" spans="1:11" s="5" customFormat="1" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="K9" s="31"/>
     </row>
-    <row r="10" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="K10" s="31"/>
     </row>
-    <row r="11" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="K11" s="31"/>
     </row>
-    <row r="12" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="K12" s="31"/>
     </row>
-    <row r="13" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="K13" s="31"/>
     </row>
-    <row r="14" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="K14" s="31"/>
     </row>
-    <row r="15" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="K15" s="31"/>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="12"/>
     </row>
-    <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12"/>
       <c r="B17" s="12"/>
     </row>
-    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
-    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
-    <row r="20" spans="1:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="16" t="s">
         <v>14</v>
       </c>
       <c r="K20" s="32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:16" ht="144" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:16" ht="144" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="18"/>
       <c r="B21" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="34" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="34"/>
       <c r="G21" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="36">
         <v>3</v>
       </c>
       <c r="I21" s="36">
         <v>400</v>
       </c>
       <c r="J21" s="34"/>
       <c r="K21" s="37" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
     </row>
-    <row r="22" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="11"/>
       <c r="B22" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="34"/>
       <c r="G22" s="34" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="36">
         <v>3</v>
       </c>
       <c r="I22" s="36">
         <v>400</v>
       </c>
       <c r="J22" s="34"/>
       <c r="K22" s="37">
         <v>45108</v>
       </c>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
     </row>
-    <row r="23" spans="1:16" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:16" ht="117.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19"/>
       <c r="B23" s="34" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="35" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="34"/>
       <c r="G23" s="34" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="36">
         <v>3</v>
       </c>
       <c r="I23" s="36">
         <v>400</v>
       </c>
       <c r="J23" s="34"/>
       <c r="K23" s="37">
         <v>45474</v>
       </c>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
     </row>
-    <row r="24" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="20"/>
       <c r="B24" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="35" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F24" s="34" t="s">
         <v>34</v>
       </c>
       <c r="G24" s="34" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="36">
         <v>3</v>
       </c>
       <c r="I24" s="36">
         <v>400</v>
       </c>
       <c r="J24" s="34"/>
       <c r="K24" s="37">
         <v>45108</v>
       </c>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
     </row>
-    <row r="25" spans="1:16" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" ht="117" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11"/>
       <c r="B25" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="35" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="34"/>
       <c r="G25" s="34" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="38">
         <v>4</v>
       </c>
       <c r="I25" s="36">
         <v>1500</v>
       </c>
       <c r="J25" s="34"/>
       <c r="K25" s="37">
         <v>45108</v>
       </c>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
     </row>
-    <row r="26" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="11"/>
       <c r="B26" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="35" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="34" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="34" t="s">
         <v>43</v>
       </c>
       <c r="F26" s="34" t="s">
         <v>44</v>
       </c>
       <c r="G26" s="34" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="38">
         <v>4</v>
       </c>
       <c r="I26" s="38">
         <v>1500</v>
       </c>
       <c r="J26" s="34"/>
       <c r="K26" s="37">
         <v>45337</v>
       </c>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
     </row>
-    <row r="27" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="20"/>
       <c r="B27" s="34" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="35" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="34"/>
       <c r="G27" s="34" t="s">
         <v>49</v>
       </c>
       <c r="H27" s="38">
         <v>3</v>
       </c>
       <c r="I27" s="38">
         <v>400</v>
       </c>
       <c r="J27" s="34"/>
       <c r="K27" s="37">
         <v>45413</v>
       </c>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
     </row>
-    <row r="28" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="11"/>
       <c r="B28" s="34" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="35" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="34" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="34" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="34"/>
       <c r="G28" s="34" t="s">
         <v>54</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="36">
         <v>1700</v>
       </c>
       <c r="J28" s="34" t="s">
         <v>55</v>
       </c>
       <c r="K28" s="37">
         <v>45108</v>
       </c>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
     </row>
-    <row r="29" spans="1:16" ht="93" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:16" ht="93" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="11"/>
       <c r="B29" s="34" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="34" t="s">
         <v>57</v>
       </c>
       <c r="D29" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>60</v>
       </c>
       <c r="H29" s="38">
         <v>2</v>
       </c>
       <c r="I29" s="36">
         <v>100</v>
       </c>
       <c r="J29" s="34"/>
       <c r="K29" s="37">
         <v>45689</v>
       </c>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
     </row>
-    <row r="30" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11"/>
       <c r="B30" s="34" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="35" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="34" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="34" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="34"/>
       <c r="G30" s="34" t="s">
         <v>65</v>
       </c>
       <c r="H30" s="38">
         <v>3</v>
       </c>
       <c r="I30" s="38">
         <v>400</v>
       </c>
       <c r="J30" s="34"/>
       <c r="K30" s="37">
         <v>45200</v>
       </c>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
     </row>
-    <row r="31" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="20"/>
       <c r="B31" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H31" s="47"/>
       <c r="I31" s="47">
         <v>1500</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>70</v>
       </c>
       <c r="K31" s="30">
         <v>45474</v>
       </c>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
     </row>
-    <row r="32" spans="1:16" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:16" ht="87.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="20"/>
       <c r="B32" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H32" s="47">
         <v>1</v>
       </c>
       <c r="I32" s="47">
         <v>18</v>
       </c>
       <c r="K32" s="30">
         <v>45413</v>
       </c>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
     </row>
-    <row r="33" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="20"/>
       <c r="B33" s="34" t="s">
         <v>76</v>
       </c>
       <c r="C33" s="35" t="s">
         <v>77</v>
       </c>
       <c r="D33" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="34" t="s">
         <v>79</v>
       </c>
       <c r="F33" s="34" t="s">
         <v>80</v>
       </c>
       <c r="G33" s="34"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38">
         <v>100</v>
       </c>
       <c r="J33" s="34" t="s">
         <v>81</v>
       </c>
       <c r="K33" s="37">
         <v>45108</v>
       </c>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
     </row>
-    <row r="34" spans="1:16" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:16" ht="120.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20"/>
       <c r="B34" s="35" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="35" t="s">
         <v>82</v>
       </c>
       <c r="D34" s="34" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F34" s="34" t="s">
         <v>84</v>
       </c>
       <c r="G34" s="34" t="s">
         <v>85</v>
       </c>
       <c r="H34" s="38">
         <v>3</v>
       </c>
       <c r="I34" s="38">
         <v>400</v>
       </c>
       <c r="J34" s="34"/>
       <c r="K34" s="37">
         <v>45413</v>
       </c>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
     </row>
-    <row r="35" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="11"/>
       <c r="B35" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C35" s="35" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="34" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F35" s="34" t="s">
         <v>88</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>89</v>
       </c>
       <c r="H35" s="38">
         <v>5</v>
       </c>
       <c r="I35" s="38">
         <v>1500</v>
       </c>
       <c r="J35" s="34"/>
       <c r="K35" s="37">
         <v>45245</v>
       </c>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
     </row>
-    <row r="36" spans="1:16" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:16" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="11"/>
       <c r="B36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H36" s="47">
         <v>2</v>
       </c>
       <c r="I36" s="47">
         <v>100</v>
       </c>
       <c r="K36" s="30">
         <v>46082</v>
       </c>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="26"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26"/>
     </row>
-    <row r="37" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="11"/>
       <c r="B37" s="34" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="34" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="34" t="s">
         <v>97</v>
       </c>
       <c r="F37" s="34"/>
       <c r="G37" s="34" t="s">
         <v>98</v>
       </c>
       <c r="H37" s="38">
         <v>5</v>
       </c>
       <c r="I37" s="38">
         <v>1500</v>
       </c>
       <c r="J37" s="34"/>
       <c r="K37" s="37">
         <v>45245</v>
       </c>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="26"/>
       <c r="O37" s="26"/>
       <c r="P37" s="26"/>
     </row>
-    <row r="38" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="20"/>
       <c r="B38" s="34" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="35" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="34" t="s">
         <v>101</v>
       </c>
       <c r="E38" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F38" s="34" t="s">
         <v>102</v>
       </c>
       <c r="G38" s="34" t="s">
         <v>103</v>
       </c>
       <c r="H38" s="38">
         <v>3</v>
       </c>
       <c r="I38" s="38">
         <v>400</v>
       </c>
       <c r="J38" s="34"/>
       <c r="K38" s="37">
         <v>45413</v>
       </c>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
     </row>
-    <row r="39" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="28"/>
       <c r="B39" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="44" t="s">
         <v>105</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>107</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>108</v>
       </c>
       <c r="H39" s="46"/>
       <c r="I39" s="46">
         <v>100</v>
       </c>
       <c r="J39" s="4" t="s">
         <v>109</v>
       </c>
       <c r="K39" s="45" t="s">
         <v>110</v>
       </c>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="26"/>
       <c r="O39" s="26"/>
       <c r="P39" s="26"/>
     </row>
-    <row r="40" spans="1:16" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:16" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="20"/>
       <c r="B40" s="34" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="35" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="34" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F40" s="34" t="s">
         <v>114</v>
       </c>
       <c r="G40" s="34" t="s">
         <v>103</v>
       </c>
       <c r="H40" s="38">
         <v>3</v>
       </c>
       <c r="I40" s="38">
         <v>400</v>
       </c>
       <c r="J40" s="34"/>
       <c r="K40" s="37">
         <v>45413</v>
       </c>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="26"/>
       <c r="O40" s="26"/>
       <c r="P40" s="26"/>
     </row>
-    <row r="41" spans="1:16" ht="93" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:16" ht="93" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="11"/>
       <c r="B41" s="34" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="35" t="s">
         <v>116</v>
       </c>
       <c r="D41" s="34" t="s">
         <v>117</v>
       </c>
       <c r="E41" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F41" s="34"/>
       <c r="G41" s="34" t="s">
         <v>118</v>
       </c>
       <c r="H41" s="36">
         <v>3</v>
       </c>
       <c r="I41" s="36">
         <v>400</v>
       </c>
       <c r="J41" s="34"/>
       <c r="K41" s="37">
         <v>45108</v>
       </c>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
     </row>
-    <row r="42" spans="1:16" ht="132" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:16" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="20"/>
       <c r="B42" s="34" t="s">
         <v>119</v>
       </c>
       <c r="C42" s="35" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="34" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="34" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="34" t="s">
         <v>123</v>
       </c>
       <c r="G42" s="34" t="s">
         <v>124</v>
       </c>
       <c r="H42" s="38">
         <v>2</v>
       </c>
       <c r="I42" s="38">
         <v>100</v>
       </c>
       <c r="J42" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K42" s="37">
         <v>44682</v>
       </c>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="26"/>
       <c r="O42" s="26"/>
       <c r="P42" s="26"/>
     </row>
-    <row r="43" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="20"/>
       <c r="B43" s="34" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="35" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="34" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F43" s="34"/>
       <c r="G43" s="34" t="s">
         <v>129</v>
       </c>
       <c r="H43" s="36">
         <v>3</v>
       </c>
       <c r="I43" s="36">
         <v>400</v>
       </c>
       <c r="J43" s="34"/>
       <c r="K43" s="37">
         <v>45689</v>
       </c>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="26"/>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
     </row>
-    <row r="44" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="20"/>
       <c r="B44" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>133</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H44" s="47">
         <v>1</v>
       </c>
       <c r="I44" s="47">
         <v>18</v>
       </c>
       <c r="K44" s="30">
         <v>46082</v>
       </c>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="26"/>
       <c r="O44" s="26"/>
       <c r="P44" s="26"/>
     </row>
-    <row r="45" spans="1:16" s="4" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:16" s="4" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10"/>
       <c r="B45" s="34" t="s">
         <v>135</v>
       </c>
       <c r="C45" s="35" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="34" t="s">
         <v>137</v>
       </c>
       <c r="E45" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F45" s="34" t="s">
         <v>138</v>
       </c>
       <c r="G45" s="34" t="s">
         <v>139</v>
       </c>
       <c r="H45" s="38">
         <v>2</v>
       </c>
       <c r="I45" s="38">
         <v>100</v>
       </c>
       <c r="J45" s="34"/>
       <c r="K45" s="37">
         <v>45992</v>
       </c>
     </row>
-    <row r="46" spans="1:16" ht="165" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:16" ht="165" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="20"/>
       <c r="B46" s="34" t="s">
         <v>140</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="34" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="34" t="s">
         <v>143</v>
       </c>
       <c r="F46" s="34" t="s">
         <v>144</v>
       </c>
       <c r="G46" s="34"/>
       <c r="H46" s="38"/>
       <c r="I46" s="36">
         <v>8</v>
       </c>
       <c r="J46" s="34" t="s">
         <v>145</v>
       </c>
       <c r="K46" s="37">
         <v>44682</v>
       </c>
       <c r="L46" s="26"/>
       <c r="M46" s="26"/>
       <c r="N46" s="26"/>
       <c r="O46" s="26"/>
       <c r="P46" s="26"/>
     </row>
-    <row r="47" spans="1:16" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:16" ht="149.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="11"/>
       <c r="B47" s="34" t="s">
         <v>146</v>
       </c>
       <c r="C47" s="35" t="s">
         <v>147</v>
       </c>
       <c r="D47" s="34" t="s">
         <v>148</v>
       </c>
       <c r="E47" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F47" s="34"/>
       <c r="G47" s="34" t="s">
         <v>149</v>
       </c>
       <c r="H47" s="38">
         <v>3</v>
       </c>
       <c r="I47" s="38">
         <v>400</v>
       </c>
       <c r="J47" s="34"/>
       <c r="K47" s="37">
         <v>45200</v>
       </c>
       <c r="L47" s="26"/>
       <c r="M47" s="26"/>
       <c r="N47" s="26"/>
       <c r="O47" s="26"/>
       <c r="P47" s="26"/>
     </row>
-    <row r="48" spans="1:16" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:16" ht="95.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="20"/>
       <c r="B48" s="34" t="s">
         <v>150</v>
       </c>
       <c r="C48" s="35" t="s">
         <v>151</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>152</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F48" s="34"/>
       <c r="G48" s="34" t="s">
         <v>149</v>
       </c>
       <c r="H48" s="38">
         <v>4</v>
       </c>
       <c r="I48" s="38">
         <v>1500</v>
       </c>
       <c r="J48" s="34"/>
       <c r="K48" s="37">
         <v>45200</v>
       </c>
       <c r="L48" s="26"/>
       <c r="M48" s="26"/>
       <c r="N48" s="26"/>
       <c r="O48" s="26"/>
       <c r="P48" s="26"/>
     </row>
-    <row r="49" spans="1:16" ht="157.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:16" ht="157.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11"/>
       <c r="B49" s="34" t="s">
         <v>153</v>
       </c>
       <c r="C49" s="35" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="34" t="s">
         <v>155</v>
       </c>
       <c r="E49" s="34" t="s">
         <v>156</v>
       </c>
       <c r="F49" s="34" t="s">
         <v>157</v>
       </c>
       <c r="G49" s="34"/>
       <c r="H49" s="38"/>
       <c r="I49" s="36">
         <v>37</v>
       </c>
       <c r="J49" s="34" t="s">
         <v>145</v>
       </c>
       <c r="K49" s="37">
         <v>44682</v>
       </c>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
       <c r="N49" s="26"/>
       <c r="O49" s="26"/>
       <c r="P49" s="26"/>
     </row>
-    <row r="50" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11"/>
       <c r="B50" s="34" t="s">
         <v>158</v>
       </c>
       <c r="C50" s="35" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="34" t="s">
         <v>160</v>
       </c>
       <c r="E50" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F50" s="34" t="s">
         <v>161</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H50" s="38">
         <v>1</v>
       </c>
       <c r="I50" s="36">
         <v>18</v>
       </c>
       <c r="J50" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K50" s="37">
         <v>45536</v>
       </c>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
     </row>
-    <row r="51" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="20"/>
       <c r="B51" s="34" t="s">
         <v>163</v>
       </c>
       <c r="C51" s="35" t="s">
         <v>164</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>165</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F51" s="34"/>
       <c r="G51" s="34" t="s">
         <v>166</v>
       </c>
       <c r="H51" s="36">
         <v>4</v>
       </c>
       <c r="I51" s="36">
         <v>1500</v>
       </c>
       <c r="J51" s="34"/>
       <c r="K51" s="37">
         <v>45108</v>
       </c>
       <c r="L51" s="26"/>
       <c r="M51" s="26"/>
       <c r="N51" s="26"/>
       <c r="O51" s="26"/>
       <c r="P51" s="26"/>
     </row>
-    <row r="52" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="10"/>
       <c r="B52" s="34" t="s">
         <v>167</v>
       </c>
       <c r="C52" s="35" t="s">
         <v>168</v>
       </c>
       <c r="D52" s="34" t="s">
         <v>169</v>
       </c>
       <c r="E52" s="34" t="s">
         <v>170</v>
       </c>
       <c r="F52" s="34"/>
       <c r="G52" s="34" t="s">
         <v>171</v>
       </c>
       <c r="H52" s="36">
         <v>3</v>
       </c>
       <c r="I52" s="36">
         <v>400</v>
       </c>
       <c r="J52" s="34"/>
       <c r="K52" s="37">
         <v>45992</v>
       </c>
     </row>
-    <row r="53" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="10"/>
       <c r="B53" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C53" s="44" t="s">
         <v>173</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>174</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>39</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>175</v>
       </c>
       <c r="H53" s="46">
         <v>5</v>
       </c>
       <c r="I53" s="46">
         <v>1500</v>
       </c>
       <c r="K53" s="45" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="54" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:16" s="4" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="10"/>
       <c r="B54" s="34" t="s">
         <v>176</v>
       </c>
       <c r="C54" s="35" t="s">
         <v>177</v>
       </c>
       <c r="D54" s="34" t="s">
         <v>178</v>
       </c>
       <c r="E54" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F54" s="34"/>
       <c r="G54" s="34" t="s">
         <v>179</v>
       </c>
       <c r="H54" s="36">
         <v>5</v>
       </c>
       <c r="I54" s="36">
         <v>1500</v>
       </c>
       <c r="J54" s="34"/>
       <c r="K54" s="37">
         <v>45792</v>
       </c>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
     </row>
-    <row r="55" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="21"/>
       <c r="B55" s="34" t="s">
         <v>180</v>
       </c>
       <c r="C55" s="35" t="s">
         <v>181</v>
       </c>
       <c r="D55" s="34" t="s">
         <v>182</v>
       </c>
       <c r="E55" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F55" s="34"/>
       <c r="G55" s="34" t="s">
         <v>183</v>
       </c>
       <c r="H55" s="36">
         <v>4</v>
       </c>
       <c r="I55" s="36">
         <v>1500</v>
       </c>
       <c r="J55" s="34"/>
       <c r="K55" s="37">
         <v>45536</v>
       </c>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
     </row>
-    <row r="56" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="21"/>
       <c r="B56" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>187</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>188</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H56" s="3">
         <v>2</v>
       </c>
       <c r="I56" s="3">
         <v>100</v>
       </c>
       <c r="K56" s="30">
         <v>46082</v>
       </c>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
     </row>
-    <row r="57" spans="1:16" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:16" ht="148.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="11"/>
       <c r="B57" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="44" t="s">
         <v>190</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>191</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F57" s="4"/>
       <c r="G57" s="4" t="s">
         <v>192</v>
       </c>
       <c r="H57" s="49"/>
       <c r="I57" s="49">
         <v>1500</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>70</v>
       </c>
       <c r="K57" s="45" t="s">
         <v>193</v>
       </c>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="26"/>
       <c r="O57" s="26"/>
       <c r="P57" s="26"/>
     </row>
-    <row r="58" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="20"/>
       <c r="B58" s="34" t="s">
         <v>194</v>
       </c>
       <c r="C58" s="35" t="s">
         <v>195</v>
       </c>
       <c r="D58" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E58" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F58" s="34"/>
       <c r="G58" s="34" t="s">
         <v>197</v>
       </c>
       <c r="H58" s="38"/>
       <c r="I58" s="38">
         <v>1500</v>
       </c>
       <c r="J58" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K58" s="37">
         <v>45108</v>
       </c>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
     </row>
-    <row r="59" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="20"/>
       <c r="B59" s="34" t="s">
         <v>198</v>
       </c>
       <c r="C59" s="35" t="s">
         <v>199</v>
       </c>
       <c r="D59" s="34" t="s">
         <v>200</v>
       </c>
       <c r="E59" s="34" t="s">
         <v>201</v>
       </c>
       <c r="F59" s="34" t="s">
         <v>202</v>
       </c>
       <c r="G59" s="34" t="s">
         <v>203</v>
       </c>
       <c r="H59" s="38">
         <v>4</v>
       </c>
       <c r="I59" s="38">
         <v>1500</v>
       </c>
       <c r="J59" s="34"/>
       <c r="K59" s="37">
         <v>45627</v>
       </c>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
       <c r="N59" s="26"/>
       <c r="O59" s="26"/>
       <c r="P59" s="26"/>
     </row>
-    <row r="60" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="20"/>
       <c r="B60" s="34" t="s">
         <v>204</v>
       </c>
       <c r="C60" s="35" t="s">
         <v>205</v>
       </c>
       <c r="D60" s="34" t="s">
         <v>206</v>
       </c>
       <c r="E60" s="34" t="s">
         <v>207</v>
       </c>
       <c r="F60" s="34" t="s">
         <v>208</v>
       </c>
       <c r="G60" s="34" t="s">
         <v>203</v>
       </c>
       <c r="H60" s="38">
         <v>4</v>
       </c>
       <c r="I60" s="38">
         <v>1500</v>
       </c>
       <c r="J60" s="34"/>
       <c r="K60" s="37">
         <v>45627</v>
       </c>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
       <c r="N60" s="26"/>
       <c r="O60" s="26"/>
       <c r="P60" s="26"/>
     </row>
-    <row r="61" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="20"/>
       <c r="B61" s="34" t="s">
         <v>209</v>
       </c>
       <c r="C61" s="35" t="s">
         <v>210</v>
       </c>
       <c r="D61" s="34" t="s">
         <v>211</v>
       </c>
       <c r="E61" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F61" s="34"/>
       <c r="G61" s="34" t="s">
         <v>212</v>
       </c>
       <c r="H61" s="38">
         <v>4</v>
       </c>
       <c r="I61" s="38">
         <v>1500</v>
       </c>
       <c r="J61" s="34"/>
       <c r="K61" s="37">
         <v>45337</v>
       </c>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="26"/>
       <c r="O61" s="26"/>
       <c r="P61" s="26"/>
     </row>
-    <row r="62" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="20"/>
       <c r="B62" s="34" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="35" t="s">
         <v>214</v>
       </c>
       <c r="D62" s="34" t="s">
         <v>215</v>
       </c>
       <c r="E62" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F62" s="34"/>
       <c r="G62" s="34" t="s">
         <v>216</v>
       </c>
       <c r="H62" s="38">
         <v>4</v>
       </c>
       <c r="I62" s="38">
         <v>1500</v>
       </c>
       <c r="J62" s="34"/>
       <c r="K62" s="37">
         <v>45413</v>
       </c>
       <c r="L62" s="26"/>
       <c r="M62" s="26"/>
       <c r="N62" s="26"/>
       <c r="O62" s="26"/>
       <c r="P62" s="26"/>
     </row>
-    <row r="63" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="11"/>
       <c r="B63" s="34" t="s">
         <v>217</v>
       </c>
       <c r="C63" s="35" t="s">
         <v>218</v>
       </c>
       <c r="D63" s="34" t="s">
         <v>219</v>
       </c>
       <c r="E63" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F63" s="34" t="s">
         <v>220</v>
       </c>
       <c r="G63" s="34" t="s">
         <v>221</v>
       </c>
       <c r="H63" s="36">
         <v>3</v>
       </c>
       <c r="I63" s="36">
         <v>400</v>
       </c>
       <c r="J63" s="34"/>
       <c r="K63" s="37">
         <v>45108</v>
       </c>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
       <c r="N63" s="26"/>
       <c r="O63" s="26"/>
       <c r="P63" s="26"/>
     </row>
-    <row r="64" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="20"/>
       <c r="B64" s="34" t="s">
         <v>222</v>
       </c>
       <c r="C64" s="35" t="s">
         <v>223</v>
       </c>
       <c r="D64" s="34" t="s">
         <v>224</v>
       </c>
       <c r="E64" s="34" t="s">
         <v>225</v>
       </c>
       <c r="F64" s="34"/>
       <c r="G64" s="34" t="s">
         <v>226</v>
       </c>
       <c r="H64" s="36">
         <v>4</v>
       </c>
       <c r="I64" s="36">
         <v>1500</v>
       </c>
       <c r="J64" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K64" s="37">
         <v>45108</v>
       </c>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
       <c r="N64" s="26"/>
       <c r="O64" s="26"/>
       <c r="P64" s="26"/>
     </row>
-    <row r="65" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="11"/>
       <c r="B65" s="34" t="s">
         <v>227</v>
       </c>
       <c r="C65" s="35" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="34" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F65" s="34"/>
       <c r="G65" s="34" t="s">
         <v>230</v>
       </c>
       <c r="H65" s="38"/>
       <c r="I65" s="36">
         <v>100</v>
       </c>
       <c r="J65" s="34" t="s">
         <v>231</v>
       </c>
       <c r="K65" s="37">
         <v>45108</v>
       </c>
       <c r="L65" s="26"/>
       <c r="M65" s="26"/>
       <c r="N65" s="26"/>
       <c r="O65" s="26"/>
       <c r="P65" s="26"/>
     </row>
-    <row r="66" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="20"/>
       <c r="B66" s="34" t="s">
         <v>232</v>
       </c>
       <c r="C66" s="35" t="s">
         <v>233</v>
       </c>
       <c r="D66" s="34" t="s">
         <v>234</v>
       </c>
       <c r="E66" s="34" t="s">
         <v>235</v>
       </c>
       <c r="F66" s="34"/>
       <c r="G66" s="34" t="s">
         <v>236</v>
       </c>
       <c r="H66" s="36">
         <v>3</v>
       </c>
       <c r="I66" s="36">
         <v>400</v>
       </c>
       <c r="J66" s="34"/>
       <c r="K66" s="37">
         <v>45306</v>
       </c>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
       <c r="N66" s="26"/>
       <c r="O66" s="26"/>
       <c r="P66" s="26"/>
     </row>
-    <row r="67" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="11"/>
       <c r="B67" s="34" t="s">
         <v>237</v>
       </c>
       <c r="C67" s="35" t="s">
         <v>238</v>
       </c>
       <c r="D67" s="34" t="s">
         <v>239</v>
       </c>
       <c r="E67" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="34"/>
       <c r="G67" s="34" t="s">
         <v>240</v>
       </c>
       <c r="H67" s="36"/>
       <c r="I67" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J67" s="34" t="s">
         <v>242</v>
       </c>
       <c r="K67" s="37">
         <v>45108</v>
       </c>
       <c r="L67" s="26"/>
       <c r="M67" s="26"/>
       <c r="N67" s="26"/>
       <c r="O67" s="26"/>
       <c r="P67" s="26"/>
     </row>
-    <row r="68" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="11"/>
       <c r="B68" s="34" t="s">
         <v>243</v>
       </c>
       <c r="C68" s="35" t="s">
         <v>244</v>
       </c>
       <c r="D68" s="34" t="s">
         <v>245</v>
       </c>
       <c r="E68" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F68" s="34"/>
       <c r="G68" s="34" t="s">
         <v>246</v>
       </c>
       <c r="H68" s="36">
         <v>5</v>
       </c>
       <c r="I68" s="36">
         <v>1500</v>
       </c>
       <c r="J68" s="34"/>
       <c r="K68" s="37">
         <v>45108</v>
       </c>
       <c r="L68" s="26"/>
       <c r="M68" s="26"/>
       <c r="N68" s="26"/>
       <c r="O68" s="26"/>
       <c r="P68" s="26"/>
     </row>
-    <row r="69" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="10"/>
       <c r="B69" s="34" t="s">
         <v>247</v>
       </c>
       <c r="C69" s="35" t="s">
         <v>248</v>
       </c>
       <c r="D69" s="34" t="s">
         <v>249</v>
       </c>
       <c r="E69" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F69" s="34" t="s">
         <v>250</v>
       </c>
       <c r="G69" s="34" t="s">
         <v>251</v>
       </c>
       <c r="H69" s="36">
         <v>1</v>
       </c>
       <c r="I69" s="36">
         <v>18</v>
       </c>
       <c r="J69" s="34"/>
       <c r="K69" s="37">
         <v>45792</v>
       </c>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
       <c r="N69" s="26"/>
       <c r="O69" s="26"/>
       <c r="P69" s="26"/>
     </row>
-    <row r="70" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="10"/>
       <c r="B70" s="34" t="s">
         <v>252</v>
       </c>
       <c r="C70" s="35" t="s">
         <v>253</v>
       </c>
       <c r="D70" s="34" t="s">
         <v>254</v>
       </c>
       <c r="E70" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F70" s="34"/>
       <c r="G70" s="34" t="s">
         <v>255</v>
       </c>
       <c r="H70" s="36"/>
       <c r="I70" s="36">
         <v>1500</v>
       </c>
       <c r="J70" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K70" s="37">
         <v>45870</v>
       </c>
     </row>
-    <row r="71" spans="1:16" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:16" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="20"/>
       <c r="B71" s="34" t="s">
         <v>256</v>
       </c>
       <c r="C71" s="35" t="s">
         <v>257</v>
       </c>
       <c r="D71" s="34" t="s">
         <v>258</v>
       </c>
       <c r="E71" s="34" t="s">
         <v>259</v>
       </c>
       <c r="F71" s="34"/>
       <c r="G71" s="34" t="s">
         <v>260</v>
       </c>
       <c r="H71" s="36">
         <v>1</v>
       </c>
       <c r="I71" s="36">
         <v>18</v>
       </c>
       <c r="J71" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K71" s="37">
         <v>45108</v>
       </c>
       <c r="L71" s="26"/>
       <c r="M71" s="26"/>
       <c r="N71" s="26"/>
       <c r="O71" s="26"/>
       <c r="P71" s="26"/>
     </row>
-    <row r="72" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="20"/>
       <c r="B72" s="34" t="s">
         <v>261</v>
       </c>
       <c r="C72" s="35" t="s">
         <v>262</v>
       </c>
       <c r="D72" s="34" t="s">
         <v>263</v>
       </c>
       <c r="E72" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F72" s="34"/>
       <c r="G72" s="34" t="s">
         <v>264</v>
       </c>
       <c r="H72" s="36">
         <v>4</v>
       </c>
       <c r="I72" s="36">
         <v>1500</v>
       </c>
       <c r="J72" s="34"/>
       <c r="K72" s="37">
         <v>45306</v>
       </c>
       <c r="L72" s="26"/>
       <c r="M72" s="26"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
       <c r="P72" s="26"/>
     </row>
-    <row r="73" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="20"/>
       <c r="B73" s="34" t="s">
         <v>265</v>
       </c>
       <c r="C73" s="35" t="s">
         <v>266</v>
       </c>
       <c r="D73" s="34" t="s">
         <v>267</v>
       </c>
       <c r="E73" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F73" s="34"/>
       <c r="G73" s="34" t="s">
         <v>268</v>
       </c>
       <c r="H73" s="36">
         <v>3</v>
       </c>
       <c r="I73" s="36">
         <v>400</v>
       </c>
       <c r="J73" s="34"/>
       <c r="K73" s="37">
         <v>45474</v>
       </c>
       <c r="L73" s="26"/>
       <c r="M73" s="26"/>
       <c r="N73" s="26"/>
       <c r="O73" s="26"/>
       <c r="P73" s="26"/>
     </row>
-    <row r="74" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="20"/>
       <c r="B74" s="34" t="s">
         <v>269</v>
       </c>
       <c r="C74" s="35" t="s">
         <v>270</v>
       </c>
       <c r="D74" s="34" t="s">
         <v>271</v>
       </c>
       <c r="E74" s="34" t="s">
         <v>272</v>
       </c>
       <c r="F74" s="34" t="s">
         <v>273</v>
       </c>
       <c r="G74" s="34" t="s">
         <v>274</v>
       </c>
       <c r="H74" s="36">
         <v>4</v>
       </c>
       <c r="I74" s="36">
         <v>1500</v>
       </c>
       <c r="J74" s="34"/>
       <c r="K74" s="37">
         <v>45108</v>
       </c>
       <c r="L74" s="26"/>
       <c r="M74" s="26"/>
       <c r="N74" s="26"/>
       <c r="O74" s="26"/>
       <c r="P74" s="26"/>
     </row>
-    <row r="75" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="10"/>
       <c r="B75" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>278</v>
       </c>
       <c r="I75" s="3">
         <v>1500</v>
       </c>
       <c r="J75" s="1" t="s">
         <v>279</v>
       </c>
       <c r="K75" s="30">
         <v>46082</v>
       </c>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
       <c r="N75" s="26"/>
       <c r="O75" s="26"/>
       <c r="P75" s="26"/>
     </row>
-    <row r="76" spans="1:16" s="4" customFormat="1" ht="95.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:16" s="4" customFormat="1" ht="95.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="10"/>
       <c r="B76" s="34" t="s">
         <v>280</v>
       </c>
       <c r="C76" s="35" t="s">
         <v>281</v>
       </c>
       <c r="D76" s="34" t="s">
         <v>282</v>
       </c>
       <c r="E76" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F76" s="34"/>
       <c r="G76" s="34" t="s">
         <v>283</v>
       </c>
       <c r="H76" s="36">
         <v>2</v>
       </c>
       <c r="I76" s="36">
         <v>100</v>
       </c>
       <c r="J76" s="34"/>
       <c r="K76" s="37">
         <v>45792</v>
       </c>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
       <c r="N76" s="26"/>
       <c r="O76" s="26"/>
       <c r="P76" s="26"/>
     </row>
-    <row r="77" spans="1:16" s="4" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:16" s="4" customFormat="1" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="10"/>
       <c r="B77" s="34" t="s">
         <v>284</v>
       </c>
       <c r="C77" s="35" t="s">
         <v>285</v>
       </c>
       <c r="D77" s="34" t="s">
         <v>286</v>
       </c>
       <c r="E77" s="34" t="s">
         <v>287</v>
       </c>
       <c r="F77" s="34" t="s">
         <v>250</v>
       </c>
       <c r="G77" s="34" t="s">
         <v>288</v>
       </c>
       <c r="H77" s="36"/>
       <c r="I77" s="36">
         <v>1500</v>
       </c>
       <c r="J77" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K77" s="37">
         <v>45108</v>
       </c>
     </row>
-    <row r="78" spans="1:16" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:16" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="20"/>
       <c r="B78" s="34" t="s">
         <v>289</v>
       </c>
       <c r="C78" s="35" t="s">
         <v>290</v>
       </c>
       <c r="D78" s="34" t="s">
         <v>291</v>
       </c>
       <c r="E78" s="34" t="s">
         <v>292</v>
       </c>
       <c r="F78" s="34"/>
       <c r="G78" s="34" t="s">
         <v>293</v>
       </c>
       <c r="H78" s="36"/>
       <c r="I78" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J78" s="34" t="s">
         <v>242</v>
       </c>
       <c r="K78" s="37">
         <v>45108</v>
       </c>
       <c r="L78" s="26"/>
       <c r="M78" s="26"/>
       <c r="N78" s="26"/>
       <c r="O78" s="26"/>
       <c r="P78" s="26"/>
     </row>
-    <row r="79" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="20"/>
       <c r="B79" s="34" t="s">
         <v>294</v>
       </c>
       <c r="C79" s="35" t="s">
         <v>295</v>
       </c>
       <c r="D79" s="34" t="s">
         <v>296</v>
       </c>
       <c r="E79" s="34" t="s">
         <v>297</v>
       </c>
       <c r="F79" s="34"/>
       <c r="G79" s="34" t="s">
         <v>298</v>
       </c>
       <c r="H79" s="36">
         <v>3</v>
       </c>
       <c r="I79" s="36">
         <v>400</v>
       </c>
       <c r="J79" s="34"/>
       <c r="K79" s="37">
         <v>45536</v>
       </c>
       <c r="L79" s="26"/>
       <c r="M79" s="26"/>
       <c r="N79" s="26"/>
       <c r="O79" s="26"/>
       <c r="P79" s="26"/>
     </row>
-    <row r="80" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="20"/>
       <c r="B80" s="34" t="s">
         <v>299</v>
       </c>
       <c r="C80" s="35" t="s">
         <v>300</v>
       </c>
       <c r="D80" s="34" t="s">
         <v>301</v>
       </c>
       <c r="E80" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F80" s="34" t="s">
         <v>302</v>
       </c>
       <c r="G80" s="34" t="s">
         <v>303</v>
       </c>
       <c r="H80" s="36"/>
       <c r="I80" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J80" s="34" t="s">
         <v>242</v>
       </c>
       <c r="K80" s="37">
         <v>45245</v>
       </c>
       <c r="L80" s="26"/>
       <c r="M80" s="26"/>
       <c r="N80" s="26"/>
       <c r="O80" s="26"/>
       <c r="P80" s="26"/>
     </row>
-    <row r="81" spans="1:16" s="4" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:16" s="4" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="10"/>
       <c r="B81" s="34" t="s">
         <v>304</v>
       </c>
       <c r="C81" s="35" t="s">
         <v>305</v>
       </c>
       <c r="D81" s="34" t="s">
         <v>306</v>
       </c>
       <c r="E81" s="34" t="s">
         <v>307</v>
       </c>
       <c r="F81" s="34"/>
       <c r="G81" s="34" t="s">
         <v>308</v>
       </c>
       <c r="H81" s="36">
         <v>3</v>
       </c>
       <c r="I81" s="36">
         <v>400</v>
       </c>
       <c r="J81" s="34"/>
       <c r="K81" s="37">
         <v>45792</v>
       </c>
       <c r="L81" s="26"/>
       <c r="M81" s="26"/>
       <c r="N81" s="26"/>
       <c r="O81" s="26"/>
       <c r="P81" s="26"/>
     </row>
-    <row r="82" spans="1:16" ht="135.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:16" ht="135.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="20"/>
       <c r="B82" s="34" t="s">
         <v>309</v>
       </c>
       <c r="C82" s="35" t="s">
         <v>310</v>
       </c>
       <c r="D82" s="34" t="s">
         <v>311</v>
       </c>
       <c r="E82" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F82" s="34"/>
       <c r="G82" s="34" t="s">
         <v>312</v>
       </c>
       <c r="H82" s="36">
         <v>4</v>
       </c>
       <c r="I82" s="36">
         <v>1500</v>
       </c>
       <c r="J82" s="34"/>
       <c r="K82" s="37">
         <v>45474</v>
       </c>
       <c r="L82" s="26"/>
       <c r="M82" s="26"/>
       <c r="N82" s="26"/>
       <c r="O82" s="26"/>
       <c r="P82" s="26"/>
     </row>
-    <row r="83" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="20"/>
       <c r="B83" s="34" t="s">
         <v>313</v>
       </c>
       <c r="C83" s="35" t="s">
         <v>314</v>
       </c>
       <c r="D83" s="34" t="s">
         <v>315</v>
       </c>
       <c r="E83" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F83" s="34"/>
       <c r="G83" s="34" t="s">
         <v>316</v>
       </c>
       <c r="H83" s="36">
         <v>5</v>
       </c>
       <c r="I83" s="36">
         <v>1500</v>
       </c>
       <c r="J83" s="34"/>
       <c r="K83" s="37">
         <v>45245</v>
       </c>
       <c r="L83" s="26"/>
       <c r="M83" s="26"/>
       <c r="N83" s="26"/>
       <c r="O83" s="26"/>
       <c r="P83" s="26"/>
     </row>
-    <row r="84" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="20"/>
       <c r="B84" s="34" t="s">
         <v>317</v>
       </c>
       <c r="C84" s="35" t="s">
         <v>318</v>
       </c>
       <c r="D84" s="34" t="s">
         <v>319</v>
       </c>
       <c r="E84" s="34" t="s">
         <v>320</v>
       </c>
       <c r="F84" s="34"/>
       <c r="G84" s="34" t="s">
         <v>321</v>
       </c>
       <c r="H84" s="36">
         <v>5</v>
       </c>
       <c r="I84" s="36">
         <v>1500</v>
       </c>
       <c r="J84" s="34"/>
       <c r="K84" s="37">
         <v>45108</v>
       </c>
       <c r="L84" s="26"/>
       <c r="M84" s="26"/>
       <c r="N84" s="26"/>
       <c r="O84" s="26"/>
       <c r="P84" s="26"/>
     </row>
-    <row r="85" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="20"/>
       <c r="B85" s="34" t="s">
         <v>322</v>
       </c>
       <c r="C85" s="35" t="s">
         <v>323</v>
       </c>
       <c r="D85" s="34" t="s">
         <v>324</v>
       </c>
       <c r="E85" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F85" s="34"/>
       <c r="G85" s="34" t="s">
         <v>325</v>
       </c>
       <c r="H85" s="36">
         <v>3</v>
       </c>
       <c r="I85" s="36">
         <v>400</v>
       </c>
       <c r="J85" s="34"/>
       <c r="K85" s="37">
         <v>45275</v>
       </c>
       <c r="L85" s="26"/>
       <c r="M85" s="26"/>
       <c r="N85" s="26"/>
       <c r="O85" s="26"/>
       <c r="P85" s="26"/>
     </row>
-    <row r="86" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="20"/>
       <c r="B86" s="34" t="s">
         <v>326</v>
       </c>
       <c r="C86" s="35" t="s">
         <v>327</v>
       </c>
       <c r="D86" s="34" t="s">
         <v>328</v>
       </c>
       <c r="E86" s="34" t="s">
         <v>329</v>
       </c>
       <c r="F86" s="34"/>
       <c r="G86" s="34" t="s">
         <v>330</v>
       </c>
       <c r="H86" s="36"/>
       <c r="I86" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J86" s="34" t="s">
         <v>242</v>
       </c>
       <c r="K86" s="37">
         <v>45108</v>
       </c>
       <c r="L86" s="26"/>
       <c r="M86" s="26"/>
       <c r="N86" s="26"/>
       <c r="O86" s="26"/>
       <c r="P86" s="26"/>
     </row>
-    <row r="87" spans="1:16" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:16" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="11"/>
       <c r="B87" s="34" t="s">
         <v>331</v>
       </c>
       <c r="C87" s="35" t="s">
         <v>332</v>
       </c>
       <c r="D87" s="34" t="s">
         <v>333</v>
       </c>
       <c r="E87" s="34" t="s">
         <v>334</v>
       </c>
       <c r="F87" s="34"/>
       <c r="G87" s="34" t="s">
         <v>335</v>
       </c>
       <c r="H87" s="36">
         <v>5</v>
       </c>
       <c r="I87" s="36">
         <v>1500</v>
       </c>
       <c r="J87" s="34"/>
       <c r="K87" s="37">
         <v>45337</v>
       </c>
       <c r="L87" s="26"/>
       <c r="M87" s="26"/>
       <c r="N87" s="26"/>
       <c r="O87" s="26"/>
       <c r="P87" s="26"/>
     </row>
-    <row r="88" spans="1:16" ht="124.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:16" ht="124.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="11"/>
       <c r="B88" s="34" t="s">
         <v>336</v>
       </c>
       <c r="C88" s="35" t="s">
         <v>337</v>
       </c>
       <c r="D88" s="34" t="s">
         <v>338</v>
       </c>
       <c r="E88" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F88" s="34"/>
       <c r="G88" s="34" t="s">
         <v>335</v>
       </c>
       <c r="H88" s="36">
         <v>3</v>
       </c>
       <c r="I88" s="36">
         <v>400</v>
       </c>
       <c r="J88" s="34"/>
       <c r="K88" s="37">
         <v>45337</v>
       </c>
       <c r="L88" s="26"/>
       <c r="M88" s="26"/>
       <c r="N88" s="26"/>
       <c r="O88" s="26"/>
       <c r="P88" s="26"/>
     </row>
-    <row r="89" spans="1:16" s="4" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:16" s="4" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="28"/>
       <c r="B89" s="34" t="s">
         <v>339</v>
       </c>
       <c r="C89" s="35" t="s">
         <v>340</v>
       </c>
       <c r="D89" s="34" t="s">
         <v>341</v>
       </c>
       <c r="E89" s="34" t="s">
         <v>342</v>
       </c>
       <c r="F89" s="34"/>
       <c r="G89" s="34" t="s">
         <v>343</v>
       </c>
       <c r="H89" s="36">
         <v>3</v>
       </c>
       <c r="I89" s="36">
         <v>400</v>
       </c>
       <c r="J89" s="34"/>
       <c r="K89" s="37">
         <v>45992</v>
       </c>
     </row>
-    <row r="90" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="20"/>
       <c r="B90" s="34" t="s">
         <v>344</v>
       </c>
       <c r="C90" s="35" t="s">
         <v>345</v>
       </c>
       <c r="D90" s="34" t="s">
         <v>346</v>
       </c>
       <c r="E90" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F90" s="34" t="s">
         <v>347</v>
       </c>
       <c r="G90" s="34" t="s">
         <v>348</v>
       </c>
       <c r="H90" s="36"/>
       <c r="I90" s="36">
         <v>1500</v>
       </c>
       <c r="J90" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K90" s="37">
         <v>45108</v>
       </c>
       <c r="L90" s="26"/>
       <c r="M90" s="26"/>
       <c r="N90" s="26"/>
       <c r="O90" s="26"/>
       <c r="P90" s="26"/>
     </row>
-    <row r="91" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="10"/>
       <c r="B91" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>350</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>352</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>348</v>
       </c>
       <c r="I91" s="3">
         <v>1500</v>
       </c>
       <c r="J91" s="1" t="s">
         <v>353</v>
       </c>
       <c r="K91" s="30">
         <v>46082</v>
       </c>
       <c r="L91" s="26"/>
       <c r="M91" s="26"/>
       <c r="N91" s="26"/>
       <c r="O91" s="26"/>
       <c r="P91" s="26"/>
     </row>
-    <row r="92" spans="1:16" ht="223.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:16" ht="223.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="20"/>
       <c r="B92" s="34" t="s">
         <v>354</v>
       </c>
       <c r="C92" s="35" t="s">
         <v>355</v>
       </c>
       <c r="D92" s="34" t="s">
         <v>356</v>
       </c>
       <c r="E92" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F92" s="34"/>
       <c r="G92" s="34" t="s">
         <v>357</v>
       </c>
       <c r="H92" s="36">
         <v>4</v>
       </c>
       <c r="I92" s="36">
         <v>1500</v>
       </c>
       <c r="J92" s="34"/>
       <c r="K92" s="37">
         <v>45689</v>
       </c>
       <c r="L92" s="26"/>
       <c r="M92" s="26"/>
       <c r="N92" s="26"/>
       <c r="O92" s="26"/>
       <c r="P92" s="26"/>
     </row>
-    <row r="93" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="20"/>
       <c r="B93" s="34" t="s">
         <v>358</v>
       </c>
       <c r="C93" s="35" t="s">
         <v>359</v>
       </c>
       <c r="D93" s="34" t="s">
         <v>360</v>
       </c>
       <c r="E93" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F93" s="34"/>
       <c r="G93" s="34" t="s">
         <v>129</v>
       </c>
       <c r="H93" s="36">
         <v>5</v>
       </c>
       <c r="I93" s="36">
         <v>1500</v>
       </c>
       <c r="J93" s="34"/>
       <c r="K93" s="37">
         <v>45689</v>
       </c>
       <c r="L93" s="26"/>
       <c r="M93" s="26"/>
       <c r="N93" s="26"/>
       <c r="O93" s="26"/>
       <c r="P93" s="26"/>
     </row>
-    <row r="94" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="28"/>
       <c r="B94" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>362</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>364</v>
       </c>
       <c r="I94" s="3">
         <v>1500</v>
       </c>
       <c r="J94" s="1" t="s">
         <v>70</v>
       </c>
       <c r="K94" s="30">
         <v>46082</v>
       </c>
     </row>
-    <row r="95" spans="1:16" s="4" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:16" s="4" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="29"/>
       <c r="B95" s="34" t="s">
         <v>365</v>
       </c>
       <c r="C95" s="35" t="s">
         <v>366</v>
       </c>
       <c r="D95" s="34" t="s">
         <v>367</v>
       </c>
       <c r="E95" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F95" s="34"/>
       <c r="G95" s="34" t="s">
         <v>368</v>
       </c>
       <c r="H95" s="36"/>
       <c r="I95" s="36">
         <v>1500</v>
       </c>
       <c r="J95" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K95" s="37">
         <v>45992</v>
       </c>
     </row>
-    <row r="96" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="20"/>
       <c r="B96" s="34" t="s">
         <v>369</v>
       </c>
       <c r="C96" s="35" t="s">
         <v>370</v>
       </c>
       <c r="D96" s="34" t="s">
         <v>371</v>
       </c>
       <c r="E96" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F96" s="34"/>
       <c r="G96" s="34" t="s">
         <v>372</v>
       </c>
       <c r="H96" s="36">
         <v>2</v>
       </c>
       <c r="I96" s="36">
         <v>100</v>
       </c>
       <c r="J96" s="34"/>
       <c r="K96" s="37">
         <v>45245</v>
       </c>
       <c r="L96" s="26"/>
       <c r="M96" s="26"/>
       <c r="N96" s="26"/>
       <c r="O96" s="26"/>
       <c r="P96" s="26"/>
     </row>
-    <row r="97" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="20"/>
       <c r="B97" s="34" t="s">
         <v>373</v>
       </c>
       <c r="C97" s="35" t="s">
         <v>374</v>
       </c>
       <c r="D97" s="34" t="s">
         <v>375</v>
       </c>
       <c r="E97" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F97" s="34"/>
       <c r="G97" s="34" t="s">
         <v>376</v>
       </c>
       <c r="H97" s="36">
         <v>2</v>
       </c>
       <c r="I97" s="36">
         <v>100</v>
       </c>
       <c r="J97" s="34"/>
       <c r="K97" s="37">
         <v>45474</v>
       </c>
       <c r="L97" s="26"/>
       <c r="M97" s="26"/>
       <c r="N97" s="26"/>
       <c r="O97" s="26"/>
       <c r="P97" s="26"/>
     </row>
-    <row r="98" spans="1:16" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:16" ht="118.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="11"/>
       <c r="B98" s="34" t="s">
         <v>377</v>
       </c>
       <c r="C98" s="35" t="s">
         <v>378</v>
       </c>
       <c r="D98" s="34" t="s">
         <v>379</v>
       </c>
       <c r="E98" s="34" t="s">
         <v>380</v>
       </c>
       <c r="F98" s="34"/>
       <c r="G98" s="34" t="s">
         <v>381</v>
       </c>
       <c r="H98" s="36">
         <v>3</v>
       </c>
       <c r="I98" s="36">
         <v>400</v>
       </c>
       <c r="J98" s="34"/>
       <c r="K98" s="37">
         <v>45108</v>
       </c>
       <c r="L98" s="26"/>
       <c r="M98" s="26"/>
       <c r="N98" s="26"/>
       <c r="O98" s="26"/>
       <c r="P98" s="26"/>
     </row>
-    <row r="99" spans="1:16" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:16" ht="143.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="20"/>
       <c r="B99" s="34" t="s">
         <v>382</v>
       </c>
       <c r="C99" s="35" t="s">
         <v>383</v>
       </c>
       <c r="D99" s="34" t="s">
         <v>384</v>
       </c>
       <c r="E99" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F99" s="34"/>
       <c r="G99" s="34" t="s">
         <v>385</v>
       </c>
       <c r="H99" s="36">
         <v>2</v>
       </c>
       <c r="I99" s="36">
         <v>100</v>
       </c>
       <c r="J99" s="34"/>
       <c r="K99" s="37">
         <v>45245</v>
       </c>
       <c r="L99" s="26"/>
       <c r="M99" s="26"/>
       <c r="N99" s="26"/>
       <c r="O99" s="26"/>
       <c r="P99" s="26"/>
     </row>
-    <row r="100" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:16" ht="121.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="11"/>
       <c r="B100" s="34" t="s">
         <v>386</v>
       </c>
       <c r="C100" s="35" t="s">
         <v>387</v>
       </c>
       <c r="D100" s="34" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F100" s="34"/>
       <c r="G100" s="34" t="s">
         <v>240</v>
       </c>
       <c r="H100" s="36"/>
       <c r="I100" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J100" s="34" t="s">
         <v>242</v>
       </c>
       <c r="K100" s="37">
         <v>45108</v>
       </c>
       <c r="L100" s="26"/>
       <c r="M100" s="26"/>
       <c r="N100" s="26"/>
       <c r="O100" s="26"/>
       <c r="P100" s="26"/>
     </row>
-    <row r="101" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="20"/>
       <c r="B101" s="34" t="s">
         <v>389</v>
       </c>
       <c r="C101" s="35" t="s">
         <v>390</v>
       </c>
       <c r="D101" s="34" t="s">
         <v>391</v>
       </c>
       <c r="E101" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F101" s="34"/>
       <c r="G101" s="34" t="s">
         <v>392</v>
       </c>
       <c r="H101" s="36">
         <v>1</v>
       </c>
       <c r="I101" s="36">
         <v>18</v>
       </c>
       <c r="J101" s="34"/>
       <c r="K101" s="37">
         <v>45689</v>
       </c>
       <c r="L101" s="26"/>
       <c r="M101" s="26"/>
       <c r="N101" s="26"/>
       <c r="O101" s="26"/>
       <c r="P101" s="26"/>
     </row>
-    <row r="102" spans="1:16" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:16" ht="117.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="20"/>
       <c r="B102" s="34" t="s">
         <v>393</v>
       </c>
       <c r="C102" s="35" t="s">
         <v>394</v>
       </c>
       <c r="D102" s="34" t="s">
         <v>395</v>
       </c>
       <c r="E102" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F102" s="34"/>
       <c r="G102" s="34" t="s">
         <v>396</v>
       </c>
       <c r="H102" s="36">
         <v>1</v>
       </c>
       <c r="I102" s="36">
         <v>18</v>
       </c>
       <c r="J102" s="34"/>
       <c r="K102" s="37">
         <v>45108</v>
       </c>
       <c r="L102" s="26"/>
       <c r="M102" s="26"/>
       <c r="N102" s="26"/>
       <c r="O102" s="26"/>
       <c r="P102" s="26"/>
     </row>
-    <row r="103" spans="1:16" ht="138" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:16" ht="138" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="20"/>
       <c r="B103" s="34" t="s">
         <v>397</v>
       </c>
       <c r="C103" s="35" t="s">
         <v>398</v>
       </c>
       <c r="D103" s="34" t="s">
         <v>399</v>
       </c>
       <c r="E103" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F103" s="34"/>
       <c r="G103" s="34" t="s">
         <v>400</v>
       </c>
       <c r="H103" s="36">
         <v>1</v>
       </c>
       <c r="I103" s="36">
         <v>18</v>
       </c>
       <c r="J103" s="34"/>
       <c r="K103" s="37">
         <v>45627</v>
       </c>
       <c r="L103" s="26"/>
       <c r="M103" s="26"/>
       <c r="N103" s="26"/>
       <c r="O103" s="26"/>
       <c r="P103" s="26"/>
     </row>
-    <row r="104" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="10"/>
       <c r="B104" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>402</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H104" s="3">
         <v>1</v>
       </c>
       <c r="I104" s="3">
         <v>18</v>
       </c>
       <c r="K104" s="30">
         <v>46082</v>
       </c>
       <c r="L104" s="26"/>
       <c r="M104" s="26"/>
       <c r="N104" s="26"/>
       <c r="O104" s="26"/>
       <c r="P104" s="26"/>
     </row>
-    <row r="105" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="20"/>
       <c r="B105" s="34" t="s">
         <v>405</v>
       </c>
       <c r="C105" s="35" t="s">
         <v>406</v>
       </c>
       <c r="D105" s="34" t="s">
         <v>407</v>
       </c>
       <c r="E105" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F105" s="34"/>
       <c r="G105" s="34" t="s">
         <v>408</v>
       </c>
       <c r="H105" s="36"/>
       <c r="I105" s="36">
         <v>100</v>
       </c>
       <c r="J105" s="34" t="s">
         <v>409</v>
       </c>
       <c r="K105" s="37">
         <v>45275</v>
       </c>
       <c r="L105" s="26"/>
       <c r="M105" s="26"/>
       <c r="N105" s="26"/>
       <c r="O105" s="26"/>
       <c r="P105" s="26"/>
     </row>
-    <row r="106" spans="1:16" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:16" ht="143.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="20"/>
       <c r="B106" s="34" t="s">
         <v>410</v>
       </c>
       <c r="C106" s="35" t="s">
         <v>411</v>
       </c>
       <c r="D106" s="34" t="s">
         <v>412</v>
       </c>
       <c r="E106" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F106" s="34"/>
       <c r="G106" s="34" t="s">
         <v>413</v>
       </c>
       <c r="H106" s="36"/>
       <c r="I106" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J106" s="34" t="s">
         <v>414</v>
       </c>
       <c r="K106" s="37">
         <v>45474</v>
       </c>
       <c r="L106" s="26"/>
       <c r="M106" s="26"/>
       <c r="N106" s="26"/>
       <c r="O106" s="26"/>
       <c r="P106" s="26"/>
     </row>
-    <row r="107" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E107" s="34" t="s">
+    <row r="107" spans="1:16" ht="113.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="10"/>
+      <c r="B107" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E107" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F107" s="34" t="s">
-[...13 lines deleted...]
-        <v>45536</v>
+      <c r="G107" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I107" s="3">
+        <v>100</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="K107" s="30">
+        <v>46082</v>
       </c>
       <c r="L107" s="26"/>
       <c r="M107" s="26"/>
       <c r="N107" s="26"/>
       <c r="O107" s="26"/>
       <c r="P107" s="26"/>
     </row>
-    <row r="108" spans="1:16" ht="106.9" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B108" s="4" t="s">
+    <row r="108" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="20"/>
+      <c r="B108" s="34" t="s">
+        <v>415</v>
+      </c>
+      <c r="C108" s="35" t="s">
+        <v>416</v>
+      </c>
+      <c r="D108" s="34" t="s">
+        <v>417</v>
+      </c>
+      <c r="E108" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F108" s="34" t="s">
+        <v>418</v>
+      </c>
+      <c r="G108" s="34" t="s">
+        <v>419</v>
+      </c>
+      <c r="H108" s="36">
+        <v>1</v>
+      </c>
+      <c r="I108" s="36">
+        <v>18</v>
+      </c>
+      <c r="J108" s="34"/>
+      <c r="K108" s="37">
+        <v>45536</v>
+      </c>
+      <c r="L108" s="26"/>
+      <c r="M108" s="26"/>
+      <c r="N108" s="26"/>
+      <c r="O108" s="26"/>
+      <c r="P108" s="26"/>
+    </row>
+    <row r="109" spans="1:16" ht="107.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="21"/>
+      <c r="B109" s="4" t="s">
         <v>1176</v>
       </c>
-      <c r="C108" s="44" t="s">
+      <c r="C109" s="44" t="s">
         <v>1179</v>
       </c>
-      <c r="D108" s="4" t="s">
+      <c r="D109" s="4" t="s">
         <v>1178</v>
       </c>
-      <c r="E108" s="4" t="s">
+      <c r="E109" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="F108" s="4"/>
-      <c r="G108" s="4" t="s">
+      <c r="F109" s="4"/>
+      <c r="G109" s="4" t="s">
         <v>1177</v>
       </c>
-      <c r="H108" s="46">
+      <c r="H109" s="46">
         <v>3</v>
       </c>
-      <c r="I108" s="46">
+      <c r="I109" s="46">
         <v>400</v>
       </c>
-      <c r="J108" s="4"/>
-      <c r="K108" s="45" t="s">
+      <c r="J109" s="4"/>
+      <c r="K109" s="45" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="109" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B109" s="34" t="s">
+    <row r="110" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="21"/>
+      <c r="B110" s="34" t="s">
         <v>420</v>
       </c>
-      <c r="C109" s="35" t="s">
+      <c r="C110" s="35" t="s">
         <v>421</v>
       </c>
-      <c r="D109" s="34" t="s">
+      <c r="D110" s="34" t="s">
         <v>422</v>
-      </c>
-[...27 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E110" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F110" s="34"/>
       <c r="G110" s="34" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="H110" s="36"/>
       <c r="I110" s="36">
         <v>100</v>
       </c>
-      <c r="J110" s="34"/>
+      <c r="J110" s="34" t="s">
+        <v>409</v>
+      </c>
       <c r="K110" s="37">
-        <v>45413</v>
-[...7 lines deleted...]
-    <row r="111" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="20"/>
       <c r="B111" s="34" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C111" s="35" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D111" s="34" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="E111" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F111" s="34"/>
       <c r="G111" s="34" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="H111" s="36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I111" s="36">
-        <v>1500</v>
+        <v>100</v>
       </c>
       <c r="J111" s="34"/>
       <c r="K111" s="37">
-        <v>45627</v>
+        <v>45413</v>
       </c>
       <c r="L111" s="26"/>
       <c r="M111" s="26"/>
       <c r="N111" s="26"/>
       <c r="O111" s="26"/>
       <c r="P111" s="26"/>
     </row>
-    <row r="112" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="20"/>
       <c r="B112" s="34" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C112" s="35" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D112" s="34" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E112" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F112" s="34"/>
       <c r="G112" s="34" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="H112" s="36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I112" s="36">
-        <v>18</v>
+        <v>1500</v>
       </c>
       <c r="J112" s="34"/>
       <c r="K112" s="37">
         <v>45627</v>
       </c>
       <c r="L112" s="26"/>
       <c r="M112" s="26"/>
       <c r="N112" s="26"/>
       <c r="O112" s="26"/>
       <c r="P112" s="26"/>
     </row>
-    <row r="113" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="21"/>
+    <row r="113" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="20"/>
       <c r="B113" s="34" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C113" s="35" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D113" s="34" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E113" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F113" s="34"/>
       <c r="G113" s="34" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="H113" s="36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I113" s="36">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="J113" s="34"/>
       <c r="K113" s="37">
-        <v>45689</v>
+        <v>45627</v>
       </c>
       <c r="L113" s="26"/>
       <c r="M113" s="26"/>
       <c r="N113" s="26"/>
       <c r="O113" s="26"/>
       <c r="P113" s="26"/>
     </row>
-    <row r="114" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="21"/>
       <c r="B114" s="34" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C114" s="35" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D114" s="34" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="E114" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F114" s="34"/>
       <c r="G114" s="34" t="s">
         <v>439</v>
       </c>
       <c r="H114" s="36">
         <v>2</v>
       </c>
       <c r="I114" s="36">
         <v>100</v>
       </c>
       <c r="J114" s="34"/>
       <c r="K114" s="37">
         <v>45689</v>
       </c>
       <c r="L114" s="26"/>
       <c r="M114" s="26"/>
       <c r="N114" s="26"/>
       <c r="O114" s="26"/>
       <c r="P114" s="26"/>
     </row>
-    <row r="115" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="20"/>
+    <row r="115" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="21"/>
       <c r="B115" s="34" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C115" s="35" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="D115" s="34" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="E115" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F115" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F115" s="34"/>
       <c r="G115" s="34" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="H115" s="36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I115" s="36">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="J115" s="34"/>
       <c r="K115" s="37">
         <v>45689</v>
       </c>
       <c r="L115" s="26"/>
       <c r="M115" s="26"/>
       <c r="N115" s="26"/>
       <c r="O115" s="26"/>
       <c r="P115" s="26"/>
     </row>
-    <row r="116" spans="1:16" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="10"/>
+    <row r="116" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="20"/>
       <c r="B116" s="34" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C116" s="35" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="D116" s="34" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E116" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F116" s="34"/>
+      <c r="F116" s="34" t="s">
+        <v>39</v>
+      </c>
       <c r="G116" s="34" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="H116" s="36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I116" s="36">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="J116" s="34"/>
       <c r="K116" s="37">
-        <v>45992</v>
-[...3 lines deleted...]
-      <c r="A117" s="20"/>
+        <v>45689</v>
+      </c>
+      <c r="L116" s="26"/>
+      <c r="M116" s="26"/>
+      <c r="N116" s="26"/>
+      <c r="O116" s="26"/>
+      <c r="P116" s="26"/>
+    </row>
+    <row r="117" spans="1:16" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="10"/>
       <c r="B117" s="34" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C117" s="35" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="D117" s="34" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E117" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F117" s="34"/>
       <c r="G117" s="34" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="H117" s="36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I117" s="36">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="J117" s="34"/>
       <c r="K117" s="37">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="20"/>
+      <c r="B118" s="34" t="s">
+        <v>451</v>
+      </c>
+      <c r="C118" s="35" t="s">
+        <v>452</v>
+      </c>
+      <c r="D118" s="34" t="s">
+        <v>453</v>
+      </c>
+      <c r="E118" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F118" s="34"/>
+      <c r="G118" s="34" t="s">
+        <v>454</v>
+      </c>
+      <c r="H118" s="36">
+        <v>3</v>
+      </c>
+      <c r="I118" s="36">
+        <v>400</v>
+      </c>
+      <c r="J118" s="34"/>
+      <c r="K118" s="37">
         <v>45275</v>
       </c>
-      <c r="L117" s="26"/>
-[...7 lines deleted...]
-      <c r="B118" s="4" t="s">
+      <c r="L118" s="26"/>
+      <c r="M118" s="26"/>
+      <c r="N118" s="26"/>
+      <c r="O118" s="26"/>
+      <c r="P118" s="26"/>
+    </row>
+    <row r="119" spans="1:16" s="4" customFormat="1" ht="113.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="10"/>
+      <c r="B119" s="4" t="s">
         <v>455</v>
       </c>
-      <c r="C118" s="44" t="s">
+      <c r="C119" s="44" t="s">
         <v>455</v>
       </c>
-      <c r="D118" s="4" t="s">
+      <c r="D119" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="E118" s="4" t="s">
+      <c r="E119" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="G118" s="4" t="s">
+      <c r="G119" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="H118" s="46">
+      <c r="H119" s="46">
         <v>3</v>
       </c>
-      <c r="I118" s="46">
+      <c r="I119" s="46">
         <v>400</v>
       </c>
-      <c r="K118" s="45" t="s">
+      <c r="K119" s="45" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="119" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-    <row r="120" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="20"/>
       <c r="B120" s="34" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="C120" s="35" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D120" s="34" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="E120" s="39" t="s">
+        <v>459</v>
+      </c>
+      <c r="E120" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F120" s="34"/>
       <c r="G120" s="34" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="H120" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I120" s="36">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="J120" s="34"/>
       <c r="K120" s="37">
-        <v>45627</v>
+        <v>45536</v>
       </c>
       <c r="L120" s="26"/>
       <c r="M120" s="26"/>
       <c r="N120" s="26"/>
       <c r="O120" s="26"/>
       <c r="P120" s="26"/>
     </row>
-    <row r="121" spans="1:16" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="11"/>
+    <row r="121" spans="1:16" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="20"/>
       <c r="B121" s="34" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C121" s="35" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D121" s="34" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="E121" s="34" t="s">
+        <v>463</v>
+      </c>
+      <c r="E121" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F121" s="34"/>
       <c r="G121" s="34" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="H121" s="36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I121" s="36">
-        <v>400</v>
+        <v>18</v>
       </c>
       <c r="J121" s="34"/>
       <c r="K121" s="37">
-        <v>45306</v>
+        <v>45627</v>
       </c>
       <c r="L121" s="26"/>
       <c r="M121" s="26"/>
       <c r="N121" s="26"/>
       <c r="O121" s="26"/>
       <c r="P121" s="26"/>
     </row>
-    <row r="122" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="20"/>
+    <row r="122" spans="1:16" ht="129.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="11"/>
       <c r="B122" s="34" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="C122" s="35" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D122" s="34" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E122" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F122" s="34"/>
       <c r="G122" s="34" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="H122" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I122" s="36">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="J122" s="34"/>
       <c r="K122" s="37">
         <v>45306</v>
       </c>
       <c r="L122" s="26"/>
       <c r="M122" s="26"/>
       <c r="N122" s="26"/>
       <c r="O122" s="26"/>
       <c r="P122" s="26"/>
     </row>
-    <row r="123" spans="1:16" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="20"/>
       <c r="B123" s="34" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C123" s="35" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="D123" s="34" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E123" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F123" s="34"/>
       <c r="G123" s="34" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="H123" s="36">
         <v>1</v>
       </c>
       <c r="I123" s="36">
         <v>18</v>
       </c>
       <c r="J123" s="34"/>
       <c r="K123" s="37">
-        <v>45337</v>
+        <v>45306</v>
       </c>
       <c r="L123" s="26"/>
       <c r="M123" s="26"/>
       <c r="N123" s="26"/>
       <c r="O123" s="26"/>
       <c r="P123" s="26"/>
     </row>
-    <row r="124" spans="1:16" s="4" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="10"/>
+    <row r="124" spans="1:16" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="20"/>
       <c r="B124" s="34" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C124" s="35" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D124" s="34" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E124" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F124" s="34"/>
       <c r="G124" s="34" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="H124" s="36">
         <v>1</v>
       </c>
       <c r="I124" s="36">
         <v>18</v>
       </c>
       <c r="J124" s="34"/>
       <c r="K124" s="37">
-        <v>45992</v>
-[...3 lines deleted...]
-      <c r="A125" s="20"/>
+        <v>45337</v>
+      </c>
+      <c r="L124" s="26"/>
+      <c r="M124" s="26"/>
+      <c r="N124" s="26"/>
+      <c r="O124" s="26"/>
+      <c r="P124" s="26"/>
+    </row>
+    <row r="125" spans="1:16" s="4" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="10"/>
       <c r="B125" s="34" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C125" s="35" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="D125" s="34" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E125" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F125" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F125" s="34"/>
       <c r="G125" s="34" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="H125" s="36">
         <v>1</v>
       </c>
       <c r="I125" s="36">
         <v>18</v>
       </c>
       <c r="J125" s="34"/>
       <c r="K125" s="37">
-        <v>45306</v>
-[...7 lines deleted...]
-    <row r="126" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="20"/>
       <c r="B126" s="34" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="C126" s="35" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D126" s="34" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E126" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F126" s="34"/>
+      <c r="F126" s="34" t="s">
+        <v>484</v>
+      </c>
       <c r="G126" s="34" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="H126" s="36">
         <v>1</v>
       </c>
       <c r="I126" s="36">
         <v>18</v>
       </c>
       <c r="J126" s="34"/>
       <c r="K126" s="37">
-        <v>45474</v>
+        <v>45306</v>
       </c>
       <c r="L126" s="26"/>
       <c r="M126" s="26"/>
       <c r="N126" s="26"/>
       <c r="O126" s="26"/>
       <c r="P126" s="26"/>
     </row>
-    <row r="127" spans="1:16" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="20"/>
       <c r="B127" s="34" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="C127" s="35" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="D127" s="34" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E127" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F127" s="34"/>
       <c r="G127" s="34" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="H127" s="36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I127" s="36">
-        <v>1500</v>
+        <v>18</v>
       </c>
       <c r="J127" s="34"/>
       <c r="K127" s="37">
-        <v>45108</v>
+        <v>45474</v>
       </c>
       <c r="L127" s="26"/>
       <c r="M127" s="26"/>
       <c r="N127" s="26"/>
       <c r="O127" s="26"/>
       <c r="P127" s="26"/>
     </row>
-    <row r="128" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:16" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="20"/>
       <c r="B128" s="34" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C128" s="35" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="D128" s="34" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="E128" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F128" s="34"/>
       <c r="G128" s="34" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="H128" s="36">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I128" s="36">
-        <v>18</v>
+        <v>1500</v>
       </c>
       <c r="J128" s="34"/>
       <c r="K128" s="37">
         <v>45108</v>
       </c>
       <c r="L128" s="26"/>
       <c r="M128" s="26"/>
       <c r="N128" s="26"/>
       <c r="O128" s="26"/>
       <c r="P128" s="26"/>
     </row>
-    <row r="129" spans="1:16" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="20"/>
-      <c r="B129" s="1" t="s">
-[...21 lines deleted...]
-        <v>46082</v>
+      <c r="B129" s="34" t="s">
+        <v>494</v>
+      </c>
+      <c r="C129" s="35" t="s">
+        <v>495</v>
+      </c>
+      <c r="D129" s="34" t="s">
+        <v>496</v>
+      </c>
+      <c r="E129" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F129" s="34"/>
+      <c r="G129" s="34" t="s">
+        <v>497</v>
+      </c>
+      <c r="H129" s="36">
+        <v>1</v>
+      </c>
+      <c r="I129" s="36">
+        <v>18</v>
+      </c>
+      <c r="J129" s="34"/>
+      <c r="K129" s="37">
+        <v>45108</v>
       </c>
       <c r="L129" s="26"/>
       <c r="M129" s="26"/>
       <c r="N129" s="26"/>
       <c r="O129" s="26"/>
       <c r="P129" s="26"/>
     </row>
-    <row r="130" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>45627</v>
+    <row r="130" spans="1:16" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="20"/>
+      <c r="B130" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H130" s="3">
+        <v>2</v>
+      </c>
+      <c r="I130" s="3">
+        <v>100</v>
+      </c>
+      <c r="K130" s="30">
+        <v>46082</v>
       </c>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
       <c r="N130" s="26"/>
       <c r="O130" s="26"/>
       <c r="P130" s="26"/>
     </row>
-    <row r="131" spans="1:16" s="4" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="25"/>
+    <row r="131" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="19"/>
       <c r="B131" s="34" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C131" s="35" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="D131" s="34" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="E131" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F131" s="34"/>
       <c r="G131" s="34" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="H131" s="36">
         <v>1</v>
       </c>
       <c r="I131" s="36">
         <v>18</v>
       </c>
       <c r="J131" s="34"/>
       <c r="K131" s="37">
-        <v>45792</v>
+        <v>45627</v>
       </c>
       <c r="L131" s="26"/>
       <c r="M131" s="26"/>
       <c r="N131" s="26"/>
       <c r="O131" s="26"/>
       <c r="P131" s="26"/>
     </row>
-    <row r="132" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="19"/>
+    <row r="132" spans="1:16" s="4" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="25"/>
       <c r="B132" s="34" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="C132" s="35" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="D132" s="34" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="E132" s="34" t="s">
-        <v>514</v>
+        <v>39</v>
       </c>
       <c r="F132" s="34"/>
       <c r="G132" s="34" t="s">
-        <v>515</v>
-[...7 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="H132" s="36">
+        <v>1</v>
+      </c>
+      <c r="I132" s="36">
+        <v>18</v>
+      </c>
+      <c r="J132" s="34"/>
       <c r="K132" s="37">
-        <v>45474</v>
+        <v>45792</v>
       </c>
       <c r="L132" s="26"/>
       <c r="M132" s="26"/>
       <c r="N132" s="26"/>
       <c r="O132" s="26"/>
       <c r="P132" s="26"/>
     </row>
-    <row r="133" spans="1:16" ht="132.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="11"/>
+    <row r="133" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="19"/>
       <c r="B133" s="34" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="C133" s="35" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D133" s="34" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E133" s="34" t="s">
-        <v>39</v>
+        <v>514</v>
       </c>
       <c r="F133" s="34"/>
       <c r="G133" s="34" t="s">
-        <v>519</v>
-[...7 lines deleted...]
-      <c r="J133" s="34"/>
+        <v>515</v>
+      </c>
+      <c r="H133" s="36"/>
+      <c r="I133" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J133" s="34" t="s">
+        <v>242</v>
+      </c>
       <c r="K133" s="37">
-        <v>45245</v>
+        <v>45474</v>
       </c>
       <c r="L133" s="26"/>
       <c r="M133" s="26"/>
       <c r="N133" s="26"/>
       <c r="O133" s="26"/>
       <c r="P133" s="26"/>
     </row>
-    <row r="134" spans="1:16" ht="132.6" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-        <v>46082</v>
+    <row r="134" spans="1:16" ht="132.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="11"/>
+      <c r="B134" s="34" t="s">
+        <v>516</v>
+      </c>
+      <c r="C134" s="35" t="s">
+        <v>517</v>
+      </c>
+      <c r="D134" s="34" t="s">
+        <v>518</v>
+      </c>
+      <c r="E134" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F134" s="34"/>
+      <c r="G134" s="34" t="s">
+        <v>519</v>
+      </c>
+      <c r="H134" s="36">
+        <v>1</v>
+      </c>
+      <c r="I134" s="36">
+        <v>18</v>
+      </c>
+      <c r="J134" s="34"/>
+      <c r="K134" s="37">
+        <v>45245</v>
       </c>
       <c r="L134" s="26"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="26"/>
       <c r="P134" s="26"/>
     </row>
-    <row r="135" spans="1:16" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>45108</v>
+    <row r="135" spans="1:16" ht="132.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="28"/>
+      <c r="B135" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H135" s="3">
+        <v>2</v>
+      </c>
+      <c r="I135" s="3">
+        <v>100</v>
+      </c>
+      <c r="K135" s="30">
+        <v>46082</v>
       </c>
       <c r="L135" s="26"/>
       <c r="M135" s="26"/>
       <c r="N135" s="26"/>
       <c r="O135" s="26"/>
       <c r="P135" s="26"/>
     </row>
-    <row r="136" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:16" ht="116.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="20"/>
       <c r="B136" s="34" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C136" s="35" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="D136" s="34" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="E136" s="34" t="s">
-        <v>534</v>
-[...4 lines deleted...]
-      <c r="G136" s="34"/>
+        <v>528</v>
+      </c>
+      <c r="F136" s="34"/>
+      <c r="G136" s="34" t="s">
+        <v>529</v>
+      </c>
       <c r="H136" s="36"/>
       <c r="I136" s="36">
-        <v>1900</v>
+        <v>78000</v>
       </c>
       <c r="J136" s="34" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="K136" s="37">
-        <v>44896</v>
+        <v>45108</v>
       </c>
       <c r="L136" s="26"/>
       <c r="M136" s="26"/>
       <c r="N136" s="26"/>
       <c r="O136" s="26"/>
       <c r="P136" s="26"/>
     </row>
-    <row r="137" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="11"/>
+    <row r="137" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="20"/>
       <c r="B137" s="34" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="C137" s="35" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="D137" s="34" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="E137" s="34" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="F137" s="34" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="G137" s="34"/>
       <c r="H137" s="36"/>
       <c r="I137" s="36">
-        <v>26.5</v>
+        <v>1900</v>
       </c>
       <c r="J137" s="34" t="s">
-        <v>1182</v>
+        <v>536</v>
       </c>
       <c r="K137" s="37">
-        <v>43983</v>
+        <v>44896</v>
       </c>
       <c r="L137" s="26"/>
       <c r="M137" s="26"/>
       <c r="N137" s="26"/>
       <c r="O137" s="26"/>
       <c r="P137" s="26"/>
     </row>
-    <row r="138" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="20"/>
+    <row r="138" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="11"/>
       <c r="B138" s="34" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C138" s="35" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D138" s="34" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E138" s="34" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F138" s="34" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="G138" s="34"/>
-      <c r="H138" s="36">
-[...1 lines deleted...]
-      </c>
+      <c r="H138" s="36"/>
       <c r="I138" s="36">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J138" s="34"/>
+        <v>26.5</v>
+      </c>
+      <c r="J138" s="34" t="s">
+        <v>1182</v>
+      </c>
       <c r="K138" s="37">
-        <v>45337</v>
+        <v>43983</v>
       </c>
       <c r="L138" s="26"/>
       <c r="M138" s="26"/>
       <c r="N138" s="26"/>
       <c r="O138" s="26"/>
       <c r="P138" s="26"/>
     </row>
-    <row r="139" spans="1:16" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="11"/>
+    <row r="139" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="20"/>
       <c r="B139" s="34" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C139" s="35" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D139" s="34" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E139" s="34" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="F139" s="34" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="G139" s="34"/>
       <c r="H139" s="36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I139" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J139" s="34"/>
       <c r="K139" s="37">
-        <v>43983</v>
+        <v>45337</v>
       </c>
       <c r="L139" s="26"/>
       <c r="M139" s="26"/>
       <c r="N139" s="26"/>
       <c r="O139" s="26"/>
       <c r="P139" s="26"/>
     </row>
-    <row r="140" spans="1:16" ht="137.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="20"/>
+    <row r="140" spans="1:16" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="11"/>
       <c r="B140" s="34" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="C140" s="35" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="D140" s="34" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="E140" s="34" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="F140" s="34" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="G140" s="34"/>
-      <c r="H140" s="36"/>
+      <c r="H140" s="36">
+        <v>5</v>
+      </c>
       <c r="I140" s="36">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J140" s="34"/>
       <c r="K140" s="37">
         <v>43983</v>
       </c>
       <c r="L140" s="26"/>
       <c r="M140" s="26"/>
       <c r="N140" s="26"/>
       <c r="O140" s="26"/>
       <c r="P140" s="26"/>
     </row>
-    <row r="141" spans="1:16" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:16" ht="137.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="20"/>
       <c r="B141" s="34" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="C141" s="35" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D141" s="34" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="E141" s="34" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="F141" s="34" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="G141" s="34"/>
       <c r="H141" s="36"/>
       <c r="I141" s="36">
-        <v>26.5</v>
+        <v>96</v>
       </c>
       <c r="J141" s="34" t="s">
-        <v>562</v>
+        <v>1182</v>
       </c>
       <c r="K141" s="37">
         <v>43983</v>
       </c>
       <c r="L141" s="26"/>
       <c r="M141" s="26"/>
       <c r="N141" s="26"/>
       <c r="O141" s="26"/>
       <c r="P141" s="26"/>
     </row>
-    <row r="142" spans="1:16" ht="146.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:16" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="20"/>
       <c r="B142" s="34" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C142" s="35" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="D142" s="34" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E142" s="34" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="F142" s="34" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="G142" s="34"/>
       <c r="H142" s="36"/>
       <c r="I142" s="36">
-        <v>78000</v>
+        <v>26.5</v>
       </c>
       <c r="J142" s="34" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="K142" s="37">
-        <v>44896</v>
+        <v>43983</v>
       </c>
       <c r="L142" s="26"/>
       <c r="M142" s="26"/>
       <c r="N142" s="26"/>
       <c r="O142" s="26"/>
       <c r="P142" s="26"/>
     </row>
-    <row r="143" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:16" ht="146.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="20"/>
       <c r="B143" s="34" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C143" s="35" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="D143" s="34" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="E143" s="34" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="F143" s="34" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="G143" s="34"/>
       <c r="H143" s="36"/>
       <c r="I143" s="36">
-        <v>26.5</v>
+        <v>78000</v>
       </c>
       <c r="J143" s="34" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="K143" s="37">
-        <v>44470</v>
+        <v>44896</v>
       </c>
       <c r="L143" s="26"/>
       <c r="M143" s="26"/>
       <c r="N143" s="26"/>
       <c r="O143" s="26"/>
       <c r="P143" s="26"/>
     </row>
-    <row r="144" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="11"/>
+    <row r="144" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="20"/>
       <c r="B144" s="34" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C144" s="40"/>
+        <v>569</v>
+      </c>
+      <c r="C144" s="35" t="s">
+        <v>570</v>
+      </c>
       <c r="D144" s="34" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="E144" s="34" t="s">
-        <v>39</v>
+        <v>572</v>
       </c>
       <c r="F144" s="34" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>573</v>
+      </c>
+      <c r="G144" s="34"/>
       <c r="H144" s="36"/>
       <c r="I144" s="36">
-        <v>1500</v>
+        <v>26.5</v>
       </c>
       <c r="J144" s="34" t="s">
-        <v>70</v>
+        <v>562</v>
       </c>
       <c r="K144" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:16" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>44470</v>
+      </c>
+      <c r="L144" s="26"/>
+      <c r="M144" s="26"/>
+      <c r="N144" s="26"/>
+      <c r="O144" s="26"/>
+      <c r="P144" s="26"/>
+    </row>
+    <row r="145" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="11"/>
       <c r="B145" s="34" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="C145" s="40"/>
       <c r="D145" s="34" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="E145" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F145" s="34"/>
+      <c r="F145" s="34" t="s">
+        <v>576</v>
+      </c>
       <c r="G145" s="34" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="H145" s="36"/>
       <c r="I145" s="36">
         <v>1500</v>
       </c>
       <c r="J145" s="34" t="s">
         <v>70</v>
       </c>
       <c r="K145" s="37">
-        <v>45306</v>
-[...8 lines deleted...]
-      <c r="A146" s="20"/>
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" ht="134.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="11"/>
       <c r="B146" s="34" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C146" s="35" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="D146" s="34" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="E146" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F146" s="34"/>
       <c r="G146" s="34" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="H146" s="36"/>
       <c r="I146" s="36">
-        <v>100</v>
+        <v>1500</v>
       </c>
       <c r="J146" s="34" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
       <c r="K146" s="37">
-        <v>44896</v>
+        <v>45306</v>
       </c>
       <c r="L146" s="26"/>
       <c r="M146" s="26"/>
       <c r="N146" s="26"/>
       <c r="O146" s="26"/>
       <c r="P146" s="26"/>
     </row>
-    <row r="147" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="20"/>
       <c r="B147" s="34" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C147" s="35" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D147" s="34" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="E147" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F147" s="34"/>
       <c r="G147" s="34" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>585</v>
+      </c>
+      <c r="H147" s="36"/>
       <c r="I147" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J147" s="34"/>
+        <v>100</v>
+      </c>
+      <c r="J147" s="34" t="s">
+        <v>231</v>
+      </c>
       <c r="K147" s="37">
-        <v>45108</v>
+        <v>44896</v>
       </c>
       <c r="L147" s="26"/>
       <c r="M147" s="26"/>
       <c r="N147" s="26"/>
       <c r="O147" s="26"/>
       <c r="P147" s="26"/>
     </row>
-    <row r="148" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="20"/>
       <c r="B148" s="34" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C148" s="35" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="D148" s="34" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="E148" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F148" s="34"/>
       <c r="G148" s="34" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="H148" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I148" s="36">
         <v>1500</v>
       </c>
       <c r="J148" s="34"/>
       <c r="K148" s="37">
-        <v>45245</v>
+        <v>45108</v>
       </c>
       <c r="L148" s="26"/>
       <c r="M148" s="26"/>
       <c r="N148" s="26"/>
       <c r="O148" s="26"/>
       <c r="P148" s="26"/>
     </row>
-    <row r="149" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="20"/>
       <c r="B149" s="34" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C149" s="35" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="D149" s="34" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="E149" s="34" t="s">
-        <v>597</v>
+        <v>39</v>
       </c>
       <c r="F149" s="34"/>
       <c r="G149" s="34" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="H149" s="36">
         <v>4</v>
       </c>
       <c r="I149" s="36">
         <v>1500</v>
       </c>
       <c r="J149" s="34"/>
       <c r="K149" s="37">
         <v>45245</v>
       </c>
       <c r="L149" s="26"/>
       <c r="M149" s="26"/>
       <c r="N149" s="26"/>
       <c r="O149" s="26"/>
       <c r="P149" s="26"/>
     </row>
-    <row r="150" spans="1:16" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="11"/>
+    <row r="150" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="20"/>
       <c r="B150" s="34" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="C150" s="35" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="D150" s="34" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="E150" s="34" t="s">
-        <v>602</v>
-[...4 lines deleted...]
-      <c r="G150" s="34"/>
+        <v>597</v>
+      </c>
+      <c r="F150" s="34"/>
+      <c r="G150" s="34" t="s">
+        <v>598</v>
+      </c>
       <c r="H150" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I150" s="36">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="J150" s="34"/>
       <c r="K150" s="37">
-        <v>43983</v>
+        <v>45245</v>
       </c>
       <c r="L150" s="26"/>
       <c r="M150" s="26"/>
       <c r="N150" s="26"/>
       <c r="O150" s="26"/>
       <c r="P150" s="26"/>
     </row>
-    <row r="151" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="20"/>
+    <row r="151" spans="1:16" ht="104.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="11"/>
       <c r="B151" s="34" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C151" s="35" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D151" s="34" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="E151" s="34" t="s">
-        <v>607</v>
-[...4 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="F151" s="34" t="s">
+        <v>603</v>
+      </c>
+      <c r="G151" s="34"/>
       <c r="H151" s="36">
         <v>3</v>
       </c>
       <c r="I151" s="36">
         <v>400</v>
       </c>
       <c r="J151" s="34"/>
       <c r="K151" s="37">
-        <v>45413</v>
+        <v>43983</v>
       </c>
       <c r="L151" s="26"/>
       <c r="M151" s="26"/>
       <c r="N151" s="26"/>
       <c r="O151" s="26"/>
       <c r="P151" s="26"/>
     </row>
-    <row r="152" spans="1:16" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="11"/>
+    <row r="152" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="20"/>
       <c r="B152" s="34" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C152" s="35" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="D152" s="34" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="E152" s="34" t="s">
-        <v>39</v>
+        <v>607</v>
       </c>
       <c r="F152" s="34"/>
       <c r="G152" s="34" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="H152" s="36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I152" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J152" s="34"/>
       <c r="K152" s="37">
-        <v>45337</v>
+        <v>45413</v>
       </c>
       <c r="L152" s="26"/>
       <c r="M152" s="26"/>
       <c r="N152" s="26"/>
       <c r="O152" s="26"/>
       <c r="P152" s="26"/>
     </row>
-    <row r="153" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="20"/>
+    <row r="153" spans="1:16" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="11"/>
       <c r="B153" s="34" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C153" s="35" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="D153" s="34" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E153" s="34" t="s">
-        <v>616</v>
+        <v>39</v>
       </c>
       <c r="F153" s="34"/>
       <c r="G153" s="34" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="H153" s="36"/>
+        <v>612</v>
+      </c>
+      <c r="H153" s="36">
+        <v>4</v>
+      </c>
       <c r="I153" s="36">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J153" s="34"/>
       <c r="K153" s="37">
-        <v>44896</v>
+        <v>45337</v>
       </c>
       <c r="L153" s="26"/>
       <c r="M153" s="26"/>
       <c r="N153" s="26"/>
       <c r="O153" s="26"/>
       <c r="P153" s="26"/>
     </row>
-    <row r="154" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="20"/>
-      <c r="B154" s="1" t="s">
+      <c r="B154" s="34" t="s">
+        <v>613</v>
+      </c>
+      <c r="C154" s="35" t="s">
+        <v>614</v>
+      </c>
+      <c r="D154" s="34" t="s">
+        <v>615</v>
+      </c>
+      <c r="E154" s="34" t="s">
+        <v>616</v>
+      </c>
+      <c r="F154" s="34"/>
+      <c r="G154" s="34" t="s">
+        <v>617</v>
+      </c>
+      <c r="H154" s="36"/>
+      <c r="I154" s="36">
+        <v>100</v>
+      </c>
+      <c r="J154" s="34" t="s">
+        <v>231</v>
+      </c>
+      <c r="K154" s="37">
+        <v>44896</v>
+      </c>
+      <c r="L154" s="26"/>
+      <c r="M154" s="26"/>
+      <c r="N154" s="26"/>
+      <c r="O154" s="26"/>
+      <c r="P154" s="26"/>
+    </row>
+    <row r="155" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="20"/>
+      <c r="B155" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="C154" s="2" t="s">
+      <c r="C155" s="2" t="s">
         <v>619</v>
       </c>
-      <c r="D154" s="1" t="s">
+      <c r="D155" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="E154" s="1" t="s">
+      <c r="E155" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="F154" s="1" t="s">
+      <c r="F155" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="G154" s="1" t="s">
+      <c r="G155" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="I154" s="3" t="s">
+      <c r="I155" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="J154" s="1" t="s">
+      <c r="J155" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="K154" s="30">
+      <c r="K155" s="30">
         <v>45413</v>
       </c>
     </row>
-    <row r="155" spans="1:16" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B155" s="34" t="s">
+    <row r="156" spans="1:16" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="10"/>
+      <c r="B156" s="34" t="s">
         <v>624</v>
       </c>
-      <c r="C155" s="35" t="s">
+      <c r="C156" s="35" t="s">
         <v>625</v>
       </c>
-      <c r="D155" s="34" t="s">
+      <c r="D156" s="34" t="s">
         <v>626</v>
-      </c>
-[...32 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E156" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F156" s="34"/>
       <c r="G156" s="34" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="H156" s="36"/>
+        <v>627</v>
+      </c>
+      <c r="H156" s="36">
+        <v>3</v>
+      </c>
       <c r="I156" s="36">
-        <v>1500</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J156" s="34"/>
       <c r="K156" s="37">
-        <v>45413</v>
+        <v>45792</v>
       </c>
       <c r="L156" s="26"/>
       <c r="M156" s="26"/>
       <c r="N156" s="26"/>
       <c r="O156" s="26"/>
       <c r="P156" s="26"/>
     </row>
-    <row r="157" spans="1:16" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:16" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="20"/>
       <c r="B157" s="34" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="C157" s="35" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="D157" s="34" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="E157" s="34" t="s">
-        <v>635</v>
+        <v>39</v>
       </c>
       <c r="F157" s="34"/>
       <c r="G157" s="34" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="H157" s="36"/>
-      <c r="I157" s="36" t="s">
-        <v>241</v>
+      <c r="I157" s="36">
+        <v>1500</v>
       </c>
       <c r="J157" s="34" t="s">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="K157" s="37">
-        <v>45108</v>
+        <v>45413</v>
       </c>
       <c r="L157" s="26"/>
       <c r="M157" s="26"/>
       <c r="N157" s="26"/>
       <c r="O157" s="26"/>
       <c r="P157" s="26"/>
     </row>
-    <row r="158" spans="1:16" ht="71.650000000000006" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:16" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="20"/>
       <c r="B158" s="34" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C158" s="35" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="D158" s="34" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="E158" s="34" t="s">
-        <v>39</v>
+        <v>635</v>
       </c>
       <c r="F158" s="34"/>
       <c r="G158" s="34" t="s">
-        <v>640</v>
-[...7 lines deleted...]
-      <c r="J158" s="34"/>
+        <v>636</v>
+      </c>
+      <c r="H158" s="36"/>
+      <c r="I158" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J158" s="34" t="s">
+        <v>242</v>
+      </c>
       <c r="K158" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:16" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45108</v>
+      </c>
+      <c r="L158" s="26"/>
+      <c r="M158" s="26"/>
+      <c r="N158" s="26"/>
+      <c r="O158" s="26"/>
+      <c r="P158" s="26"/>
+    </row>
+    <row r="159" spans="1:16" ht="71.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="20"/>
       <c r="B159" s="34" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C159" s="35" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="D159" s="34" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E159" s="34" t="s">
-        <v>644</v>
+        <v>39</v>
       </c>
       <c r="F159" s="34"/>
       <c r="G159" s="34" t="s">
         <v>640</v>
       </c>
       <c r="H159" s="36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I159" s="36">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="J159" s="34"/>
       <c r="K159" s="37">
         <v>45870</v>
       </c>
     </row>
-    <row r="160" spans="1:16" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:16" ht="73.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="20"/>
       <c r="B160" s="34" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C160" s="35" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="D160" s="34" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E160" s="34" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F160" s="34"/>
       <c r="G160" s="34" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="H160" s="36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I160" s="36">
-        <v>400</v>
+        <v>18</v>
       </c>
       <c r="J160" s="34"/>
       <c r="K160" s="37">
         <v>45870</v>
       </c>
     </row>
-    <row r="161" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="11"/>
+    <row r="161" spans="1:16" ht="111.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="20"/>
       <c r="B161" s="34" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="C161" s="35" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="D161" s="34" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E161" s="34" t="s">
-        <v>39</v>
+        <v>648</v>
       </c>
       <c r="F161" s="34"/>
       <c r="G161" s="34" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="H161" s="36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I161" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J161" s="34"/>
       <c r="K161" s="37">
-        <v>45275</v>
-[...8 lines deleted...]
-      <c r="A162" s="20"/>
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="11"/>
       <c r="B162" s="34" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="C162" s="35" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="D162" s="34" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E162" s="34" t="s">
-        <v>657</v>
+        <v>39</v>
       </c>
       <c r="F162" s="34"/>
       <c r="G162" s="34" t="s">
-        <v>598</v>
+        <v>653</v>
       </c>
       <c r="H162" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I162" s="36">
         <v>1500</v>
       </c>
       <c r="J162" s="34"/>
       <c r="K162" s="37">
-        <v>45245</v>
+        <v>45275</v>
       </c>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
       <c r="N162" s="26"/>
       <c r="O162" s="26"/>
       <c r="P162" s="26"/>
     </row>
-    <row r="163" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="21"/>
+    <row r="163" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="20"/>
       <c r="B163" s="34" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C163" s="35" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="D163" s="34" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>656</v>
+      </c>
+      <c r="E163" s="34" t="s">
+        <v>657</v>
       </c>
       <c r="F163" s="34"/>
       <c r="G163" s="34" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="H163" s="36"/>
+        <v>598</v>
+      </c>
+      <c r="H163" s="36">
+        <v>4</v>
+      </c>
       <c r="I163" s="36">
-        <v>78000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J163" s="34"/>
       <c r="K163" s="37">
-        <v>45536</v>
+        <v>45245</v>
       </c>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
       <c r="N163" s="26"/>
       <c r="O163" s="26"/>
       <c r="P163" s="26"/>
     </row>
-    <row r="164" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="20"/>
+    <row r="164" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="21"/>
       <c r="B164" s="34" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C164" s="35" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="D164" s="34" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E164" s="41" t="s">
         <v>39</v>
       </c>
       <c r="F164" s="34"/>
       <c r="G164" s="34" t="s">
-        <v>665</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="H164" s="36"/>
       <c r="I164" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J164" s="34"/>
+        <v>78000</v>
+      </c>
+      <c r="J164" s="34" t="s">
+        <v>530</v>
+      </c>
       <c r="K164" s="37">
-        <v>45627</v>
+        <v>45536</v>
       </c>
       <c r="L164" s="26"/>
       <c r="M164" s="26"/>
       <c r="N164" s="26"/>
       <c r="O164" s="26"/>
       <c r="P164" s="26"/>
     </row>
-    <row r="165" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="11"/>
+    <row r="165" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="20"/>
       <c r="B165" s="34" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C165" s="35" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="D165" s="34" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>664</v>
+      </c>
+      <c r="E165" s="41" t="s">
+        <v>39</v>
       </c>
       <c r="F165" s="34"/>
       <c r="G165" s="34" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="H165" s="36">
         <v>5</v>
       </c>
       <c r="I165" s="36">
         <v>1500</v>
       </c>
-      <c r="J165" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J165" s="34"/>
       <c r="K165" s="37">
-        <v>45108</v>
+        <v>45627</v>
       </c>
       <c r="L165" s="26"/>
       <c r="M165" s="26"/>
       <c r="N165" s="26"/>
       <c r="O165" s="26"/>
       <c r="P165" s="26"/>
     </row>
-    <row r="166" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I166" s="3">
+    <row r="166" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="11"/>
+      <c r="B166" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="C166" s="35" t="s">
+        <v>667</v>
+      </c>
+      <c r="D166" s="34" t="s">
+        <v>668</v>
+      </c>
+      <c r="E166" s="34" t="s">
+        <v>669</v>
+      </c>
+      <c r="F166" s="34"/>
+      <c r="G166" s="34" t="s">
+        <v>670</v>
+      </c>
+      <c r="H166" s="36">
+        <v>5</v>
+      </c>
+      <c r="I166" s="36">
         <v>1500</v>
       </c>
-      <c r="J166" s="1" t="s">
-[...2 lines deleted...]
-      <c r="K166" s="30">
+      <c r="J166" s="34" t="s">
+        <v>671</v>
+      </c>
+      <c r="K166" s="37">
         <v>45108</v>
       </c>
       <c r="L166" s="26"/>
       <c r="M166" s="26"/>
       <c r="N166" s="26"/>
       <c r="O166" s="26"/>
       <c r="P166" s="26"/>
     </row>
-    <row r="167" spans="1:16" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="20"/>
-      <c r="B167" s="34" t="s">
-[...22 lines deleted...]
-      <c r="K167" s="37">
+      <c r="B167" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="I167" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J167" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="K167" s="30">
         <v>45108</v>
       </c>
       <c r="L167" s="26"/>
       <c r="M167" s="26"/>
       <c r="N167" s="26"/>
       <c r="O167" s="26"/>
       <c r="P167" s="26"/>
     </row>
-    <row r="168" spans="1:16" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:16" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="20"/>
       <c r="B168" s="34" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="C168" s="35" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="D168" s="34" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="E168" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F168" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F168" s="34"/>
       <c r="G168" s="34" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="H168" s="36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I168" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J168" s="34"/>
       <c r="K168" s="37">
-        <v>45245</v>
+        <v>45108</v>
       </c>
       <c r="L168" s="26"/>
       <c r="M168" s="26"/>
       <c r="N168" s="26"/>
       <c r="O168" s="26"/>
       <c r="P168" s="26"/>
     </row>
-    <row r="169" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:16" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A169" s="20"/>
       <c r="B169" s="34" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C169" s="35" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="D169" s="34" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="E169" s="34" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="F169" s="34"/>
+        <v>39</v>
+      </c>
+      <c r="F169" s="34" t="s">
+        <v>684</v>
+      </c>
       <c r="G169" s="34" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="H169" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I169" s="36">
         <v>1500</v>
       </c>
       <c r="J169" s="34"/>
       <c r="K169" s="37">
-        <v>45108</v>
+        <v>45245</v>
       </c>
       <c r="L169" s="26"/>
       <c r="M169" s="26"/>
       <c r="N169" s="26"/>
       <c r="O169" s="26"/>
       <c r="P169" s="26"/>
     </row>
-    <row r="170" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A170" s="20"/>
       <c r="B170" s="34" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="C170" s="35" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="D170" s="34" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="E170" s="34" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="F170" s="34"/>
       <c r="G170" s="34" t="s">
-        <v>695</v>
-[...7 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="H170" s="36">
+        <v>4</v>
+      </c>
+      <c r="I170" s="36">
+        <v>1500</v>
+      </c>
+      <c r="J170" s="34"/>
       <c r="K170" s="37">
         <v>45108</v>
       </c>
       <c r="L170" s="26"/>
       <c r="M170" s="26"/>
       <c r="N170" s="26"/>
       <c r="O170" s="26"/>
       <c r="P170" s="26"/>
     </row>
-    <row r="171" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="20"/>
       <c r="B171" s="34" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C171" s="35" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="D171" s="34" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="E171" s="34" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="F171" s="34"/>
       <c r="G171" s="34" t="s">
-        <v>701</v>
-[...7 lines deleted...]
-      <c r="J171" s="34"/>
+        <v>695</v>
+      </c>
+      <c r="H171" s="36"/>
+      <c r="I171" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J171" s="34" t="s">
+        <v>696</v>
+      </c>
       <c r="K171" s="37">
-        <v>45536</v>
+        <v>45108</v>
       </c>
       <c r="L171" s="26"/>
       <c r="M171" s="26"/>
       <c r="N171" s="26"/>
       <c r="O171" s="26"/>
       <c r="P171" s="26"/>
     </row>
-    <row r="172" spans="1:16" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:16" ht="110.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A172" s="20"/>
       <c r="B172" s="34" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="C172" s="35" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="D172" s="34" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="E172" s="34" t="s">
-        <v>39</v>
+        <v>700</v>
       </c>
       <c r="F172" s="34"/>
       <c r="G172" s="34" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="H172" s="36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I172" s="36">
-        <v>400</v>
+        <v>18</v>
       </c>
       <c r="J172" s="34"/>
       <c r="K172" s="37">
-        <v>45337</v>
+        <v>45536</v>
       </c>
       <c r="L172" s="26"/>
       <c r="M172" s="26"/>
       <c r="N172" s="26"/>
       <c r="O172" s="26"/>
       <c r="P172" s="26"/>
     </row>
-    <row r="173" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="11"/>
+    <row r="173" spans="1:16" ht="99.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="20"/>
       <c r="B173" s="34" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="C173" s="35" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="D173" s="34" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="E173" s="34" t="s">
-        <v>709</v>
+        <v>39</v>
       </c>
       <c r="F173" s="34"/>
       <c r="G173" s="34" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="H173" s="36"/>
+        <v>705</v>
+      </c>
+      <c r="H173" s="36">
+        <v>3</v>
+      </c>
       <c r="I173" s="36">
-        <v>78000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J173" s="34"/>
       <c r="K173" s="37">
-        <v>44896</v>
+        <v>45337</v>
       </c>
       <c r="L173" s="26"/>
       <c r="M173" s="26"/>
       <c r="N173" s="26"/>
       <c r="O173" s="26"/>
       <c r="P173" s="26"/>
     </row>
-    <row r="174" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A174" s="11"/>
       <c r="B174" s="34" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C174" s="35" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="D174" s="34" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="E174" s="34" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="F174" s="34"/>
       <c r="G174" s="34" t="s">
-        <v>715</v>
-[...11 lines deleted...]
-        <v>45337</v>
+        <v>710</v>
+      </c>
+      <c r="H174" s="36"/>
+      <c r="I174" s="36">
+        <v>78000</v>
+      </c>
+      <c r="J174" s="34" t="s">
+        <v>530</v>
+      </c>
+      <c r="K174" s="37">
+        <v>44896</v>
       </c>
       <c r="L174" s="26"/>
       <c r="M174" s="26"/>
       <c r="N174" s="26"/>
       <c r="O174" s="26"/>
       <c r="P174" s="26"/>
     </row>
-    <row r="175" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="11"/>
       <c r="B175" s="34" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="C175" s="35" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D175" s="34" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="E175" s="34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F175" s="42"/>
+        <v>714</v>
+      </c>
+      <c r="F175" s="34"/>
       <c r="G175" s="34" t="s">
-        <v>719</v>
-[...8 lines deleted...]
-      <c r="K175" s="37">
+        <v>715</v>
+      </c>
+      <c r="H175" s="3">
+        <v>2</v>
+      </c>
+      <c r="I175" s="3">
+        <v>100</v>
+      </c>
+      <c r="J175" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="K175" s="30">
         <v>45337</v>
       </c>
       <c r="L175" s="26"/>
       <c r="M175" s="26"/>
       <c r="N175" s="26"/>
       <c r="O175" s="26"/>
       <c r="P175" s="26"/>
     </row>
-    <row r="176" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="11"/>
       <c r="B176" s="34" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="C176" s="35" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="D176" s="34" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E176" s="34" t="s">
-        <v>723</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F176" s="42"/>
       <c r="G176" s="34" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="H176" s="36">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I176" s="36">
-        <v>100</v>
+        <v>1500</v>
       </c>
       <c r="J176" s="34"/>
       <c r="K176" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45337</v>
+      </c>
+      <c r="L176" s="26"/>
+      <c r="M176" s="26"/>
+      <c r="N176" s="26"/>
+      <c r="O176" s="26"/>
+      <c r="P176" s="26"/>
+    </row>
+    <row r="177" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="11"/>
       <c r="B177" s="34" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="C177" s="35" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>721</v>
+      </c>
+      <c r="D177" s="34" t="s">
+        <v>722</v>
       </c>
       <c r="E177" s="34" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="F177" s="43" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="G177" s="34" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="H177" s="36">
         <v>2</v>
       </c>
       <c r="I177" s="36">
         <v>100</v>
       </c>
       <c r="J177" s="34"/>
       <c r="K177" s="37">
         <v>45870</v>
       </c>
     </row>
-    <row r="178" spans="1:16" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B178" s="1" t="s">
+    <row r="178" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="11"/>
+      <c r="B178" s="34" t="s">
+        <v>726</v>
+      </c>
+      <c r="C178" s="35" t="s">
+        <v>727</v>
+      </c>
+      <c r="D178" s="35" t="s">
+        <v>728</v>
+      </c>
+      <c r="E178" s="34" t="s">
+        <v>729</v>
+      </c>
+      <c r="F178" s="43" t="s">
+        <v>730</v>
+      </c>
+      <c r="G178" s="34" t="s">
+        <v>731</v>
+      </c>
+      <c r="H178" s="36">
+        <v>2</v>
+      </c>
+      <c r="I178" s="36">
+        <v>100</v>
+      </c>
+      <c r="J178" s="34"/>
+      <c r="K178" s="37">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="28"/>
+      <c r="B179" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="C178" s="2" t="s">
+      <c r="C179" s="2" t="s">
         <v>733</v>
       </c>
-      <c r="D178" s="1" t="s">
+      <c r="D179" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="E178" s="1" t="s">
+      <c r="E179" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="F178" s="48" t="s">
+      <c r="F179" s="48" t="s">
         <v>736</v>
       </c>
-      <c r="G178" s="1" t="s">
+      <c r="G179" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="I178" s="3">
+      <c r="I179" s="3">
         <v>26.5</v>
       </c>
-      <c r="J178" s="1" t="s">
+      <c r="J179" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="K178" s="30">
+      <c r="K179" s="30">
         <v>46082</v>
       </c>
     </row>
-    <row r="179" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B179" s="34" t="s">
+    <row r="180" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="11"/>
+      <c r="B180" s="34" t="s">
         <v>738</v>
       </c>
-      <c r="C179" s="35" t="s">
+      <c r="C180" s="35" t="s">
         <v>739</v>
       </c>
-      <c r="D179" s="34" t="s">
+      <c r="D180" s="34" t="s">
         <v>740</v>
       </c>
-      <c r="E179" s="34" t="s">
+      <c r="E180" s="34" t="s">
         <v>741</v>
       </c>
-      <c r="F179" s="34" t="s">
+      <c r="F180" s="34" t="s">
         <v>742</v>
       </c>
-      <c r="G179" s="34" t="s">
+      <c r="G180" s="34" t="s">
         <v>743</v>
       </c>
-      <c r="H179" s="36"/>
-      <c r="I179" s="36">
+      <c r="H180" s="36"/>
+      <c r="I180" s="36">
         <v>1300</v>
       </c>
-      <c r="J179" s="34" t="s">
+      <c r="J180" s="34" t="s">
         <v>744</v>
       </c>
-      <c r="K179" s="37">
+      <c r="K180" s="37">
         <v>44682</v>
-      </c>
-[...32 lines deleted...]
-        <v>110</v>
       </c>
       <c r="L180" s="26"/>
       <c r="M180" s="26"/>
       <c r="N180" s="26"/>
       <c r="O180" s="26"/>
       <c r="P180" s="26"/>
     </row>
-    <row r="181" spans="1:16" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="H181" s="36">
+    <row r="181" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="28"/>
+      <c r="B181" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="C181" s="44" t="s">
+        <v>746</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F181" s="4"/>
+      <c r="G181" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="H181" s="46">
         <v>4</v>
       </c>
-      <c r="I181" s="36">
+      <c r="I181" s="46">
         <v>1500</v>
       </c>
-      <c r="J181" s="34"/>
-[...1 lines deleted...]
-        <v>45108</v>
+      <c r="J181" s="4"/>
+      <c r="K181" s="45" t="s">
+        <v>110</v>
       </c>
       <c r="L181" s="26"/>
       <c r="M181" s="26"/>
       <c r="N181" s="26"/>
       <c r="O181" s="26"/>
       <c r="P181" s="26"/>
     </row>
-    <row r="182" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:16" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A182" s="11"/>
       <c r="B182" s="34" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C182" s="35" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="D182" s="34" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="E182" s="34" t="s">
-        <v>39</v>
+        <v>751</v>
       </c>
       <c r="F182" s="42"/>
       <c r="G182" s="34" t="s">
-        <v>103</v>
+        <v>752</v>
       </c>
       <c r="H182" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I182" s="36">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J182" s="34"/>
       <c r="K182" s="37">
         <v>45108</v>
       </c>
       <c r="L182" s="26"/>
       <c r="M182" s="26"/>
       <c r="N182" s="26"/>
       <c r="O182" s="26"/>
       <c r="P182" s="26"/>
     </row>
-    <row r="183" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A183" s="11"/>
       <c r="B183" s="34" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="C183" s="35" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D183" s="34" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="E183" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F183" s="42"/>
-      <c r="G183" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="36"/>
+      <c r="G183" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="H183" s="36">
+        <v>3</v>
+      </c>
       <c r="I183" s="36">
-        <v>78000</v>
+        <v>400</v>
       </c>
       <c r="J183" s="34" t="s">
-        <v>760</v>
+        <v>125</v>
       </c>
       <c r="K183" s="37">
-        <v>45870</v>
-[...3 lines deleted...]
-      <c r="A184" s="20"/>
+        <v>45108</v>
+      </c>
+      <c r="L183" s="26"/>
+      <c r="M183" s="26"/>
+      <c r="N183" s="26"/>
+      <c r="O183" s="26"/>
+      <c r="P183" s="26"/>
+    </row>
+    <row r="184" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="11"/>
       <c r="B184" s="34" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="C184" s="35" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="D184" s="34" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="E184" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F184" s="34"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F184" s="42"/>
+      <c r="G184" s="39" t="s">
+        <v>759</v>
+      </c>
+      <c r="H184" s="36"/>
       <c r="I184" s="36">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J184" s="34"/>
+        <v>78000</v>
+      </c>
+      <c r="J184" s="34" t="s">
+        <v>760</v>
+      </c>
       <c r="K184" s="37">
-        <v>45306</v>
-[...7 lines deleted...]
-    <row r="185" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A185" s="20"/>
       <c r="B185" s="34" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="C185" s="35" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="D185" s="34" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="E185" s="34" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-      <c r="H185" s="36"/>
+        <v>39</v>
+      </c>
+      <c r="F185" s="34"/>
+      <c r="G185" s="34" t="s">
+        <v>764</v>
+      </c>
+      <c r="H185" s="36">
+        <v>3</v>
+      </c>
       <c r="I185" s="36">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J185" s="34"/>
       <c r="K185" s="37">
-        <v>44348</v>
+        <v>45306</v>
       </c>
       <c r="L185" s="26"/>
       <c r="M185" s="26"/>
       <c r="N185" s="26"/>
       <c r="O185" s="26"/>
       <c r="P185" s="26"/>
     </row>
-    <row r="186" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-        <v>773</v>
+    <row r="186" spans="1:16" ht="136.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="20"/>
+      <c r="B186" s="34" t="s">
+        <v>765</v>
+      </c>
+      <c r="C186" s="35" t="s">
+        <v>766</v>
+      </c>
+      <c r="D186" s="34" t="s">
+        <v>767</v>
+      </c>
+      <c r="E186" s="34" t="s">
+        <v>768</v>
+      </c>
+      <c r="F186" s="34" t="s">
+        <v>769</v>
+      </c>
+      <c r="G186" s="34"/>
+      <c r="H186" s="36"/>
+      <c r="I186" s="36">
+        <v>127</v>
+      </c>
+      <c r="J186" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="K186" s="37">
+        <v>44348</v>
       </c>
       <c r="L186" s="26"/>
       <c r="M186" s="26"/>
       <c r="N186" s="26"/>
       <c r="O186" s="26"/>
       <c r="P186" s="26"/>
     </row>
-    <row r="187" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="10"/>
       <c r="B187" s="4" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C187" s="44" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>777</v>
+        <v>39</v>
       </c>
       <c r="F187" s="4"/>
       <c r="G187" s="4" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-      <c r="I187" s="46"/>
+        <v>40</v>
+      </c>
+      <c r="H187" s="46">
+        <v>4</v>
+      </c>
+      <c r="I187" s="46">
+        <v>1500</v>
+      </c>
       <c r="J187" s="4" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="K187" s="45" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="L187" s="26"/>
       <c r="M187" s="26"/>
       <c r="N187" s="26"/>
       <c r="O187" s="26"/>
       <c r="P187" s="26"/>
     </row>
-    <row r="188" spans="1:16" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>43952</v>
+    <row r="188" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="10"/>
+      <c r="B188" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="C188" s="44" t="s">
+        <v>775</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="F188" s="4"/>
+      <c r="G188" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="H188" s="46"/>
+      <c r="I188" s="46"/>
+      <c r="J188" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="K188" s="45" t="s">
+        <v>779</v>
       </c>
       <c r="L188" s="26"/>
       <c r="M188" s="26"/>
       <c r="N188" s="26"/>
       <c r="O188" s="26"/>
       <c r="P188" s="26"/>
     </row>
-    <row r="189" spans="1:16" s="4" customFormat="1" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="25"/>
+    <row r="189" spans="1:16" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="20"/>
       <c r="B189" s="34" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C189" s="35" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="D189" s="34" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="E189" s="34" t="s">
-        <v>787</v>
+        <v>39</v>
       </c>
       <c r="F189" s="34"/>
       <c r="G189" s="34" t="s">
+        <v>783</v>
+      </c>
+      <c r="H189" s="36">
+        <v>4</v>
+      </c>
+      <c r="I189" s="36">
+        <v>1500</v>
+      </c>
+      <c r="J189" s="34"/>
+      <c r="K189" s="37">
+        <v>43952</v>
+      </c>
+      <c r="L189" s="26"/>
+      <c r="M189" s="26"/>
+      <c r="N189" s="26"/>
+      <c r="O189" s="26"/>
+      <c r="P189" s="26"/>
+    </row>
+    <row r="190" spans="1:16" s="4" customFormat="1" ht="114.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="25"/>
+      <c r="B190" s="34" t="s">
+        <v>784</v>
+      </c>
+      <c r="C190" s="35" t="s">
+        <v>785</v>
+      </c>
+      <c r="D190" s="34" t="s">
+        <v>786</v>
+      </c>
+      <c r="E190" s="34" t="s">
+        <v>787</v>
+      </c>
+      <c r="F190" s="34"/>
+      <c r="G190" s="34" t="s">
         <v>788</v>
       </c>
-      <c r="H189" s="36"/>
-      <c r="I189" s="36">
+      <c r="H190" s="36"/>
+      <c r="I190" s="36">
         <v>100</v>
       </c>
-      <c r="J189" s="34" t="s">
+      <c r="J190" s="34" t="s">
         <v>409</v>
       </c>
-      <c r="K189" s="34" t="s">
+      <c r="K190" s="34" t="s">
         <v>789</v>
       </c>
     </row>
-    <row r="190" spans="1:16" s="4" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B190" s="34" t="s">
+    <row r="191" spans="1:16" s="4" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="10"/>
+      <c r="B191" s="34" t="s">
         <v>790</v>
       </c>
-      <c r="C190" s="35" t="s">
+      <c r="C191" s="35" t="s">
         <v>791</v>
       </c>
-      <c r="D190" s="34" t="s">
+      <c r="D191" s="34" t="s">
         <v>792</v>
       </c>
-      <c r="E190" s="34" t="s">
+      <c r="E191" s="34" t="s">
         <v>793</v>
       </c>
-      <c r="F190" s="34" t="s">
+      <c r="F191" s="34" t="s">
         <v>794</v>
       </c>
-      <c r="G190" s="34" t="s">
+      <c r="G191" s="34" t="s">
         <v>795</v>
       </c>
-      <c r="H190" s="36"/>
-      <c r="I190" s="36" t="s">
+      <c r="H191" s="36"/>
+      <c r="I191" s="36" t="s">
         <v>241</v>
       </c>
-      <c r="J190" s="34" t="s">
+      <c r="J191" s="34" t="s">
         <v>242</v>
       </c>
-      <c r="K190" s="37">
+      <c r="K191" s="37">
         <v>45108</v>
-      </c>
-[...32 lines deleted...]
-        <v>45413</v>
       </c>
       <c r="L191" s="26"/>
       <c r="M191" s="26"/>
       <c r="N191" s="26"/>
       <c r="O191" s="26"/>
       <c r="P191" s="26"/>
     </row>
-    <row r="192" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A192" s="20"/>
       <c r="B192" s="34" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="C192" s="35" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="D192" s="34" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="E192" s="34" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      </c>
+        <v>799</v>
+      </c>
+      <c r="F192" s="34" t="s">
+        <v>800</v>
+      </c>
+      <c r="G192" s="34"/>
       <c r="H192" s="36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I192" s="36">
-        <v>400</v>
+        <v>18</v>
       </c>
       <c r="J192" s="34"/>
       <c r="K192" s="37">
-        <v>45108</v>
+        <v>45413</v>
       </c>
       <c r="L192" s="26"/>
       <c r="M192" s="26"/>
       <c r="N192" s="26"/>
       <c r="O192" s="26"/>
       <c r="P192" s="26"/>
     </row>
-    <row r="193" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A193" s="20"/>
       <c r="B193" s="34" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="C193" s="35" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="D193" s="34" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="E193" s="34" t="s">
-        <v>808</v>
+        <v>39</v>
       </c>
       <c r="F193" s="34"/>
       <c r="G193" s="34" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="H193" s="36">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I193" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J193" s="34"/>
       <c r="K193" s="37">
-        <v>45627</v>
+        <v>45108</v>
       </c>
       <c r="L193" s="26"/>
       <c r="M193" s="26"/>
       <c r="N193" s="26"/>
       <c r="O193" s="26"/>
       <c r="P193" s="26"/>
     </row>
-    <row r="194" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A194" s="20"/>
       <c r="B194" s="34" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="C194" s="35" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="D194" s="34" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="E194" s="34" t="s">
-        <v>39</v>
+        <v>808</v>
       </c>
       <c r="F194" s="34"/>
       <c r="G194" s="34" t="s">
-        <v>813</v>
-[...1 lines deleted...]
-      <c r="H194" s="36"/>
+        <v>809</v>
+      </c>
+      <c r="H194" s="36">
+        <v>5</v>
+      </c>
       <c r="I194" s="36">
         <v>1500</v>
       </c>
-      <c r="J194" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J194" s="34"/>
       <c r="K194" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45627</v>
+      </c>
+      <c r="L194" s="26"/>
+      <c r="M194" s="26"/>
+      <c r="N194" s="26"/>
+      <c r="O194" s="26"/>
+      <c r="P194" s="26"/>
+    </row>
+    <row r="195" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A195" s="20"/>
       <c r="B195" s="34" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="C195" s="35" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="D195" s="34" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="E195" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F195" s="34"/>
       <c r="G195" s="34" t="s">
         <v>813</v>
       </c>
-      <c r="H195" s="36">
-[...1 lines deleted...]
-      </c>
+      <c r="H195" s="36"/>
       <c r="I195" s="36">
         <v>1500</v>
       </c>
-      <c r="J195" s="34"/>
+      <c r="J195" s="34" t="s">
+        <v>279</v>
+      </c>
       <c r="K195" s="37">
         <v>45870</v>
       </c>
     </row>
-    <row r="196" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="20"/>
       <c r="B196" s="34" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="C196" s="35" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="D196" s="34" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="E196" s="34" t="s">
-        <v>820</v>
-[...4 lines deleted...]
-      <c r="G196" s="34"/>
+        <v>39</v>
+      </c>
+      <c r="F196" s="34"/>
+      <c r="G196" s="34" t="s">
+        <v>813</v>
+      </c>
       <c r="H196" s="36">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I196" s="36">
         <v>1500</v>
       </c>
       <c r="J196" s="34"/>
       <c r="K196" s="37">
-        <v>43983</v>
-[...7 lines deleted...]
-    <row r="197" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A197" s="20"/>
       <c r="B197" s="34" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="C197" s="35" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="D197" s="34" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="E197" s="34" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="F197" s="34" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="G197" s="34"/>
       <c r="H197" s="36">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I197" s="36">
-        <v>100</v>
+        <v>1500</v>
       </c>
       <c r="J197" s="34"/>
       <c r="K197" s="37">
-        <v>44044</v>
+        <v>43983</v>
       </c>
       <c r="L197" s="26"/>
       <c r="M197" s="26"/>
       <c r="N197" s="26"/>
       <c r="O197" s="26"/>
       <c r="P197" s="26"/>
     </row>
-    <row r="198" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="10"/>
+    <row r="198" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="20"/>
       <c r="B198" s="34" t="s">
+        <v>822</v>
+      </c>
+      <c r="C198" s="35" t="s">
+        <v>823</v>
+      </c>
+      <c r="D198" s="34" t="s">
+        <v>824</v>
+      </c>
+      <c r="E198" s="34" t="s">
+        <v>825</v>
+      </c>
+      <c r="F198" s="34" t="s">
+        <v>826</v>
+      </c>
+      <c r="G198" s="34"/>
+      <c r="H198" s="36">
+        <v>2</v>
+      </c>
+      <c r="I198" s="36">
+        <v>100</v>
+      </c>
+      <c r="J198" s="34"/>
+      <c r="K198" s="37">
+        <v>44044</v>
+      </c>
+      <c r="L198" s="26"/>
+      <c r="M198" s="26"/>
+      <c r="N198" s="26"/>
+      <c r="O198" s="26"/>
+      <c r="P198" s="26"/>
+    </row>
+    <row r="199" spans="1:16" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="10"/>
+      <c r="B199" s="34" t="s">
         <v>827</v>
       </c>
-      <c r="C198" s="35" t="s">
+      <c r="C199" s="35" t="s">
         <v>828</v>
       </c>
-      <c r="D198" s="34" t="s">
+      <c r="D199" s="34" t="s">
         <v>829</v>
       </c>
-      <c r="E198" s="34" t="s">
+      <c r="E199" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F198" s="34"/>
-      <c r="G198" s="34" t="s">
+      <c r="F199" s="34"/>
+      <c r="G199" s="34" t="s">
         <v>804</v>
       </c>
-      <c r="H198" s="36"/>
-      <c r="I198" s="36">
+      <c r="H199" s="36"/>
+      <c r="I199" s="36">
         <v>1500</v>
       </c>
-      <c r="J198" s="34" t="s">
+      <c r="J199" s="34" t="s">
         <v>279</v>
       </c>
-      <c r="K198" s="37">
+      <c r="K199" s="37">
         <v>45108</v>
       </c>
     </row>
-    <row r="199" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B199" s="1" t="s">
+    <row r="200" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="24"/>
+      <c r="B200" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="C199" s="2" t="s">
+      <c r="C200" s="2" t="s">
         <v>831</v>
       </c>
-      <c r="D199" s="1" t="s">
+      <c r="D200" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="E199" s="1" t="s">
+      <c r="E200" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="F199" s="1" t="s">
+      <c r="F200" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="G199" s="1" t="s">
+      <c r="G200" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="I199" s="3" t="s">
+      <c r="I200" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="J199" s="1" t="s">
+      <c r="J200" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="K199" s="30">
+      <c r="K200" s="30">
         <v>45689</v>
-      </c>
-[...32 lines deleted...]
-        <v>45627</v>
       </c>
       <c r="L200" s="26"/>
       <c r="M200" s="26"/>
       <c r="N200" s="26"/>
       <c r="O200" s="26"/>
       <c r="P200" s="26"/>
     </row>
-    <row r="201" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A201" s="20"/>
       <c r="B201" s="34" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="C201" s="35" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="D201" s="34" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="E201" s="34" t="s">
-        <v>39</v>
+        <v>840</v>
       </c>
       <c r="F201" s="34"/>
       <c r="G201" s="34" t="s">
-        <v>845</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="H201" s="36"/>
       <c r="I201" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J201" s="34"/>
+        <v>100</v>
+      </c>
+      <c r="J201" s="34" t="s">
+        <v>841</v>
+      </c>
       <c r="K201" s="37">
         <v>45627</v>
       </c>
       <c r="L201" s="26"/>
       <c r="M201" s="26"/>
       <c r="N201" s="26"/>
       <c r="O201" s="26"/>
       <c r="P201" s="26"/>
     </row>
-    <row r="202" spans="1:16" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="11"/>
+    <row r="202" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="20"/>
       <c r="B202" s="34" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="C202" s="35" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="D202" s="34" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="E202" s="34" t="s">
-        <v>849</v>
+        <v>39</v>
       </c>
       <c r="F202" s="34"/>
       <c r="G202" s="34" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="H202" s="36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I202" s="36">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J202" s="34"/>
       <c r="K202" s="37">
-        <v>44682</v>
+        <v>45627</v>
       </c>
       <c r="L202" s="26"/>
       <c r="M202" s="26"/>
       <c r="N202" s="26"/>
       <c r="O202" s="26"/>
       <c r="P202" s="26"/>
     </row>
-    <row r="203" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:16" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A203" s="11"/>
       <c r="B203" s="34" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C203" s="35" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="D203" s="34" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="E203" s="34" t="s">
-        <v>39</v>
+        <v>849</v>
       </c>
       <c r="F203" s="34"/>
       <c r="G203" s="34" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H203" s="36">
         <v>1</v>
       </c>
       <c r="I203" s="36">
         <v>18</v>
       </c>
-      <c r="J203" s="34"/>
+      <c r="J203" s="34" t="s">
+        <v>125</v>
+      </c>
       <c r="K203" s="37">
-        <v>45108</v>
+        <v>44682</v>
       </c>
       <c r="L203" s="26"/>
       <c r="M203" s="26"/>
       <c r="N203" s="26"/>
       <c r="O203" s="26"/>
       <c r="P203" s="26"/>
     </row>
-    <row r="204" spans="1:16" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-        <v>44896</v>
+    <row r="204" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="11"/>
+      <c r="B204" s="34" t="s">
+        <v>851</v>
+      </c>
+      <c r="C204" s="35" t="s">
+        <v>852</v>
+      </c>
+      <c r="D204" s="34" t="s">
+        <v>853</v>
+      </c>
+      <c r="E204" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F204" s="34"/>
+      <c r="G204" s="34" t="s">
+        <v>854</v>
+      </c>
+      <c r="H204" s="36">
+        <v>1</v>
+      </c>
+      <c r="I204" s="36">
+        <v>18</v>
+      </c>
+      <c r="J204" s="34"/>
+      <c r="K204" s="37">
+        <v>45108</v>
       </c>
       <c r="L204" s="26"/>
       <c r="M204" s="26"/>
       <c r="N204" s="26"/>
       <c r="O204" s="26"/>
       <c r="P204" s="26"/>
     </row>
-    <row r="205" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-        <v>45108</v>
+    <row r="205" spans="1:16" ht="129.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="28"/>
+      <c r="B205" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="I205" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J205" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="K205" s="30">
+        <v>44896</v>
       </c>
       <c r="L205" s="26"/>
       <c r="M205" s="26"/>
       <c r="N205" s="26"/>
       <c r="O205" s="26"/>
       <c r="P205" s="26"/>
     </row>
-    <row r="206" spans="1:16" s="4" customFormat="1" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="10"/>
+    <row r="206" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="20"/>
       <c r="B206" s="34" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C206" s="35" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="D206" s="34" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="E206" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F206" s="34"/>
+      <c r="F206" s="34" t="s">
+        <v>863</v>
+      </c>
       <c r="G206" s="34" t="s">
-        <v>867</v>
-[...7 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="H206" s="36">
+        <v>2</v>
+      </c>
+      <c r="I206" s="36">
+        <v>100</v>
+      </c>
+      <c r="J206" s="34"/>
       <c r="K206" s="37">
         <v>45108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="20"/>
+      <c r="L206" s="26"/>
+      <c r="M206" s="26"/>
+      <c r="N206" s="26"/>
+      <c r="O206" s="26"/>
+      <c r="P206" s="26"/>
+    </row>
+    <row r="207" spans="1:16" s="4" customFormat="1" ht="108.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="10"/>
       <c r="B207" s="34" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="C207" s="35" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="D207" s="34" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="E207" s="34" t="s">
-        <v>872</v>
+        <v>39</v>
       </c>
       <c r="F207" s="34"/>
       <c r="G207" s="34" t="s">
-        <v>873</v>
-[...7 lines deleted...]
-      <c r="J207" s="34"/>
+        <v>867</v>
+      </c>
+      <c r="H207" s="36"/>
+      <c r="I207" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J207" s="34" t="s">
+        <v>868</v>
+      </c>
       <c r="K207" s="37">
         <v>45108</v>
       </c>
-      <c r="L207" s="26"/>
-[...5 lines deleted...]
-    <row r="208" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="208" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="20"/>
       <c r="B208" s="34" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="C208" s="35" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="D208" s="34" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="E208" s="34" t="s">
-        <v>877</v>
-[...4 lines deleted...]
-      <c r="G208" s="34"/>
+        <v>872</v>
+      </c>
+      <c r="F208" s="34"/>
+      <c r="G208" s="34" t="s">
+        <v>873</v>
+      </c>
       <c r="H208" s="36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I208" s="36">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="J208" s="34"/>
       <c r="K208" s="37">
         <v>45108</v>
       </c>
       <c r="L208" s="26"/>
       <c r="M208" s="26"/>
       <c r="N208" s="26"/>
       <c r="O208" s="26"/>
       <c r="P208" s="26"/>
     </row>
-    <row r="209" spans="1:16" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A209" s="20"/>
       <c r="B209" s="34" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="C209" s="35" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="D209" s="34" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="E209" s="34" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-      <c r="H209" s="36"/>
+        <v>877</v>
+      </c>
+      <c r="F209" s="34" t="s">
+        <v>878</v>
+      </c>
+      <c r="G209" s="34"/>
+      <c r="H209" s="36">
+        <v>3</v>
+      </c>
       <c r="I209" s="36">
-        <v>1300</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J209" s="34"/>
       <c r="K209" s="37">
-        <v>44682</v>
+        <v>45108</v>
       </c>
       <c r="L209" s="26"/>
       <c r="M209" s="26"/>
       <c r="N209" s="26"/>
       <c r="O209" s="26"/>
       <c r="P209" s="26"/>
     </row>
-    <row r="210" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:16" ht="160.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="20"/>
       <c r="B210" s="34" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C210" s="35" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="D210" s="34" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E210" s="34" t="s">
-        <v>39</v>
+        <v>882</v>
       </c>
       <c r="F210" s="34"/>
       <c r="G210" s="34" t="s">
-        <v>887</v>
-[...3 lines deleted...]
-      </c>
+        <v>883</v>
+      </c>
+      <c r="H210" s="36"/>
       <c r="I210" s="36">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J210" s="34"/>
+        <v>1300</v>
+      </c>
+      <c r="J210" s="34" t="s">
+        <v>145</v>
+      </c>
       <c r="K210" s="37">
-        <v>45413</v>
+        <v>44682</v>
       </c>
       <c r="L210" s="26"/>
       <c r="M210" s="26"/>
       <c r="N210" s="26"/>
       <c r="O210" s="26"/>
       <c r="P210" s="26"/>
     </row>
-    <row r="211" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="20"/>
       <c r="B211" s="34" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="C211" s="35" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="D211" s="34" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="E211" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F211" s="34"/>
       <c r="G211" s="34" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="H211" s="36">
         <v>3</v>
       </c>
       <c r="I211" s="36">
         <v>400</v>
       </c>
       <c r="J211" s="34"/>
       <c r="K211" s="37">
-        <v>45108</v>
+        <v>45413</v>
       </c>
       <c r="L211" s="26"/>
       <c r="M211" s="26"/>
       <c r="N211" s="26"/>
       <c r="O211" s="26"/>
       <c r="P211" s="26"/>
     </row>
-    <row r="212" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="20"/>
       <c r="B212" s="34" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="C212" s="35" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="D212" s="34" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="E212" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F212" s="34"/>
       <c r="G212" s="34" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="H212" s="36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I212" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J212" s="34"/>
       <c r="K212" s="37">
         <v>45108</v>
       </c>
       <c r="L212" s="26"/>
       <c r="M212" s="26"/>
       <c r="N212" s="26"/>
       <c r="O212" s="26"/>
       <c r="P212" s="26"/>
     </row>
-    <row r="213" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E213" s="4" t="s">
+    <row r="213" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="20"/>
+      <c r="B213" s="34" t="s">
+        <v>892</v>
+      </c>
+      <c r="C213" s="35" t="s">
+        <v>893</v>
+      </c>
+      <c r="D213" s="34" t="s">
+        <v>894</v>
+      </c>
+      <c r="E213" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F213" s="4"/>
-[...3 lines deleted...]
-      <c r="H213" s="46">
+      <c r="F213" s="34"/>
+      <c r="G213" s="34" t="s">
+        <v>895</v>
+      </c>
+      <c r="H213" s="36">
         <v>4</v>
       </c>
-      <c r="I213" s="46">
+      <c r="I213" s="36">
         <v>1500</v>
       </c>
-      <c r="J213" s="4"/>
-[...1 lines deleted...]
-        <v>110</v>
+      <c r="J213" s="34"/>
+      <c r="K213" s="37">
+        <v>45108</v>
       </c>
       <c r="L213" s="26"/>
       <c r="M213" s="26"/>
       <c r="N213" s="26"/>
       <c r="O213" s="26"/>
       <c r="P213" s="26"/>
     </row>
-    <row r="214" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="10"/>
       <c r="B214" s="4" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="C214" s="44" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="E214" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F214" s="4"/>
       <c r="G214" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="H214" s="46">
         <v>4</v>
       </c>
       <c r="I214" s="46">
         <v>1500</v>
       </c>
       <c r="J214" s="4"/>
       <c r="K214" s="45" t="s">
         <v>110</v>
       </c>
       <c r="L214" s="26"/>
       <c r="M214" s="26"/>
       <c r="N214" s="26"/>
       <c r="O214" s="26"/>
       <c r="P214" s="26"/>
     </row>
-    <row r="215" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E215" s="34" t="s">
+    <row r="215" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="10"/>
+      <c r="B215" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C215" s="44" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E215" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="F215" s="34"/>
-[...11 lines deleted...]
-        <v>45536</v>
+      <c r="F215" s="4"/>
+      <c r="G215" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H215" s="46">
+        <v>4</v>
+      </c>
+      <c r="I215" s="46">
+        <v>1500</v>
+      </c>
+      <c r="J215" s="4"/>
+      <c r="K215" s="45" t="s">
+        <v>110</v>
       </c>
       <c r="L215" s="26"/>
       <c r="M215" s="26"/>
       <c r="N215" s="26"/>
       <c r="O215" s="26"/>
       <c r="P215" s="26"/>
     </row>
-    <row r="216" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="20"/>
       <c r="B216" s="34" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="C216" s="35" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="D216" s="35" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="E216" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F216" s="34"/>
       <c r="G216" s="34" t="s">
         <v>899</v>
       </c>
       <c r="H216" s="36">
         <v>2</v>
       </c>
       <c r="I216" s="36">
         <v>100</v>
       </c>
       <c r="J216" s="34"/>
       <c r="K216" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45536</v>
+      </c>
+      <c r="L216" s="26"/>
+      <c r="M216" s="26"/>
+      <c r="N216" s="26"/>
+      <c r="O216" s="26"/>
+      <c r="P216" s="26"/>
+    </row>
+    <row r="217" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A217" s="20"/>
       <c r="B217" s="34" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="C217" s="35" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>901</v>
+      </c>
+      <c r="D217" s="35" t="s">
+        <v>902</v>
       </c>
       <c r="E217" s="34" t="s">
-        <v>906</v>
+        <v>39</v>
       </c>
       <c r="F217" s="34"/>
       <c r="G217" s="34" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="H217" s="36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I217" s="36">
-        <v>1500</v>
+        <v>100</v>
       </c>
       <c r="J217" s="34"/>
       <c r="K217" s="37">
-        <v>45108</v>
-[...8 lines deleted...]
-      <c r="A218" s="10"/>
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="20"/>
       <c r="B218" s="34" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="C218" s="35" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="D218" s="34" t="s">
-        <v>910</v>
-[...4 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="E218" s="34" t="s">
+        <v>906</v>
+      </c>
+      <c r="F218" s="34"/>
       <c r="G218" s="34" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="H218" s="36"/>
+        <v>907</v>
+      </c>
+      <c r="H218" s="36">
+        <v>4</v>
+      </c>
       <c r="I218" s="36">
         <v>1500</v>
       </c>
-      <c r="J218" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A219" s="11"/>
+      <c r="J218" s="34"/>
+      <c r="K218" s="37">
+        <v>45108</v>
+      </c>
+      <c r="L218" s="26"/>
+      <c r="M218" s="26"/>
+      <c r="N218" s="26"/>
+      <c r="O218" s="26"/>
+      <c r="P218" s="26"/>
+    </row>
+    <row r="219" spans="1:16" s="4" customFormat="1" ht="90.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="10"/>
       <c r="B219" s="34" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="C219" s="35" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="D219" s="34" t="s">
-        <v>916</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="E219" s="34"/>
       <c r="F219" s="34" t="s">
-        <v>918</v>
-[...1 lines deleted...]
-      <c r="G219" s="34"/>
+        <v>911</v>
+      </c>
+      <c r="G219" s="34" t="s">
+        <v>912</v>
+      </c>
       <c r="H219" s="36"/>
       <c r="I219" s="36">
-        <v>1700</v>
+        <v>1500</v>
       </c>
       <c r="J219" s="34" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-      <c r="A220" s="20"/>
+        <v>70</v>
+      </c>
+      <c r="K219" s="37" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16" ht="157.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="11"/>
       <c r="B220" s="34" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="C220" s="35" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="D220" s="34" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="E220" s="34" t="s">
-        <v>922</v>
-[...4 lines deleted...]
-      </c>
+        <v>917</v>
+      </c>
+      <c r="F220" s="34" t="s">
+        <v>918</v>
+      </c>
+      <c r="G220" s="34"/>
       <c r="H220" s="36"/>
       <c r="I220" s="36">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="J220" s="34" t="s">
-        <v>70</v>
+        <v>145</v>
       </c>
       <c r="K220" s="37">
-        <v>45275</v>
+        <v>44896</v>
       </c>
       <c r="L220" s="26"/>
       <c r="M220" s="26"/>
       <c r="N220" s="26"/>
       <c r="O220" s="26"/>
       <c r="P220" s="26"/>
     </row>
-    <row r="221" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:16" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A221" s="20"/>
       <c r="B221" s="34" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="C221" s="35" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="D221" s="34" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="E221" s="34" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="F221" s="34"/>
       <c r="G221" s="34" t="s">
-        <v>927</v>
+        <v>221</v>
       </c>
       <c r="H221" s="36"/>
-      <c r="I221" s="36" t="s">
-        <v>241</v>
+      <c r="I221" s="36">
+        <v>1500</v>
       </c>
       <c r="J221" s="34" t="s">
-        <v>242</v>
+        <v>70</v>
       </c>
       <c r="K221" s="37">
-        <v>45108</v>
+        <v>45275</v>
       </c>
       <c r="L221" s="26"/>
       <c r="M221" s="26"/>
       <c r="N221" s="26"/>
       <c r="O221" s="26"/>
       <c r="P221" s="26"/>
     </row>
-    <row r="222" spans="1:16" s="4" customFormat="1" ht="115.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="10"/>
+    <row r="222" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="20"/>
       <c r="B222" s="34" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="C222" s="35" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="D222" s="34" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="E222" s="34" t="s">
-        <v>39</v>
+        <v>926</v>
       </c>
       <c r="F222" s="34"/>
       <c r="G222" s="34" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="H222" s="36"/>
       <c r="I222" s="36" t="s">
         <v>241</v>
       </c>
       <c r="J222" s="34" t="s">
         <v>242</v>
       </c>
-      <c r="K222" s="37" t="s">
-[...4 lines deleted...]
-      <c r="A223" s="20"/>
+      <c r="K222" s="37">
+        <v>45108</v>
+      </c>
+      <c r="L222" s="26"/>
+      <c r="M222" s="26"/>
+      <c r="N222" s="26"/>
+      <c r="O222" s="26"/>
+      <c r="P222" s="26"/>
+    </row>
+    <row r="223" spans="1:16" s="4" customFormat="1" ht="115.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="10"/>
       <c r="B223" s="34" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C223" s="35" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="D223" s="34" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="E223" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F223" s="34"/>
       <c r="G223" s="34" t="s">
-        <v>118</v>
-[...18 lines deleted...]
-      <c r="A224" s="11"/>
+        <v>931</v>
+      </c>
+      <c r="H223" s="36"/>
+      <c r="I223" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J223" s="34" t="s">
+        <v>242</v>
+      </c>
+      <c r="K223" s="37" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="20"/>
       <c r="B224" s="34" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C224" s="35" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="D224" s="34" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="E224" s="34" t="s">
-        <v>939</v>
+        <v>39</v>
       </c>
       <c r="F224" s="34"/>
       <c r="G224" s="34" t="s">
-        <v>940</v>
+        <v>118</v>
       </c>
       <c r="H224" s="36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I224" s="36">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="J224" s="34"/>
       <c r="K224" s="37">
-        <v>45108</v>
+        <v>45306</v>
       </c>
       <c r="L224" s="26"/>
       <c r="M224" s="26"/>
       <c r="N224" s="26"/>
       <c r="O224" s="26"/>
       <c r="P224" s="26"/>
     </row>
-    <row r="225" spans="1:16" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A225" s="11"/>
       <c r="B225" s="34" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="C225" s="35" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="D225" s="34" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="E225" s="34" t="s">
-        <v>39</v>
+        <v>939</v>
       </c>
       <c r="F225" s="34"/>
       <c r="G225" s="34" t="s">
-        <v>944</v>
-[...1 lines deleted...]
-      <c r="H225" s="36"/>
+        <v>940</v>
+      </c>
+      <c r="H225" s="36">
+        <v>2</v>
+      </c>
       <c r="I225" s="36">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J225" s="34"/>
       <c r="K225" s="37">
         <v>45108</v>
       </c>
       <c r="L225" s="26"/>
       <c r="M225" s="26"/>
       <c r="N225" s="26"/>
       <c r="O225" s="26"/>
       <c r="P225" s="26"/>
     </row>
-    <row r="226" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E226" s="4" t="s">
+    <row r="226" spans="1:16" ht="134.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="11"/>
+      <c r="B226" s="34" t="s">
+        <v>941</v>
+      </c>
+      <c r="C226" s="35" t="s">
+        <v>942</v>
+      </c>
+      <c r="D226" s="34" t="s">
+        <v>943</v>
+      </c>
+      <c r="E226" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F226" s="4"/>
-[...11 lines deleted...]
-        <v>110</v>
+      <c r="F226" s="34"/>
+      <c r="G226" s="34" t="s">
+        <v>944</v>
+      </c>
+      <c r="H226" s="36"/>
+      <c r="I226" s="36">
+        <v>127</v>
+      </c>
+      <c r="J226" s="34" t="s">
+        <v>945</v>
+      </c>
+      <c r="K226" s="37">
+        <v>45108</v>
       </c>
       <c r="L226" s="26"/>
       <c r="M226" s="26"/>
       <c r="N226" s="26"/>
       <c r="O226" s="26"/>
       <c r="P226" s="26"/>
     </row>
-    <row r="227" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E227" s="34" t="s">
+    <row r="227" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="28"/>
+      <c r="B227" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="C227" s="44" t="s">
+        <v>947</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="E227" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="F227" s="34"/>
-[...3 lines deleted...]
-      <c r="H227" s="36">
+      <c r="F227" s="4"/>
+      <c r="G227" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="H227" s="46">
         <v>3</v>
       </c>
-      <c r="I227" s="36">
+      <c r="I227" s="46">
         <v>400</v>
       </c>
-      <c r="J227" s="34" t="s">
-[...3 lines deleted...]
-        <v>45306</v>
+      <c r="J227" s="4"/>
+      <c r="K227" s="45" t="s">
+        <v>110</v>
       </c>
       <c r="L227" s="26"/>
       <c r="M227" s="26"/>
       <c r="N227" s="26"/>
       <c r="O227" s="26"/>
       <c r="P227" s="26"/>
     </row>
-    <row r="228" spans="1:16" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E228" s="34" t="s">
+    <row r="228" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="11"/>
+      <c r="B228" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E228" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F228" s="34"/>
-[...19 lines deleted...]
-    <row r="229" spans="1:16" s="23" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G228" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="I228" s="3">
+        <v>100</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="K228" s="30">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A229" s="20"/>
       <c r="B229" s="34" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="C229" s="35" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="D229" s="34" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="E229" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F229" s="34"/>
       <c r="G229" s="34" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="H229" s="36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I229" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J229" s="34"/>
+        <v>400</v>
+      </c>
+      <c r="J229" s="34" t="s">
+        <v>125</v>
+      </c>
       <c r="K229" s="37">
         <v>45306</v>
       </c>
-      <c r="L229" s="27"/>
-[...5 lines deleted...]
-    <row r="230" spans="1:16" s="23" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L229" s="26"/>
+      <c r="M229" s="26"/>
+      <c r="N229" s="26"/>
+      <c r="O229" s="26"/>
+      <c r="P229" s="26"/>
+    </row>
+    <row r="230" spans="1:16" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="20"/>
       <c r="B230" s="34" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="C230" s="35" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="D230" s="34" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="E230" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F230" s="34"/>
       <c r="G230" s="34" t="s">
-        <v>960</v>
+        <v>743</v>
       </c>
       <c r="H230" s="36">
         <v>4</v>
       </c>
       <c r="I230" s="36">
         <v>1500</v>
       </c>
       <c r="J230" s="34"/>
       <c r="K230" s="37">
-        <v>45306</v>
-[...8 lines deleted...]
-      <c r="A231" s="11"/>
+        <v>45337</v>
+      </c>
+      <c r="L230" s="26"/>
+      <c r="M230" s="26"/>
+      <c r="N230" s="26"/>
+      <c r="O230" s="26"/>
+      <c r="P230" s="26"/>
+    </row>
+    <row r="231" spans="1:16" s="23" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="20"/>
       <c r="B231" s="34" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>965</v>
+        <v>957</v>
+      </c>
+      <c r="C231" s="35" t="s">
+        <v>958</v>
       </c>
       <c r="D231" s="34" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="E231" s="34" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="F231" s="34"/>
       <c r="G231" s="34" t="s">
         <v>960</v>
       </c>
       <c r="H231" s="36">
         <v>4</v>
       </c>
       <c r="I231" s="36">
         <v>1500</v>
       </c>
       <c r="J231" s="34"/>
       <c r="K231" s="37">
-        <v>45413</v>
+        <v>45306</v>
       </c>
       <c r="L231" s="27"/>
       <c r="M231" s="27"/>
       <c r="N231" s="27"/>
       <c r="O231" s="27"/>
       <c r="P231" s="27"/>
     </row>
-    <row r="232" spans="1:16" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:16" s="23" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="20"/>
       <c r="B232" s="34" t="s">
-        <v>969</v>
+        <v>961</v>
       </c>
       <c r="C232" s="35" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D232" s="34" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="E232" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F232" s="34"/>
       <c r="G232" s="34" t="s">
         <v>960</v>
       </c>
       <c r="H232" s="36">
         <v>4</v>
       </c>
       <c r="I232" s="36">
         <v>1500</v>
       </c>
       <c r="J232" s="34"/>
       <c r="K232" s="37">
-        <v>45413</v>
-[...8 lines deleted...]
-      <c r="A233" s="20"/>
+        <v>45306</v>
+      </c>
+      <c r="L232" s="27"/>
+      <c r="M232" s="27"/>
+      <c r="N232" s="27"/>
+      <c r="O232" s="27"/>
+      <c r="P232" s="27"/>
+    </row>
+    <row r="233" spans="1:16" s="23" customFormat="1" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="11"/>
       <c r="B233" s="34" t="s">
-        <v>972</v>
+        <v>964</v>
       </c>
       <c r="C233" s="34" t="s">
-        <v>973</v>
+        <v>965</v>
       </c>
       <c r="D233" s="34" t="s">
-        <v>974</v>
+        <v>966</v>
       </c>
       <c r="E233" s="34" t="s">
-        <v>39</v>
+        <v>967</v>
       </c>
       <c r="F233" s="34" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="G233" s="34" t="s">
         <v>960</v>
       </c>
       <c r="H233" s="36">
         <v>4</v>
       </c>
       <c r="I233" s="36">
         <v>1500</v>
       </c>
       <c r="J233" s="34"/>
       <c r="K233" s="37">
         <v>45413</v>
       </c>
-      <c r="L233" s="26"/>
-[...6 lines deleted...]
-      <c r="A234" s="10"/>
+      <c r="L233" s="27"/>
+      <c r="M233" s="27"/>
+      <c r="N233" s="27"/>
+      <c r="O233" s="27"/>
+      <c r="P233" s="27"/>
+    </row>
+    <row r="234" spans="1:16" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="20"/>
       <c r="B234" s="34" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>969</v>
+      </c>
+      <c r="C234" s="35" t="s">
+        <v>970</v>
       </c>
       <c r="D234" s="34" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="E234" s="34" t="s">
-        <v>979</v>
+        <v>39</v>
       </c>
       <c r="F234" s="34"/>
       <c r="G234" s="34" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="H234" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I234" s="36">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="J234" s="34"/>
       <c r="K234" s="37">
-        <v>45792</v>
+        <v>45413</v>
       </c>
       <c r="L234" s="26"/>
       <c r="M234" s="26"/>
       <c r="N234" s="26"/>
       <c r="O234" s="26"/>
       <c r="P234" s="26"/>
     </row>
-    <row r="235" spans="1:16" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A235" s="20"/>
       <c r="B235" s="34" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>972</v>
+      </c>
+      <c r="C235" s="34" t="s">
+        <v>973</v>
       </c>
       <c r="D235" s="34" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="E235" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F235" s="34"/>
+      <c r="F235" s="34" t="s">
+        <v>975</v>
+      </c>
       <c r="G235" s="34" t="s">
-        <v>984</v>
+        <v>960</v>
       </c>
       <c r="H235" s="36">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I235" s="36">
         <v>1500</v>
       </c>
       <c r="J235" s="34"/>
       <c r="K235" s="37">
-        <v>45108</v>
+        <v>45413</v>
       </c>
       <c r="L235" s="26"/>
       <c r="M235" s="26"/>
       <c r="N235" s="26"/>
       <c r="O235" s="26"/>
       <c r="P235" s="26"/>
     </row>
-    <row r="236" spans="1:16" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="20"/>
+    <row r="236" spans="1:16" s="4" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="10"/>
       <c r="B236" s="34" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>976</v>
+      </c>
+      <c r="C236" s="34" t="s">
+        <v>977</v>
       </c>
       <c r="D236" s="34" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="E236" s="34" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="F236" s="34"/>
       <c r="G236" s="34" t="s">
-        <v>60</v>
+        <v>980</v>
       </c>
       <c r="H236" s="36">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I236" s="36">
-        <v>1500</v>
+        <v>400</v>
       </c>
       <c r="J236" s="34"/>
       <c r="K236" s="37">
-        <v>45689</v>
+        <v>45792</v>
       </c>
       <c r="L236" s="26"/>
       <c r="M236" s="26"/>
       <c r="N236" s="26"/>
       <c r="O236" s="26"/>
       <c r="P236" s="26"/>
     </row>
-    <row r="237" spans="1:16" s="4" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="10"/>
+    <row r="237" spans="1:16" ht="96.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="20"/>
       <c r="B237" s="34" t="s">
-        <v>989</v>
+        <v>981</v>
       </c>
       <c r="C237" s="35" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="D237" s="34" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="E237" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F237" s="34"/>
       <c r="G237" s="34" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="H237" s="36"/>
+        <v>984</v>
+      </c>
+      <c r="H237" s="36">
+        <v>5</v>
+      </c>
       <c r="I237" s="36">
-        <v>78000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J237" s="34"/>
       <c r="K237" s="37">
-        <v>45992</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45108</v>
+      </c>
+      <c r="L237" s="26"/>
+      <c r="M237" s="26"/>
+      <c r="N237" s="26"/>
+      <c r="O237" s="26"/>
+      <c r="P237" s="26"/>
+    </row>
+    <row r="238" spans="1:16" ht="96.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="20"/>
       <c r="B238" s="34" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
       <c r="C238" s="35" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="D238" s="34" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="E238" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F238" s="34"/>
+      <c r="F238" s="34" t="s">
+        <v>988</v>
+      </c>
       <c r="G238" s="34" t="s">
-        <v>996</v>
+        <v>60</v>
       </c>
       <c r="H238" s="36">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I238" s="36">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="J238" s="34"/>
       <c r="K238" s="37">
-        <v>45108</v>
+        <v>45689</v>
       </c>
       <c r="L238" s="26"/>
       <c r="M238" s="26"/>
       <c r="N238" s="26"/>
       <c r="O238" s="26"/>
       <c r="P238" s="26"/>
     </row>
-    <row r="239" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="20"/>
+    <row r="239" spans="1:16" s="4" customFormat="1" ht="96.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="10"/>
       <c r="B239" s="34" t="s">
-        <v>997</v>
+        <v>989</v>
       </c>
       <c r="C239" s="35" t="s">
-        <v>998</v>
+        <v>990</v>
       </c>
       <c r="D239" s="34" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="E239" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F239" s="34"/>
       <c r="G239" s="34" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="H239" s="36"/>
       <c r="I239" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J239" s="34"/>
+        <v>78000</v>
+      </c>
+      <c r="J239" s="34" t="s">
+        <v>530</v>
+      </c>
       <c r="K239" s="37">
-        <v>45337</v>
-[...7 lines deleted...]
-    <row r="240" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A240" s="20"/>
       <c r="B240" s="34" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="C240" s="35" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="D240" s="34" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="E240" s="34" t="s">
-        <v>1004</v>
+        <v>39</v>
       </c>
       <c r="F240" s="34"/>
       <c r="G240" s="34" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="H240" s="36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I240" s="36">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="J240" s="34"/>
+        <v>100</v>
+      </c>
+      <c r="J240" s="34" t="s">
+        <v>125</v>
+      </c>
       <c r="K240" s="37">
         <v>45108</v>
       </c>
       <c r="L240" s="26"/>
       <c r="M240" s="26"/>
       <c r="N240" s="26"/>
       <c r="O240" s="26"/>
       <c r="P240" s="26"/>
     </row>
-    <row r="241" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A241" s="20"/>
       <c r="B241" s="34" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
       <c r="C241" s="35" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="D241" s="34" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="E241" s="34" t="s">
-        <v>1009</v>
+        <v>39</v>
       </c>
       <c r="F241" s="34"/>
       <c r="G241" s="34" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
       <c r="H241" s="36">
         <v>4</v>
       </c>
       <c r="I241" s="36">
         <v>1500</v>
       </c>
       <c r="J241" s="34"/>
       <c r="K241" s="37">
-        <v>45108</v>
+        <v>45337</v>
       </c>
       <c r="L241" s="26"/>
       <c r="M241" s="26"/>
       <c r="N241" s="26"/>
       <c r="O241" s="26"/>
       <c r="P241" s="26"/>
     </row>
-    <row r="242" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A242" s="20"/>
       <c r="B242" s="34" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1001</v>
+      </c>
+      <c r="C242" s="35" t="s">
+        <v>1002</v>
       </c>
       <c r="D242" s="34" t="s">
-        <v>1013</v>
+        <v>1003</v>
       </c>
       <c r="E242" s="34" t="s">
-        <v>1014</v>
+        <v>1004</v>
       </c>
       <c r="F242" s="34"/>
       <c r="G242" s="34" t="s">
-        <v>1015</v>
+        <v>1005</v>
       </c>
       <c r="H242" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I242" s="36">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="J242" s="34"/>
       <c r="K242" s="37">
-        <v>45337</v>
+        <v>45108</v>
       </c>
       <c r="L242" s="26"/>
       <c r="M242" s="26"/>
       <c r="N242" s="26"/>
       <c r="O242" s="26"/>
       <c r="P242" s="26"/>
     </row>
-    <row r="243" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A243" s="11"/>
+    <row r="243" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="20"/>
       <c r="B243" s="34" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="C243" s="35" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="D243" s="34" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="E243" s="34" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="F243" s="34"/>
       <c r="G243" s="34" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="H243" s="36">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I243" s="36">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="J243" s="34"/>
       <c r="K243" s="37">
-        <v>45337</v>
+        <v>45108</v>
       </c>
       <c r="L243" s="26"/>
       <c r="M243" s="26"/>
       <c r="N243" s="26"/>
       <c r="O243" s="26"/>
       <c r="P243" s="26"/>
     </row>
-    <row r="244" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A244" s="20"/>
       <c r="B244" s="34" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>1011</v>
+      </c>
+      <c r="C244" s="34" t="s">
+        <v>1012</v>
       </c>
       <c r="D244" s="34" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="E244" s="34" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="G244" s="34"/>
+        <v>1014</v>
+      </c>
+      <c r="F244" s="34"/>
+      <c r="G244" s="34" t="s">
+        <v>1015</v>
+      </c>
       <c r="H244" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I244" s="36">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="J244" s="34"/>
       <c r="K244" s="37">
-        <v>45306</v>
+        <v>45337</v>
       </c>
       <c r="L244" s="26"/>
       <c r="M244" s="26"/>
       <c r="N244" s="26"/>
       <c r="O244" s="26"/>
       <c r="P244" s="26"/>
     </row>
-    <row r="245" spans="1:16" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="11"/>
       <c r="B245" s="34" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="C245" s="35" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="D245" s="34" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="E245" s="34" t="s">
-        <v>1027</v>
-[...3 lines deleted...]
-      </c>
+        <v>1019</v>
+      </c>
+      <c r="F245" s="34"/>
       <c r="G245" s="34" t="s">
-        <v>485</v>
+        <v>1015</v>
       </c>
       <c r="H245" s="36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I245" s="36">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="J245" s="34"/>
       <c r="K245" s="37">
-        <v>45306</v>
+        <v>45337</v>
       </c>
       <c r="L245" s="26"/>
       <c r="M245" s="26"/>
       <c r="N245" s="26"/>
       <c r="O245" s="26"/>
       <c r="P245" s="26"/>
     </row>
-    <row r="246" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A246" s="20"/>
       <c r="B246" s="34" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="C246" s="35" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="D246" s="34" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
       <c r="E246" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="F246" s="34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F246" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G246" s="34"/>
       <c r="H246" s="36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I246" s="36">
-        <v>400</v>
+        <v>18</v>
       </c>
       <c r="J246" s="34"/>
       <c r="K246" s="37">
-        <v>45245</v>
+        <v>45306</v>
       </c>
       <c r="L246" s="26"/>
       <c r="M246" s="26"/>
       <c r="N246" s="26"/>
       <c r="O246" s="26"/>
       <c r="P246" s="26"/>
     </row>
-    <row r="247" spans="1:16" ht="102.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A247" s="20"/>
+    <row r="247" spans="1:16" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="11"/>
       <c r="B247" s="34" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="C247" s="35" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
       <c r="D247" s="34" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="E247" s="34" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="F247" s="34"/>
+        <v>1027</v>
+      </c>
+      <c r="F247" s="34" t="s">
+        <v>1028</v>
+      </c>
       <c r="G247" s="34" t="s">
-        <v>1037</v>
+        <v>485</v>
       </c>
       <c r="H247" s="36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I247" s="36">
-        <v>1500</v>
+        <v>18</v>
       </c>
       <c r="J247" s="34"/>
       <c r="K247" s="37">
-        <v>45245</v>
+        <v>45306</v>
       </c>
       <c r="L247" s="26"/>
       <c r="M247" s="26"/>
       <c r="N247" s="26"/>
       <c r="O247" s="26"/>
       <c r="P247" s="26"/>
     </row>
-    <row r="248" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="20"/>
       <c r="B248" s="34" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
       <c r="C248" s="35" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="D248" s="34" t="s">
-        <v>1040</v>
+        <v>1031</v>
       </c>
       <c r="E248" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F248" s="34"/>
       <c r="G248" s="34" t="s">
-        <v>1041</v>
-[...7 lines deleted...]
-      </c>
+        <v>1032</v>
+      </c>
+      <c r="H248" s="36">
+        <v>3</v>
+      </c>
+      <c r="I248" s="36">
+        <v>400</v>
+      </c>
+      <c r="J248" s="34"/>
       <c r="K248" s="37">
-        <v>45474</v>
+        <v>45245</v>
       </c>
       <c r="L248" s="26"/>
       <c r="M248" s="26"/>
       <c r="N248" s="26"/>
       <c r="O248" s="26"/>
       <c r="P248" s="26"/>
     </row>
-    <row r="249" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="19"/>
+    <row r="249" spans="1:16" ht="102.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="20"/>
       <c r="B249" s="34" t="s">
-        <v>1042</v>
+        <v>1033</v>
       </c>
       <c r="C249" s="35" t="s">
-        <v>1043</v>
+        <v>1034</v>
       </c>
       <c r="D249" s="34" t="s">
-        <v>1044</v>
+        <v>1035</v>
       </c>
       <c r="E249" s="34" t="s">
-        <v>39</v>
+        <v>1036</v>
       </c>
       <c r="F249" s="34"/>
       <c r="G249" s="34" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="H249" s="36">
         <v>5</v>
       </c>
       <c r="I249" s="36">
         <v>1500</v>
       </c>
       <c r="J249" s="34"/>
       <c r="K249" s="37">
-        <v>45474</v>
+        <v>45245</v>
       </c>
       <c r="L249" s="26"/>
       <c r="M249" s="26"/>
       <c r="N249" s="26"/>
       <c r="O249" s="26"/>
       <c r="P249" s="26"/>
     </row>
-    <row r="250" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A250" s="20"/>
       <c r="B250" s="34" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="C250" s="35" t="s">
-        <v>1047</v>
+        <v>1039</v>
       </c>
       <c r="D250" s="34" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="E250" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F250" s="34"/>
       <c r="G250" s="34" t="s">
-        <v>1049</v>
-[...7 lines deleted...]
-      <c r="J250" s="34"/>
+        <v>1041</v>
+      </c>
+      <c r="H250" s="36"/>
+      <c r="I250" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="J250" s="34" t="s">
+        <v>242</v>
+      </c>
       <c r="K250" s="37">
-        <v>45413</v>
+        <v>45474</v>
       </c>
       <c r="L250" s="26"/>
       <c r="M250" s="26"/>
       <c r="N250" s="26"/>
       <c r="O250" s="26"/>
       <c r="P250" s="26"/>
     </row>
-    <row r="251" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-        <v>1180</v>
+    <row r="251" spans="1:16" ht="96.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="19"/>
+      <c r="B251" s="34" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C251" s="35" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D251" s="34" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E251" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F251" s="34"/>
+      <c r="G251" s="34" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H251" s="36">
+        <v>5</v>
+      </c>
+      <c r="I251" s="36">
+        <v>1500</v>
+      </c>
+      <c r="J251" s="34"/>
+      <c r="K251" s="37">
+        <v>45474</v>
       </c>
       <c r="L251" s="26"/>
       <c r="M251" s="26"/>
       <c r="N251" s="26"/>
       <c r="O251" s="26"/>
       <c r="P251" s="26"/>
     </row>
-    <row r="252" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A252" s="20"/>
       <c r="B252" s="34" t="s">
-        <v>1056</v>
+        <v>1046</v>
       </c>
       <c r="C252" s="35" t="s">
-        <v>1057</v>
+        <v>1047</v>
       </c>
       <c r="D252" s="34" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="E252" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F252" s="34"/>
       <c r="G252" s="34" t="s">
-        <v>1059</v>
+        <v>1049</v>
       </c>
       <c r="H252" s="36">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I252" s="36">
-        <v>1500</v>
+        <v>18</v>
       </c>
       <c r="J252" s="34"/>
       <c r="K252" s="37">
-        <v>45306</v>
+        <v>45413</v>
       </c>
       <c r="L252" s="26"/>
       <c r="M252" s="26"/>
       <c r="N252" s="26"/>
       <c r="O252" s="26"/>
       <c r="P252" s="26"/>
     </row>
-    <row r="253" spans="1:16" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>45536</v>
+    <row r="253" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="20"/>
+      <c r="B253" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C253" s="44" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E253" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F253" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H253" s="46"/>
+      <c r="I253" s="46">
+        <v>13000</v>
+      </c>
+      <c r="J253" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K253" s="45" t="s">
+        <v>1180</v>
       </c>
       <c r="L253" s="26"/>
       <c r="M253" s="26"/>
       <c r="N253" s="26"/>
       <c r="O253" s="26"/>
       <c r="P253" s="26"/>
     </row>
-    <row r="254" spans="1:16" ht="201.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E254" s="1" t="s">
+    <row r="254" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="20"/>
+      <c r="B254" s="34" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C254" s="35" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D254" s="34" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E254" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="G254" s="1" t="s">
-[...9 lines deleted...]
-        <v>45689</v>
+      <c r="F254" s="34"/>
+      <c r="G254" s="34" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H254" s="36">
+        <v>4</v>
+      </c>
+      <c r="I254" s="36">
+        <v>1500</v>
+      </c>
+      <c r="J254" s="34"/>
+      <c r="K254" s="37">
+        <v>45306</v>
       </c>
       <c r="L254" s="26"/>
       <c r="M254" s="26"/>
       <c r="N254" s="26"/>
       <c r="O254" s="26"/>
       <c r="P254" s="26"/>
     </row>
-    <row r="255" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:16" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A255" s="21"/>
       <c r="B255" s="34" t="s">
-        <v>1069</v>
+        <v>1060</v>
       </c>
       <c r="C255" s="35" t="s">
-        <v>1070</v>
+        <v>1061</v>
       </c>
       <c r="D255" s="34" t="s">
-        <v>1071</v>
+        <v>1062</v>
       </c>
       <c r="E255" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F255" s="34"/>
       <c r="G255" s="34" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="H255" s="36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I255" s="36">
-        <v>1500</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J255" s="34"/>
       <c r="K255" s="37">
         <v>45536</v>
       </c>
       <c r="L255" s="26"/>
       <c r="M255" s="26"/>
       <c r="N255" s="26"/>
       <c r="O255" s="26"/>
       <c r="P255" s="26"/>
     </row>
-    <row r="256" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-        <v>44440</v>
+    <row r="256" spans="1:16" ht="201.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="21"/>
+      <c r="B256" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="J256" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="K256" s="30">
+        <v>45689</v>
       </c>
       <c r="L256" s="26"/>
       <c r="M256" s="26"/>
       <c r="N256" s="26"/>
       <c r="O256" s="26"/>
       <c r="P256" s="26"/>
     </row>
-    <row r="257" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A257" s="11"/>
+    <row r="257" spans="1:16" ht="100.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="21"/>
       <c r="B257" s="34" t="s">
-        <v>1080</v>
+        <v>1069</v>
       </c>
       <c r="C257" s="35" t="s">
-        <v>1081</v>
+        <v>1070</v>
       </c>
       <c r="D257" s="34" t="s">
-        <v>1082</v>
+        <v>1071</v>
       </c>
       <c r="E257" s="34" t="s">
-        <v>1083</v>
+        <v>39</v>
       </c>
       <c r="F257" s="34"/>
       <c r="G257" s="34" t="s">
-        <v>1084</v>
+        <v>1072</v>
       </c>
       <c r="H257" s="36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I257" s="36">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="J257" s="34"/>
+        <v>1500</v>
+      </c>
+      <c r="J257" s="34" t="s">
+        <v>1073</v>
+      </c>
       <c r="K257" s="37">
-        <v>45870</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45536</v>
+      </c>
+      <c r="L257" s="26"/>
+      <c r="M257" s="26"/>
+      <c r="N257" s="26"/>
+      <c r="O257" s="26"/>
+      <c r="P257" s="26"/>
+    </row>
+    <row r="258" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A258" s="11"/>
       <c r="B258" s="34" t="s">
-        <v>1085</v>
+        <v>1074</v>
       </c>
       <c r="C258" s="35" t="s">
-        <v>1086</v>
+        <v>1075</v>
       </c>
       <c r="D258" s="34" t="s">
-        <v>1087</v>
+        <v>1076</v>
       </c>
       <c r="E258" s="34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F258" s="34"/>
+        <v>1077</v>
+      </c>
+      <c r="F258" s="34" t="s">
+        <v>1078</v>
+      </c>
       <c r="G258" s="34" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="H258" s="36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I258" s="36">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="J258" s="34"/>
       <c r="K258" s="37">
-        <v>45870</v>
-[...3 lines deleted...]
-      <c r="A259" s="20"/>
+        <v>44440</v>
+      </c>
+      <c r="L258" s="26"/>
+      <c r="M258" s="26"/>
+      <c r="N258" s="26"/>
+      <c r="O258" s="26"/>
+      <c r="P258" s="26"/>
+    </row>
+    <row r="259" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A259" s="11"/>
       <c r="B259" s="34" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="C259" s="35" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
       <c r="D259" s="34" t="s">
-        <v>1090</v>
+        <v>1082</v>
       </c>
       <c r="E259" s="34" t="s">
-        <v>39</v>
+        <v>1083</v>
       </c>
       <c r="F259" s="34"/>
       <c r="G259" s="34" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="H259" s="36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I259" s="36">
-        <v>1500</v>
+        <v>18</v>
       </c>
       <c r="J259" s="34"/>
       <c r="K259" s="37">
-        <v>45413</v>
-[...8 lines deleted...]
-      <c r="A260" s="20"/>
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="11"/>
       <c r="B260" s="34" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="C260" s="35" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="D260" s="34" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="E260" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F260" s="34"/>
       <c r="G260" s="34" t="s">
-        <v>1095</v>
+        <v>1084</v>
       </c>
       <c r="H260" s="36">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I260" s="36">
-        <v>1500</v>
+        <v>100</v>
       </c>
       <c r="J260" s="34"/>
       <c r="K260" s="37">
-        <v>45108</v>
-[...7 lines deleted...]
-    <row r="261" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A261" s="20"/>
       <c r="B261" s="34" t="s">
-        <v>1096</v>
+        <v>1088</v>
       </c>
       <c r="C261" s="35" t="s">
-        <v>1097</v>
+        <v>1089</v>
       </c>
       <c r="D261" s="34" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="E261" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F261" s="34"/>
       <c r="G261" s="34" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="H261" s="36">
         <v>5</v>
       </c>
       <c r="I261" s="36">
         <v>1500</v>
       </c>
       <c r="J261" s="34"/>
       <c r="K261" s="37">
-        <v>45536</v>
+        <v>45413</v>
       </c>
       <c r="L261" s="26"/>
       <c r="M261" s="26"/>
       <c r="N261" s="26"/>
       <c r="O261" s="26"/>
       <c r="P261" s="26"/>
     </row>
-    <row r="262" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="11"/>
+    <row r="262" spans="1:16" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="20"/>
       <c r="B262" s="34" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="C262" s="35" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="D262" s="34" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="E262" s="34" t="s">
         <v>39</v>
       </c>
       <c r="F262" s="34"/>
       <c r="G262" s="34" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="H262" s="36">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I262" s="36">
-        <v>400</v>
+        <v>1500</v>
       </c>
       <c r="J262" s="34"/>
       <c r="K262" s="37">
         <v>45108</v>
       </c>
       <c r="L262" s="26"/>
       <c r="M262" s="26"/>
       <c r="N262" s="26"/>
       <c r="O262" s="26"/>
       <c r="P262" s="26"/>
     </row>
-    <row r="263" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="265" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:16" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="20"/>
+      <c r="B263" s="34" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C263" s="35" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D263" s="34" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E263" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F263" s="34"/>
+      <c r="G263" s="34" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H263" s="36">
+        <v>5</v>
+      </c>
+      <c r="I263" s="36">
+        <v>1500</v>
+      </c>
+      <c r="J263" s="34"/>
+      <c r="K263" s="37">
+        <v>45536</v>
+      </c>
+      <c r="L263" s="26"/>
+      <c r="M263" s="26"/>
+      <c r="N263" s="26"/>
+      <c r="O263" s="26"/>
+      <c r="P263" s="26"/>
+    </row>
+    <row r="264" spans="1:16" ht="128.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A264" s="11"/>
+      <c r="B264" s="34" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C264" s="35" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D264" s="34" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E264" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F264" s="34"/>
+      <c r="G264" s="34" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H264" s="36">
+        <v>3</v>
+      </c>
+      <c r="I264" s="36">
+        <v>400</v>
+      </c>
+      <c r="J264" s="34"/>
+      <c r="K264" s="37">
+        <v>45108</v>
+      </c>
+      <c r="L264" s="26"/>
+      <c r="M264" s="26"/>
+      <c r="N264" s="26"/>
+      <c r="O264" s="26"/>
+      <c r="P264" s="26"/>
+    </row>
+    <row r="265" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A265" s="11"/>
       <c r="C265" s="2"/>
       <c r="K265" s="33"/>
     </row>
-    <row r="266" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C266" s="2"/>
       <c r="K266" s="33"/>
     </row>
-    <row r="267" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C267" s="2"/>
       <c r="K267" s="33"/>
     </row>
-    <row r="268" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K268" s="33"/>
     </row>
-    <row r="269" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K269" s="33"/>
     </row>
-    <row r="270" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K270" s="33"/>
     </row>
-    <row r="271" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K271" s="33"/>
     </row>
-    <row r="272" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K272" s="33"/>
     </row>
-    <row r="273" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K273" s="33"/>
     </row>
-    <row r="274" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K274" s="33"/>
     </row>
+    <row r="275" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K275" s="33"/>
+    </row>
+    <row r="276" spans="11:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K276" s="33"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A20:K262" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="B20:B262"/>
+  <autoFilter ref="A20:K264" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A21:K264">
+      <sortCondition ref="B20:B264"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A20:P263">
-    <sortCondition ref="A20:A263"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A20:P265">
+    <sortCondition ref="A20:A265"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E208" r:id="rId1" display="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" xr:uid="{E4994BE0-9B8C-43FA-A725-9CC0808D5CC9}"/>
+    <hyperlink ref="E209" r:id="rId1" display="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" xr:uid="{E4994BE0-9B8C-43FA-A725-9CC0808D5CC9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as internal/staff &amp; contractors by the European Medicines Agency</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2337CB1-DED0-4AFE-97CC-5B5BCE17265D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A35" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="29.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.15234375" style="3" customWidth="1"/>
+    <col min="2" max="3" width="31.15234375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.15234375" style="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="13" customWidth="1"/>
-    <col min="6" max="6" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.84375" style="1" customWidth="1"/>
     <col min="7" max="7" width="20" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.28515625" style="1"/>
+    <col min="8" max="8" width="11.53515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="43.15234375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.15234375" style="30" customWidth="1"/>
+    <col min="11" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:10" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="50">
         <v>46174</v>
       </c>
       <c r="B5" s="50"/>
       <c r="E5" s="14"/>
       <c r="H5" s="6"/>
       <c r="J5" s="31"/>
     </row>
-    <row r="6" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="14"/>
       <c r="H6" s="6"/>
       <c r="J6" s="31"/>
     </row>
-    <row r="7" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:10" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="14"/>
       <c r="H7" s="6"/>
       <c r="J7" s="31"/>
     </row>
-    <row r="8" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="E8" s="14"/>
       <c r="H8" s="6"/>
       <c r="J8" s="31"/>
     </row>
-    <row r="9" spans="1:10" s="5" customFormat="1" ht="19.5" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:10" s="5" customFormat="1" ht="20.149999999999999" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>1103</v>
       </c>
       <c r="E9" s="14"/>
       <c r="H9" s="6"/>
       <c r="J9" s="31"/>
     </row>
-    <row r="10" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
       <c r="E10" s="14"/>
       <c r="H10" s="6"/>
       <c r="J10" s="31"/>
     </row>
-    <row r="11" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
       <c r="E11" s="14"/>
       <c r="H11" s="6"/>
       <c r="J11" s="31"/>
     </row>
-    <row r="12" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="E12" s="14"/>
       <c r="H12" s="6"/>
       <c r="J12" s="31"/>
     </row>
-    <row r="13" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="E13" s="14"/>
       <c r="H13" s="6"/>
       <c r="J13" s="31"/>
     </row>
-    <row r="14" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
       <c r="A14" s="6"/>
       <c r="E14" s="14"/>
       <c r="H14" s="6"/>
       <c r="J14" s="31"/>
     </row>
-    <row r="15" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
       <c r="E15" s="14"/>
       <c r="H15" s="6"/>
       <c r="J15" s="31"/>
     </row>
-    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="4" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" s="4" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="3"/>
       <c r="B21" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E21" s="22" t="s">
         <v>1107</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="H21" s="3">
         <v>1500</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="J21" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="22" spans="1:10" s="4" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" s="4" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="21"/>
       <c r="B22" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="H22" s="3">
         <v>553</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J22" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21"/>
       <c r="B23" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="H23" s="3">
         <v>553</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J23" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="21"/>
       <c r="B24" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="H24" s="3">
         <v>553</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J24" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
       <c r="B25" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H25" s="3">
         <v>1500</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J25" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
       <c r="B26" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="H26" s="3">
         <v>1500</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J26" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="21"/>
       <c r="B27" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="3">
         <v>553</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="J27" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="21"/>
       <c r="B28" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H28" s="3">
         <v>553</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J28" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="4" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="4" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21"/>
       <c r="B29" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H29" s="3">
         <v>553</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J29" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="3"/>
       <c r="B30" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="H30" s="3">
         <v>1500</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J30" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="3"/>
       <c r="B31" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H31" s="3">
         <v>1500</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J31" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="3"/>
       <c r="B32" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H32" s="3">
         <v>1500</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J32" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="4" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" s="4" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="3"/>
       <c r="B33" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="H33" s="3">
         <v>1500</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J33" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="21"/>
       <c r="B34" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="H34" s="3">
         <v>553</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J34" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="21"/>
       <c r="B35" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="H35" s="3">
         <v>553</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="J35" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="4" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" s="4" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3"/>
       <c r="B36" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="H36" s="3">
         <v>1500</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J36" s="30">
         <v>45627</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="3"/>
       <c r="B37" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
         <v>506</v>
       </c>
       <c r="H37" s="3">
         <v>1500</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="J37" s="30">
         <v>45627</v>
@@ -26648,50 +26870,77 @@
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as internal/staff &amp; contractors by the European Medicines Agency</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="e3a4e102-159e-45db-91e6-e6d0b74d644d">
+      <UserInfo>
+        <DisplayName>Whomsley Rhys</DisplayName>
+        <AccountId>7</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Paul Polly</DisplayName>
+        <AccountId>370</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>van Doesum-Wolters Francisca</DisplayName>
+        <AccountId>196</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="153f7db6-50a3-4e1b-865b-f16704806491">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ADBD2B107975D543897FE74DD1EB56A8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba24edcad43446ad20414e04fee20a62">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="153f7db6-50a3-4e1b-865b-f16704806491" xmlns:ns3="e3a4e102-159e-45db-91e6-e6d0b74d644d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd1e41a8303d57d4d6aff3ed842e73d9" ns2:_="" ns3:_="">
     <xsd:import namespace="153f7db6-50a3-4e1b-865b-f16704806491"/>
     <xsd:import namespace="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
               </xsd:all>
@@ -26878,120 +27127,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24A318C-BCC1-4A14-BC15-3A31F8372700}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
+    <ds:schemaRef ds:uri="153f7db6-50a3-4e1b-865b-f16704806491"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6168591-86BD-4F2E-A2A3-239B781B5F73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="153f7db6-50a3-4e1b-865b-f16704806491"/>
     <ds:schemaRef ds:uri="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C78297D0-65FA-427B-9193-7B9BD9C8F22D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="153f7db6-50a3-4e1b-865b-f16704806491"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>