--- v0 (2026-08-10)
+++ v1 (2026-09-12)
@@ -10,110 +10,110 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\palazzi\DocumentumD2\Checkout\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\palazzi\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62E1A5B4-81B0-40BA-B1CA-FDF6BC283415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0393D440-D939-4369-BB06-369A456F72C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1905" yWindow="1905" windowWidth="27240" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="17" r:id="rId1"/>
     <sheet name="TII 90D Intl" sheetId="13" r:id="rId2"/>
     <sheet name="TII 60D Intl" sheetId="18" r:id="rId3"/>
     <sheet name="TII 30D Intl" sheetId="19" r:id="rId4"/>
     <sheet name="TII 60D Resp" sheetId="14" r:id="rId5"/>
     <sheet name="TII 30D Resp after clock stop" sheetId="15" r:id="rId6"/>
     <sheet name="TII 30D after imm resp" sheetId="16" r:id="rId7"/>
     <sheet name="Version tracking" sheetId="20" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cover page'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'TII 30D after imm resp'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'TII 30D Intl'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'TII 30D Resp after clock stop'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'TII 60D Intl'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'TII 60D Resp'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'TII 90D Intl'!$B$3:$J$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$K$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'TII 30D after imm resp'!$A$1:$J$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'TII 30D Intl'!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'TII 30D Resp after clock stop'!$A$1:$K$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'TII 60D Intl'!$A$1:$L$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'TII 60D Resp'!$A$1:$L$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'TII 90D Intl'!$A$1:$K$50</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'TII 30D after imm resp'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'TII 30D Intl'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'TII 30D Resp after clock stop'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'TII 60D Intl'!$3:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'TII 60D Resp'!$3:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'TII 90D Intl'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="323">
   <si>
     <t>PRAC Rapporteur  AR (~)</t>
   </si>
   <si>
     <t>(**) Comments from CHMP and PRAC members are not made available to Applicants.</t>
   </si>
   <si>
     <t>Start date (^)</t>
   </si>
   <si>
     <t>Comments from CHMP (**)</t>
   </si>
   <si>
     <t>CHMP Rapporteur AR</t>
   </si>
   <si>
     <t>Updated PRAC Rapporteur AR (***)</t>
   </si>
   <si>
     <t>Updated CHMP Rapporteur AR (***)</t>
   </si>
   <si>
     <t>(***) An updated AR is optional and dependent on the comments received from committee (PRAC, CHMP) members which create the need for the update.</t>
   </si>
   <si>
@@ -1128,50 +1128,53 @@
     <t>29/02/2028</t>
   </si>
   <si>
     <t>25/04/2028</t>
   </si>
   <si>
     <t>27/06/2028</t>
   </si>
   <si>
     <t>16/08/2028</t>
   </si>
   <si>
     <t>19/09/2028</t>
   </si>
   <si>
     <t>17/10/2028</t>
   </si>
   <si>
     <t>16/11/2028</t>
   </si>
   <si>
     <t>17/11/2028</t>
   </si>
   <si>
     <t>EMA/577385/2016 Rev.13</t>
+  </si>
+  <si>
+    <t>19.08.26 'TII 60D Resp' Row D25 sub date changed from 28/11/2026 to 26/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -7671,52 +7674,52 @@
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="38" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.53083333333333338" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C </oddHeader>
     <oddFooter>&amp;C&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:L45"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.375" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.625" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.125" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.625" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.375" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.625" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.25" style="2" customWidth="1"/>
     <col min="12" max="12" width="14.5" style="2" customWidth="1"/>
     <col min="13" max="194" width="11.125" style="2" customWidth="1"/>
     <col min="195" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B1" s="17"/>
@@ -8634,51 +8637,51 @@
       </c>
       <c r="G28" s="32">
         <v>46715</v>
       </c>
       <c r="H28" s="32">
         <v>46716</v>
       </c>
       <c r="I28" s="32">
         <v>46723</v>
       </c>
       <c r="J28" s="33">
         <v>46727</v>
       </c>
       <c r="K28" s="33">
         <v>46730</v>
       </c>
       <c r="L28" s="33">
         <v>46737</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="18" t="s">
         <v>148</v>
       </c>
       <c r="B29" s="33">
-        <v>46719</v>
+        <v>46717</v>
       </c>
       <c r="C29" s="33">
         <v>46720</v>
       </c>
       <c r="D29" s="33">
         <v>46756</v>
       </c>
       <c r="E29" s="33">
         <v>46744</v>
       </c>
       <c r="F29" s="33">
         <v>46756</v>
       </c>
       <c r="G29" s="33">
         <v>46757</v>
       </c>
       <c r="H29" s="33">
         <v>46758</v>
       </c>
       <c r="I29" s="33">
         <v>46765</v>
       </c>
       <c r="J29" s="33">
         <v>46769</v>
       </c>
@@ -11823,54 +11826,54 @@
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="38" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35729166666666667" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C  </oddHeader>
     <oddFooter>&amp;C&amp;6&amp;K000000© European Medicines Agency, 2026. Reproduction is authorised provided the source is acknowledged.
 &amp;1#&amp;7&amp;K737373Classified as public by the European Medicines Agency&amp;RPage &amp;P / &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDE0446-469A-4508-AE38-1DC9EA1555D6}">
-  <dimension ref="A2:A12"/>
+  <dimension ref="A2:A13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A2" s="34" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A3" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A4" s="34" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A5" t="s">
         <v>287</v>
@@ -11887,50 +11890,55 @@
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A8" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A9" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A10" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A11" s="34" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A12" t="s">
         <v>293</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.15">
+      <c r="A13" t="s">
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>