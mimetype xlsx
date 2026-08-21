--- v0 (2026-07-18)
+++ v1 (2026-08-21)
@@ -6,97 +6,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tasiopoulous\Downloads\Tuesday 7 July\PRIME publication June 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Capannao\DocumentumD2\Checkout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBE7D664-1C64-4844-9F7D-C30A8D9EEAFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{754E80CB-3213-4932-8C31-0DE83FE809A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30060" yWindow="660" windowWidth="21600" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PRIME products (current)" sheetId="18" r:id="rId1"/>
     <sheet name="PRIME products (previous)" sheetId="19" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="20" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PRIME products (current)'!$A$13:$G$106</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PRIME products (current)'!$A$13:$G$108</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'PRIME products (previous)'!$A$13:$H$92</definedName>
     <definedName name="_Hlk51649876" localSheetId="0">'PRIME products (current)'!#REF!</definedName>
     <definedName name="Authorised___see_EPAR">'PRIME products (previous)'!$H$92</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'PRIME products (current)'!$A$1:$G$112</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'PRIME products (current)'!$A$1:$G$114</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'PRIME products (previous)'!$A$1:$H$95</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PRIME products (current)'!$13:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'PRIME products (previous)'!$13:$13</definedName>
     <definedName name="Product_Category">'[1]Drop Down Lists'!$G$5:$G$12</definedName>
     <definedName name="Therapeutic_Area">'[1]Drop Down Lists'!$A$5:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1141" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1153" uniqueCount="400">
   <si>
     <t>Name*</t>
   </si>
   <si>
     <t>Substance type</t>
   </si>
   <si>
     <t>Therapeutic area</t>
   </si>
   <si>
     <t>Therapeutic indication</t>
   </si>
   <si>
     <t>Type of data supporting request</t>
   </si>
   <si>
     <t>Type of applicant</t>
   </si>
   <si>
     <t>* Name of the active substance, INN, common name, chemical name or company code.</t>
   </si>
   <si>
     <t xml:space="preserve">SME applicants are micro-, small-and medium-sized-enterprises registered with the Agency’s SME office. </t>
   </si>
   <si>
@@ -1369,50 +1369,62 @@
 Currently suspended</t>
   </si>
   <si>
     <t>Authorised, 
 see EPAR 
 Authorisation expired</t>
   </si>
   <si>
     <t>Marketing authorisation application withdrawn by applicant 
 Resubmission - Authorised, see EPAR</t>
   </si>
   <si>
     <t>Marketing authorisation withdrawn, 
 see EPAR</t>
   </si>
   <si>
     <t>Marketing authorisation refused, 
 see EPAR</t>
   </si>
   <si>
     <t>PRIME designation withdrawn</t>
   </si>
   <si>
     <t>Marketing authorisation application withdrawn  
 Resubmission - Authorised, see EPAR</t>
+  </si>
+  <si>
+    <t>LY5687866</t>
+  </si>
+  <si>
+    <t>Treatment of AIPL1-associated inherited retinal dystrophy (AIPL1-IRD)</t>
+  </si>
+  <si>
+    <t>AB-1005</t>
+  </si>
+  <si>
+    <t>Treatment of Parkinson's disease</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -2005,51 +2017,51 @@
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
@@ -2340,50 +2352,54 @@
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="20% - Accent1" xfId="26" builtinId="30" hidden="1"/>
     <cellStyle name="20% - Accent2" xfId="30" builtinId="34" hidden="1"/>
     <cellStyle name="20% - Accent3" xfId="34" builtinId="38" hidden="1"/>
     <cellStyle name="20% - Accent4" xfId="38" builtinId="42" hidden="1"/>
     <cellStyle name="20% - Accent5" xfId="42" builtinId="46" hidden="1"/>
     <cellStyle name="20% - Accent6" xfId="46" builtinId="50" hidden="1"/>
     <cellStyle name="40% - Accent1" xfId="27" builtinId="31" hidden="1"/>
     <cellStyle name="40% - Accent2" xfId="31" builtinId="35" hidden="1"/>
     <cellStyle name="40% - Accent3" xfId="35" builtinId="39" hidden="1"/>
     <cellStyle name="40% - Accent4" xfId="39" builtinId="43" hidden="1"/>
     <cellStyle name="40% - Accent5" xfId="43" builtinId="47" hidden="1"/>
     <cellStyle name="40% - Accent6" xfId="47" builtinId="51" hidden="1"/>
     <cellStyle name="60% - Accent1" xfId="28" builtinId="32" hidden="1"/>
     <cellStyle name="60% - Accent2" xfId="32" builtinId="36" hidden="1"/>
     <cellStyle name="60% - Accent3" xfId="36" builtinId="40" hidden="1"/>
     <cellStyle name="60% - Accent4" xfId="40" builtinId="44" hidden="1"/>
     <cellStyle name="60% - Accent5" xfId="44" builtinId="48" hidden="1"/>
     <cellStyle name="60% - Accent6" xfId="48" builtinId="52" hidden="1"/>
     <cellStyle name="Accent1" xfId="25" builtinId="29" hidden="1"/>
     <cellStyle name="Accent2" xfId="29" builtinId="33" hidden="1"/>
@@ -3416,51 +3432,51 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:relativeUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="PRIME Applications"/>
       <sheetName val="Drop Down Lists"/>
       <sheetName val="TT"/>
       <sheetName val="PrimeEligRequestMacro"/>
     </sheetNames>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3734,74 +3750,74 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/skysona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/yescarta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/beyfortus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/seladelpar-gilead" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/carvykti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/voydeya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/vyjuvek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/kygevvi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/oxlumo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ervebo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/hepcludex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/talvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/abecma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/kymriah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/casgevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/durveqtix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/vimkunya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/brinsupri" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tecartus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/gamifant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/xenpozyme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ebvallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ixchiq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/bylvay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/givlaari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/elrexfio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/fanskya" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zolgensma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/imcivree" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/rozlytrek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/breyanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/hemgenix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/roctavian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/fabhalta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zemcelpro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/evrysdi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/polivy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tavneos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/blenrep1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tecvayli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/casgevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/winrevair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/teizeild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/oxbryta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/aucatzyl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zynteglo" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/idefirix" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L146"/>
+  <dimension ref="A1:L148"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="H60" sqref="H60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="21.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.375" style="1" customWidth="1"/>
     <col min="3" max="3" width="16.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.375" style="6" customWidth="1"/>
     <col min="6" max="6" width="8.875" style="43" customWidth="1"/>
     <col min="7" max="7" width="13.875" style="43" customWidth="1"/>
     <col min="8" max="8" width="19.125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="1:8" ht="20.65" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A6" s="83">
-        <v>46198</v>
+        <v>46226</v>
       </c>
       <c r="B6" s="83"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="10" spans="1:8" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="41"/>
     </row>
     <row r="12" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="84" t="s">
         <v>310</v>
@@ -3838,2307 +3854,2354 @@
     </row>
     <row r="14" spans="1:8" s="14" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="14" t="s">
         <v>251</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>252</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F14" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="45">
         <v>45211</v>
       </c>
       <c r="H14" s="42"/>
     </row>
-    <row r="15" spans="1:8" ht="55.15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="14" t="s">
+        <v>398</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C15" s="8" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="C15" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>399</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F15" s="49" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+        <v>11</v>
+      </c>
+      <c r="G15" s="45">
+        <v>46226</v>
+      </c>
+      <c r="H15" s="42"/>
+    </row>
+    <row r="16" spans="1:8" ht="55.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C16" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="46">
+        <v>43251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C17" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="D16" s="8" t="s">
+      <c r="D17" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="E16" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="46">
+      <c r="E17" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="46">
         <v>43888</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="88.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="34" t="s">
+    <row r="18" spans="1:12" ht="88.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B18" s="34" t="s">
         <v>129</v>
       </c>
-      <c r="C17" s="34" t="s">
+      <c r="C18" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="D17" s="34" t="s">
+      <c r="D18" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="34" t="s">
+      <c r="E18" s="34" t="s">
         <v>280</v>
       </c>
-      <c r="F17" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="47">
+      <c r="F18" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="47">
         <v>43153</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="44.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="8" t="s">
+    <row r="19" spans="1:12" ht="44.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="8" t="s">
         <v>380</v>
       </c>
-      <c r="B18" s="8" t="s">
+      <c r="B19" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C18" s="8" t="s">
+      <c r="C19" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="D18" s="8" t="s">
+      <c r="D19" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="E18" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="46">
+      <c r="E19" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="46">
         <v>46135</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="34" t="s">
+    <row r="20" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="34" t="s">
         <v>378</v>
       </c>
-      <c r="B19" s="34" t="s">
+      <c r="B20" s="34" t="s">
         <v>129</v>
       </c>
-      <c r="C19" s="34" t="s">
+      <c r="C20" s="34" t="s">
         <v>120</v>
       </c>
-      <c r="D19" s="34" t="s">
+      <c r="D20" s="34" t="s">
         <v>379</v>
       </c>
-      <c r="E19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="50" t="s">
+      <c r="E20" s="34" t="s">
+        <v>262</v>
+      </c>
+      <c r="F20" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G20" s="47">
         <v>46135</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="8" t="s">
+    <row r="21" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="8" t="s">
         <v>126</v>
-      </c>
-[...21 lines deleted...]
-        <v>208</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C21" s="14" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="C21" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>127</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F21" s="49" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-        <v>233</v>
+        <v>11</v>
+      </c>
+      <c r="G21" s="46">
+        <v>44035</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="14" t="s">
+        <v>208</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="C22" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="D22" s="8" t="s">
-        <v>234</v>
+      <c r="D22" s="14" t="s">
+        <v>209</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F22" s="49" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>45042</v>
+        <v>10</v>
+      </c>
+      <c r="G22" s="45">
+        <v>44735</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>364</v>
+        <v>233</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C23" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="46">
+        <v>45042</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C24" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="D23" s="8" t="s">
+      <c r="D24" s="8" t="s">
         <v>365</v>
-      </c>
-[...21 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F24" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="46">
-        <v>45211</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" ht="51" customHeight="1" x14ac:dyDescent="0.15">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>53</v>
+        <v>248</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F25" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="46">
         <v>45211</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>224</v>
+    <row r="26" spans="1:12" ht="51" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="8" t="s">
+        <v>253</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>133</v>
+        <v>204</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>53</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>254</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F26" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="46">
+        <v>45211</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46">
         <v>44952</v>
       </c>
-      <c r="H26" s="17"/>
-[...2 lines deleted...]
-      <c r="A27" s="8" t="s">
+      <c r="H27" s="17"/>
+    </row>
+    <row r="28" spans="1:12" s="6" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="8" t="s">
         <v>192</v>
-      </c>
-[...21 lines deleted...]
-        <v>277</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C28" s="11" t="s">
-        <v>248</v>
+      <c r="C28" s="8" t="s">
+        <v>9</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>278</v>
+        <v>193</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F28" s="49" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="G28" s="46">
-        <v>45344</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" s="6" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.15">
+        <v>44546</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="6" customFormat="1" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8" t="s">
-        <v>357</v>
+        <v>277</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>120</v>
+      <c r="C29" s="11" t="s">
+        <v>248</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>358</v>
+        <v>278</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F29" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="46">
-        <v>45974</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="99" customHeight="1" x14ac:dyDescent="0.15">
+        <v>45344</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="6" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8" t="s">
-        <v>69</v>
+        <v>357</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>245</v>
+        <v>120</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>70</v>
+        <v>358</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F30" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="46">
-        <v>43363</v>
-[...4 lines deleted...]
-    <row r="31" spans="1:12" ht="126" x14ac:dyDescent="0.15">
+        <v>45974</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="99" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="8" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>9</v>
+        <v>245</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F31" s="49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G31" s="46">
-        <v>42572</v>
+        <v>43363</v>
       </c>
       <c r="H31" s="6"/>
       <c r="L31" s="4"/>
     </row>
-    <row r="32" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:12" ht="126" x14ac:dyDescent="0.15">
       <c r="A32" s="8" t="s">
-        <v>361</v>
+        <v>17</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>362</v>
+        <v>26</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F32" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="46">
-        <v>46051</v>
+        <v>42572</v>
       </c>
       <c r="H32" s="6"/>
       <c r="L32" s="4"/>
     </row>
-    <row r="33" spans="1:12" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>204</v>
+        <v>129</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>144</v>
+        <v>246</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F33" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="46">
-        <v>45946</v>
+        <v>46051</v>
       </c>
       <c r="H33" s="6"/>
       <c r="L33" s="4"/>
     </row>
-    <row r="34" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:12" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>204</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>350</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="F34" s="46" t="s">
+      <c r="F34" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="46">
-        <v>45862</v>
+        <v>45946</v>
       </c>
       <c r="H34" s="6"/>
       <c r="L34" s="4"/>
     </row>
-    <row r="35" spans="1:12" ht="40.9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="8" t="s">
-        <v>260</v>
+        <v>342</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="C35" s="8" t="s">
-[...3 lines deleted...]
-        <v>261</v>
+      <c r="C35" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>343</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="F35" s="49" t="s">
+      <c r="F35" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="46">
-        <v>45239</v>
+        <v>45862</v>
       </c>
       <c r="H35" s="6"/>
       <c r="L35" s="4"/>
     </row>
-    <row r="36" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:12" ht="40.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="8" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>204</v>
+        <v>133</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>36</v>
+        <v>247</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F36" s="49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G36" s="46">
-        <v>45372</v>
-      </c>
+        <v>45239</v>
+      </c>
+      <c r="H36" s="6"/>
       <c r="L36" s="4"/>
     </row>
     <row r="37" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="46">
+        <v>45372</v>
+      </c>
+      <c r="L37" s="4"/>
+    </row>
+    <row r="38" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="B37" s="8" t="s">
+      <c r="B38" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="C38" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D37" s="8" t="s">
+      <c r="D38" s="8" t="s">
         <v>211</v>
       </c>
-      <c r="E37" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="46">
+      <c r="E38" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="46">
         <v>44735</v>
       </c>
-      <c r="L37" s="4"/>
-[...2 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="L38" s="4"/>
+    </row>
+    <row r="39" spans="1:12" ht="46.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="8" t="s">
         <v>124</v>
-      </c>
-[...22 lines deleted...]
-        <v>366</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C39" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="46">
+        <v>44035</v>
+      </c>
+      <c r="L39" s="4"/>
+    </row>
+    <row r="40" spans="1:12" ht="58.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D39" s="8" t="s">
+      <c r="D40" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="E39" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="46">
+      <c r="E40" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="46">
         <v>46079</v>
       </c>
-      <c r="L39" s="4"/>
-[...2 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="L40" s="4"/>
+    </row>
+    <row r="41" spans="1:12" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="B40" s="8" t="s">
+      <c r="B41" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C40" s="8" t="s">
+      <c r="C41" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="D40" s="8" t="s">
+      <c r="D41" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="E40" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="46">
+      <c r="E41" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="46">
         <v>46198</v>
-      </c>
-[...22 lines deleted...]
-        <v>45274</v>
       </c>
       <c r="L41" s="4"/>
     </row>
     <row r="42" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="8" t="s">
-        <v>334</v>
+        <v>263</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>335</v>
+        <v>264</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="46">
+        <v>45274</v>
+      </c>
+      <c r="L42" s="4"/>
+    </row>
+    <row r="43" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F43" s="49" t="s">
         <v>194</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G43" s="46">
         <v>45799</v>
       </c>
-      <c r="L42" s="4"/>
-[...2 lines deleted...]
-      <c r="A43" s="8" t="s">
+      <c r="L43" s="4"/>
+    </row>
+    <row r="44" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="B43" s="8" t="s">
+      <c r="B44" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C43" s="8" t="s">
+      <c r="C44" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D43" s="8" t="s">
+      <c r="D44" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="E43" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="46">
+      <c r="E44" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="46">
         <v>44511</v>
       </c>
-      <c r="L43" s="4"/>
-[...2 lines deleted...]
-      <c r="A44" s="34" t="s">
+      <c r="L44" s="4"/>
+    </row>
+    <row r="45" spans="1:12" ht="21" x14ac:dyDescent="0.15">
+      <c r="A45" s="34" t="s">
         <v>176</v>
       </c>
-      <c r="B44" s="34" t="s">
+      <c r="B45" s="34" t="s">
         <v>204</v>
       </c>
-      <c r="C44" s="34" t="s">
+      <c r="C45" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D44" s="34" t="s">
+      <c r="D45" s="34" t="s">
         <v>177</v>
       </c>
-      <c r="E44" s="34" t="s">
+      <c r="E45" s="34" t="s">
         <v>280</v>
       </c>
-      <c r="F44" s="50" t="s">
+      <c r="F45" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G44" s="47">
+      <c r="G45" s="47">
         <v>44336</v>
       </c>
-      <c r="L44" s="4"/>
-[...2 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="L45" s="4"/>
+    </row>
+    <row r="46" spans="1:12" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="B45" s="8" t="s">
+      <c r="B46" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C45" s="8" t="s">
+      <c r="C46" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="D45" s="8" t="s">
+      <c r="D46" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="E45" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="46">
+      <c r="E46" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F46" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="46">
         <v>44700</v>
       </c>
-      <c r="L45" s="4"/>
-[...22 lines deleted...]
-      </c>
+      <c r="L46" s="4"/>
     </row>
     <row r="47" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F47" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="48">
+        <v>44819</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="24" t="s">
         <v>382</v>
-      </c>
-[...21 lines deleted...]
-        <v>142</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C48" s="8" t="s">
+      <c r="C48" s="24" t="s">
         <v>247</v>
       </c>
-      <c r="D48" s="8" t="s">
-[...13 lines deleted...]
-    <row r="49" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D48" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F48" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="48">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="8" t="s">
-        <v>337</v>
+        <v>142</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>338</v>
+        <v>140</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>42</v>
+        <v>262</v>
       </c>
       <c r="F49" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="46">
-        <v>45827</v>
-[...3 lines deleted...]
-    <row r="50" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+        <v>44119</v>
+      </c>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="8" t="s">
-        <v>281</v>
+        <v>337</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>129</v>
+        <v>204</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>9</v>
+        <v>246</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>282</v>
+        <v>338</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>262</v>
+        <v>42</v>
       </c>
       <c r="F50" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="46">
+        <v>45827</v>
+      </c>
+      <c r="H50" s="75"/>
+    </row>
+    <row r="51" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F51" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="46">
         <v>45372</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="34" t="s">
+    <row r="52" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="34" t="s">
         <v>222</v>
       </c>
-      <c r="B51" s="34" t="s">
+      <c r="B52" s="34" t="s">
         <v>129</v>
       </c>
-      <c r="C51" s="34" t="s">
+      <c r="C52" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D51" s="34" t="s">
+      <c r="D52" s="34" t="s">
         <v>223</v>
       </c>
-      <c r="E51" s="34" t="s">
+      <c r="E52" s="34" t="s">
         <v>280</v>
       </c>
-      <c r="F51" s="50" t="s">
+      <c r="F52" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G51" s="47">
+      <c r="G52" s="47">
         <v>44910</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="24" t="s">
+    <row r="53" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="24" t="s">
         <v>288</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="B53" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C52" s="24" t="s">
+      <c r="C53" s="24" t="s">
         <v>248</v>
       </c>
-      <c r="D52" s="8" t="s">
+      <c r="D53" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="E52" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G52" s="46">
+      <c r="E53" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F53" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="46">
         <v>45407</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="8" t="s">
+    <row r="54" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="B53" s="12" t="s">
+      <c r="B54" s="12" t="s">
         <v>133</v>
       </c>
-      <c r="C53" s="8" t="s">
+      <c r="C54" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="D53" s="8" t="s">
+      <c r="D54" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="E53" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="46">
+      <c r="E54" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="46">
         <v>45582</v>
       </c>
     </row>
-    <row r="54" spans="1:8" ht="77.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="8" t="s">
+    <row r="55" spans="1:8" ht="77.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="8" t="s">
         <v>198</v>
-      </c>
-[...21 lines deleted...]
-        <v>216</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="C55" s="24" t="s">
+      <c r="C55" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D55" s="24" t="s">
+      <c r="D55" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F55" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="46">
+        <v>44673</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="24" t="s">
         <v>217</v>
       </c>
-      <c r="E55" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="51" t="s">
+      <c r="E56" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F56" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G56" s="48">
         <v>44819</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="47.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="24" t="s">
+    <row r="57" spans="1:8" ht="47.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="24" t="s">
         <v>293</v>
       </c>
-      <c r="B56" s="8" t="s">
+      <c r="B57" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C56" s="24" t="s">
+      <c r="C57" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D56" s="14" t="s">
+      <c r="D57" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="49" t="s">
+      <c r="E57" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F57" s="49" t="s">
         <v>194</v>
       </c>
-      <c r="G56" s="48">
+      <c r="G57" s="48">
         <v>45498</v>
-      </c>
-[...21 lines deleted...]
-        <v>44952</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="46">
+        <v>44952</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="14" t="s">
         <v>316</v>
       </c>
-      <c r="B58" s="14" t="s">
+      <c r="B59" s="14" t="s">
         <v>204</v>
       </c>
-      <c r="C58" s="8" t="s">
+      <c r="C59" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D58" s="8" t="s">
+      <c r="D59" s="8" t="s">
         <v>317</v>
       </c>
-      <c r="E58" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G58" s="46">
+      <c r="E59" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="46">
         <v>45638</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="67" t="s">
+    <row r="60" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="67" t="s">
         <v>272</v>
       </c>
-      <c r="B59" s="12" t="s">
+      <c r="B60" s="12" t="s">
         <v>133</v>
       </c>
-      <c r="C59" s="8" t="s">
+      <c r="C60" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="D59" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="E59" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="46">
+      <c r="E60" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="46">
         <v>45316</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="12" t="s">
+    <row r="61" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="12" t="s">
         <v>307</v>
       </c>
-      <c r="B60" s="12" t="s">
+      <c r="B61" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="C60" s="8" t="s">
+      <c r="C61" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D60" s="8" t="s">
+      <c r="D61" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E60" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G60" s="46">
+      <c r="E61" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F61" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="46">
         <v>43020</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="8" t="s">
+    <row r="62" spans="1:8" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="B61" s="8" t="s">
+      <c r="B62" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="C62" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D61" s="8" t="s">
+      <c r="D62" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="E61" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G61" s="46">
+      <c r="E62" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F62" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="46">
         <v>44700</v>
-      </c>
-[...21 lines deleted...]
-        <v>45183</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="46">
+        <v>45183</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="B63" s="8" t="s">
+      <c r="B64" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C63" s="8" t="s">
+      <c r="C64" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="D63" s="8" t="s">
+      <c r="D64" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="E63" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G63" s="46">
+      <c r="E64" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F64" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="46">
         <v>45316</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="24" t="s">
+    <row r="65" spans="1:7" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="24" t="s">
         <v>287</v>
       </c>
-      <c r="B64" s="8" t="s">
+      <c r="B65" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="C64" s="8" t="s">
+      <c r="C65" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="D64" s="8" t="s">
+      <c r="D65" s="8" t="s">
         <v>292</v>
       </c>
-      <c r="E64" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="49" t="s">
+      <c r="E65" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F65" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G64" s="46">
+      <c r="G65" s="46">
         <v>45407</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="8" t="s">
+    <row r="66" spans="1:7" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B65" s="8" t="s">
+      <c r="B66" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C65" s="8" t="s">
+      <c r="C66" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D65" s="8" t="s">
+      <c r="D66" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="E65" s="8" t="s">
+      <c r="E66" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="F65" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="46">
+      <c r="F66" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="46">
         <v>44147</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="8" t="s">
+    <row r="67" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="8" t="s">
         <v>86</v>
-      </c>
-[...21 lines deleted...]
-        <v>328</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>329</v>
+        <v>87</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="46">
-        <v>45743</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+        <v>43447</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="48.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="8" t="s">
-        <v>250</v>
+        <v>396</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C68" s="8" t="s">
+      <c r="C68" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F68" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="46">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="61.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F69" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="46">
+        <v>45743</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C70" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="D68" s="8" t="s">
+      <c r="D70" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="E68" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="46">
+      <c r="E70" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F70" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="46">
         <v>45211</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="8" t="s">
+    <row r="71" spans="1:7" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="B69" s="8" t="s">
+      <c r="B71" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C69" s="8" t="s">
+      <c r="C71" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D69" s="8" t="s">
+      <c r="D71" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="E69" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G69" s="46">
+      <c r="E71" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F71" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="46">
         <v>45015</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="11" t="s">
+    <row r="72" spans="1:7" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="B70" s="11" t="s">
+      <c r="B72" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="C70" s="8" t="s">
+      <c r="C72" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D70" s="11" t="s">
+      <c r="D72" s="11" t="s">
         <v>275</v>
       </c>
-      <c r="E70" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G70" s="65">
+      <c r="E72" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F72" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="65">
         <v>43279</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="34" t="s">
+    <row r="73" spans="1:7" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="B71" s="36" t="s">
+      <c r="B73" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="C71" s="34" t="s">
+      <c r="C73" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="D71" s="34" t="s">
+      <c r="D73" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="E71" s="34" t="s">
+      <c r="E73" s="34" t="s">
         <v>280</v>
       </c>
-      <c r="F71" s="50" t="s">
+      <c r="F73" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G71" s="47">
+      <c r="G73" s="47">
         <v>43048</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="8" t="s">
+    <row r="74" spans="1:7" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="8" t="s">
         <v>324</v>
-      </c>
-[...44 lines deleted...]
-        <v>351</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>15</v>
+        <v>271</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F74" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="46">
-        <v>45946</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:8" ht="101.45" customHeight="1" x14ac:dyDescent="0.15">
+        <v>45715</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="42" x14ac:dyDescent="0.15">
       <c r="A75" s="8" t="s">
-        <v>313</v>
+        <v>218</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>314</v>
+        <v>219</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F75" s="49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G75" s="46">
-        <v>45610</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
+        <v>44847</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="52.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="8" t="s">
-        <v>135</v>
+        <v>351</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>248</v>
+        <v>15</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>136</v>
+        <v>352</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="F76" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="46">
+        <v>45946</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="101.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="46">
+        <v>45610</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F78" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="46">
         <v>44091</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="8" t="s">
+    <row r="79" spans="1:7" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="8" t="s">
         <v>186</v>
-      </c>
-[...44 lines deleted...]
-        <v>285</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>286</v>
+        <v>187</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="F79" s="49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G79" s="46">
-        <v>45372</v>
-[...3 lines deleted...]
-    <row r="80" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+        <v>44483</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="91.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="8" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>246</v>
+        <v>111</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="E80" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="E80" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F80" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="46">
-        <v>44119</v>
-[...3 lines deleted...]
-    <row r="81" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+        <v>43860</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="5" customFormat="1" ht="86.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="8" t="s">
-        <v>339</v>
+        <v>285</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C81" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="46">
+        <v>45372</v>
+      </c>
+      <c r="H81" s="1"/>
+    </row>
+    <row r="82" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="46">
+        <v>44119</v>
+      </c>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D81" s="8" t="s">
+      <c r="D83" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="E81" s="14" t="s">
-[...5 lines deleted...]
-      <c r="G81" s="46">
+      <c r="E83" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="F83" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="46">
         <v>45827</v>
       </c>
-      <c r="H81" s="5"/>
-[...2 lines deleted...]
-      <c r="A82" s="34" t="s">
+      <c r="H83" s="5"/>
+    </row>
+    <row r="84" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="34" t="s">
         <v>258</v>
       </c>
-      <c r="B82" s="34" t="s">
+      <c r="B84" s="34" t="s">
         <v>133</v>
       </c>
-      <c r="C82" s="34" t="s">
+      <c r="C84" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D82" s="34" t="s">
+      <c r="D84" s="34" t="s">
         <v>259</v>
       </c>
-      <c r="E82" s="36" t="s">
+      <c r="E84" s="36" t="s">
         <v>280</v>
       </c>
-      <c r="F82" s="50" t="s">
+      <c r="F84" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G82" s="47">
+      <c r="G84" s="47">
         <v>45239</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="8" t="s">
+    <row r="85" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="8" t="s">
         <v>370</v>
-      </c>
-[...44 lines deleted...]
-        <v>330</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>331</v>
+        <v>371</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G85" s="46">
-        <v>45743</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.15">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="8" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>276</v>
+        <v>53</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>262</v>
       </c>
       <c r="F86" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="46">
         <v>46107</v>
       </c>
     </row>
-    <row r="87" spans="1:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="8" t="s">
-        <v>108</v>
+        <v>330</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>248</v>
+        <v>15</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="E87" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E87" s="14" t="s">
         <v>262</v>
       </c>
       <c r="F87" s="49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G87" s="46">
-        <v>43811</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
+        <v>45743</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="8" t="s">
-        <v>344</v>
+        <v>374</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="E88" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="E88" s="14" t="s">
         <v>262</v>
       </c>
       <c r="F88" s="49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G88" s="46">
-        <v>45918</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="31.5" x14ac:dyDescent="0.15">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="8" t="s">
-        <v>266</v>
+        <v>108</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>267</v>
+        <v>109</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F89" s="49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G89" s="46">
-        <v>45274</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+        <v>43811</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="8" t="s">
-        <v>237</v>
+        <v>344</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>111</v>
+        <v>276</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>238</v>
+        <v>345</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F90" s="49" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G90" s="46">
-        <v>45071</v>
-[...4 lines deleted...]
-        <v>160</v>
+        <v>45918</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="31.5" x14ac:dyDescent="0.15">
+      <c r="A91" s="8" t="s">
+        <v>266</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>161</v>
+        <v>267</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F91" s="49" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="46">
-        <v>44280</v>
-[...4 lines deleted...]
-        <v>239</v>
+        <v>45274</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="8" t="s">
+        <v>237</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C92" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F92" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="46">
+        <v>45071</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F93" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="46">
+        <v>44280</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="37" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C94" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="D92" s="8" t="s">
+      <c r="D94" s="8" t="s">
         <v>240</v>
       </c>
-      <c r="E92" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G92" s="46">
+      <c r="E94" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F94" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" s="46">
         <v>45127</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A93" s="37" t="s">
+    <row r="95" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="37" t="s">
         <v>326</v>
-      </c>
-[...44 lines deleted...]
-        <v>76</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C95" s="11" t="s">
-        <v>11</v>
+      <c r="C95" s="8" t="s">
+        <v>12</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>50</v>
+        <v>320</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F95" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="46">
+        <v>45687</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F96" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G95" s="46">
-[...23 lines deleted...]
-        <v>46079</v>
+      <c r="G96" s="46">
+        <v>43671</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="37" t="s">
-        <v>384</v>
+        <v>76</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C97" s="8" t="s">
-        <v>271</v>
+      <c r="C97" s="11" t="s">
+        <v>11</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>385</v>
+        <v>50</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F97" s="49" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="46">
+        <v>43048</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="76" t="s">
+        <v>368</v>
+      </c>
+      <c r="B98" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="C98" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D98" s="34" t="s">
+        <v>369</v>
+      </c>
+      <c r="E98" s="34" t="s">
+        <v>262</v>
+      </c>
+      <c r="F98" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="47">
+        <v>46079</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="37" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="46">
         <v>46163</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A98" s="37" t="s">
+    <row r="100" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="37" t="s">
         <v>353</v>
       </c>
-      <c r="B98" s="8" t="s">
+      <c r="B100" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="C98" s="8" t="s">
+      <c r="C100" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="D98" s="8" t="s">
+      <c r="D100" s="8" t="s">
         <v>354</v>
       </c>
-      <c r="E98" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="49" t="s">
+      <c r="E100" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F100" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G98" s="46">
+      <c r="G100" s="46">
         <v>45946</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="8" t="s">
+    <row r="101" spans="1:7" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="B99" s="8" t="s">
+      <c r="B101" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C99" s="8" t="s">
+      <c r="C101" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D99" s="8" t="s">
+      <c r="D101" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="E99" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G99" s="46">
+      <c r="E101" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F101" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="46">
         <v>42572</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A100" s="14" t="s">
+    <row r="102" spans="1:7" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="14" t="s">
         <v>318</v>
       </c>
-      <c r="B100" s="8" t="s">
+      <c r="B102" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C100" s="14" t="s">
+      <c r="C102" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D100" s="14" t="s">
+      <c r="D102" s="14" t="s">
         <v>319</v>
       </c>
-      <c r="E100" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G100" s="45">
+      <c r="E102" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F102" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102" s="45">
         <v>45638</v>
-      </c>
-[...44 lines deleted...]
-        <v>45918</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="14" t="s">
-        <v>359</v>
+        <v>123</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>133</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>360</v>
+        <v>64</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>262</v>
       </c>
       <c r="F103" s="49" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G103" s="45">
-        <v>46002</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.15">
+        <v>43307</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="14" t="s">
-        <v>231</v>
+        <v>346</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C104" s="14" t="s">
         <v>248</v>
       </c>
       <c r="D104" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F104" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="45">
+        <v>45918</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="14" t="s">
+        <v>359</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>360</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F105" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="45">
+        <v>46002</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="D106" s="14" t="s">
         <v>232</v>
       </c>
-      <c r="E104" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G104" s="45">
+      <c r="E106" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F106" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="45">
         <v>45015</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A105" s="14" t="s">
+    <row r="107" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="14" t="s">
         <v>290</v>
       </c>
-      <c r="B105" s="71" t="s">
+      <c r="B107" s="71" t="s">
         <v>129</v>
       </c>
-      <c r="C105" s="14" t="s">
+      <c r="C107" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="D105" s="14" t="s">
+      <c r="D107" s="14" t="s">
         <v>291</v>
       </c>
-      <c r="E105" s="71" t="s">
-[...2 lines deleted...]
-      <c r="F105" s="72" t="s">
+      <c r="E107" s="71" t="s">
+        <v>262</v>
+      </c>
+      <c r="F107" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="G105" s="45">
+      <c r="G107" s="45">
         <v>45407</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="85.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A106" s="77" t="s">
+    <row r="108" spans="1:7" ht="85.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="77" t="s">
         <v>376</v>
       </c>
-      <c r="B106" s="77" t="s">
+      <c r="B108" s="77" t="s">
         <v>129</v>
       </c>
-      <c r="C106" s="77" t="s">
+      <c r="C108" s="77" t="s">
         <v>120</v>
       </c>
-      <c r="D106" s="77" t="s">
+      <c r="D108" s="77" t="s">
         <v>377</v>
       </c>
-      <c r="E106" s="77" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="78" t="s">
+      <c r="E108" s="77" t="s">
+        <v>262</v>
+      </c>
+      <c r="F108" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="G106" s="79">
+      <c r="G108" s="79">
         <v>46135</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="G110" s="80"/>
+    <row r="109" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="14"/>
+      <c r="B109" s="14"/>
+      <c r="C109" s="14"/>
+      <c r="D109" s="14"/>
+      <c r="E109" s="14"/>
+      <c r="F109" s="73"/>
+      <c r="G109" s="45"/>
+    </row>
+    <row r="110" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A110" s="14"/>
+      <c r="B110" s="14"/>
+      <c r="C110" s="14"/>
+      <c r="D110" s="14"/>
+      <c r="E110" s="14"/>
+      <c r="F110" s="73"/>
+      <c r="G110" s="73"/>
     </row>
     <row r="111" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="80" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B111" s="80"/>
       <c r="C111" s="80"/>
       <c r="D111" s="80"/>
       <c r="E111" s="81"/>
       <c r="F111" s="80"/>
       <c r="G111" s="80"/>
     </row>
     <row r="112" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A112" s="82" t="s">
+      <c r="A112" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="80"/>
+      <c r="C112" s="80"/>
+      <c r="D112" s="80"/>
+      <c r="E112" s="81"/>
+      <c r="F112" s="80"/>
+      <c r="G112" s="80"/>
+    </row>
+    <row r="113" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A113" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" s="80"/>
+      <c r="C113" s="80"/>
+      <c r="D113" s="80"/>
+      <c r="E113" s="81"/>
+      <c r="F113" s="80"/>
+      <c r="G113" s="80"/>
+    </row>
+    <row r="114" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A114" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="B112" s="82"/>
-[...8 lines deleted...]
-      <c r="K146" s="3"/>
+      <c r="B114" s="82"/>
+      <c r="C114" s="82"/>
+      <c r="D114" s="82"/>
+      <c r="E114" s="82"/>
+      <c r="F114" s="82"/>
+      <c r="G114" s="82"/>
+    </row>
+    <row r="148" spans="10:11" x14ac:dyDescent="0.15">
+      <c r="J148" s="3"/>
+      <c r="K148" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A13:G106" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A13:A105"/>
+  <autoFilter ref="A13:G108" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A14:G107">
+      <sortCondition ref="A13:A107"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A27:G54">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A28:G55">
     <sortCondition ref="A13"/>
   </sortState>
   <mergeCells count="6">
+    <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A114:G114"/>
     <mergeCell ref="A111:G111"/>
     <mergeCell ref="A112:G112"/>
-    <mergeCell ref="A109:G109"/>
-    <mergeCell ref="A110:G110"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C54:C55 D53:D55" xr:uid="{297C45D9-FD47-4BCE-BF8C-C3251D9C9589}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C55:C56 D54:D56" xr:uid="{297C45D9-FD47-4BCE-BF8C-C3251D9C9589}">
       <formula1>Therapeutic_Area</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B54" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B55" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
       <formula1>Product_Category</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;7&amp;P/&amp;N&amp;C&amp;"Calibri"&amp;11&amp;K000000&amp;"Calibri"&amp;11&amp;K000000&amp;6© European Medicines Agency, 2017. Reproduction is authorised provided the source is acknowledged._x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="112" max="6" man="1"/>
+    <brk id="114" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BM125"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="H53" sqref="H53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="27.25" style="5" customWidth="1"/>
     <col min="2" max="2" width="16.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="13.875" style="5" customWidth="1"/>
     <col min="4" max="4" width="18" style="5" customWidth="1"/>
     <col min="5" max="5" width="15" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.875" style="52" customWidth="1"/>
     <col min="7" max="7" width="14.375" style="52" customWidth="1"/>
     <col min="8" max="8" width="20.25" style="5" customWidth="1"/>
     <col min="9" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="1:8" ht="20.65" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A6" s="83">
         <v>46198</v>
       </c>
       <c r="B6" s="83"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">