--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="500" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Medicine for use outside EU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Medicine for use outside EU'!$A$9:$P$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Content type:</t>
   </si>
   <si>
     <t>Opinion on medicines for use outside EU</t>
   </si>
   <si>
     <t>Output automatically generated from content on www.ema.europa.eu on:</t>
   </si>
   <si>
-    <t>13/08/2026 - 06:00</t>
+    <t>23/09/2026 - 06:00</t>
   </si>
   <si>
     <t>Name of medicine</t>
   </si>
   <si>
     <t>EMA opinion number</t>
   </si>
   <si>
     <t>EMA opinion status</t>
   </si>
   <si>
     <t>Active substance</t>
   </si>
   <si>
     <t>International non-proprietary name (INN) / common name</t>
   </si>
   <si>
     <t>Therapeutic area (MeSH)</t>
   </si>
   <si>
     <t>ATC code (human)</t>
   </si>
   <si>
     <t>Latest procedure affecting product information</t>
   </si>
@@ -100,72 +100,72 @@
   <si>
     <t>Opinion on medicines for use outside EU URL</t>
   </si>
   <si>
     <t>Dengue Tetravalent Vaccine (Live, Attenuated) Takeda</t>
   </si>
   <si>
     <t>EMEA/H/W/005362</t>
   </si>
   <si>
     <t>Positive opinion</t>
   </si>
   <si>
     <t>Dengue virus, serotype 2, expressing Dengue virus, serotype 1, surface proteins, live, attenuated;Dengue virus, serotype 2, expressing Dengue virus, serotype 3, surface proteins, live, attenuated;Dengue virus, serotype 2, expressing Dengue virus, serotype 4, surface proteins, live, attenuated;Dengue virus, serotype 2, live, attenuated</t>
   </si>
   <si>
     <t>dengue tetravalent vaccine (live, attenuated)</t>
   </si>
   <si>
     <t>Dengue</t>
   </si>
   <si>
     <t>J07BX04</t>
   </si>
   <si>
-    <t>PSUR/0000308360</t>
+    <t>VR/0000343169</t>
   </si>
   <si>
     <t>Takeda Pharmaceuticals International AG Ireland Branch</t>
   </si>
   <si>
     <t>Vaccines</t>
   </si>
   <si>
     <t>Dengue Tetravalent Vaccine (Live, Attenuated) Takeda is indicated for the prevention of dengue disease in individuals from 4 years of age. The use of Dengue Tetravalent Vaccine (Live, Attenuated) Takeda should be in accordance with official recommendations.</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
-    <t>26/03/2026</t>
+    <t>03/09/2026</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
-    <t>08/05/2026</t>
+    <t>04/09/2026</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dengue-tetravalent-vaccine-live-attenuated-takeda</t>
   </si>
   <si>
     <t>Acoziborole Winthrop</t>
   </si>
   <si>
     <t>EMEA/H/W/006686</t>
   </si>
   <si>
     <t>acoziborole</t>
   </si>
   <si>
     <t>Trypanosomiasis, African</t>
   </si>
   <si>
     <t>P01CX</t>
   </si>
   <si>
     <t>Sanofi Winthrop Industrie</t>
   </si>
   <si>
     <t>Antiprotozoals</t>
   </si>