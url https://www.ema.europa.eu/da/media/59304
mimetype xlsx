--- v1 (2026-07-23)
+++ v2 (2026-11-04)
@@ -1,779 +1,726 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tmp" ContentType="image/png"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buckingham\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\duarted\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA2A28CF-D622-418C-8BB6-B4ABD71750A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F9D12B35-B8B2-4EE9-BFB8-C31E30E1CFC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="754" yWindow="754" windowWidth="12343" windowHeight="6926" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-25875" yWindow="2325" windowWidth="21600" windowHeight="11235" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="N-nitrosamines" sheetId="1" r:id="rId1"/>
     <sheet name="Other N-nitroso-structures" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'N-nitrosamines'!$A$20:$K$264</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'N-nitrosamines'!$A$20:$K$276</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'N-nitrosamines'!$20:$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1505" uniqueCount="1196">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1559" uniqueCount="1232">
   <si>
     <t>Non-clincal Working Party (NcWP)</t>
   </si>
   <si>
     <t>Acceptable intakes (AIs) established for N-nitrosamines</t>
   </si>
   <si>
     <t xml:space="preserve">Appendix 1 to Questions and answers for marketing authorisation holders/applicants on the CHMP Opinion for 
 </t>
   </si>
   <si>
     <t>the Article 5(3) of Regulation (EC) No 726/2004 referral on nitrosamine impurities in human medicinal products</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>IUPAC name</t>
   </si>
   <si>
     <t>SMILES</t>
   </si>
   <si>
     <t>CAS RN</t>
   </si>
   <si>
     <t>Synonym/ Acronym</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>CPCA Category</t>
   </si>
   <si>
     <t>AI (ng/day)</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Publication date</t>
   </si>
   <si>
+    <t>Aripiprazole Nitroso Impurity</t>
+  </si>
+  <si>
     <t>1-(2,3-dichlorophenyl)-4-nitrosopiperazine</t>
   </si>
   <si>
-    <t>C1=CC=C(C(=C1N2CCN(CC2)N=O)Cl)Cl</t>
+    <t>C1CN(CCN1C2=C(C(=CC=C2)Cl)Cl)N=O</t>
   </si>
   <si>
     <t>2989508-28-1</t>
   </si>
   <si>
     <t>Aripiprazole</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>1-cyclopropylmethyl-4-nitrosopiperazine</t>
   </si>
   <si>
     <t>1-(cyclopropylmethyl)-4-nitrosopiperazine</t>
   </si>
   <si>
-    <t>O=NN1CCN(CC1)CC1CC1</t>
+    <t>C1CC1CN2CCN(CC2)N=O</t>
   </si>
   <si>
     <t>57184-25-5</t>
   </si>
   <si>
     <t>Mitapivat</t>
   </si>
   <si>
     <t>1-diphenylmethyl-4-nitrosopiperazine</t>
   </si>
   <si>
     <t>1-benzhydryl-4-nitrosopiperazine</t>
   </si>
   <si>
     <t>C1CN(CCN1C(C2=CC=CC=C2)C3=CC=CC=C3)N=O</t>
   </si>
   <si>
     <t>1698-25-5</t>
   </si>
   <si>
     <t>Cinnarizine</t>
   </si>
   <si>
     <t>1-methyl-4-nitrosopiperazine</t>
   </si>
   <si>
     <t>CN1CCN(CC1)N=O</t>
   </si>
   <si>
     <t>16339-07-4</t>
   </si>
   <si>
     <t>MeNP</t>
   </si>
   <si>
     <t>Rifampicin</t>
   </si>
   <si>
     <t>1-nitroso-pyrrolopiperidine</t>
   </si>
   <si>
-    <t>(4aS,7aS)-1-Nitrosooctahydro-1H-pyrrolo[3,4-b]pyridine</t>
-[...2 lines deleted...]
-    <t>C12N(CCCC1CNC2)N=O</t>
+    <t>1-nitroso-2,3,4,4a,5,6,7,7a-octahydropyrrolo[3,4-b]pyridine</t>
+  </si>
+  <si>
+    <t>C1CC2CNCC2N(C1)N=O</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Moxifloxacin</t>
   </si>
   <si>
     <t>2,2,5-trimethyl-3-nitroso-1,3-oxazolidine</t>
   </si>
   <si>
-    <t>C1(OC(CN1N=O)C)(C)C</t>
+    <t>CC1CN(C(O1)(C)C)N=O</t>
   </si>
   <si>
     <t>77400-46-5</t>
   </si>
   <si>
     <t>TMNO</t>
   </si>
   <si>
     <t>Cyanocobalamine</t>
   </si>
   <si>
     <t>2-(4-nitrosopiperazin-1-yl)ethanol</t>
   </si>
   <si>
-    <t>C1N(CCN(C1)N=O)CCO</t>
+    <t>C1CN(CCN1CCO)N=O</t>
   </si>
   <si>
     <t>48121-20-6</t>
   </si>
   <si>
     <t>Opipramol</t>
   </si>
   <si>
     <t>2-nitroso-octahydrocyclopenta(c)pyrrole</t>
   </si>
   <si>
     <t>2-nitroso-3,3a,4,5,6,6a-hexahydro-1H-cyclopenta[c]pyrrole</t>
   </si>
   <si>
     <t>C1CC2CN(CC2C1)N=O</t>
   </si>
   <si>
     <t>54786-86-6</t>
   </si>
   <si>
     <t>Gliclazide</t>
   </si>
   <si>
-    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NPYR as point of departure.</t>
-[...17 lines deleted...]
-    <t>3-amino-N-nitrosopiperidine</t>
+    <t>Limit derived using structure-activity- relationship (SAR)/read-across approach using the TD50 of NPYR as point of departure.</t>
+  </si>
+  <si>
+    <t>1-Nitroso-3-piperidinamine</t>
   </si>
   <si>
     <t>1-nitrosopiperidin-3-amine</t>
   </si>
   <si>
     <t>C1CC(CN(C1)N=O)N</t>
   </si>
   <si>
-    <t xml:space="preserve">2819242-71-0 </t>
+    <t>2819242-71-0</t>
   </si>
   <si>
     <t>Alogliptin</t>
   </si>
   <si>
+    <t>N-Nitroso Benzydamine EP Impurity A</t>
+  </si>
+  <si>
     <t>3-(dimethylamino)propyl 2-[benzyl(nitroso)amino]benzoate</t>
   </si>
   <si>
     <t>CN(C)CCCOC(=O)C1=CC=CC=C1NCC2=CC=CC=C2</t>
   </si>
   <si>
     <t>3DPN</t>
   </si>
   <si>
     <t>Benzydamine</t>
   </si>
   <si>
     <t>Limit based on negative bacterial reverse mutation test</t>
   </si>
   <si>
-    <t>3-((ethyl(nitroso)amino)methyl) benzenesulfonate</t>
-[...8 lines deleted...]
-    <t>N-M8</t>
+    <t>3-[[ethyl(nitroso)amino]methyl] benzenesulfonic acid</t>
+  </si>
+  <si>
+    <t>CCN(CC1=CC(=CC=C1)S(=O)(=O)O)N=O</t>
   </si>
   <si>
     <t>Brilliant blue FCF</t>
   </si>
   <si>
     <t>4-(methylnitrosoamino)-1-(3-pyridyl)-1-butanone</t>
   </si>
   <si>
     <t>N-methyl-N-(4-oxo-4-pyridin-3-ylbutyl)nitrous amide</t>
   </si>
   <si>
     <t>CN(CCCC(=O)C1=CN=CC=C1)N=O</t>
   </si>
   <si>
     <t>64091-91-4</t>
   </si>
   <si>
     <t>NNK</t>
   </si>
   <si>
-    <t>Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) or Lhasa Carcinogenicity Database (LCD).</t>
-[...5 lines deleted...]
-    <t>N1(CCN(CC1)C(=O)OC)N=O</t>
+    <t>Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from the Lhasa Carcinogenicity Database (LCDB).</t>
+  </si>
+  <si>
+    <t>Ethyl N-(2,3-dichloro-6-nitrobenzyl)-N-nitrosoglycinate</t>
+  </si>
+  <si>
+    <t>Anagrelide</t>
+  </si>
+  <si>
+    <t>Ethyl N-(6-amino-2,3-dichlorobenzyl)-N-nitrosoglycinate</t>
+  </si>
+  <si>
+    <t>6,7-dichloro-4-nitroso-1,3,4,5-tetrahydro-2H-benzo[e][1,4] diazepin-2-one</t>
+  </si>
+  <si>
+    <t>methyl 4-nitrosopiperazine-1-carboxylate</t>
+  </si>
+  <si>
+    <t>COC(=O)N1CCN(CC1)N=O</t>
   </si>
   <si>
     <t>N-nitroso-PMEC</t>
   </si>
   <si>
     <t>Omecamtiv mecarbil</t>
   </si>
   <si>
-    <t>5-chloro-4-methyl-2-[(2S)-2-methyl-1-nitrosopyrrolidin-2-yl]-1H-benzimidazole</t>
-[...2 lines deleted...]
-    <t>N1([C@@](CCC1)(C=2NC=3C(N=2)=C(C(=CC=3)Cl)C)C)N=O</t>
+    <t>N-nitroso-daridorexant amine impurity</t>
+  </si>
+  <si>
+    <t>5-chloro-4-methyl-2-(2-methyl-1-nitrosopyrrolidin-2-yl)-1H-benzo[d]imidazole</t>
+  </si>
+  <si>
+    <t>N1(C(CCC1)(C=2NC=3C(N=2)=C(C(=CC=3)Cl)C)C)N=O</t>
   </si>
   <si>
     <t>IDOR-1135-8758</t>
   </si>
   <si>
-    <t xml:space="preserve">Daridorexant </t>
+    <t>Daridorexant</t>
   </si>
   <si>
     <t>6-nitro-N-nitrosoadrenaline</t>
   </si>
   <si>
     <t>N-[2-(4,5-dihydroxy-2-nitrophenyl)-2-hydroxyethyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(CC(C1=CC(=C(C=C1[N+](=O)[O-])O)O)O)N=O</t>
   </si>
   <si>
     <t>Adrenaline</t>
   </si>
   <si>
-    <t>Indapamide Impurity A</t>
+    <t>Indapamide EP impurity A</t>
   </si>
   <si>
     <t>2-methyl-1-nitroso-2,3-dihydroindole</t>
   </si>
   <si>
-    <t>CC2CC1=CC=CC=C1N2N=O</t>
+    <t>CC1CC2=CC=CC=C2N1N=O</t>
   </si>
   <si>
     <t>85440-79-5</t>
   </si>
   <si>
     <t>Indapamide</t>
   </si>
   <si>
-    <t>N-(2-hydroxy-2-phenylethyl)-N-(4-nitrophenethyl)nitrous amide</t>
-[...5 lines deleted...]
-    <t>C1=CC=C(C=C1)[C@H](CN(CCC2=CC=C(C=C2)[N+]([O-])=O)N=O)O</t>
+    <t>Mirabegron Nitroso Impurity 12</t>
+  </si>
+  <si>
+    <t>N-(2-hydroxy-2-phenylethyl)-N-[2-(4-nitrophenyl)ethyl]nitrous amide</t>
+  </si>
+  <si>
+    <t>C1=CC=C(C=C1)C(CN(CCC2=CC=C(C=C2)[N+](=O)[O-])N=O)O</t>
   </si>
   <si>
     <t>MBL-2-NO</t>
   </si>
   <si>
     <t>Mirabegron</t>
   </si>
   <si>
     <t>N-nitroso-N-des(prop-2-enoyl)-remibrutinib</t>
   </si>
   <si>
     <t>N-(3-(6-Amino-5-(2-(methyl(nitroso)amino)ethoxy)pyrimidin-4-yl)-5-fluoro-2-methylphenyl)-4-cyclopropyl-2-fluorobenzamide</t>
   </si>
   <si>
     <t>CN(CCOC1=C(C2=C(C)C(NC(C3=CC=C(C4CC4)C=C3F)=O)=CC(F)=C2)N=CN=C1N)N=O</t>
   </si>
   <si>
     <t>LOU064-F8-NO</t>
   </si>
   <si>
     <t>Remibrutinib</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach using the TD50 of NNK as point of departure </t>
-[...14 lines deleted...]
-    </r>
+    <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach using the TD50 of NNK as point of departure</t>
+  </si>
+  <si>
+    <t>N-nitroso-mirabegron EP Impurity B</t>
   </si>
   <si>
     <t>N-(4-aminophenethyl)-N-(2-hydroxy-2-phenylethyl)nitrous amide</t>
   </si>
   <si>
-    <t>(R)-N-(4-aminophenethyl)-N-(2-hydroxy-2-phenylethyl)nitrous amide</t>
-[...2 lines deleted...]
-    <t>C1=CC=C(C=C1)[C@H](CN(CCC2=CC=C(C=C2)N)N=O)O</t>
+    <t>C1=CC=C(C=C1)C(CN(CCC2=CC=C(C=C2)N)N=O)O</t>
   </si>
   <si>
     <t>MBL-3-NO</t>
   </si>
   <si>
-    <t>Nitroso impurity C'' [N-(2,6-dimethylphenyl)-2-(4-nitrosopiperazin-1-yl)acetamide]</t>
+    <t>N-Nitroso Ranolazine USP Related Compound C</t>
   </si>
   <si>
     <t>N-(2,6-dimethylphenyl)-2-(4-nitrosopiperazin-1-yl)acetamide</t>
   </si>
   <si>
-    <t>C1=CC=C(C(=C1C)NC(CN2CCN(CC2)N=O)=O)C</t>
+    <t>CC1=C(C(=CC=C1)C)NC(=O)CN2CCN(CC2)N=O</t>
   </si>
   <si>
     <t>Ranolazine</t>
   </si>
   <si>
     <t>Nitroso-STG-19</t>
   </si>
   <si>
     <t>7-nitroso-3-(trifluoromethyl)-6,8-dihydro-5H-[1,2,4]triazolo[4,3-a]pyrazine</t>
   </si>
   <si>
     <t>C1CN2C(=NN=C2C(F)(F)F)CN1N=O</t>
   </si>
   <si>
     <t>2892260-32-9</t>
   </si>
   <si>
     <t>NTTP</t>
   </si>
   <si>
     <t>Sitagliptin</t>
   </si>
   <si>
     <t>CPCA derived AI as substance tested positive in in vivo mutagenicity study</t>
   </si>
   <si>
-    <t>N-deshydroxyethyl-N-nitroso dasatinib </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Dasatinib </t>
+    <t>N-nitroso-N-deshydroxyethyl-dasatinib</t>
+  </si>
+  <si>
+    <t>N-(2-chloro-6-methylphenyl)-2-[[2-methyl-6-(4-nitrosopiperazin-1-yl)pyrimidin-4-yl]amino]-1,3-thiazole-5-carboxamide</t>
+  </si>
+  <si>
+    <t>CC1=C(C(=CC=C1)Cl)NC(=O)C2=CN=C(S2)NC3=CC(=NC(=N3)C)N4CCN(CC4)N=O</t>
+  </si>
+  <si>
+    <t>Dasatinib</t>
   </si>
   <si>
     <t>N,N'-dimethylethylenedinitrosamine</t>
   </si>
   <si>
     <t>N-methyl-N-[2-[methyl(nitroso)amino]ethyl]nitrous amide</t>
   </si>
   <si>
     <t>CN(CCN(C)N=O)N=O</t>
   </si>
   <si>
     <t>13256-12-7</t>
   </si>
   <si>
     <t>NDMEA, NNDMA</t>
   </si>
   <si>
-    <t>N-methyl-N-nitrosoanthranilate</t>
-[...5 lines deleted...]
-    <t>O=C(OC)C1=CC=CC=C1N(C)N=O</t>
+    <t>Methyl 2-(methylnitrosoamino) benzoate</t>
+  </si>
+  <si>
+    <t>methyl 2-[methyl(nitroso)amino]benzoate</t>
+  </si>
+  <si>
+    <t>CN(C1=CC=CC=C1C(=O)OC)N=O</t>
+  </si>
+  <si>
+    <t>68061-82-5</t>
   </si>
   <si>
     <t>NO-MMA</t>
   </si>
   <si>
-    <t>Methyl N-methylanthranilate</t>
-[...2 lines deleted...]
-    <t>N-methyl-N-nitrosophenethylamine</t>
+    <t>N-nitroso-N-methyl-2-phenylethylamine</t>
   </si>
   <si>
     <t>N-methyl-N-(2-phenylethyl)nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC1=CC=CC=C1)N=O</t>
   </si>
   <si>
     <t>13256-11-6</t>
   </si>
   <si>
     <t>NMPEA</t>
   </si>
   <si>
-    <t>Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) or Lhasa Carcinogenicity Database (LCD). Low molecular weight nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">C1=CC(=C2C(=C1)C[C@@H](CC2)N(CCC)N=O)O </t>
+    <t>N-Nitroso derivative of rotigotine impurity B</t>
+  </si>
+  <si>
+    <t>N-(5-hydroxy-1,2,3,4-tetrahydronaphthalen-2-yl)-N-propylnitrous amide</t>
+  </si>
+  <si>
+    <t>C1=CC(=C2C(=C1)CC(CC2)N(CCC)N=O)O</t>
   </si>
   <si>
     <t>Rotigotine</t>
   </si>
   <si>
     <t>N-nitroso derivative of rotigotine impurity C</t>
   </si>
   <si>
-    <t>N-[(2S)-5-hydroxy-1,2,3,4-tetrahydronaphthalen-2-yl]-N-(2-thiophen-2-ylethyl)nitrous amide</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">C1CC=3C(C[C@H]1N(CCC=2SC=CC=2)N=O)=CC=CC=3O </t>
+    <t>N-[5-hydroxy-1,2,3,4-tetrahydronaphthalen-2-yl]-N-(2-thiophen-2-ylethyl)nitrous amide</t>
+  </si>
+  <si>
+    <t>C1CC=3C(CC1N(CCC=2SC=CC=2)N=O)=CC=CC=3O</t>
   </si>
   <si>
     <t>N-nitroso-1,2,3,6-tetrahydropyridine</t>
   </si>
   <si>
     <t>1-nitroso-3,6-dihydro-2H-pyridine</t>
   </si>
   <si>
     <t>C1CN(CC=C1)N=O</t>
   </si>
   <si>
     <t>55556-92-8</t>
   </si>
   <si>
     <t>NTHP</t>
   </si>
   <si>
-    <t>N-nitroso-2,4-thiazole amine</t>
+    <t>N-nitroso-2,4-thiazoleamine</t>
   </si>
   <si>
     <t>N-((2-isopropylthiazol-4-yl)methyl)-N-methylnitrous amide</t>
   </si>
   <si>
-    <t>S1C=C(N=C1C(C)C)CN(N=O)C</t>
+    <t>CC(C)C1=NC(=CS1)CN(C)N=O</t>
   </si>
   <si>
     <t>NNTA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ritonavir/ Cobicistat </t>
+    <t>Ritonavir/ Cobicistat</t>
   </si>
   <si>
     <t>N-nitroso-2,6-pipecoloxilidide</t>
   </si>
   <si>
     <t>N-(2,6-dimethylphenyl)-1-nitrosopiperidine-2-carboxamide</t>
   </si>
   <si>
     <t>C1=CC=C(C(=C1C)NC(C2CCCCN2N=O)=O)C</t>
   </si>
   <si>
     <t>Ropivacaine</t>
   </si>
   <si>
-    <t>N-nitroso-4-phenylpiperazine </t>
+    <t>N-nitroso-4-phenylpiperazine</t>
   </si>
   <si>
     <t>1-nitroso-4-phenylpiperazine</t>
   </si>
   <si>
     <t>C1CN(CCN1C2=CC=CC=C2)N=O</t>
   </si>
   <si>
     <t>14340-33-1</t>
   </si>
   <si>
     <t>Levodropropizine</t>
   </si>
   <si>
     <t>N-nitroso-abacavir</t>
   </si>
   <si>
-    <t>N-[2-amino-9-[(1R,4S)-4-(hydroxymethyl)cyclopent-2-en-1-yl]purin-6-yl]-N-cyclopropylnitrous amide</t>
-[...4 lines deleted...]
-  <si>
     <t>Abacavir</t>
   </si>
   <si>
-    <t>N-nitroso-acarbose </t>
+    <t>N-nitroso-acarbose</t>
   </si>
   <si>
     <t>N-nitroso-4,6-dideoxy-4-[(1S,2S,3R,4S,5S)-3,4,5-trihydroxy-2-(hydroxymethyl)cyclohexyl]-α-D-glucopyranosyl-(1→4)-α-D-glucopyranosyl-(1→4)-α-D-glucopyranosyl-(1→4)-D-glucopyranose</t>
   </si>
   <si>
     <t>C[C@H]1O[C@@H]([C@@H]([C@H]([C@@H]1N(N=O)[C@@H]/2[C@@H]([C@H]([C@@H](\C(CO)=C/2)O)O)O)O)O)O[C@H]3[C@@H]([C@H]([C@H](O[C@@H]3CO)O[C@H]4[C@@H]([C@H](C(OC4CO)O)O)O)O)O</t>
   </si>
   <si>
     <t>Acarbose</t>
   </si>
   <si>
     <t>N-nitroso-acebutolol</t>
   </si>
   <si>
     <t>N-(3-acetyl-4-(2-hydroxy-3-(isopropyl(nitroso)amino)propoxy)phenyl)butyramide</t>
   </si>
   <si>
     <t>C1=C(C=CC(=C1C(C)=O)OCC(CN(C(C)C)N=O)O[H])N(C(CCC)=O)[H]</t>
   </si>
   <si>
     <t>Acebutolol</t>
   </si>
   <si>
     <t>N-nitroso-adrenaline</t>
   </si>
   <si>
     <t>N-[(2R)-2-(3,4-dihydroxyphenyl)-2-hydroxyethyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(C[C@@H](C1=CC(=C(C=C1)O)O)O)N=O</t>
   </si>
   <si>
     <t>3006789-99-4</t>
   </si>
   <si>
     <t>N-nitroso-epinephrine</t>
   </si>
   <si>
     <t>N-nitroso-alprazolam EP Impurity H</t>
   </si>
   <si>
     <t>N,N-bis((4-(2-benzoyl-4-chlorophenyl)-5-methyl-4H-1,2,4-triazol-3-yl)methyl)nitrous amide</t>
   </si>
   <si>
     <t>CC=1N(C(=NN=1)CN(CC=4N(C3=C(C(=O)C=2C=CC=CC=2)C=C(Cl)C=C3)C(=NN=4)C)N=O)C6=C(C(=O)C=5C=CC=CC=5)C=C(Cl)C=C6</t>
   </si>
   <si>
     <t>Alprazolam</t>
   </si>
   <si>
-    <t>01 June 2026 (new)</t>
-[...1 lines deleted...]
-  <si>
     <t>N-nitroso-ambroxol</t>
   </si>
   <si>
     <t>N-[(2-amino-3,5-dibromophenyl)methyl]-N-[4-hydroxycyclohexyl]nitrous amide</t>
   </si>
   <si>
     <t>C1CC(CCC1N(CC2=C(C(=CC(=C2)Br)Br)N)N=O)O</t>
   </si>
   <si>
     <t>Ambroxol</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-anabasine </t>
+    <t>N-nitroso-anabasine</t>
   </si>
   <si>
     <t>3-(1-nitrosopiperidin-2-yl)pyridine</t>
   </si>
   <si>
     <t>C1CCN(C(C1)C2=CN=CC=C2)N=O</t>
   </si>
   <si>
     <t>37620-20-5</t>
   </si>
   <si>
     <t>NAB</t>
   </si>
   <si>
     <t>Nicotine</t>
   </si>
   <si>
     <t>N-nitroso-anatabine</t>
   </si>
   <si>
-    <t>3-[(2S)-1-nitroso-3,6-dihydro-2H-pyridin-2-yl]pyridine</t>
-[...4 lines deleted...]
-  <si>
     <t>71267-22-6</t>
   </si>
   <si>
     <t>NAT</t>
   </si>
   <si>
     <t>N-nitroso-apixaban impurity B</t>
   </si>
   <si>
     <t>5-[4-[3-carbamoyl-1-(4-methoxyphenyl)-7-oxo-4,5-dihydropyrazolo[3,4-c]pyridin-6-yl]-N-nitrosoanilino]pentanoic acid</t>
   </si>
   <si>
     <t>COC1=CC=C(C=C1)N2C3=C(CCN(C3=O)C4=CC=C(C=C4)N(CCCCC(=O)O)N=O)C(=N2)C(=O)N</t>
   </si>
   <si>
     <t>Apixaban</t>
   </si>
   <si>
     <t>N-nitroso-articaine</t>
   </si>
   <si>
     <t>methyl 4-methyl-3-(2-(nitroso(propyl)amino)propanamido)thiophene-2-carboxylate</t>
   </si>
   <si>
     <t>CCCN(C(C)C(=O)NC1=C(SC=C1C)C(=O)OC)N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">Articaine </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">N-nitroso-aryl piperazine </t>
+    <t>Articaine</t>
+  </si>
+  <si>
+    <t>N-nitroso-aryl piperazine</t>
   </si>
   <si>
     <t>11-(4-Nitrosopiperazin-1-yl)dibenzo[b,f][1,4]thiazepine</t>
   </si>
   <si>
     <t>C1CN(CCN1N=O)C/3=N\C2=CC=CC=C2SC4=CC=CC=C/34</t>
   </si>
   <si>
     <t>N-nitroso-desalkyl-quetiapine/ NDAQ</t>
   </si>
   <si>
     <t>Quetiapine</t>
   </si>
   <si>
     <t>N-nitroso-atenolol</t>
   </si>
   <si>
     <t>2-[4-[2-hydroxy-3-[nitroso(propan-2-yl)amino]propoxy]phenyl]acetamide</t>
   </si>
   <si>
     <t>CC(C)N(CC(COC1=CC=C(C=C1)CC(=O)N)O)N=O</t>
   </si>
   <si>
     <t>134720-04-0</t>
   </si>
@@ -822,60 +769,60 @@
   <si>
     <t>Azithromycin</t>
   </si>
   <si>
     <t>NMI</t>
   </si>
   <si>
     <t>Substance tested negative in in vivo mutagenicity study. Can be controlled according to ICH Q3A/B.</t>
   </si>
   <si>
     <t>N-nitroso-benazepril</t>
   </si>
   <si>
     <t>2-((S)-3-(((S)-1-Ethoxy-1-oxo-4-phenylbutan-2-yl)(nitroso)amino)-2-oxo-2,3,4,5-tetrahydro-1H-benzo[b]azepin-1-yl)acetic acid</t>
   </si>
   <si>
     <t>CCOC(=O)[C@H](CCC1=CC=CC=C1)N([C@H]3CCC2=CC=CC=C2N(C3=O)CC(=O)O)N=O</t>
   </si>
   <si>
     <t>Benazepril</t>
   </si>
   <si>
     <t>N-nitroso-benzathine</t>
   </si>
   <si>
-    <t>N-benzyl-N-(2-(benzylamino)ethyl)nitrous amide </t>
+    <t>N-benzyl-N-(2-(benzylamino)ethyl)nitrous amide</t>
   </si>
   <si>
     <t>O=NN(CC1=CC=CC=C1)CCNCC2=CC=CC=C2</t>
   </si>
   <si>
     <t>NNB</t>
   </si>
   <si>
-    <t xml:space="preserve">Benzathine </t>
+    <t>Benzathine</t>
   </si>
   <si>
     <t>N-nitroso-berotralstat</t>
   </si>
   <si>
     <t>(R)-1-(3-(Aminomethyl)phenyl)-N-(5-((3-cyanophenyl)((cyclopropylmethyl) (nitroso)amino)methyl)-2-fluorophenyl)-3-(trifluoromethyl)-1H-pyrazole-5-carboxamide</t>
   </si>
   <si>
     <t>NCC1=CC(=CC=C1)N2N=C(C=C2C(=O)NC3=CC(=CC=C3F)[C@H](N(CC4CC4)N=O)C5=CC=CC(=C5)C#N)C(F)(F)F</t>
   </si>
   <si>
     <t>Berotralstat</t>
   </si>
   <si>
     <t>N-nitroso-betahistine</t>
   </si>
   <si>
     <t>N-methyl-N-(2-pyridin-2-ylethyl)nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC1=CC=CC=N1)N=O</t>
   </si>
   <si>
     <t>32635-81-7</t>
   </si>
@@ -915,174 +862,171 @@
   <si>
     <t>CC(C)N(CC(COC1=CC=C(C=C1)COCCOC(C)C)O)N=O</t>
   </si>
   <si>
     <t>2820170-76-9</t>
   </si>
   <si>
     <t>NBP</t>
   </si>
   <si>
     <t>Bisoprolol</t>
   </si>
   <si>
     <t>N-nitroso-brensocatib</t>
   </si>
   <si>
     <t>(S)-N-((S)-1-cyano-2-(4-(3-methyl-2-oxo-2,3-dihydrobenzo[d]oxazol-5-yl)phenyl)ethyl)-4-nitroso-1,4-oxazepane-2-carboxamide</t>
   </si>
   <si>
     <t>CN1C(=O)OC2=C1C=C(C=C2)C3=CC=C(C=C3)C[C@@H](C#N)NC(=O)[C@@H]4CN(CCCO4)N=O</t>
   </si>
   <si>
     <t>Brensocatib</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit based on negative bacterial reverse mutation test </t>
-[...2 lines deleted...]
-    <t>N-nitroso-brinzolamide </t>
+    <t>N-nitroso-brinzolamide</t>
   </si>
   <si>
     <t>(R)-4-(ethyl(nitroso)amino)-2-(3-methoxypropyl)-3,4-dihydro-2H-thieno[3,2-e][1,2]thiazine-6-sulfonamide 1,1-dioxide</t>
   </si>
   <si>
     <t>CCN(N=O)C1CN(CCCOC)S(=O)(=O)C=2SC(S(N)(=O)=O)=CC1=2</t>
   </si>
   <si>
     <t>Brinzolamide</t>
   </si>
   <si>
     <t>N-nitroso-bumetanide</t>
   </si>
   <si>
     <t>3-[butyl(nitroso)amino]-4-phenoxy-5-sulfamoylbenzoic acid</t>
   </si>
   <si>
     <t>CCCCN(C1=C(C(=CC(=C1)C(=O)O)S(=O)(=O)N)OC2=CC=CC=C2)N=O</t>
   </si>
   <si>
     <t>2490432-02-3</t>
   </si>
   <si>
     <t>Bumetanide</t>
   </si>
   <si>
     <t>N-nitroso-bupropion</t>
   </si>
   <si>
     <t>N-tert-butyl-N-[1-(3-chlorophenyl)-1-oxopropan-2-yl]nitrous amide</t>
   </si>
   <si>
     <t>CC(N(N=O)C(C)(C)C)C(C1=CC=CC(Cl)=C1)=O</t>
   </si>
   <si>
     <t>2763780-10-3</t>
   </si>
   <si>
     <t>Bupropion</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-buspirone Impurity 1 </t>
+    <t>N-nitroso-buspirone Impurity 1</t>
   </si>
   <si>
     <t>2-(4-nitrosopiperazine-1-yl)-pyrimidine</t>
   </si>
   <si>
     <t>C1=NC(=NC=C1)N2CCN(CC2)N=O</t>
   </si>
   <si>
     <t>872826-80-7</t>
   </si>
   <si>
     <t>Buspirone</t>
   </si>
   <si>
     <t>N-nitroso-calcium folinate</t>
   </si>
   <si>
     <t>N-[4-[[(2-amino-5-formyl-1,4,5,6,7,8-hexahydro-4-oxo-6-pteridinyl)methyl](nitroso)amino]benzoyl]-L-glutamic acid</t>
   </si>
   <si>
     <t>C1C(N(C2=C(N1)N=C(NC2=O)N)C=O)CN(C3=CC=C(C=C3)C(=O)N[C@H](CCC(=O)[O-])C(=O)[O-])N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-leucovorin-2 </t>
+    <t>N-nitroso-leucovorin-2</t>
   </si>
   <si>
     <t>Calcium folinate/ Calcium levofolinate</t>
   </si>
   <si>
-    <t>N-nitroso-carvedilol </t>
+    <t>N-nitroso-carvedilol</t>
   </si>
   <si>
     <t>N-(3-((9H-Carbazol-4-yl)oxy)-2-hydroxypropyl)-N-(2-(2-methoxyphenoxy)ethyl)nitrous amide</t>
   </si>
   <si>
     <t>COC=1C=CC=CC=1OCCN(N=O)CC(O)COC2=CC=CC4=C2C=3C=CC=CC=3N4</t>
   </si>
   <si>
     <t>2248746-67-8</t>
   </si>
   <si>
-    <t xml:space="preserve">Carvedilol </t>
+    <t>Carvedilol</t>
   </si>
   <si>
     <t>N-nitroso-caspofungin</t>
   </si>
   <si>
     <t>(10R,12S)-N-((2R,9S,11R,12S,14aS,15S,20S,25aS)-20-((R)-3-amino-1-hydroxypropyl)-12-((2-aminoethyl)(nitroso)amino)-23-((1S,2S)-1,2-dihydroxy-2-(4-hydroxyphenyl)ethyl)-2,11,15-trihydroxy-6-((R)-1-hydroxyethyl)-5,8,14,19,22,25-hexaoxotetracosahydro-1H-dipyrrolo[2,1-c:2`,1`-l][1,4,7,10,13,16]hexaazacyclohenicosin-9-yl)-10,12-dimethyltetradecanamide</t>
   </si>
   <si>
     <t>C(CCCCCCCC(=O)N[C@@H]1C(NC(C(N4[C@H](C(NC(C(N[C@@H](C(N2[C@H](C(N[C@@H]([C@@H](CC1)O)N(CCN)N=O)=O)[C@H](CC2)O)=O)[C@H](CCN)O)=O)[C@@H]([C@H](C3=CC=C(C=C3)O)O)O)=O)C[C@H](C4)O)=O)[C@H](C)O)=O)[C@H](C[C@H](CC)C)C</t>
   </si>
   <si>
     <t>Caspofungin</t>
   </si>
   <si>
     <t>N-nitroso-celiprolol</t>
   </si>
   <si>
     <t>3-(3-Acetyl-4-(3-(tert-butyl(nitroso)amino)-2-hydroxypropoxy)phenyl)-1,1-diethylurea</t>
   </si>
   <si>
     <t>CC(C1=C(OCC(O)CN(N=O)C(C)(C)C)C=CC(NC(N(CC)CC)=O)=C1)=O</t>
   </si>
   <si>
     <t>Celiprolol</t>
   </si>
   <si>
     <t>N-nitroso-cilazapril</t>
   </si>
   <si>
     <t>(1S, 9S)-9-[[(1S)-1-(Ethoxycarbonyl)-3-phenylpropyl]nitrosoamino]octahydro-10-oxo-6H-pyridazino[1, 2-a][1, 2]diazepine-1-carboxylic Acid</t>
   </si>
   <si>
     <t>O=C([C@@H]1CCCN2N1C([C@@H](N([C@H](C(OCC)=O)CCC3=CC=CC=C3)N=O)CCC2)=O)O</t>
   </si>
   <si>
-    <t xml:space="preserve">	1053740-92-3</t>
+    <t>1053740-92-3</t>
   </si>
   <si>
     <t>Cilazapril</t>
   </si>
   <si>
     <t>N-nitroso-cinacalcet</t>
   </si>
   <si>
     <t>(R)-N-(1-(naphthalen-1-yl)ethyl)-N-(3-(3-(trifluoromethyl)phenyl)propyl)nitrous amide</t>
   </si>
   <si>
     <t>C[C@H](C1=CC=CC2=CC=CC=C12)N(CCCC3=CC(=CC=C3)C(F)(F)F)N=O</t>
   </si>
   <si>
     <t>Cinacalcet</t>
   </si>
   <si>
     <t>N-nitroso-ciprofloxacin</t>
   </si>
   <si>
     <t>1-cyclopropyl-6-fluoro-7-(4-nitrosopiperazin-1-yl)-4-oxoquinoline-3-carboxylic acid</t>
   </si>
   <si>
     <t>C1CC1N2C=C(C(=O)C3=CC(=C(C=C32)N4CCN(CC4)N=O)F)C(=O)O</t>
   </si>
@@ -1137,114 +1081,105 @@
   <si>
     <t>Ethyl3-(2-(((4-(N-((hexyloxy)carbonyl)carbamimidoyl)phenyl)(nitroso)amino)methyl)-1-methyl-N-(pyridin-2-yl)-1H-benzo[d]imidazole-5-carboxamido)propanoate</t>
   </si>
   <si>
     <t>C1=C3C(=CC=C1C(N(C2=NC=CC=C2)CCC(OCC)=O)=O)N(C(=N3)CN(N=O)C=4C=CC(=CC=4)C(=N)NC(=O)OCCCCCC)C</t>
   </si>
   <si>
     <t>NND</t>
   </si>
   <si>
     <t>Dabigatran Etexilate</t>
   </si>
   <si>
     <t>N-nitroso-dabigatran etexilate amide</t>
   </si>
   <si>
     <t>Ethyl 3-(2-(((4-(((hexyloxy)carbonyl)carbamoyl)phenyl)(nitroso)amino)methyl)-1-methyl-N- (pyridin-2-yl)-1H-benzo[d]imidazole-5-carboxamido)propanoate</t>
   </si>
   <si>
     <t>CN1C2=CC=C(C(N(C3=CC=CC=N3)CCC(OCC)=O)=O)C=C2N=C1CN(N=O)C4=CC=C(C(NC(OCCCCCC)=O)=O)C=C4</t>
   </si>
   <si>
     <t>NNDH</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across and weight of evidence approaches using N-nitroso-dabigatran etexilate as a surrogate. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across and weight of evidence approach using N-nitroso-dabigatran etexilate as a surrogate.</t>
   </si>
   <si>
     <t>N-nitroso-dalbavancin</t>
   </si>
   <si>
     <t>(2S,3S,4R,5R,6S)-6-[[(1S,2R,19R,22R,34S,37R,40R,52R)-5,32-dichloro-52-[3-(dimethylamino)propylcarbamoyl]-2,26,31,44,49-pentahydroxy-22-[methyl(nitroso)amino]-21,35,38,54,56,59-hexaoxo-47-[(2R,3S,4S,5S,6R)-3,4,5-trihydroxy-6-(hydroxymethyl)oxan-2-yl]oxy-7,13,28-trioxa-20,36,39,53,55,58-hexazaundecacyclo[38.14.2.23,6.214,17.219,34.18,12.123,27.129,33.141,45.010,37.046,51]hexahexaconta-3,5,8,10,12(64),14(63),15,17(62),23(61),24,26,29(60),30,32,41(57),42,44,46(51),47,49,65-henicosaen-64-yl]oxy]-3,4-dihydroxy-5-(10-methylundecanoylamino)oxane-2-carboxylic acid</t>
   </si>
   <si>
     <t>ClC8=C9OC=3C(O[C@@H]1O[C@@H]([C@@H](O)[C@H](O)[C@H]1NC(=O)CCCCCCCCC(C)C)C(O)=O)=C4OC%13=CC=C(CC2NC(=O)[C@@H](C%12=CC=C(OC%11=CC(C(NC2=O)C(=O)NC(C(C=3)=C4)C(=O)NC7C%10=CC(C=6C(O[C@H]5O[C@@H]([C@@H](O)[C@@H](O)[C@@H]5O)CO)=CC(O)=CC=6C(NC(=O)C(NC7=O)[C@H](O)C(=C8)C=C9)C(NCCCN(C)C)=O)=C(O)C=C%10)=C(Cl)C(O)=C%11)C(O)=C%12)N(C)N=O)C=C%13</t>
   </si>
   <si>
     <t>Dalbavancin</t>
   </si>
   <si>
     <t>N-nitroso-dasatinib</t>
   </si>
   <si>
     <t>N-(2-chloro-6-methylphenyl)-2-((6-(4-(2-hydroxyethyl)piperazin-1-yl)-2-methylpyrimidin-4-yl)(nitroso)amino)thiazole-5-carboxamide</t>
   </si>
   <si>
     <t>O=C(C3=CN=C(N(C1=NC(C)=NC(=C1)N2CCN(CC2)CCO)N=O)S3)NC4=C(C)C=CC=C4Cl</t>
   </si>
   <si>
-    <t>N-nitroso-desbutyldronedarone</t>
-[...1 lines deleted...]
-  <si>
     <t>N-(2-butyl-3-(4-(3-(butyl(nitroso)amino)propoxy)benzoyl)benzofuran-5-yl)methanesulfonamide</t>
   </si>
   <si>
     <t>CS(=O)(NC3=CC=C2OC(CCCC)=C(C(C1=CC=C(OCCCN(CCCC)N=O)C=C1)=O)C2=C3)=O</t>
   </si>
   <si>
     <t>Dronedarone</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-desbutyllumefantrine </t>
+    <t>N-nitroso-desbutyllumefantrine</t>
   </si>
   <si>
     <t>(Z)-N-Butyl-N-(2-(2,7-dichloro-9-(4-chlorobenzylidene)-9H-fluoren-4-yl)-2-hydroxyethyl)nitrous amide</t>
   </si>
   <si>
     <t>OC(C4=C3C1=CC=C(Cl)C=C1/C(=C/C2=CC=C(Cl)C=C2)C3=CC(Cl)=C4)CN(N=O)CCCC</t>
   </si>
   <si>
     <t>Lumefantrine</t>
   </si>
   <si>
-    <t>N-nitroso-desethyllidocaine</t>
-[...1 lines deleted...]
-  <si>
     <t>N-(2,6-dimethylphenyl)-2-[ethyl(nitroso)amino]acetamide</t>
   </si>
   <si>
     <t>C1=CC=C(C(=C1C)NC(CN(CC)N=O)=O)C</t>
   </si>
   <si>
     <t>Lidocaine</t>
   </si>
   <si>
-    <t>N-Nitroso-desformyl-riociguat</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">N-(4,6-diamino-2-(1-(2-fluorobenzyl)-1H-pyrazolo[3,4-b]pyridin-3-yl)pyrimidin-5-yl)-N-methylnitrous </t>
+    <t>N-(4,6-diamino-2-(1-(2-fluorobenzyl)-1H-pyrazolo[3,4-b]pyridin-3-yl)pyrimidin-5-yl)-N-methylnitrous</t>
   </si>
   <si>
     <t>CN(C1=C(N=C(N=C1N)C2=NN(C3=C2C=CC=N3)CC4=CC=CC=C4F)N)N=O</t>
   </si>
   <si>
     <t>Riociguat</t>
   </si>
   <si>
     <t>N-nitroso-desloratadine</t>
   </si>
   <si>
     <r>
       <t>13-chloro-2-(1-nitrosopiperidin-4-ylidene)-4-azatricyclo [9.4.0.0</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>3,8</t>
     </r>
     <r>
@@ -1269,249 +1204,270 @@
   <si>
     <t>N-nitroso-desmethyl-azelastine</t>
   </si>
   <si>
     <t>4-(4-Chlorobenzyl)-2-(1-nitrosoazepan-4-yl)phthalazin-1(2H)-one</t>
   </si>
   <si>
     <t>C1(CCN(CCC1)N=O)N/N=C(\C=2C(C(=O)C)=CC=CC=2)CC=3C=CC(=CC=3)Cl</t>
   </si>
   <si>
     <t>Azelastine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-azithromycin</t>
   </si>
   <si>
     <t>(2R,3S,4R,5R,8R,10R,11R,12S,13S,14R)-2-ethyl-3,4,10-trihydroxy-13-[(2R,4R,5S,6S)-5-hydroxy-4-methoxy-4,6-dimethyloxan-2-yl]oxy-11-[(2S,3R,4S,6R)-3-hydroxy-6-methyl-4-(methylamino)oxan-2-yl]oxy-3,5,6,8,10,12,14-heptamethyl-1-oxa-6-azacyclopentadecan-15-one</t>
   </si>
   <si>
     <t>O=NN([C@H]1C[C@@H](C)O[C@H]([C@@H]1O)O[C@@H]1[C@@H](C)[C@H](O[C@@H]2O[C@@H](C)[C@@H]([C@](C2)(C)OC)O)[C@@H](C)C(=O)O[C@H](CC)[C@@]([C@@H]([C@H](N(C[C@@H](C[C@@]1(C)O)C)C)C)O)(C)O)C</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-cabergoline</t>
   </si>
   <si>
-    <t xml:space="preserve">(6aR,9R,10aR)-7-allyl-N-(ethylcarbamoyl)-N-(3-(methyl(nitroso)amino)propyl)-4,6,6a,7,8,9,10,10a-octahydroindolo[4,3-fg]quinoline-9-carboxamide
-</t>
+    <t>(6aR,9R,10aR)-7-allyl-N-(ethylcarbamoyl)-N-(3-(methyl(nitroso)amino)propyl)-4,6,6a,7,8,9,10,10a-octahydroindolo[4,3-fg]quinoline-9-carboxamide</t>
   </si>
   <si>
     <t>O=C([C@@H]1C[C@@]3([H])[C@@](N(C1)CC=C)([H])CC2=CNC4=C2C3=CC=C4)N(C(NCC)=O)CCCN(C)N=O</t>
   </si>
   <si>
     <t>Cabergoline</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-chloropyramine</t>
   </si>
   <si>
     <t>N-[2-[(4-chlorophenyl)methyl-pyridin-2-ylamino]ethyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>N(N(C)CCN(CC1=CC=C(C=C1)Cl)C2=CC=CC=N2)=O</t>
   </si>
   <si>
     <t>Chloropyramine</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-desmethyl-chlorphenamine </t>
+    <t>N-nitroso-desmethyl-chlorphenamine</t>
   </si>
   <si>
     <t>N-(3-(4-Chlorophenyl)-3-(pyridin-2-yl)propyl)-N-methylnitrous Amide</t>
   </si>
   <si>
     <t>C1(=CC=C(C=C1)C(C=2N=CC=CC=2)CCN(C)N=O)Cl</t>
   </si>
   <si>
     <t>Chlorphenamine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-cidoxepin</t>
   </si>
   <si>
     <t>N-[(3Z)-3-(6H-benzo[c][1]benzoxepin-11-ylidene)propyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(CC/C=C\1/C2=CC=CC=C2COC3=CC=CC=C31)N=O</t>
   </si>
   <si>
     <t>Doxepin</t>
   </si>
   <si>
-    <t>N-nitroso-desmethyl-citalopram/        N-nitroso-desmethyl-escitalopram</t>
+    <t>N-nitroso-desmethyl-citalopram/ N-nitroso-desmethyl-escitalopram</t>
   </si>
   <si>
     <t>N-(3-(5-cyano-1-(4-fluorophenyl)-1, 3-dihydroisobenzofuran-1-yl)propyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>C1=C(C=CC2=C1COC2(C3=CC=C(C=C3)F)CCCN(N=O)C)C#N</t>
   </si>
   <si>
     <t>Citalopram</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NNK as point of departure. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NNK as point of departure.</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-clarithromycin</t>
   </si>
   <si>
     <t>N-[(2S,3R,4S,6R)-2-[[(3R,4S,5S,6R,7R,9R,11R,12R,13S,14R)-14-ethyl-12,13-dihydroxy-4-[(2R,4R,5S,6S)-5-hydroxy-4-methoxy-4,6-dimethyloxan-2-yl]oxy-7-methoxy-3,5,7,9,11,13-hexamethyl-2,10-dioxo-oxacyclotetradec-6-yl]oxy]-3-hydroxy-6-methyloxan-4-yl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CC[C@@H]1[C@@]([C@@H]([C@H](C(=O)[C@@H](C[C@@]([C@@H]([C@H]([C@@H]([C@H](C(=O)O1)C)O[C@H]2C[C@@]([C@H]([C@@H](O2)C)O)(C)OC)C)O[C@H]3[C@@H]([C@H](C[C@H](O3)C)N(C)N=O)O)(C)OC)C)C)O)(C)O</t>
   </si>
   <si>
     <t>Clarithromycin</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across  and weight of evidence approaches using N-nitroso-desmethyl-azithromycin as a surrogate. Can be controlled according to ICH Q3A/B.
-</t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across and weight of evidence approach using N-nitroso-desmethyl-azithromycin as a surrogate. Can be controlled according to ICH Q3A/B.</t>
+  </si>
+  <si>
+    <t>N-nitroso-desmethyl-diltiazem</t>
+  </si>
+  <si>
+    <t>[(2S,3S)-2-(4-methoxyphenyl)-5-[2-[methyl(nitroso)amino]ethyl]-4-oxo-2,3-dihydro-1,5-benzothiazepin-3-yl] acetate</t>
+  </si>
+  <si>
+    <t>CC(=O)O[C@@H]1[C@@H](SC2=CC=CC=C2N(C1=O)CCN(C)N=O)C3=CC=C(C=C3)OC</t>
+  </si>
+  <si>
+    <t>Diltiazem</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-dimetindene</t>
   </si>
   <si>
     <t>N-methyl-N-(2-(3-(1-(pyridin-2-yl)ethyl)-1H-inden-2-yl)ethyl)nitrous amide</t>
   </si>
   <si>
     <t>C1=CC=CC/2=C1C(\C(=C/2)CCN(C)N=O)C(C=3C=CC=CN=3)C</t>
   </si>
   <si>
     <t>NO-DDMT</t>
   </si>
   <si>
     <t>Dimetindene</t>
   </si>
   <si>
+    <t>N-nitroso-desmethyl-doxycycline</t>
+  </si>
+  <si>
+    <t>(4S,5S,6R,12aR)-1,5,10,11,12a-pentahydroxy-6-methyl-4-[methyl(nitroso)amino]-3,12-dioxo-4a,5,5a,6-tetrahydro-4H-tetracene-2-carboxamide</t>
+  </si>
+  <si>
+    <t>C[C@@H]1C2[C@@H](C3[C@@H](C(=O)C(=C([C@]3(C(=O)C2=C(C4=C1C=CC=C4O)O)O)O)C(=O)N)N(C)N=O)O</t>
+  </si>
+  <si>
+    <t>Doxycycline</t>
+  </si>
+  <si>
     <t>N-nitroso-desmethyl-doxylamine</t>
   </si>
   <si>
     <t>N-methyl-N-(2-(1-phenyl-1-(pyridin-2-yl)ethoxy)ethyl)nitrous amide</t>
   </si>
   <si>
     <t>C1=CC=CC(=C1)C(C)(OCCN(N=O)C)C2=NC=CC=C2</t>
   </si>
   <si>
     <t>Doxylamine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-edoxaban</t>
   </si>
   <si>
-    <t xml:space="preserve">N-1-(5-chloropyridin-2-yl)-N2-((1S,2R,4S)-4-(dimethylcarbamoyl)-2-(5-nitroso-4,5,6,7-tetrahydrothiazolo[5,4-c]pyridine-2-carboxamido) cyclohexyl) oxalamide </t>
+    <t>N-1-(5-chloropyridin-2-yl)-N2-((1S,2R,4S)-4-(dimethylcarbamoyl)-2-(5-nitroso-4,5,6,7-tetrahydrothiazolo[5,4-c]pyridine-2-carboxamido) cyclohexyl) oxalamide</t>
   </si>
   <si>
     <t>O=NN1CCC2=C(SC(C(N[C@H]3[C@@H](NC(C(NC4=NC=C(Cl)C=C4)=O)=O)CC[C@H](C(N(C)C)=O)C3)=O)=N2)C1</t>
   </si>
   <si>
     <t>Edoxaban</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-eletriptan</t>
   </si>
   <si>
     <t>5-[2-(benzenesulfonyl)ethyl]-3-[[(2R)-1-nitrosopyrrolidin-2-yl]methyl]-1H-indole</t>
   </si>
   <si>
     <t>C1C[C@@H](N(C1)N=O)CC2=CNC3=C2C=C(C=C3)CCS(=O)(=O)C4=CC=CC=C4</t>
   </si>
   <si>
     <t>Eletriptan</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-galantamine</t>
   </si>
   <si>
     <t>(4aS,6R,8aS)-3-methoxy-11-nitroso-4a,5,9,10,11,12-hexahydro-6H-benzo[2,3]benzofuro[4,3-cd]azepin-6-ol</t>
   </si>
   <si>
     <t>[C@@]12(C[C@H](/C=C\[C@@]14C3=C(O2)C(OC)=CC=C3CN(CC4)N=O)O[H])[H]</t>
   </si>
   <si>
     <t>Galantamine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-lercanidipine</t>
   </si>
   <si>
     <t>3-(1-((3,3-diphenylpropyl)(nitroso)amino)-2-methylpropan-2-yl) 5-methyl 2,6-dimethyl-4-(3-nitrophenyl)-1,4-dihydropyridine-3,5-dicarboxylate</t>
   </si>
   <si>
     <t>O=C(C/1=C(/C)N/C(C)=C(/C(OC)=O)C/1C2=CC=CC([N+]([O-])=O)=C2)OC(C)(C)CN(CCC(C3=CC=CC=C3)C4=CC=CC=C4)N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">Lercanidipine </t>
+    <t>Lercanidipine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-lercanidipine impurity D</t>
   </si>
   <si>
-    <t xml:space="preserve">3-(1-((3,3-diphenylpropyl)(nitroso)amino)-2-methylpropan-2-yl) 5-methyl 2,6-dimethyl-4-(3-nitrophenyl)pyridine-3,5-dicarboxylate </t>
-[...3 lines deleted...]
-</t>
+    <t>3-(1-((3,3-diphenylpropyl)(nitroso)amino)-2-methylpropan-2-yl) 5-methyl 2,6-dimethyl-4-(3-nitrophenyl)pyridine-3,5-dicarboxylate</t>
+  </si>
+  <si>
+    <t>O=C(C1=C(C)N=C(C)C(C(OC)=O)=C1C2=CC=CC([N+]([O-])=O)=C2)OC(C)(C)CN(CCC(C3=CC=CC=C3)C4=CC=CC=C4)N=O</t>
   </si>
   <si>
     <t>N-nitroso-N-desmethyl-mianserin</t>
   </si>
   <si>
     <t>2-Nitroso-1,2,3,4,10,14b-hexahydrodibenzo[c,f]pyrazino[1,2-a]azepine</t>
   </si>
   <si>
     <t>O=NN1CCN2C3=CC=CC=C3CC4=C(C=CC=C4)C2C1</t>
   </si>
   <si>
-    <t>Mianserin </t>
+    <t>Mianserin</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-mifepristone</t>
   </si>
   <si>
     <t>N-[4-[(8S,11R,13S,14S,17S)-17-hydroxy-13-methyl-3-oxo-17-prop-1-ynyl-1,2,6,7,8,11,12,14,15,16-decahydrocyclopenta[a]phenanthren-11-yl]phenyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>O=NN(C5=CC=C([C@H]\3C[C@]1(C)[C@@](C#CC)(O)CC[C@@]1([H])[C@]4([H])CCC/2=C\C(CCC/2=C\34)=O)C=C5)C</t>
   </si>
   <si>
     <t>Mifepristone</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-desmethyl-nintedanib </t>
+    <t>N-nitroso-desmethyl-nintedanib</t>
   </si>
   <si>
     <t>Methyl (Z)-3-(((4-(N-methyl-2-(4-nitrosopiperazin-1-yl)acetamido)phenyl)amino)(phenyl)methylene)-2-oxoindoline-6-carboxylate</t>
   </si>
   <si>
     <t>N(N1CCN(CC1)CC(=O)N(C)C2=CC=C(C=C2)N\C(C3=CC=CC=C3)=C/4C(NC5=C/4C=CC(=C5)C(=O)OC)=O)=O</t>
   </si>
   <si>
     <t>Nintedanib</t>
   </si>
   <si>
-    <t xml:space="preserve"> N-nitroso-desmethyl-rifampicin</t>
+    <t>N-nitroso-desmethyl-rifampicin</t>
   </si>
   <si>
     <t>C=25C(/C=N/N1CCN(CC1)N=O)=C(C=3C(C=2O)=C(C(=C4C=3C([C@](O4)(C)O/C=C/[C@H](OC)[C@H]([C@@H](C)[C@@H]([C@H](O)[C@H](C)[C@@H](O)[C@@H](/C=C\C=C(\C(N5)=O)C)C)C)C)=O)C)O)O.OC(=O)C</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-rivastigmine</t>
   </si>
   <si>
     <t>[3-[(1S)-1-[methyl(nitroso)amino] ethyl]phenyl] N-ethyl-N-methyl carbamate</t>
   </si>
   <si>
     <t>O(C1=CC=CC(C(N(N=O)C)C)=C1)C(N(C)CC)=O</t>
   </si>
   <si>
     <t>Rivastigmine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-rizatriptan</t>
   </si>
   <si>
     <t>N-methyl-N-[2-[5-(1,2,4-triazol-1-ylmethyl)-1H-indol-3-yl]ethyl]nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC1=CNC2=C1C=C(C=C2)CN3C=NC=N3)N=O</t>
   </si>
@@ -1536,60 +1492,54 @@
   <si>
     <t>N-methyl-1-(3-(2-(methyl(nitroso)amino)ethyl)-1H-indol-5-yl)methanesulfonamide</t>
   </si>
   <si>
     <t>CNS(=O)(=O)CC1=CC2=C(C=C1)NC=C2CCN(N=O)C</t>
   </si>
   <si>
     <t>Sumatriptan</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-tamoxifen</t>
   </si>
   <si>
     <t>(Z)-N-(2-(4-(1, 2-diphenylbut-1-en-1-yl)phenoxy)ethyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CC/C(=C(\C1=CC=CC=C1)C2=CC=C(C=C2)OCCN(N=O)C)C3=CC=CC=C3</t>
   </si>
   <si>
     <t>Tamoxifen</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-tapentadol</t>
   </si>
   <si>
-    <t>N-[(2R,3R)-3-(3-hydroxyphenyl)-2-methylpentyl]-N-methylnitrous amide</t>
-[...4 lines deleted...]
-  <si>
     <t>Tapentadol</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-desmethyl-terbinafine </t>
+    <t>N-nitroso-desmethyl-terbinafine</t>
   </si>
   <si>
     <t>(E)-N-(6,6-Dimethylhept-2-en-4-yn-1-yl)-N-(naphthalen-1-ylmethyl)nitrous amide</t>
   </si>
   <si>
     <t>CC(C)(C)C#C/C=C/CN(N=O)CC1=CC=CC2=CC=CC=C12</t>
   </si>
   <si>
     <t>NDT, NHNA</t>
   </si>
   <si>
     <t>Terbinafine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-tramadol</t>
   </si>
   <si>
     <t>N-[[(1R,2R)-2-hydroxy-2-(3-methoxyphenyl)cyclohexyl]methyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(C[C@H]1CCCC[C@@]1(C2=CC(=CC=C2)OC)O)N=O</t>
   </si>
   <si>
     <t>Tramadol</t>
   </si>
@@ -1611,51 +1561,51 @@
   <si>
     <t>N-[2-[benzyl(pyridin-2-yl)amino]ethyl]-N-methylnitrous amide</t>
   </si>
   <si>
     <t>N(C)(CCN(CC1=CC=CC=C1)C2=CC=CC=N2)N=O</t>
   </si>
   <si>
     <t>Tripelennamine</t>
   </si>
   <si>
     <t>N-nitroso-desmethyl-ulipristal acetate</t>
   </si>
   <si>
     <t>[(8S,11R,13S,14S,17R)-17-acetyl-13-methyl-11-[4-[methyl(nitroso)amino]phenyl]-3-oxo-1,2,6,7,8,11,12,14,15,16-decahydrocyclopenta[a]phenanthren-17-yl] acetate</t>
   </si>
   <si>
     <t>CC(=O)[C@]1(CC[C@@H]2[C@@]1(C[C@@H](C3=C4CCC(=O)C=C4CC[C@@H]23)C5=CC=C(C=C5)N(C)N=O)C)OC(=O)C</t>
   </si>
   <si>
     <t>NDUPA</t>
   </si>
   <si>
     <t>Ulipristal acetate</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-desmethyl-zolmitriptan </t>
+    <t>N-nitroso-desmethyl-zolmitriptan</t>
   </si>
   <si>
     <t>N-methyl-N-[2-[5-[[(4S)-2-oxo-1,3-oxazolidin-4-yl]methyl]-1H-indol-3-yl]ethyl]nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC1=CNC2=C1C=C(C=C2)C[C@H]3COC(=O)N3)N=O</t>
   </si>
   <si>
     <t>Zolmitriptan</t>
   </si>
   <si>
     <t>N-nitroso-despropyl-ropinirole</t>
   </si>
   <si>
     <t>N-(2-(2-oxoindolin-4-yl)ethyl)-N-propylnitrous amide</t>
   </si>
   <si>
     <t>O=C1NC2=C(C1)C(=CC=C2)CCN(N=O)CCC</t>
   </si>
   <si>
     <t>Ropinirole</t>
   </si>
   <si>
     <t>N-nitroso-desvaleryl-valsartan</t>
   </si>
@@ -1692,86 +1642,89 @@
   <si>
     <t>O=NN(C1=CC=C(Cl)C=C1C(C2=CC=CC=C2)=O)C</t>
   </si>
   <si>
     <t>51145-18-7</t>
   </si>
   <si>
     <t>Diazepam</t>
   </si>
   <si>
     <t>N-nitroso-diclofenac</t>
   </si>
   <si>
     <t>2-[2-(2,6-dichloro-N-nitrosoanilino)phenyl]acetic acid</t>
   </si>
   <si>
     <t>C1=CC=C(C(=C1)CC(=O)O)N(C2=C(C=CC=C2Cl)Cl)N=O</t>
   </si>
   <si>
     <t>66505-80-4</t>
   </si>
   <si>
     <t>Diclofenac</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NDPh as point of departure. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NDPh as point of departure.</t>
   </si>
   <si>
     <t>N-nitroso-diethanolamine</t>
   </si>
   <si>
     <t>N,N-bis(2-hydroxyethyl)nitrous amide</t>
   </si>
   <si>
     <t>C(CO)N(CCO)N=O</t>
   </si>
   <si>
     <t>1116-54-7</t>
   </si>
   <si>
     <t>NDELA</t>
   </si>
   <si>
     <t>Low molecular weight nitrosamines with sufficiently robust toxicological data. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities. Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) or Lhasa Carcinogenicity Database (LCD).</t>
   </si>
   <si>
     <t>N-nitroso-diethylamine</t>
   </si>
   <si>
     <t>N,N-diethylnitrous amide</t>
   </si>
   <si>
     <t>CCN(CC)N=O</t>
   </si>
   <si>
     <t>55-18-5</t>
   </si>
   <si>
     <t>NDEA</t>
   </si>
   <si>
+    <t>Low molecular weight nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities. Limit based on the harmonic mean TD50 database included on the carcinogenic potency database (CPDB).</t>
+  </si>
+  <si>
     <t>N-nitroso-diisopropanolamine</t>
   </si>
   <si>
     <t>1, 1'-(Nitrosoimino)bis-2-propanol</t>
   </si>
   <si>
     <t>C(N(CC(O)C)N=O)C(O)C</t>
   </si>
   <si>
     <t>53609-64-6</t>
   </si>
   <si>
     <t>NDIPLA</t>
   </si>
   <si>
     <t>N-nitroso-diisopropylamine</t>
   </si>
   <si>
     <t>N,N-di(propan-2-yl)nitrous amide</t>
   </si>
   <si>
     <t>CC(C)N(C(C)C)N=O</t>
   </si>
   <si>
     <t>601-77-4</t>
@@ -1788,69 +1741,69 @@
   <si>
     <t>CN(C)N=O</t>
   </si>
   <si>
     <t>62-75-9</t>
   </si>
   <si>
     <t>NDMA</t>
   </si>
   <si>
     <t>N-nitroso-di-n-butylamine</t>
   </si>
   <si>
     <t>N,N-dibutylnitrous amide</t>
   </si>
   <si>
     <t>CCCCN(CCCC)N=O</t>
   </si>
   <si>
     <t>924-16-3</t>
   </si>
   <si>
     <t>NDBA</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NDEA as point of departure. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NDEA as point of departure.</t>
   </si>
   <si>
     <t>N-nitroso-diphenylamine</t>
   </si>
   <si>
     <t>N,N-diphenylnitrous amide</t>
   </si>
   <si>
     <t>C1=CC=C(C=C1)N(C2=CC=CC=C2)N=O</t>
   </si>
   <si>
     <t>86-30-6</t>
   </si>
   <si>
     <t>NDPh</t>
   </si>
   <si>
-    <t xml:space="preserve">Nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities. Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) applying the lower boundary of the 99% CI for the TD50 estimate (TD50L01). </t>
+    <t>Nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities. Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) applying the lower boundary of the 99% CI for the TD50 estimate (TD50L01).</t>
   </si>
   <si>
     <t>N-nitroso-dipropylamine</t>
   </si>
   <si>
     <t>N,N-dipropylnitrous amide</t>
   </si>
   <si>
     <t>CCCN(CCC)N=O</t>
   </si>
   <si>
     <t>621-64-7</t>
   </si>
   <si>
     <t>NDPA</t>
   </si>
   <si>
     <t>N-nitroso-doravirine dimer</t>
   </si>
   <si>
     <t>C1(=CC(=CC(=C1)Cl)C#N)OC2=C(C=CN(C2=O)CC=3N(C(N(N=3)CN(N=O)CN4N=C(N(C4=O)C)CN5C(C(=C(C=C5)C(F)(F)F)OC=6C=C(C=C(C=6)C#N)Cl)=O)=O)C)C(F)(F)F</t>
   </si>
   <si>
     <t>NDD</t>
   </si>
@@ -1884,51 +1837,51 @@
   <si>
     <t>N-nitroso-enalapril</t>
   </si>
   <si>
     <t>(2S)-1-[(2S)-2-[[(2S)-1-ethoxy-1-oxo-4-phenylbutan-2-yl]-nitrosoamino]propanoyl]pyrrolidine-2-carboxylic acid</t>
   </si>
   <si>
     <t>O=C(O)[C@H]1N(C([C@H](C)N([C@@H](CCC2=CC=CC=C2)C(OCC)=O)N=O)=O)CCC1</t>
   </si>
   <si>
     <t>Enalapril</t>
   </si>
   <si>
     <t>N-nitroso-esmolol</t>
   </si>
   <si>
     <t>Methyl 3-(4-(2-hydroxy-3-(isopropyl(nitroso)amino)propoxy)phenyl)propanoate</t>
   </si>
   <si>
     <t>CC(C)N(CC(COC1=CC=C(C=C1)CCC(=O)OC)O)N=O</t>
   </si>
   <si>
     <t>Esmolol</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-ethylenediamine-triacetic acid </t>
+    <t>N-nitroso-ethylenediamine-triacetic acid</t>
   </si>
   <si>
     <t>2-[carboxymethyl-[2-[carboxymethyl(nitroso)amino] ethyl]amino]acetic acid</t>
   </si>
   <si>
     <t>OC(CN(CCN(N=O)CC(O)=O)CC(O)=O)=O</t>
   </si>
   <si>
     <t>862542-34-5</t>
   </si>
   <si>
     <t>Isosorbide mononitrate</t>
   </si>
   <si>
     <t>N-nitroso-ethylisopropylamine</t>
   </si>
   <si>
     <t>N-ethyl-N-propan-2-ylnitrous amide</t>
   </si>
   <si>
     <t>CCN(C(C)C)N=O</t>
   </si>
   <si>
     <t>16339-04-1</t>
   </si>
@@ -1938,96 +1891,96 @@
   <si>
     <t>N-nitroso-fenfluramine</t>
   </si>
   <si>
     <t>N-ethyl-N-[1-[3-(trifluoromethyl)phenyl]propan-2-yl]nitrous amide</t>
   </si>
   <si>
     <t>CCN(C(C)CC1=CC(=CC=C1)C(F)(F)F)N=O</t>
   </si>
   <si>
     <t>19023-40-6</t>
   </si>
   <si>
     <t>Fenfluramine</t>
   </si>
   <si>
     <t>N-nitroso-flecainide</t>
   </si>
   <si>
     <t>N-((1-Nitrosopiperidin-2-yl)methyl)-2, 5-bis(2, 2, 2-trifluoroethoxy)benzamide</t>
   </si>
   <si>
     <t>C1CCN(C(C1)CNC(=O)C2=C(C=CC(=C2)OCC(F)(F)F)OCC(F)(F)F)N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">	Flecainide</t>
+    <t>Flecainide</t>
   </si>
   <si>
     <t>N-nitroso-fluoxetine</t>
   </si>
   <si>
     <t>N-methyl-N-[3-phenyl-3-[4-(trifluoromethyl)phenoxy]propyl]nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC(C1=CC=CC=C1)OC2=CC=C(C=C2)C(F)(F)F)N=O</t>
   </si>
   <si>
     <t>150494-06-7</t>
   </si>
   <si>
     <t>Fluoxetine</t>
   </si>
   <si>
     <t>N-nitroso-folic acid</t>
   </si>
   <si>
-    <t xml:space="preserve"> (4-(((2-Amino-4-oxo-4,8-dihydropteridin-6-yl)methyl)(nitroso)amino)benzoyl)-L-glutamic acid</t>
+    <t>(4-(((2-Amino-4-oxo-4,8-dihydropteridin-6-yl)methyl)(nitroso)amino)benzoyl)-L-glutamic acid</t>
   </si>
   <si>
     <t>C1=CC(=CC=C1C(=O)N[C@@H](CCC(=O)O)C(=O)O)N(CC2=CN=C3C(=N2)C(=O)NC(=N3)N)N=O</t>
   </si>
   <si>
     <t>26360-21-4</t>
   </si>
   <si>
     <t>NFA</t>
   </si>
   <si>
     <t>Folic acid</t>
   </si>
   <si>
-    <t>N-nitroso-frovatriptan </t>
+    <t>N-nitroso-frovatriptan</t>
   </si>
   <si>
     <t>(6R)-6-[methyl(nitroso)amino]-6,7,8,9-tetrahydro-5H-carbazole-3-carboxamide</t>
   </si>
   <si>
     <t>CN([C@@H]1CCC2=C(C1)C3=C(N2)C=CC(=C3)C(=O)N)N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">Frovatriptan </t>
+    <t>Frovatriptan</t>
   </si>
   <si>
     <t>N-nitroso-furosemide</t>
   </si>
   <si>
     <t>4-chloro-2-[furan-2-ylmethyl(nitroso)amino]-5-sulfamoylbenzoic acid</t>
   </si>
   <si>
     <t>C1=COC(=C1)CN(C2=CC(=C(C=C2C(=O)O)S(=O)(=O)N)Cl)N=O</t>
   </si>
   <si>
     <t>Furosemide</t>
   </si>
   <si>
     <t>N-nitroso-hydrochlorothiazide</t>
   </si>
   <si>
     <t>6-chloro-4-nitroso-1,1-dioxo-2,3-dihydro-1λ6,2,4-benzothiadiazine-7-sulfonamide</t>
   </si>
   <si>
     <t>C1NS(=O)(=O)C2=CC(=C(C=C2N1N=O)Cl)S(=O)(=O)N</t>
   </si>
   <si>
     <t>63779-86-2</t>
   </si>
@@ -2046,84 +1999,81 @@
   <si>
     <t>Hydroxychloroquine</t>
   </si>
   <si>
     <t>N-nitroso-hydroxychloroquine EP Impurity D</t>
   </si>
   <si>
     <t>N-(4-((7-Chloroquinolin-4-yl)amino)pentyl)-N-ethylnitrous amide</t>
   </si>
   <si>
     <t>CC(NC2=C1C(C=C(Cl)C=C1)=NC=C2)CCCN(N=O)CC</t>
   </si>
   <si>
     <t>NS</t>
   </si>
   <si>
     <t>N-nitroso-hydroxyzine Impurity A</t>
   </si>
   <si>
     <t>1-((4-Chlorophenyl)(phenyl)methyl)-4-nitrosopiperazine</t>
   </si>
   <si>
     <t>ClC3=CC=C(C(C1=CC=CC=C1)N2CCN(N=O)CC2)C=C3</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2005-04-1</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Hydroxyzine </t>
+    <t>Hydroxyzine</t>
   </si>
   <si>
     <t>N-nitroso-imatinib</t>
   </si>
   <si>
     <t>N-(4-methyl-3-(nitroso(4-(pyridin-3-yl)pyrimidin-2-yl)amino)phenyl)-4-((4-methylpiperazin-1-yl)methyl)benzamide</t>
   </si>
   <si>
     <t>CC1=C(C=C(C=C1)NC(=O)C2=CC=C(C=C2)CN3CCN(CC3)C)N(C4=NC=CC(=N4)C5=CN=CC=C5)N=O</t>
   </si>
   <si>
     <t>Imatinib</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-iminodiacetic acid </t>
+    <t>N-nitroso-iminodiacetic acid</t>
   </si>
   <si>
     <t>2-[carboxymethyl(nitroso)amino] acetic acid</t>
   </si>
   <si>
     <t>C(C(=O)O)N(CC(=O)O)N=O</t>
   </si>
   <si>
     <t>25081-31-6</t>
   </si>
   <si>
     <t>N-nitroso-iminodibenzyl</t>
   </si>
   <si>
-    <t xml:space="preserve">2‐nitroso‐2‐azatricyclo[9.4.0.0³,⁸] pentadeca‐1(11),3(8),4,6,12,14‐hexaene) </t>
+    <t>2‐nitroso‐2‐azatricyclo[9.4.0.0³,⁸] pentadeca‐1(11),3(8),4,6,12,14‐hexaene)</t>
   </si>
   <si>
     <t>C1CC2=CC=CC=C2N(C3=CC=CC=C31)N=O</t>
   </si>
   <si>
     <t>Melipramin</t>
   </si>
   <si>
     <t>N-nitroso-ivacaftor</t>
   </si>
   <si>
     <t>N-(2,4-Di-tert-butyl-5-hydroxyphenyl)-1-nitroso-4-oxo-1,4-dihydroquinoline-3-carboxamide</t>
   </si>
   <si>
     <t>C1=CC=CC2=C1N(C=C(C2=O)C(N(C=3C(=CC(=C(C=3)O[H])C(C)(C)C)C(C)(C)C)[H])=O)N=O</t>
   </si>
   <si>
     <t>Ivacaftor</t>
   </si>
   <si>
     <t>N-nitroso-ketamine</t>
   </si>
   <si>
     <t>N-[1-(2-chlorophenyl)-2-oxocyclohexyl]-N-methylnitrous amide</t>
   </si>
@@ -2148,51 +2098,51 @@
   <si>
     <t>CC(CCC1=CC=CC=C1)N(CC(C2=CC(=C(C=C2)O)C(=O)N)O)N=O</t>
   </si>
   <si>
     <t>2820170-74-7</t>
   </si>
   <si>
     <t>Labetalol</t>
   </si>
   <si>
     <t>N-nitroso-landiolol</t>
   </si>
   <si>
     <t>[(4S)-2,2-dimethyl-1,3-dioxolan-4-yl]methyl 3-[4-[(2S)-2-hydroxy-3-[2-(morpholine-4-carbonylamino)ethyl-nitrosoamino]propoxy]phenyl]propanoate</t>
   </si>
   <si>
     <t>CC1(OC[C@H](O1)COC(=O)CCC2=CC=C(C=C2)OC[C@H](CN(CCNC(=O)N3CCOCC3)N=O)O)C</t>
   </si>
   <si>
     <t>Landiolol</t>
   </si>
   <si>
     <t>N-nitroso-leniolisib</t>
   </si>
   <si>
-    <t xml:space="preserve">N-[6-[6-methoxy-5-(trifluoromethyl)pyridin-3-yl]-7,8-dihydro-5H-pyrido[4,3-d]pyrimidin-4-yl]-N-(1-propanoylpyrrolidin-3-yl)nitrous amide </t>
+    <t>N-[6-[6-methoxy-5-(trifluoromethyl)pyridin-3-yl]-7,8-dihydro-5H-pyrido[4,3-d]pyrimidin-4-yl]-N-(1-propanoylpyrrolidin-3-yl)nitrous amide</t>
   </si>
   <si>
     <t>CCC(=O)N1CC[C@@H](C1)N(C2=NC=NC3=C2CN(CC3)C4=CC(=C(N=C4)OC)C(F)(F)F)N=O</t>
   </si>
   <si>
     <t>E6NA</t>
   </si>
   <si>
     <t>Leniolisib</t>
   </si>
   <si>
     <t>N-nitroso-levofloxacin</t>
   </si>
   <si>
     <r>
       <t>(2S)-7-fluoro-2-methyl-6-(4-nitrosopiperazin-1-yl)-10-oxo-4-oxa-1-azatricyclo[7.3.1.0</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
@@ -2211,52 +2161,51 @@
   <si>
     <t>CC1COC2=C3N1C=C(C(=O)C3=CC(=C2N4CCN(CC4)N=O)F)C(=O)O</t>
   </si>
   <si>
     <t>1152314-62-9</t>
   </si>
   <si>
     <t>Levofloxacin</t>
   </si>
   <si>
     <t>N-nitroso-lisinopril</t>
   </si>
   <si>
     <t>N2-((S)-1-carboxy-3-phenylpropyl)-N2-nitroso-L-lysyl-L-proline</t>
   </si>
   <si>
     <t>C1C[C@H](N(C1)C(=O)[C@H](CCCCN)N([C@@H](CCC2=CC=CC=C2)C(=O)O)N=O)C(=O)O</t>
   </si>
   <si>
     <t>519175-80-5</t>
   </si>
   <si>
     <t>Lisinopril</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach for N-nitroso-lisinopril based on N-nitroso-quinapril and N-nitroso-quinaprilat. Can be controlled according to ICH Q3A/B.
-</t>
+    <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach for N-nitroso-lisinopril based on N-nitroso-quinapril and N-nitroso-quinaprilat. Can be controlled according to ICH Q3A/B.</t>
   </si>
   <si>
     <t>N-nitroso-maprotiline</t>
   </si>
   <si>
     <t>N-(3-(9, 10-dihydro-9, 10-ethanoanthracen-9-yl)propyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(CCCC13CCC(C2=CC=CC=C12)C4=CC=CC=C34)N=O</t>
   </si>
   <si>
     <t>204268-61-1</t>
   </si>
   <si>
     <t>Maprotiline</t>
   </si>
   <si>
     <t>N-nitroso-masitinib</t>
   </si>
   <si>
     <t>4-[(4-Nitrosopiperazin-1-yl)methyl]-N-(4-methyl-3-{[4-(pyridin-3-yl)-1,3-thiazol-2-yl]amino}phenyl)benzamide</t>
   </si>
   <si>
     <t>CC1=C(C=C(C=C1)NC(=O)C2=CC=C(C=C2)CN3CCN(CC3)N=O)NC4=NC(=CS4)C5=CN=CC=C5</t>
   </si>
@@ -2299,108 +2248,108 @@
   <si>
     <t>(4R, 5S, 6S)-3-(((3S, 5S)-5-(dimethylcarbamoyl)-1-nitrosopyrrolidin-3-yl)thio)-6-((R)-1-hydroxyethyl)-4-methyl-7-oxo-1-azabicyclo[3.2.0]hept-2-ene-2-carboxylic acid</t>
   </si>
   <si>
     <t>C[C@H]/2C1C(C(=O)N1\C(=C/2S[C@H]3C[C@H](N(C3)N=O)C(=O)N(C)C)C(=O)O)[C@@H](C)O</t>
   </si>
   <si>
     <t>Meropenem</t>
   </si>
   <si>
     <t>N-nitroso-methylaminoantipyrine</t>
   </si>
   <si>
     <t>N-(1,5-dimethyl-3-oxo-2-phenylpyrazol-4-yl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>N(C1=C(N(C)N(C1=O)C2=CC=CC=C2)C)(C)N=O</t>
   </si>
   <si>
     <t>73829-38-6</t>
   </si>
   <si>
     <t>NMAA</t>
   </si>
   <si>
-    <t xml:space="preserve">Metamizole </t>
+    <t>Metamizole</t>
   </si>
   <si>
     <t>N-nitroso-methylethanolamine</t>
   </si>
   <si>
     <t>N-(2-hydroxyethyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(CCO)N=O</t>
   </si>
   <si>
     <t>26921-68-6</t>
   </si>
   <si>
     <t>NMELA</t>
   </si>
   <si>
     <t>Nefopam</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-methylethylamine </t>
+    <t>N-nitroso-methylethylamine</t>
   </si>
   <si>
     <t>N-ethyl-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CCN(C)N=O</t>
   </si>
   <si>
     <t>10595-95-6</t>
   </si>
   <si>
     <t>NMEA</t>
   </si>
   <si>
     <t>Amphotericin B</t>
   </si>
   <si>
     <t>N-nitroso-methylphenidate</t>
   </si>
   <si>
     <t>methyl 2-(1-nitrosopiperidin-2-yl)-2-phenylacetate</t>
   </si>
   <si>
     <t>COC(=O)C(C1CCCCN1N=O)C2=CC=CC=C2</t>
   </si>
   <si>
     <t>55557-03-4</t>
   </si>
   <si>
     <t>NMPH</t>
   </si>
   <si>
     <t>Methylphenidate</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of N-nitrosopiperidine as point of departure. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of N-nitrosopiperidine as point of departure.</t>
   </si>
   <si>
     <t>N-nitroso-metamizole impurity E</t>
   </si>
   <si>
     <t>[(1,5-dimethyl-3-oxo-2-phenylpyrazol-4-yl)-nitrosoamino]methanesulfonic acid</t>
   </si>
   <si>
     <t>CC1=C(C(=O)N(N1C)C2=CC=CC=C2)N(CS(=O)(=O)O)N=O</t>
   </si>
   <si>
     <t>N-nitroso-metoprolol</t>
   </si>
   <si>
     <t>N-[2-hydroxy-3-[4-(2-methoxyethyl)phenoxy]propyl]-N-propan-2-ylnitrous amide</t>
   </si>
   <si>
     <t>CC(C)N(CC(COC1=CC=C(C=C1)CCOC)O)N=O</t>
   </si>
   <si>
     <t>134720-05-1</t>
   </si>
   <si>
     <t>Metoprolol</t>
   </si>
@@ -2434,147 +2383,110 @@
   <si>
     <t>2-nitroso-1, 2, 3, 4, 10, 14b-hexahydrobenzo[c]pyrazino[1, 2-a]pyrido[3, 2-f]azepine</t>
   </si>
   <si>
     <t>N(N1CCN3C(C1)C2=CC=CC=C2CC4=C3N=CC=C4)=O</t>
   </si>
   <si>
     <t>Mirtazapine</t>
   </si>
   <si>
     <t>N-nitroso-morpholine</t>
   </si>
   <si>
     <t>4-nitrosomorpholine</t>
   </si>
   <si>
     <t>C1COCCN1N=O</t>
   </si>
   <si>
     <t>59-89-2</t>
   </si>
   <si>
     <t>NMOR</t>
   </si>
   <si>
+    <t>Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) or Lhasa Carcinogenicity Database (LCD). Low molecular weight nitrosamines with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. Not all of these impurities have been found in medicines. Others have been found in 1 or more medicines, not necessarily related to the structure of the active substance or its related impurities.</t>
+  </si>
+  <si>
     <t>N-nitroso-moxifloxacin</t>
   </si>
   <si>
     <t>1-cyclopropyl-6-fluoro-8-methoxy-7-((4aS,7aS)-1-nitrosooctahydro-6H-pyrrolo[3,4-b]pyridin-6-yl)-4-oxo-1,4-dihydroquinoline-3-carboxylic acid</t>
   </si>
   <si>
     <t>O=C(C1=CN(C2CC2)C3=C(C=C(F)C(N(C4)C[C@]5([H])[C@@]4([H])CCCN5N=O)=C3OC)C1=O)O</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>CPCA derived AI as substance showed inconclusive results in in vivo mutagenicity study</t>
   </si>
   <si>
     <t>N-nitroso-N-descyclopropanecarbaldehyde olaparib</t>
   </si>
   <si>
     <t>4-(4-Fluoro-3-(4-nitrosopiperazine-1-carbonyl)benzyl)phthalazin-1(2H)-one</t>
   </si>
   <si>
     <t>O=C3NN=C(CC2=CC=C(F)C(C(N1CCN(N=O)CC1)=O)=C2)C4=C3C=CC=C4</t>
   </si>
   <si>
     <t>2742659-74-9</t>
   </si>
   <si>
     <t>Olaparib</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Active substance itself is clastogenic. Can be controlled according to ICH Q3A/B.</t>
   </si>
   <si>
     <t>N-nitroso-N-desmethyl-dextromethorphan</t>
   </si>
   <si>
     <t>(4bS,8aS,9S)-3-methoxy-11-nitroso-6,7,8,8a,9,10-hexahydro-5H-9,4b-(epiminoethano)phenanthrene</t>
   </si>
   <si>
     <t>N(N2CC[C@@]13CCCC[C@@H]1[C@@H]2CC4=C3C=C(C=C4)OC)=O</t>
   </si>
   <si>
     <t>Dextromethorphan</t>
   </si>
   <si>
     <t>N-nitroso-N-desmethyl-diphenhydramine</t>
   </si>
   <si>
     <t>N-(2-benzhydryloxyethyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CN(CCOC(C1=CC=CC=C1)C2=CC=CC=C2)N=O</t>
   </si>
   <si>
     <t>55855-43-1</t>
   </si>
   <si>
     <t>Dimenhydrinate/ Diphenhydramine</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>N-nitroso-nebivolol</t>
   </si>
   <si>
     <t>N,N-bis[2-(6-fluoro-3,4-dihydro-2H-chromen-2-yl)-2-hydroxyethyl]nitrous amide</t>
   </si>
   <si>
     <t>C1CC2=C(C=CC(=C2)F)OC1C(CN(CC(C3CCC4=C(O3)C=CC(=C4)F)O)N=O)O</t>
   </si>
   <si>
     <t>1391051-68-5</t>
   </si>
   <si>
     <t>NNEB</t>
   </si>
   <si>
     <t>Nebivolol</t>
   </si>
   <si>
     <t>N-nitroso-N-ethyl-benzylamine</t>
   </si>
   <si>
     <t>N-benzyl-N-ethylnitrous amide</t>
   </si>
   <si>
     <t>CCN(CC1=CC=CC=C1)N=O</t>
@@ -2630,120 +2542,114 @@
   <si>
     <t>(S)-2-(((S)-6,8-Difluoro-1,2,3,4-tetrahydronaphthalen-2-yl)(nitroso)amino)-N-(1-(2-methyl-1-(neopentylamino)propan-2-yl)-1H-imidazol-4-yl)pentanamide</t>
   </si>
   <si>
     <t>FC1=C(C[C@H]2N(N=O)[C@@H](CCC)C(NC(N=C3)=CN3C(C)(C)CNCC(C)(C)C)=O)C(CC2)=CC(F)=C1</t>
   </si>
   <si>
     <t>N-nitroso-N-methyl-4-aminobutyric acid</t>
   </si>
   <si>
     <t>4-[methyl(nitroso)amino]butanoic acid</t>
   </si>
   <si>
     <t>CN(CCCC(=O)O)N=O</t>
   </si>
   <si>
     <t>61445-55-4</t>
   </si>
   <si>
     <t>NMBA</t>
   </si>
   <si>
     <t>N-nitroso-N-methylaniline</t>
   </si>
   <si>
-    <t xml:space="preserve">N-methyl-N-phenylnitrous amide
-</t>
+    <t>N-methyl-N-phenylnitrous amide</t>
   </si>
   <si>
     <t>CN(C1=CC=CC=C1)N=O</t>
   </si>
   <si>
     <t>614-00-6</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>N-nitroso-N-methyl-valaciclovir</t>
   </si>
   <si>
     <t>2-[(2-amino-6-oxo-1H-purin-9-yl)methoxy]ethyl 3-methyl-2-[methyl(nitroso)amino]butanoate</t>
   </si>
   <si>
     <t>CC(C)[C@@H](C(=O)OCCOCN1C=NC2=C1N=C(NC2=O)N)N(C)N=O</t>
   </si>
   <si>
     <t>N-nitroso-norfloxacin</t>
   </si>
   <si>
-    <t>1-Ethyl-6-fluoro-7-(4-nitrosopiperazin-1-yl)-4-oxo-1,4-dihydroquinoline-3-carboxylic acid </t>
+    <t>1-Ethyl-6-fluoro-7-(4-nitrosopiperazin-1-yl)-4-oxo-1,4-dihydroquinoline-3-carboxylic acid</t>
   </si>
   <si>
     <t>O=C(C1=CN(CC)C2=C(C=C(F)C(N3CCN(N=O)CC3)=C2)C1=O)O</t>
   </si>
   <si>
-    <t>74011-53-3 </t>
-[...3 lines deleted...]
-</t>
+    <t>74011-53-3</t>
   </si>
   <si>
     <t>Norfloxacin</t>
   </si>
   <si>
     <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the negative in vivo mutagenicity study of n-nitroso-ciprofloxacin as point of departure. Can be controlled according to ICH Q3A/B.</t>
   </si>
   <si>
     <t>N-nitroso-nornicotine</t>
   </si>
   <si>
     <t>3-[(2S)-1-nitrosopyrrolidin-2-yl]pyridine</t>
   </si>
   <si>
     <t>C1C[C@H](N(C1)N=O)C2=CN=CC=C2</t>
   </si>
   <si>
-    <t xml:space="preserve">16543-55-8
-</t>
+    <t>16543-55-8</t>
   </si>
   <si>
     <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NNK as point of departure as substance is considered a human carcinogen by the International Agency for Research on Cancer</t>
   </si>
   <si>
     <t>N-nitroso-nor-oxycodone</t>
   </si>
   <si>
     <t>(4R,4aS,7aS,12bS)-4a-hydroxy-9-methoxy-3-nitroso-2,3,4,4a,5,6-hexahydro-1H-4,12-methanobenzofuro[3,2-e]isoquinolin-7(7aH)-one</t>
   </si>
   <si>
     <t>C1=CC(=C2C3=C1C[C@@]5([C@@]4(CCC([C@@](O2)([C@@]34CC(N5N=O)([H])[H])[H])=O)O[H])[H])OC([H])[H]</t>
   </si>
   <si>
-    <t xml:space="preserve">Nalmefene </t>
+    <t>Nalmefene</t>
   </si>
   <si>
     <t>N-nitroso-nortriptyline</t>
   </si>
   <si>
     <t>N-methyl-N-[3-(2-tricyclo[9.4.0.0^3,8] pentadeca-1(15),3,5,7,11,13-hexaenylidene)propyl]nitrous amide</t>
   </si>
   <si>
     <t>CN(CCC=C1C2=CC=CC=C2CCC3=CC=CC=C31)N=O</t>
   </si>
   <si>
     <t>55855-42-0</t>
   </si>
   <si>
     <t>Amitriptyline, Nortryptyline</t>
   </si>
   <si>
     <t>N-nitroso-orphenadrine</t>
   </si>
   <si>
     <t>N-Methyl-N-(2-(phenyl(o-tolyl)methoxy)ethyl)nitrous Amide</t>
   </si>
   <si>
     <t>CC1=CC=CC=C1C(C2=CC=CC=C2)OCCN(N=O)C</t>
   </si>
@@ -2852,342 +2758,355 @@
   <si>
     <t>N-nitroso-pramipexole</t>
   </si>
   <si>
     <t>N-(2-amino-4, 5, 6, 7-tetrahydrobenzo[d]thiazol-6-yl)-N-propylnitrous amide</t>
   </si>
   <si>
     <t>C=12CC[C@@H](CC=1SC(=N2)N)N(CCC)N=O</t>
   </si>
   <si>
     <t>Pramipexole</t>
   </si>
   <si>
     <t>N-nitroso-praziquanamine</t>
   </si>
   <si>
     <t>2-Nitroso-2,3,6,7-tetrahydro-1H-pyrazino[2,1-a]isoquinolin-4(11bH)-one</t>
   </si>
   <si>
     <t>O=C(CN(N=O)C1)N2C1C3=CC=CC=C3CC2</t>
   </si>
   <si>
     <t>Arpraziquantel</t>
   </si>
   <si>
+    <t>N-nitroso-prolinamide</t>
+  </si>
+  <si>
+    <t>(S)-1-Nitrosopyrrolidine-2-carboxamide</t>
+  </si>
+  <si>
+    <t>C1C[C@H](N(C1)N=O)C(=O)N</t>
+  </si>
+  <si>
+    <t>Vildagliptin</t>
+  </si>
+  <si>
+    <t>N-nitroso-prolinenitrile</t>
+  </si>
+  <si>
+    <t>(S)-1-Nitrosopyrrolidine-2-carbonitrile</t>
+  </si>
+  <si>
+    <t>C1C[C@H](N(C1)N=O)C#N</t>
+  </si>
+  <si>
     <t>N-nitroso-propafenon</t>
   </si>
   <si>
     <t>N-(2-hydroxy-3-(2-(3-phenylpropanoyl)phenoxy)propyl)-N-propylnitrous amide</t>
   </si>
   <si>
     <t>O=C(CCC1=CC=CC=C1)C2=CC=CC=C2OCC(CN(N=O)CCC)O</t>
   </si>
   <si>
     <t>Propafenon</t>
   </si>
   <si>
-    <t>N-nitroso-propafenone impurity B </t>
+    <t>N-nitroso-propafenone impurity B</t>
   </si>
   <si>
     <t>(R,E)-N-(3-(2-cinnamoylphenoxy)-2-hydroxypropyl)-N-propylnitrous amide</t>
   </si>
   <si>
     <t>O=NN(C[C@@H](O)COC1=CC=CC=C1C(/C=C/C2=CC=CC=C2)=O)CCC</t>
   </si>
   <si>
     <t>N-nitroso-propranolol</t>
   </si>
   <si>
     <t>N-(2-hydroxy-3-naphthalen-1-yloxypropyl)-N-propan-2-ylnitrous amide</t>
   </si>
   <si>
     <t>CC(C)N(CC(COC1=CC=CC2=CC=CC=C21)O)N=O</t>
   </si>
   <si>
     <t>84418-35-9</t>
   </si>
   <si>
     <t>Propranolol</t>
   </si>
   <si>
-    <t>N-nitroso-pseudoephedrine</t>
-[...1 lines deleted...]
-  <si>
     <t>N-(1-hydroxy-1-phenylpropan-2-yl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>CC(C(C1=CC=CC=C1)O)N(C)N=O</t>
   </si>
   <si>
-    <t>N-nitrosoephedrine</t>
-[...1 lines deleted...]
-  <si>
     <t>Pseudoephedrine</t>
   </si>
   <si>
-    <t xml:space="preserve">01 July 2023 
-[...2 lines deleted...]
-  <si>
     <t>N-nitroso-pyrrolidine</t>
   </si>
   <si>
     <t>1-nitrosopyrrolidine</t>
   </si>
   <si>
     <t>C1CCN(C1)N=O</t>
   </si>
   <si>
     <t>930-55-2</t>
   </si>
   <si>
     <t>NPYR</t>
   </si>
   <si>
     <t>N-nitroso-quetiapine HEEP impurity</t>
   </si>
   <si>
     <t>2-(2-(4-nitrosopiperazin-1-yl)ethoxy)ethan-1-ol</t>
   </si>
   <si>
     <t>C1CN(CCN1CCOCCO)N=O</t>
   </si>
   <si>
     <t>73486-81-4</t>
   </si>
   <si>
     <t>N-nitroso-quinapril</t>
   </si>
   <si>
     <t>(3S)-2-[(2S)-2-[[(2S)-1-ethoxy-1-oxo-4-phenylbutan-2-yl]-nitrosoamino]propanoyl]-3,4-dihydro-1H-isoquinoline-3-carboxylic acid</t>
   </si>
   <si>
-    <t xml:space="preserve">CCOC(=O)C(CCC1=CC=CC=C1)N(C(C)C(=O)N2CC3=CC=CC=C3CC2C(=O)O)N=O         </t>
+    <t>CCOC(=O)C(CCC1=CC=CC=C1)N(C(C)C(=O)N2CC3=CC=CC=C3CC2C(=O)O)N=O</t>
   </si>
   <si>
     <t>158522-79-3</t>
   </si>
   <si>
     <t>Quinapril</t>
   </si>
   <si>
     <t>N-nitroso-ramipril</t>
   </si>
   <si>
     <t>(2S,3aS,6aS)-1-(N-((S)-1-ethoxy-1-oxo-4-phenylbutan-2-yl)-N-nitroso-L-alanyl)octahydrocyclopenta[b]pyrrole-2-carboxylic acid</t>
   </si>
   <si>
     <t>CCOC([C@@H](N(N=O)[C@@H](C)C(N1[C@](CCC2)([H])[C@]2([H])C[C@H]1C(O)=O)=O)CCC3=CC=CC=C3)=O</t>
   </si>
   <si>
     <t>Ramipril</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>N-nitroso-ranolazine impurity 1</t>
   </si>
   <si>
     <t>1-(2-Methoxyphenoxy)-3-(4-nitrosopiperazin-1-yl)propan-2-ol</t>
   </si>
   <si>
     <t>C1=C(C(=CC=C1)OCC(CN2CCN(CC2)N=O)O)OC</t>
   </si>
   <si>
     <t>N-nitroso-rasagiline</t>
   </si>
   <si>
     <t>N-[(1R)-2,3-dihydro-1H-inden-1-yl]-N-prop-2-ynylnitrous amide</t>
   </si>
   <si>
     <t>C#CCN(C1CCC2=CC=CC=C12)N=O
 C</t>
   </si>
   <si>
     <t>2470278-90-9</t>
   </si>
   <si>
     <t>Rasagiline</t>
   </si>
   <si>
     <t>N-nitroso-reboxetine</t>
   </si>
   <si>
     <t>(R)-2-((R)-(2-ethoxyphenoxy)(phenyl)methyl)-4-nitrosomorpholine</t>
   </si>
   <si>
-    <t xml:space="preserve">CCOC1=CC=CC=C1O[C@@H]([C@H]2CN(CCO2)N=O)C3=CC=CC=C3         </t>
+    <t>CCOC1=CC=CC=C1O[C@@H]([C@H]2CN(CCO2)N=O)C3=CC=CC=C3</t>
   </si>
   <si>
     <t>Reboxetine</t>
   </si>
   <si>
-    <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NMOR as point of departure, as substance tested positive in in vivo mutagenicity study. </t>
+    <t>Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of NMOR as point of departure, as substance tested positive in in vivo mutagenicity study.</t>
   </si>
   <si>
     <t>N-nitroso-relebactam</t>
   </si>
   <si>
     <t>(1S,2R,5R)-2-((1-nitrosopiperidin-4-yl)carbamoyl)-7-oxo-1,6-diazabicyclo[3.2.1]octan-6-yl hydrogen sulfate</t>
   </si>
   <si>
     <t>O=S(O)(ON3[C@]2([H])CC[C@H](C(NC1CCN(N=O)CC1)=O)N(C2)C3=O)=O</t>
   </si>
   <si>
     <t>Relebactam</t>
   </si>
   <si>
+    <t>N-nitroso-remibrutinib</t>
+  </si>
+  <si>
     <t>N-nitroso-ribociclib impurity 1</t>
   </si>
   <si>
     <t>7-cyclopentyl-N,N-dimethyl-2-((5-(4-nitrosopiperazin-1-yl)pyridine-2-yl)amino)-7H-pyrrolo[2,3-d]pyrimidine-6-carboxamide</t>
   </si>
   <si>
     <t>CN(C)C(=O)C2=CC1=CN=C(N=C1N2C3CCCC3)NC4=NC=C(C=C4)N5CCN(CC5)N=O</t>
   </si>
   <si>
     <t>Ribociclib</t>
   </si>
   <si>
     <t>N-nitroso-ritalinic acid</t>
   </si>
   <si>
     <t>2-(1-nitrosopiperidin-2-yl)-2-phenylacetic acid</t>
   </si>
   <si>
     <t>C1CCN(C(C1)C(C2=CC=CC=C2)C(=O)O)N=O</t>
   </si>
   <si>
     <t>N-nitroso-rivaroxaban amide</t>
   </si>
   <si>
     <t>(S)-5-chloro-N-(2-hydroxy-3-(nitroso (4-(3-oxomorpholino)phenyl)amino) propyl)thiophene-2-carboxamide</t>
   </si>
   <si>
     <t>C1COCC(=O)N1C2=CC=C(C=C2)N(C[C@@H](O)CNC(=O)C3=CC=C(S3)Cl)N=O</t>
   </si>
   <si>
     <t>Rivaroxaban</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-rivaroxaban open-ring acid </t>
+    <t>N-nitroso-rivaroxaban open-ring acid</t>
   </si>
   <si>
     <t>(S)-2-(2-((4-(5-((5-chlorothiophene-2-carboxamido)methyl)-2-oxooxazolidin-3-yl)phenyl)(nitroso)amino)ethoxy) acetic acid</t>
   </si>
   <si>
     <t>C(COCCN(C1=CC=C(C=C1)N2CC(OC2=O)CNC(=O)C3=CC=C(S3)Cl)N=O)(=O)O</t>
   </si>
   <si>
     <t>Rivaroxaban nitroso impurity 1</t>
   </si>
   <si>
     <t>N-(2-hydroxyethyl)-N-phenyl-nitrous amide</t>
   </si>
   <si>
     <t>C1=CC=CC=C1N(CCO)N=O</t>
   </si>
   <si>
     <t>25413-76-7</t>
   </si>
   <si>
-    <t xml:space="preserve">N-Nitroso KCR-1 </t>
+    <t>N-Nitroso KCR-1</t>
   </si>
   <si>
     <t>Rivaroxaban nitroso impurity 2</t>
   </si>
   <si>
     <t>N-(3-(1,3-dioxoisoindolin-2-yl)-2-hydroxypropyl)-N-(4-(3-oxomorpholino) phenyl)nitrous amide</t>
   </si>
   <si>
     <t>C1COCC(=O)N1C2=CC=C(C=C2)N(CC(CN3C(C4=C(C3=O)C=CC=C4)=O)O)N=O</t>
   </si>
   <si>
     <t>Rivaroxaban nitroso impurity 5</t>
   </si>
   <si>
     <t>N-(3-Chloro-2-hydroxypropyl)-N-(4-(3-oxomorpholino)phenyl)nitrous amide</t>
   </si>
   <si>
     <t>C1(=CC=C(C=C1)N(CC(CCl)O)N=O)N2CCOCC2=O</t>
   </si>
   <si>
-    <t xml:space="preserve">N-Nitroso RVR-A </t>
-[...2 lines deleted...]
-    <t>N-nitroso-safinamide </t>
+    <t>N-Nitroso RVR-A</t>
+  </si>
+  <si>
+    <t>N-nitroso-safinamide</t>
   </si>
   <si>
     <t>(2S)-2-[[4-[(3-fluorophenyl)methoxy]phenyl]methyl-nitrosoamino]propanamide</t>
   </si>
   <si>
     <t>C[C@@H](C(=O)N)N(CC1=CC=C(C=C1)OCC2=CC(=CC=C2)F)N=O</t>
   </si>
   <si>
     <t>2657645-00-4</t>
   </si>
   <si>
     <t>Safinamide</t>
   </si>
   <si>
     <t>N-nitroso-salbutamol</t>
   </si>
   <si>
     <t>N-tert-butyl-N-[2-hydroxy-2-[4-hydroxy-3-(hydroxymethyl)phenyl]ethyl]nitrous amide</t>
   </si>
   <si>
     <t>CC(C)(C)N(CC(C1=CC(=C(C=C1)O)CO)O)N=O</t>
   </si>
   <si>
     <t>Salbutamol</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-sarcosine </t>
+    <t>N-nitroso-sarcosine</t>
   </si>
   <si>
     <t>2-[methyl(nitroso)amino]acetic acid</t>
   </si>
   <si>
     <t>CN(CC(=O)O)N=O</t>
   </si>
   <si>
     <t>NSAR</t>
   </si>
   <si>
-    <t>N-nitroso-selumetinib </t>
-[...2 lines deleted...]
-    <t>6-(4-bromo-2-chloro-N-nitrosoanilino)-7-fluoro-N-(2-hydroxyethoxy)-3-methylbenzimidazole-5-carboxamide </t>
+    <t>Troriluzole</t>
+  </si>
+  <si>
+    <t>N-nitroso-selumetinib</t>
+  </si>
+  <si>
+    <t>6-(4-bromo-2-chloro-N-nitrosoanilino)-7-fluoro-N-(2-hydroxyethoxy)-3-methylbenzimidazole-5-carboxamide</t>
   </si>
   <si>
     <t>CN1C=NC2=C1C=C(C(=C2F)N(C3=C(C=C(C=C3)Br)Cl)N=O)C(=O)NOCCO</t>
   </si>
   <si>
-    <t>Selumetinib </t>
+    <t>Selumetinib</t>
   </si>
   <si>
     <t>N-nitroso-sertraline</t>
   </si>
   <si>
     <t>N-(4-(3, 4-dichlorophenyl)-1, 2, 3, 4-tetrahydronaphthalen-1-yl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>N(C1CCC(C2=CC=CC=C12)C3=CC(=C(C=C3)Cl)Cl)(C)N=O</t>
   </si>
   <si>
     <t>Sertraline</t>
   </si>
   <si>
     <t>N-nitroso-silodosin</t>
   </si>
   <si>
     <t>1-(3-hydroxypropyl)-5-[(2R)-2-[nitroso-[2-[2-(2,2,2-trifluoroethoxy)phenoxy]ethyl]amino]propyl]-2,3-dihydroindole-7-carboxamide</t>
   </si>
   <si>
     <t>CC(CC1=CC2=C(C(=C1)C(=O)N)N(CC2)CCCO)N(CCOC3=CC=CC=C3OCC(F)(F)F)N=O</t>
   </si>
   <si>
     <t>Silodosin</t>
   </si>
@@ -3227,63 +3146,63 @@
   <si>
     <t>6, 7-Dimethoxy-2-(1-piperazinyl)-4-quinazolinamine; 2-(1-Piperazinyl)-4-amino-6, 7-dimethoxyquinazoline</t>
   </si>
   <si>
     <t>COC1=C(C=C2C(=C1)C(=NC(=N2)N3CCN(CC3)N=O)N)OC</t>
   </si>
   <si>
     <t>60547-97-9</t>
   </si>
   <si>
     <t>Terazosin</t>
   </si>
   <si>
     <t>N-nitroso-terazosin impurity N</t>
   </si>
   <si>
     <t>(4-Nitrosopiperazin-1-yl) (tetrahydrofuran-2-yl)methanone</t>
   </si>
   <si>
     <t>C1CC(OC1)C(=O)N2CCN(CC2)N=O</t>
   </si>
   <si>
     <t>2470438-57-2</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-terbinafine degradant </t>
+    <t>N-nitroso-terbinafine degradant</t>
   </si>
   <si>
     <t>N-[(2E)-6,6-dimethyl-2-hepten-4-yn-1-yl]-N-nitrosomethanamine</t>
   </si>
   <si>
     <t>C(N(C)N=O)/C=C/C#CC(C)(C)C</t>
   </si>
   <si>
     <t>NTD, NHMA</t>
   </si>
   <si>
-    <t xml:space="preserve">N-nitroso-terbinafine impurity A </t>
+    <t>N-nitroso-terbinafine impurity A</t>
   </si>
   <si>
     <t>N-methyl-N-(napthalen-1-ylmethyl)nitrous amide</t>
   </si>
   <si>
     <t>C1=CC=CC2=C1C(=CC=C2)CN(N=O)C</t>
   </si>
   <si>
     <t>296760-88-8</t>
   </si>
   <si>
     <t>NTA, NMNA</t>
   </si>
   <si>
     <t>N-nitroso-tetracaine</t>
   </si>
   <si>
     <t>2-(dimethylamino)ethyl 4-(butyl(nitroso)amino)benzoate</t>
   </si>
   <si>
     <t>CCCCN(C1=CC=C(C=C1)C(=O)OCCN(C)C)N=O</t>
   </si>
   <si>
     <t>Tetracaine</t>
   </si>
@@ -3323,84 +3242,84 @@
   <si>
     <t>O=C(N1[C@](CCCC2)([H])[C@@]2([H])C[C@H]1C(O)=O)[C@H](C)N(N=O)[C@H](C(OCC)=O)CCC3=CC=CC=C3</t>
   </si>
   <si>
     <t>Trandolapril</t>
   </si>
   <si>
     <t>N-nitroso-trientine impurity 1</t>
   </si>
   <si>
     <t>N-(2-aminoethyl)-N-(2-((2-aminoethyl)amino)ethyl)nitrous amide</t>
   </si>
   <si>
     <t>N(CCN)CCN(CCN)N=O</t>
   </si>
   <si>
     <t>Trientine</t>
   </si>
   <si>
     <t>N-nitroso-trimetazidine</t>
   </si>
   <si>
     <t>1-nitroso-4-[(2,3,4-trimethoxyphenyl)methyl]piperazine</t>
   </si>
   <si>
-    <t xml:space="preserve">COC1=C(C(=C(C=C1)CN2CCN(CC2)N=O)OC)OC  </t>
+    <t>COC1=C(C(=C(C=C1)CN2CCN(CC2)N=O)OC)OC</t>
   </si>
   <si>
     <t>92432-50-3</t>
   </si>
   <si>
     <t>NTMZ</t>
   </si>
   <si>
     <t>Trimetazidine</t>
   </si>
   <si>
+    <t>Limit based on the BMDL10 for the most sensitive tissue and gender from a robust rat carcinogenicity study conducted with NTMZ. Nitrosamine with sufficiently robust toxicological data to serve as point of departure for derivation of other AIs by SAR and read-across.</t>
+  </si>
+  <si>
     <t>N-nitroso-urapidil</t>
   </si>
   <si>
     <t>N-(1, 3-Dimethyl-2, 6-dioxo-1, 2, 3, 6-tetrahydropyrimidin-4-yl)-N-(3-(4-(2-methoxyphenyl)piperazin-1-yl)propyl)nitrous amide</t>
   </si>
   <si>
     <t>CN1C(=CC(=O)N(C1=O)C)N(CCCN2CCN(CC2)C3=CC=CC=C3OC)N=O</t>
   </si>
   <si>
     <t>Urapidil</t>
   </si>
   <si>
     <t>N-nitroso-valsartan cyano-desvalerylmethylester</t>
   </si>
   <si>
     <t>(S)-Methyl 2-(((2'-cyano-[1,1'-biphenyl]-4-yl)methyl)(nitroso)amino)-3-methylbutanoate</t>
   </si>
   <si>
     <t>CC(C)[C@@H](C(=O)OC)N(CC1=CC=C(C=C1)C2=CC=CC=C2C#N)N=O</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Valsartan </t>
   </si>
   <si>
     <t>N-nitroso-vancomycin</t>
   </si>
   <si>
     <t>(1S,2R,18R,19R,22S,25R,28R,40S)-48-[(2S,3R,4S,5S,6R)-3-[(2S,4S,5S,6S)-4-amino-5-hydroxy-4,6-dimethyloxan-2-yl]oxy-4,5-dihydroxy-6-(hydroxymethyl)oxan-2-yl]oxy-22-(2-amino-2-oxoethyl)-5,15-dichloro-2,18,32,35,37-pentahydroxy-19-[[(2R)-4-methyl-2-[methyl(nitroso)amino]pentanoyl]amino]-20,23,26,42,44-pentaoxo-7,13-dioxa-21,24,27,41,43-pentazaoctacyclo[26.14.2.23,6.214,17.18,12.129,33.010,25.034,39]pentaconta-3,5,8(48),9,11,14,16,29(45),30,32,34(39),35,37,46,49-pentadecaene-40-carboxylic acid</t>
   </si>
   <si>
     <t>ClC3=C4OC=5C(O[C@@]2(O[C@@]([C@@](O[H])([C@](O[H])([C@]2(O[C@@]1(O[C@]([C@@](O[H])([C@](N([H])[H])(C1([H])[H])C([H])([H])[H])[H])(C([H])([H])[H])[H])[H])[H])[H])[H])(C(O[H])([H])[H])[H])[H])=C6OC%10=C(Cl)C(=C([C@](O[H])([C@@]7(N(C(=O)[C@](N(C(=O)[C@](N(C(=O)[C@](N(C(=O)[C@](N(C(=O)[C@](N(N=O)C([H])([H])[H])(C(C(C([H])([H])[H])(C([H])([H])[H])[H])([H])[H])[H])[H])([C@@](O[H])(C(=C3[H])C(=C4[H])[H])[H])[H])[H])(C(C(=O)N([H])[H])([H])[H])[H])[H])(C(C=5[H])=C6[H])[H])[H])(C9=C(C(C8=C([C@@](N(C7=O)[H])(C(O[H])=O)[H])C(=C(O[H])C(=C8O[H])[H])[H])=C(O[H])C(=C9[H])[H])[H])[H])[H])[H])[H])C(=C%10[H])[H])[H]</t>
   </si>
   <si>
     <t>Vancomycin</t>
   </si>
   <si>
     <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach for N-nitroso-vancomycin based on N-nitroso-desmethyl-azithromycin and N-nitroso-desmethyl-clarithromycin as surrogates. Can be controlled according to ICH Q3A/B</t>
   </si>
   <si>
     <t>N-nitroso-vanzacaftor</t>
   </si>
   <si>
     <t>(14S)-8-[3-(2-dispiro[2.0.24.13]heptan-7-ylethoxy)pyrazol-1-yl]-12,12-dimethyl-2,2-dioxo-2λ6-thia-18-nitroso-3,9,11,18,23-pentazatetracyclo [17.3.1.111,14.05,10] tetracosa-1(22),5(10),6,8,19(23),20-hexaen-4-one</t>
   </si>
   <si>
     <t>C3=4S(=O)(NC(=O)C1=CC=C(N=C1N2C[C@@H](CC2(C)C)CCCN(C(=CC=C3)N=4)N=O)N5C=CC(=N5)OCCC7C6(CC6)C78CC8)=O</t>
   </si>
@@ -3438,429 +3357,582 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>4,9</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>]hexadeca-2,4,6,8,10-pentaene</t>
     </r>
   </si>
   <si>
     <t>C1C2CN(CC1C3=CC4=NC=CN=C4C=C23)N=O</t>
   </si>
   <si>
-    <t xml:space="preserve">2755871-02-2             </t>
+    <t>2755871-02-2</t>
   </si>
   <si>
     <t>NNV</t>
   </si>
   <si>
     <t>Varenicline</t>
   </si>
   <si>
-    <t>N-nitroso-venlafaxine EP Impurity D </t>
+    <t>N-nitroso-venlafaxine EP Impurity D</t>
   </si>
   <si>
     <t>N-(2-(1-Hydroxycyclohexyl)-2-(4-methoxyphenyl)ethyl)-N-methylnitrous amide</t>
   </si>
   <si>
     <t>COC2=CC=C(C(C1(O)CCCCC1)CN(C)N=O)C=C2</t>
   </si>
   <si>
     <t>2680662-11-5</t>
   </si>
   <si>
-    <t>Venlafaxine </t>
-[...2 lines deleted...]
-    <t>N-nitroso-venlafaxine EP Impurity H </t>
+    <t>Venlafaxine</t>
+  </si>
+  <si>
+    <t>N-nitroso-venlafaxine EP Impurity H</t>
   </si>
   <si>
     <t>N-(2-(1-Hydroxycyclohexyl)-2-(4-methoxyphenyl)ethyl)-N-(4-methoxyphenethyl)nitrous amide</t>
   </si>
   <si>
     <t>COC3=CC=C(C(C1(O)CCCCC1)CN(N=O)CCC2=CC=C(OC)C=C2)C=C3</t>
   </si>
   <si>
     <t>N-nitroso-vibegron</t>
   </si>
   <si>
     <t>(S)-N-(4-(((2R,5S)-5-((R)-hydroxy(phenyl)methyl)-1-nitrosopyrrolidin-2-yl)methyl)phenyl)-4-oxo-4,6,7,8-tetrahydropyrrolo[1,2-a]pyrimidine-6-carboxamide</t>
   </si>
   <si>
     <t>O=C(Nc3ccc(C[C@@H]2CC[C@H]([C@H](O)c1ccccc1)N2N=O)cc3)[C@@H]4CCc5nccc(=O)n45</t>
   </si>
   <si>
     <t>Vibegron</t>
   </si>
   <si>
     <t>N-nitroso-vildagliptin</t>
   </si>
   <si>
     <t>N-(2-((S)-2-cyanopyrrolidin-1-yl)-2-oxoethyl)-N-((1r,3R,5R,7S)-3-hydroxyadamantan-1-yl)nitrous amide</t>
   </si>
   <si>
     <t>O=C(N(CCC1)[C@@H]1C#N)CN(N=O)[C@](C[C@H](C2)C3)(C[C@@H]2C4)C[C@]34O</t>
   </si>
   <si>
-    <t>Vildagliptin</t>
-[...1 lines deleted...]
-  <si>
     <t>N-nitroso-vildagliptin amide impurity</t>
   </si>
   <si>
     <t>(S)-1-(2-(((1r, 3R, 5R, 7S)-3-hydroxyadamantan-1-yl)(nitroso)amino)acetyl)pyrrolidine-2-carboxamide(S)-1-(2-(((1r, 3R, 5R, 7S)-3-hydroxyadamantan-1-yl)(nitroso)amino)acetyl)pyrrolidine-2-carboxamide</t>
   </si>
   <si>
     <t>[C@]12(C[C@@](C[C@](C1)([H])C)(CC(C2)(O)C)[H])N(N=O)CC(N3CCC[C@H]3C(N)=O)=O</t>
   </si>
   <si>
     <t>N-nitroso-vortioxetine</t>
   </si>
   <si>
     <t>1-[2-(2,4-dimethylphenyl)sulfanylphenyl]-4-nitrosopiperazine</t>
   </si>
   <si>
-    <t xml:space="preserve">CC1=CC(=C(C=C1)SC2=CC=CC=C2N3CCN(CC3)N=O)C   </t>
+    <t>CC1=CC(=C(C=C1)SC2=CC=CC=C2N3CCN(CC3)N=O)C</t>
   </si>
   <si>
     <t>Vortioxetine</t>
   </si>
   <si>
     <t>Acceptable intakes (AIs) established for N-nitroso-structures other than N-nitrosamines</t>
   </si>
   <si>
     <t>N-nitroso-biotin</t>
   </si>
   <si>
-    <t>5-((3aS,4S,6aR)-1-nitroso-2-oxohexahydro-1H-thieno[3,4-d]imidazol-4-yl)pentanoic acid</t>
-[...2 lines deleted...]
-    <t>OC(CCCC[C@H]1[C@](N2)([H])[C@](N(N=O)C2=O)([H])CS1)=O</t>
+    <t>5-[(3aR,6S,6aS)-3-nitroso-2-oxo-3a,4,6,6a-tetrahydro-1H-thieno[3,4-d]imidazol-6-yl]pentanoic acid</t>
+  </si>
+  <si>
+    <t>C1[C@H]2[C@@H]([C@@H](S1)CCCCC(=O)O)NC(=O)N2N=O</t>
   </si>
   <si>
     <t>56859-26-8</t>
   </si>
   <si>
     <t>D-biotin</t>
   </si>
   <si>
     <t>Limit based on negative bacterial reverse mutation test.</t>
   </si>
   <si>
     <t>N-nitroso-cimetidine</t>
   </si>
   <si>
     <t>3-cyano-1-methyl-2-[2-[(5-methyl-1H-imidazol-4-yl)methylsulfanyl]ethyl]-1-nitrosoguanidine</t>
   </si>
   <si>
     <t>CC1=C(N=CN1)CSCCN=C(NC#N)N(C)N=O</t>
   </si>
   <si>
     <t>73785-40-7</t>
   </si>
   <si>
     <t>Cimetidine</t>
   </si>
   <si>
     <t xml:space="preserve">Limit derived using structure-activity-relationship (SAR)/read-across approach using the TD50 of MNNG as point of departure. </t>
   </si>
   <si>
     <t>N-nitroso-clonidine</t>
   </si>
   <si>
     <t>N-(2,6-dichlorophenyl)-1-nitroso-4,5-dihydroimidazol-2-amine</t>
   </si>
   <si>
     <t>C1CN(C(=N1)NC2=C(C=CC=C2Cl)Cl)N=O</t>
   </si>
   <si>
     <t>148950-49-6</t>
   </si>
   <si>
     <t>Clonidine</t>
   </si>
   <si>
-    <t>N-nitroso-clonidine-2</t>
-[...10 lines deleted...]
-  <si>
     <t>(S)-3-((1-methylpyrrolidin-2-yl)methyl)-1-nitroso-5-(2-(phenylsulfonyl)ethyl)-1H-indole</t>
   </si>
   <si>
-    <t>O=S(C1=CC=CC=C1)(CCC2=CC(C(C[C@@H]3CCCN3C)=CN4N=O)=C4C=C2)=O</t>
+    <t>O=S(C1=CC=CC=C1)(CCC4=CC=3C(CC2CCCN2C)=CN(N=O)C=3C=C4)=O</t>
   </si>
   <si>
     <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence for N-nitroso-indoles based on C- nitro and C-nitroso-aromatic compounds.</t>
   </si>
   <si>
     <t>N-nitroso-melatonin</t>
   </si>
   <si>
-    <t>N-(2-(5-methoxy-1-nitroso-1H-indol-3-yl)ethyl)acetamide</t>
-[...2 lines deleted...]
-    <t>CC(NCCC1=CN(N=O)C2=C1C=C(OC)C=C2)=O</t>
+    <t>N-[2-(5-methoxy-1-nitrosoindol-3-yl)ethyl]acetamide</t>
+  </si>
+  <si>
+    <t>CC(=O)NCCC1=CN(C2=C1C=C(C=C2)OC)N=O</t>
   </si>
   <si>
     <t>278783-22-5</t>
   </si>
   <si>
     <t>Melatonin</t>
   </si>
   <si>
     <t>N-methyl-N’-nitro-N-nitrosoguanidine</t>
   </si>
   <si>
     <t>1-methyl-3-nitro-1-nitrosoguanidine</t>
   </si>
   <si>
     <t>CN(C(=N)N[N+](=O)[O-])N=O</t>
   </si>
   <si>
     <t>70-25-7</t>
   </si>
   <si>
     <t>MNNG</t>
   </si>
   <si>
     <t xml:space="preserve">Limit based on the most sensitive TD50 derived from the most robust TD50 dataset from carcinogenic potency database (CPDB) or Lhasa Carcinogenicity Database (LCDB version 2023.1). N-nitroso-guanidine with sufficiently robust toxicological data to serve as points of departure for derivation of other AIs by SAR and read-across. </t>
   </si>
   <si>
-    <t>1-Nitroso-moxonidine Impurity 3</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">O=NN1CCN=C1NC2=C(OC)N=C(C)N=C2Cl </t>
+    <t>4-chloro-6-methoxy-2-methyl-3-(1-nitroso-4,5-dihydroimidazol-2-yl)-4H-pyrimidin-5-amine</t>
+  </si>
+  <si>
+    <t>CC1=NC(=C(C(N1C2=NCCN2N=O)Cl)N)OC</t>
   </si>
   <si>
     <t xml:space="preserve">Moxonidine </t>
   </si>
   <si>
     <t>1-Nitroso-moxonidine</t>
   </si>
   <si>
     <t>N-(4-chloro-6-methoxy-2-methylpyrimidin-5-yl)-N-(4,5-dihydro-1H-imidazol-2-yl)nitrous amide</t>
   </si>
   <si>
     <t>CC1=NC(=C(C(=N1)Cl)N(C2=NCCN2)N=O)OC</t>
   </si>
   <si>
     <t>N-nitroso-naratriptan</t>
   </si>
   <si>
     <t>N-methyl-2-[3-(1-methylpiperidin-4-yl)-1-nitrosoindol-5-yl]ethanesulfonamide</t>
   </si>
   <si>
     <t>CNS(=O)(=O)CCC1=CC2=C(C=C1)N(C=C2C3CCN(CC3)C)N=O</t>
   </si>
   <si>
     <t xml:space="preserve">1216880-64-6
 </t>
   </si>
   <si>
     <t>Naratriptan</t>
   </si>
   <si>
     <t>N-nitroso-rizatriptan</t>
   </si>
   <si>
-    <t>2-(5-((1H-1,2,4-Triazol-1-yl)methyl)-1-nitroso-1H-indol-3-yl)-N,N-dimethylethan-1-amine</t>
-[...2 lines deleted...]
-    <t>C1=NC=NN1CC2=CC3=C(C=C2)N(C=C3CCN(C)C)N=O</t>
+    <t>N,N-dimethyl-2-[1-nitroso-5-(1,2,4-triazol-1-ylmethyl)indol-3-yl]ethanamine</t>
+  </si>
+  <si>
+    <t>CN(C)CCC1=CN(C2=C1C=C(C=C2)CN3C=NC=N3)N=O</t>
   </si>
   <si>
     <t>N-nitroso-sumatriptan</t>
   </si>
   <si>
-    <t>1-(3-(2-(Dimethylamino)ethyl)-1-nitroso-1H-indol-5-yl)-N-methylmethanesulfonamide</t>
-[...2 lines deleted...]
-    <t>O=S(CC1=CC2=C(N(N=O)C=C2CCN(C)C)C=C1)(NC)=O</t>
+    <t>1-[3-[2-(dimethylamino)ethyl]-1-nitrosoindol-5-yl]-N-methylmethanesulfonamide</t>
+  </si>
+  <si>
+    <t>CNS(=O)(=O)CC1=CC2=C(C=C1)N(C=C2CCN(C)C)N=O</t>
   </si>
   <si>
     <t>N-nitroso-tadalafil</t>
   </si>
   <si>
-    <t>(2R,8R)-2-(1,3-benzodioxol-5-yl)-6-methyl-17-nitroso-3,6,17-triazatetracyclo[8.7.0.03,8.011,16]heptadeca-1(10),11,13,15-tetraene-4,7-dione</t>
-[...2 lines deleted...]
-    <t>CN1CC(=O)N2[C@@H](C1=O)CC3=C([C@H]2C4=CC5=C(C=C4)OCO5)N(C6=CC=CC=C36)N=O</t>
+    <t>(2,8)-2-(1,3-benzodioxol-5-yl)-6-methyl-17-nitroso-3,6,17-triazatetracyclo[8.7.0.03,8.011,16]heptadeca-1(10),11,13,15-tetraene-4,7-dione</t>
+  </si>
+  <si>
+    <t>CN1CC(=O)N2C(C1=O)CC5=C(C2C3=CC4=C(C=C3)OCO4)N(C6=CC=CC=C56)N=O</t>
   </si>
   <si>
     <t>Tadalafil</t>
   </si>
   <si>
     <t>N-nitroso-tizanidine</t>
   </si>
   <si>
-    <t>N-(5-chlorobenzo[c][1,2,5] thiadiazol-4-yl)-N-(4,5-dihydro-1H-imidazol-2-yl)nitrous amide</t>
-[...2 lines deleted...]
-    <t>C1C/N=C(\N1)N(C2=C(C=CC3=NSN=C23)Cl)N=O</t>
+    <t>N-(5-chloro-2,1,3-benzothiadiazol-4-yl)-N-(4,5-dihydro-1H-imidazol-2-yl)nitrous amide</t>
+  </si>
+  <si>
+    <t>C1CN=C(N1)N(C2=C(C=CC3=NSN=C32)Cl)N=O</t>
   </si>
   <si>
     <t>Tizanidine</t>
   </si>
   <si>
-    <t>N-nitroso-tizanidine Impurity 3</t>
-[...11 lines deleted...]
-    <t>2-(1-nitrosoindol-3-yl)ethanol</t>
+    <t>2-(1-nitro+B36C36:I36+C36:H36+C36+C36:I36</t>
   </si>
   <si>
     <t>C1=CC=C2C(=C1)C(=CN2N=O)CCO</t>
   </si>
   <si>
     <t>120314-14-9</t>
   </si>
   <si>
     <t>Tryptophol</t>
   </si>
   <si>
     <t>N-nitroso-zolmitriptan</t>
   </si>
   <si>
     <t>(4S)-4-[[3-[2-(dimethylamino)ethyl]-1-nitrosoindol-5-yl]methyl]-1,3-oxazolidin-2-one</t>
   </si>
   <si>
     <t>CN(C)CCC1=CN(C2=C1C=C(C=C2)C[C@H]3COC(=O)N3)N=O</t>
   </si>
   <si>
-    <t>N-nitroso-desmethyl-doxycycline</t>
-[...8 lines deleted...]
-    <t>(4S,5S,6R,12aR)-1,5,10,11,12a-pentahydroxy-6-methyl-4-[methyl(nitroso)amino]-3,12-dioxo-4a,5,5a,6-tetrahydro-4H-tetracene-2-carboxamide</t>
+    <t>C1CC1N(C2=NC(=NC3=C2N=CN3C/4CC(\C=C/4)CO)N)N=O</t>
+  </si>
+  <si>
+    <t>N-[2-amino-9-[4-(hydroxymethyl)cyclopent-2-en-1-yl]purin-6-yl]-N-cyclopropylnitrous amide</t>
+  </si>
+  <si>
+    <t>O=NN1CC=CCC1C=2C=NC=CC2</t>
+  </si>
+  <si>
+    <t>3-[1-nitroso-3,6-dihydro-2H-pyridin-2-yl] pyridine</t>
+  </si>
+  <si>
+    <t>CCC(C1=CC(=CC=C1)O)C(C)CN(C)N=O</t>
+  </si>
+  <si>
+    <t>N-[3-(3-hydroxyphenyl)-2-methylpentyl]-N-methylnitrous amide</t>
+  </si>
+  <si>
+    <t>N-nitroso-torasemide</t>
+  </si>
+  <si>
+    <t>Erythromycin</t>
+  </si>
+  <si>
+    <t>N-[(2S,3R,4S,6R)-2-[[(3R,4S,5S,6R,7R,9R,11R,12R,13S,14R)-14-ethyl-7,12,13-trihydroxy-4-[(2R,4R,5S,6S)-5-hydroxy-4-methoxy-4,6-dimethyloxan-2-yl]oxy-3,5,7,9,11,13-hexamethyl-2,10-dioxo-oxacyclotetradec-6-yl]oxy]-3-hydroxy-6-methyloxan-4-yl]-N-methylnitrous amide</t>
+  </si>
+  <si>
+    <t>CC[C@@H]1[C@@]([C@@H]([C@H](C(=O)[C@@H](C[C@@]([C@@H]([C@H]([C@@H]([C@H](C(=O)O1)C)O[C@H]2C[C@@]([C@H]([C@@H](O2)C)O)(C)OC)C)O[C@H]3[C@@H]([C@H](C[C@H](O3)C)N(C)N=O)O)(C)O)C)C)O)(C)O</t>
+  </si>
+  <si>
+    <t>O=C2CN(N=O)Cc1c(Cl)c(Cl)ccc1N2</t>
   </si>
   <si>
     <r>
-      <t>01/07/2023</t>
+      <t xml:space="preserve">01 October 2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (update)</t>
+      <t>(new)</t>
     </r>
   </si>
   <si>
-    <t>Active substance itself is clastogenic. Can be controlled according to ICH Q3A/B.</t>
-[...41 lines deleted...]
-    <t>N-nitroso-remibrutinib</t>
+    <t>NC1=CC=C(Cl)C(Cl)=C1CN(N=O)CC(OCC)=O</t>
+  </si>
+  <si>
+    <t>ClC1=CC=C([N+]([O-])=O)C(CN(N=O)CC(OCC)=O)=C1Cl</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">01 March 2026 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>(note updated)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>01 October 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (new)</t>
+    </r>
+  </si>
+  <si>
+    <t>N-((2S,3R,4S,6R)-2-(((3R,4S,5S,6R,7R,9R,11S,12R,13S,14R,E)-14-ethyl-7,12,13-trihydroxy-4-(((2R,4R,5S,6S)-5-hydroxy-4-methoxy-4,6-dimethyltetrahydro-2H-pyran-2-yl)oxy)-10-(((2-methoxyethoxy)methoxy)imino)-3,5,7,9,11,13-hexamethyl-2-oxooxacyclotetradecan-6-yl)oxy)-3-hydroxy-6-methyltetrahydro-2H-pyran-4-yl)-N-methylnitrous amide</t>
+  </si>
+  <si>
+    <t>N-nitroso-desethyl lidocaine</t>
+  </si>
+  <si>
+    <t>N-nitroso-desformyl-riociguat</t>
+  </si>
+  <si>
+    <t>N-nitroso-desbutyldronedaron+B97:B139e</t>
+  </si>
+  <si>
+    <t>N-nitroso-demethyl-roxithromycin</t>
+  </si>
+  <si>
+    <t>O=NN([C@@H]3[C@@H](O)[C@H](O[C@H]1[C@](C)(O)C[C@@H](C)/C([C@@H]([C@H]([C@@]([C@H](OC([C@@H]([C@H]([C@@H]1C)O[C@H]2C[C@@](C)(OC)[C@@H](O)[C@H](C)O2)C)=O)CC)(C)O)O)C)=N\OCOCCOC)O[C@H](C)C3)C</t>
+  </si>
+  <si>
+    <t>Roxithromycin</t>
+  </si>
+  <si>
+    <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach for N-nitroso-demethyl- roxithromycin based on N-nitroso-desmethyl-azithromycin. Can be controlled according to ICH Q3A/B.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">01 July 2023 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>(update of AI and notes)</t>
+    </r>
+  </si>
+  <si>
+    <t>NDB-A</t>
+  </si>
+  <si>
+    <t>NDB-B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N-nitroso-phenoxybenzamine HCl impurity A </t>
+  </si>
+  <si>
+    <t>N-nitroso-phenoxybenzamine HCl impurity B</t>
+  </si>
+  <si>
+    <t>C1=CC=CC(=C1)OCC(N(CCO)N=O)C</t>
+  </si>
+  <si>
+    <t>C1=CC=CC(=C1)OCC(N(CC=2C=CC=CC=2)N=O)C</t>
+  </si>
+  <si>
+    <t>N-(2-Hydroxyethyl)-N-(1-phenoxypropan-2-yl)nitrous amide</t>
+  </si>
+  <si>
+    <t>N-Benzyl-N-(1-phenoxypropan-2-yl)nitrous amide</t>
+  </si>
+  <si>
+    <t>Phenoxybenzamine HCl</t>
+  </si>
+  <si>
+    <t>N-nitroso-tranexamic-acid dimer</t>
+  </si>
+  <si>
+    <t>N-nitroso-xylometazoline</t>
+  </si>
+  <si>
+    <t>Xylometazoline</t>
+  </si>
+  <si>
+    <t>N/1(CC\N=C/1CC2=C(C)C=C(C(C)(C)C)C=C2C)N=O</t>
+  </si>
+  <si>
+    <t>2-(4-(tert-butyl)-2,6-dimethylbenzyl)-1-nitroso-4,5-dihydro-1H-imidazole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N-nitroso-eletriptan </t>
+  </si>
+  <si>
+    <t>N-nitroso-tryptophol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-Nitroso-moxonidine Impurity 7 </t>
+  </si>
+  <si>
+    <t>OC(=O)C2CCC(CN(CC1CCC(CC1)C(=O)O)N=O)CC2</t>
+  </si>
+  <si>
+    <t>Tranexamic acid</t>
+  </si>
+  <si>
+    <t>(trans,trans)-4,4'-((Nitrosoazanediyl)bis (methylene))bis(cyclohexane-1-carboxylic acid)</t>
+  </si>
+  <si>
+    <t>N-(Isopropylcarbamoyl)-4-(nitroso(m-tolyl)amino)pyridine-3-sulfonamide</t>
+  </si>
+  <si>
+    <t>O=[S](NC(NC(C)C)=O)(C1=CN=CC=C1N(N=O)C2=CC(C)=CC=C2)=O</t>
+  </si>
+  <si>
+    <t>Torasemide</t>
+  </si>
+  <si>
+    <t>N-nitroso-desmethyl-maralixibat</t>
+  </si>
+  <si>
+    <t>1-(4-((4-((4R,5R)-3,3-Dibutyl-4-hydroxy-7-(methyl(nitroso)amino)-1,1-dioxido-2,3,4,5-tetrahydrobenzo[b]thiepin-5-yl)phenoxy)methyl)benzyl)-1,4-diazabicyclo[2.2.2]octan-1-ium</t>
+  </si>
+  <si>
+    <t>CCCCC6([C@@H]([C@H](C=1C=CC(=CC=1)OCC=2C=CC(=CC=2)C[N+]34CCN(CC3)CC4)C5=CC(N(N=O)C)=CC=C5S(C6)(=O)=O)O)CCCC</t>
+  </si>
+  <si>
+    <t>Maralixibat</t>
+  </si>
+  <si>
+    <t>N-nitroso-N-methyl-benzylamine</t>
+  </si>
+  <si>
+    <t>937-40-6</t>
+  </si>
+  <si>
+    <t>N-benzyl-N-methylnitrous amide</t>
+  </si>
+  <si>
+    <t>CN(CC1=CC=CC=C1)N=O</t>
+  </si>
+  <si>
+    <t>NMBzA</t>
+  </si>
+  <si>
+    <t>N-nitroso-donepezil impurity A</t>
+  </si>
+  <si>
+    <t>5,6-dimethoxy-2-[(1-nitrosopiperidin-4-yl)methyl]-2,3-dihydro-1H-inden-1-one</t>
+  </si>
+  <si>
+    <t>COC1=C(C=C2C(=C1)CC(C2=O)CC3CCN(CC3)N=O)OC</t>
+  </si>
+  <si>
+    <t>Donepezil</t>
+  </si>
+  <si>
+    <t>N-nitroso-pseudoephedrine/                          N-nitrosoephedrine</t>
+  </si>
+  <si>
+    <t>In the absence of a suitable surrogate or specific carcinogenicity data for amidine-containing molecules the limit of 18 ng/day is based on the substance specific TTC as that dataset included “other nitroso” structures.</t>
+  </si>
+  <si>
+    <t>Limit derived using structure-activity-relationship, physicochemical features and weight of evidence approach for N-nitroso-desmethyl-erythromycin using N-nitroso-desmethyl-azithromycin as a surrogate. Can be controlled according to ICH Q3A/B.</t>
+  </si>
+  <si>
+    <t>N-nitroso-desmethyl-erythromycin</t>
+  </si>
+  <si>
+    <t>N,N-dinitroso-desmethyl-sumatriptan</t>
+  </si>
+  <si>
+    <t>N-methyl-1-(3-(2-(methyl(nitroso)amino)ethyl)-1-nitroso-1H-indol-5-yl)methanesulfonamide</t>
+  </si>
+  <si>
+    <t>CNS(=O)(=O)CC1=CC2=C(C=C1)N(C=C2CCN(C)N=O)N=O</t>
+  </si>
+  <si>
+    <t>EMA/CHMP/219920/2026/Rev. 14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Verdana"/>
@@ -3891,57 +3963,50 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
@@ -4021,220 +4086,220 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Body text (Agency)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{205BC0F1-AAF5-43A6-94EC-77249642E0C6}"/>
     <cellStyle name="Ref. (Agency)" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Subtitle (Agency)" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Title (Agency)" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003399"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/nitrosamines-emea-h-a53-1490-questions-answers-marketing-authorisation-holders/applicants-chmp-opinion-article-53-regulation-ec-no-726/2004-referral-nitrosamine-impurities-human-medicinal-products_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image215.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image217.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image207.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image199.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image221.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image223.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/referral/nitrosamines-emea-h-a53-1490-questions-answers-marketing-authorisation-holders/applicants-chmp-opinion-article-53-regulation-ec-no-726/2004-referral-nitrosamine-impurities-human-medicinal-products_en.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image224.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image256.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.tmp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image253.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image264.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image269.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image259.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image263.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image268.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image273.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image272.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image267.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image271.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image266.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image265.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image270.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1521103</xdr:colOff>
+      <xdr:colOff>1406803</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>588</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -4258,77 +4323,77 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>1388631</xdr:colOff>
+      <xdr:colOff>970968</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>897843</xdr:colOff>
+      <xdr:colOff>479545</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>94538</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12457684" y="0"/>
-          <a:ext cx="4127046" cy="661741"/>
+          <a:off x="11769310" y="0"/>
+          <a:ext cx="3859998" cy="666038"/>
           <a:chOff x="888" y="-21"/>
           <a:chExt cx="325" cy="52"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="888" y="-21"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -4848,213 +4913,224 @@
             <a:rPr lang="en-GB" sz="1100" baseline="0"/>
             <a:t> and, where applicable, </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t>determined using the Carcinogenic Potency Categorization Approach (CPCA).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t>These limits are applicable only if a FP contains a single N-nitrosamine. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t>The</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" baseline="0"/>
             <a:t> source refers to p</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
-            <a:t>otential presence of nitrosamine impurities with structures derived from active substances or their related impurities. This does not mean that the impurity will be found in all products or pharmaceutical forms containing the named API. Please refer to </a:t>
+            <a:t>otential presence of nitrosamine impurities with structures derived from active substances or their related impurities. This does not mean that the impurity will be found in all products or pharmaceutical forms containing the named API. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-GB" sz="1100">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>Please refer to </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" u="sng">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Q&amp;A</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t> on the risk factors for the presence of nitrosamines for further details. </a:t>
           </a:r>
           <a:endParaRPr lang="LID4096" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>63728</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>21703</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1844585</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1808910</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="500" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A8650FD-18C6-0A15-1E5E-FAAA02E4D67F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="63728" y="3800601"/>
           <a:ext cx="1780857" cy="1787207"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1863833</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1428751</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F17E2ED-E87A-539B-56CB-A71EBFC97263}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="5604442"/>
           <a:ext cx="1838321" cy="1403238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17009</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1881369</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>790914</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA9274A3-135A-356B-0077-C325BFCAB964}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17009" y="7441404"/>
           <a:ext cx="1864360" cy="756898"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1747857</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>995020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D4628EA-BF32-6193-14EA-C64723D5D74F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="8478951"/>
           <a:ext cx="1722345" cy="969507"/>
@@ -5092,101 +5168,101 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="9499487"/>
           <a:ext cx="1428749" cy="1428749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85045</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>25514</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1564822</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1505291</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3DB2768-7A5E-BA67-E901-43FA11AA6AC0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85045" y="10987768"/>
           <a:ext cx="1479777" cy="1479777"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17008</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1878356</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>867455</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDF69DDE-236D-1899-DFB8-5F8456C7E161}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17008" y="12518570"/>
           <a:ext cx="1861348" cy="833439"/>
@@ -5224,9717 +5300,9339 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="13590135"/>
           <a:ext cx="1462767" cy="1462767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1838325</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1133475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="469" name="Picture 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AED7EF1-49E6-C9DA-E350-C81289512514}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{34D8CD0C-92BB-A8F4-820D-404B82DBFEAF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28575" y="15878175"/>
           <a:ext cx="1809750" cy="990600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1738193</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1301181</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77646E84-C209-09D9-50E0-BBBAD6CE4967}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="16439128"/>
           <a:ext cx="1712681" cy="1267165"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1883217</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>901473</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7468C73-12E9-AEA6-9487-E0B88E814559}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="17774329"/>
           <a:ext cx="1857705" cy="867457"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1870981</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>930539</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D99512-535C-4836-2808-D5395E2E57F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="18879909"/>
           <a:ext cx="1845469" cy="905027"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1870981</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1516840</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFBFEBB1-9DFA-6964-AB3E-7B06594D5387}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="19976985"/>
           <a:ext cx="1845469" cy="1491328"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>25513</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>34019</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1717901</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1709397</xdr:rowOff>
+      <xdr:colOff>1369217</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1369219</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 21">
+        <xdr:cNvPr id="23" name="Picture 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB929492-F41D-11B4-749D-5C34ED6630AB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8824DE49-436B-C133-C1A0-2EB3170C31FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
-        <a:stretch>
-[...42 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="23251207"/>
           <a:ext cx="1335200" cy="1335200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>25513</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1879486</xdr:colOff>
-      <xdr:row>37</xdr:row>
-      <xdr:rowOff>966335</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1005056</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 23">
+        <xdr:cNvPr id="26" name="Picture 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6AAB1AF-88C0-0C28-6169-3A2E5BACD347}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBB1A4B-F850-1E67-207F-7A91B4ACA08E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
-[...87 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="26772053"/>
           <a:ext cx="1853973" cy="962534"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1845467</xdr:colOff>
+      <xdr:colOff>2037347</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>1459231</xdr:rowOff>
+      <xdr:rowOff>1610198</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9675F21-B328-75D9-4A49-2973C8F99531}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="27945669"/>
-          <a:ext cx="1811451" cy="1425214"/>
+          <a:off x="34016" y="34476417"/>
+          <a:ext cx="2003331" cy="1576181"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>352425</xdr:rowOff>
+      <xdr:colOff>40104</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1828800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1304925</xdr:rowOff>
+      <xdr:colOff>2029326</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>1083679</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="482" name="Picture 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2F8E2E9-B57B-B265-B2F8-93C7F77CEB6E}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{A9675F21-B328-75D9-4A49-2973C8F99531}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="37528500"/>
-          <a:ext cx="1828800" cy="952500"/>
+          <a:off x="40104" y="247545226"/>
+          <a:ext cx="1989222" cy="1036053"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34016</xdr:colOff>
+      <xdr:colOff>42040</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>42521</xdr:rowOff>
+      <xdr:rowOff>64167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1845468</xdr:colOff>
+      <xdr:colOff>1717419</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>1853973</xdr:rowOff>
+      <xdr:rowOff>1187116</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 28">
+        <xdr:cNvPr id="31" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7297E204-69FC-1002-4473-F8188FB7CD9E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D487E902-402D-847C-C53E-10E980D3F89A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:srcRect t="16670" b="16303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="31423994"/>
-          <a:ext cx="1811452" cy="1811452"/>
+          <a:off x="42040" y="37739051"/>
+          <a:ext cx="1675379" cy="1122949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25513</xdr:rowOff>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1865270</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1088571</xdr:rowOff>
+      <xdr:colOff>1598837</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>1590333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 29">
+        <xdr:cNvPr id="65" name="Picture 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F40EE62-733F-C1B3-C2D7-8A7F858DA7D0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9B2309-76F8-A7C4-8AC9-7E292DA3F220}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
-[...87 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="242326204"/>
           <a:ext cx="1564821" cy="1564821"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42525</xdr:colOff>
-      <xdr:row>262</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1853976</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1073440</xdr:rowOff>
+      <xdr:colOff>2036612</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>1179095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107C772D-F133-1F5D-B42E-14DE5F91428D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:srcRect t="19283" b="22867"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="42525" y="241407723"/>
-          <a:ext cx="1811451" cy="1047927"/>
+          <a:off x="42525" y="337190460"/>
+          <a:ext cx="1994087" cy="1153582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34019</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1700892</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1700889</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5DEC4C1-47E7-2323-8326-86AE51276D6E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34019" y="36254529"/>
           <a:ext cx="1666873" cy="1666873"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>49159</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1848485</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1183427</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E492F853-6E0C-2F1C-F6A6-56F72C00BD1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="38982597"/>
           <a:ext cx="1848485" cy="1134268"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>54</xdr:row>
-      <xdr:rowOff>25513</xdr:rowOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1872688</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>986517</xdr:rowOff>
+      <xdr:colOff>1996168</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>1050757</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE3D4D7-1CBD-315C-6F06-BE759BBBF6AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="45264249"/>
+          <a:ext cx="1970656" cy="1025245"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1980996</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>1283369</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D88332EC-B037-3C71-ADCF-9DED2E295442}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34016" y="49419154"/>
+          <a:ext cx="1946980" cy="1257857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>17007</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2010168</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>1363579</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2259A054-AB1C-6FA1-1F06-17503EC9F8A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17007" y="50742629"/>
+          <a:ext cx="1993161" cy="1338066"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>21702</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>32111</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2005762</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>1393658</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198BE34E-C771-F582-B2BD-615340C0A5F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21702" y="60320348"/>
+          <a:ext cx="1984060" cy="1361547"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>34015</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1986378</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>1515978</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4871F1A9-E23C-76DE-6C13-41EA32D1164B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34016" y="53638710"/>
+          <a:ext cx="1952362" cy="1481963"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013538</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>1114926</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{417ADB96-8D99-C2AB-F081-D777DFA7C6B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="39460714"/>
-          <a:ext cx="1847176" cy="961004"/>
+          <a:off x="25512" y="55202816"/>
+          <a:ext cx="1988026" cy="1080910"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:colOff>42520</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1850605</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1199129</xdr:rowOff>
+      <xdr:colOff>1505289</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>1488281</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 36">
+        <xdr:cNvPr id="42" name="Picture 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D88332EC-B037-3C71-ADCF-9DED2E295442}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C19D01F5-7BE8-F447-EEE3-DD1393C41720}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42520" y="47727052"/>
           <a:ext cx="1462769" cy="1462769"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17008</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1878354</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>807923</xdr:rowOff>
+      <xdr:colOff>2018696</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>866274</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675E116C-229A-503E-30B0-386C30B13783}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17008" y="49257855"/>
-          <a:ext cx="1861346" cy="773907"/>
+          <a:off x="17008" y="57986121"/>
+          <a:ext cx="2001688" cy="832258"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25513</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1386227</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>1386227</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17494A0-250A-DD66-8F68-4C74F04580C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="50337924"/>
           <a:ext cx="1360714" cy="1360714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25513</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1547813</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1573325</xdr:rowOff>
+      <xdr:colOff>1876925</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>1902437</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Picture 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D005FF22-9C98-8FCF-D7B2-36AFEB0F4581}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1" y="52965803"/>
-          <a:ext cx="1547812" cy="1547812"/>
+          <a:off x="0" y="61739491"/>
+          <a:ext cx="1876925" cy="1876925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1615848</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1615848</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Picture 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{730E65B8-BCE9-8942-C7E6-53981C668EB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="54573146"/>
           <a:ext cx="1590336" cy="1590336"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34016</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>34015</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1836962</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>705942</xdr:rowOff>
+      <xdr:colOff>2028008</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>778042</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Picture 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C395B200-C861-9EEF-C76C-FD8B7AE4C61B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="57090467"/>
-          <a:ext cx="1802946" cy="680430"/>
+          <a:off x="34015" y="69070732"/>
+          <a:ext cx="1993993" cy="752531"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>72</xdr:row>
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1374627</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1054552</xdr:rowOff>
+      <xdr:colOff>1941095</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>1489366</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Picture 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB129BD4-617C-99CB-B06F-44AACE1964B8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34016" y="69896900"/>
+          <a:ext cx="1907079" cy="1463855"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>42520</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2037172</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>745958</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05BC8D50-A23D-FDF3-0811-D31228D64A70}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="71494057"/>
+          <a:ext cx="2011660" cy="703438"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34015</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>25511</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1992226</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>1716504</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C118235-7842-BC66-1B42-7A86D2F35513}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34015" y="75110585"/>
+          <a:ext cx="1958211" cy="1690993"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42520</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2020573</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1548064</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{028BCA10-4777-8CF1-D7B7-5CA8B617DE81}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42520" y="76891259"/>
+          <a:ext cx="1978053" cy="1522552"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42038</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>42520</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1981200</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>1115985</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A785BB43-017D-939A-6A1F-DECB650FF85A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:srcRect t="23512" b="21131"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42038" y="78504457"/>
+          <a:ext cx="1939162" cy="1073465"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>37353</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>1017933</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2022510</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>1066800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FD18EB-BE00-4A07-659E-0AE9FDE8F9A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="57932409"/>
-          <a:ext cx="1340611" cy="1029040"/>
+          <a:off x="37353" y="81565344"/>
+          <a:ext cx="1985157" cy="1083582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>73</xdr:row>
-      <xdr:rowOff>42520</xdr:rowOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1879488</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>690819</xdr:rowOff>
+      <xdr:colOff>1994636</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>1155031</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Picture 50">
+        <xdr:cNvPr id="57" name="Picture 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05BC8D50-A23D-FDF3-0811-D31228D64A70}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3D7B36-6979-2AE4-55E8-40C94CE2E8E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="59046493"/>
-          <a:ext cx="1853976" cy="648299"/>
+          <a:off x="25512" y="83067953"/>
+          <a:ext cx="1969124" cy="1121015"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34015</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>34014</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1743414</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1501646</xdr:rowOff>
+      <xdr:colOff>1954627</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>1299409</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Picture 51">
+        <xdr:cNvPr id="58" name="Picture 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C118235-7842-BC66-1B42-7A86D2F35513}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE494E8D-07F0-2208-14DF-BCAEEAC10561}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34015" y="59879932"/>
-          <a:ext cx="1709399" cy="1476134"/>
+          <a:off x="34014" y="84263090"/>
+          <a:ext cx="1920613" cy="1265393"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42521</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>32110</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>32112</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1649865</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1262721</xdr:rowOff>
+      <xdr:colOff>2026472</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>812132</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Picture 52">
+        <xdr:cNvPr id="59" name="Picture 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{028BCA10-4777-8CF1-D7B7-5CA8B617DE81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F899EBD-D986-F4F6-0CA3-890CCEAC104D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="42521" y="61419240"/>
-          <a:ext cx="1607344" cy="1237209"/>
+          <a:off x="32110" y="91251533"/>
+          <a:ext cx="1994362" cy="780020"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34017</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42521</xdr:rowOff>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1846837</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1046047</xdr:rowOff>
+      <xdr:colOff>2025448</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>1147011</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Picture 53">
+        <xdr:cNvPr id="60" name="Picture 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A785BB43-017D-939A-6A1F-DECB650FF85A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2AE2F24-4E02-8F66-D99B-4139BD2726C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
-        <a:srcRect t="23512" b="21131"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34017" y="62737432"/>
-          <a:ext cx="1812820" cy="1003526"/>
+          <a:off x="25512" y="86476417"/>
+          <a:ext cx="1999936" cy="1121499"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>37353</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>288016</xdr:rowOff>
+      <xdr:colOff>42521</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1891426</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1300047</xdr:rowOff>
+      <xdr:colOff>1454263</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>1437255</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Picture 54">
+        <xdr:cNvPr id="61" name="Picture 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74FD18EB-BE00-4A07-659E-0AE9FDE8F9A8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A340328-FE67-6B65-B78B-171A36C54E45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42521" y="71063303"/>
           <a:ext cx="1411742" cy="1411742"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1564819</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>1556315</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FC15DB6-9F31-9A2C-5047-135C4BE3DDBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="72543079"/>
           <a:ext cx="1530803" cy="1530803"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:colOff>34015</xdr:colOff>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1870982</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1209048</xdr:rowOff>
+      <xdr:colOff>2005262</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>1294942</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8CD26D6-5F26-460A-11B9-CD46584ECD9D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34015" y="335875490"/>
+          <a:ext cx="1971247" cy="1260926"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>42525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2038183</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>802105</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F77002-8664-F53A-BADC-24BCBEACC10F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="335017725"/>
+          <a:ext cx="2012671" cy="759580"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25513</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>52960</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2033021</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>930442</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6797FC1F-D25C-AB04-113C-127DBFADEEF8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25513" y="330047086"/>
+          <a:ext cx="2007508" cy="877482"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34501</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>68035</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2025922</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>1227220</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9DA94F-090F-C180-BAB8-3EA7CD4EDE13}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34501" y="328778793"/>
+          <a:ext cx="1991421" cy="1159185"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>56344</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>42522</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2020404</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>1155032</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Picture 80">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0F6FC4-3946-0B66-CE92-34007610F275}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="56344" y="325328290"/>
+          <a:ext cx="1964060" cy="1112510"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>59532</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>1203052</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Picture 82">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6CB7E6-7EBD-78A2-03B4-89B084A47F93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="239936449"/>
-          <a:ext cx="1836966" cy="1175032"/>
+          <a:off x="25512" y="324085995"/>
+          <a:ext cx="1971730" cy="1143520"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25513</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42525</xdr:rowOff>
+      <xdr:colOff>17007</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>51027</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1873337</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>739892</xdr:rowOff>
+      <xdr:colOff>2039622</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>1042737</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Picture 75">
+        <xdr:cNvPr id="96" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F77002-8664-F53A-BADC-24BCBEACC10F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6927B71A-BF21-BF54-75DB-A30B927C1AF9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25513" y="236092436"/>
-          <a:ext cx="1847824" cy="697367"/>
+          <a:off x="17007" y="322978606"/>
+          <a:ext cx="2022615" cy="991710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25513</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>85044</xdr:rowOff>
+      <xdr:colOff>40588</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>51027</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1873886</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>892968</xdr:rowOff>
+      <xdr:colOff>2029514</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>810127</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Picture 76">
+        <xdr:cNvPr id="99" name="Picture 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6797FC1F-D25C-AB04-113C-127DBFADEEF8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94152B9F-755D-340B-B2D4-1B24656941D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25513" y="238056964"/>
-          <a:ext cx="1848373" cy="807924"/>
+          <a:off x="40588" y="322104311"/>
+          <a:ext cx="1988926" cy="759100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42522</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>68036</xdr:rowOff>
+      <xdr:colOff>117326</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1839583</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1114086</xdr:rowOff>
+      <xdr:colOff>1796716</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>1467676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Picture 77">
+        <xdr:cNvPr id="102" name="Picture 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C9DA94F-090F-C180-BAB8-3EA7CD4EDE13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E84CA67-D37F-D7EE-E1E5-6F8BAE95D084}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="42522" y="236772790"/>
-          <a:ext cx="1797061" cy="1046050"/>
+          <a:off x="117326" y="318029133"/>
+          <a:ext cx="1679390" cy="1425154"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>144575</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42522</xdr:rowOff>
+      <xdr:colOff>25511</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1798096</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>979132</xdr:rowOff>
+      <xdr:colOff>2034342</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>1010652</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Picture 80">
+        <xdr:cNvPr id="104" name="Picture 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0F6FC4-3946-0B66-CE92-34007610F275}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7485E668-94B9-BBF4-109A-2963BC66ACB6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="144575" y="235743750"/>
-          <a:ext cx="1653521" cy="936610"/>
+          <a:off x="25511" y="105807153"/>
+          <a:ext cx="2008831" cy="985141"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>59532</xdr:rowOff>
+      <xdr:colOff>44457</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>48807</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1858505</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1122590</xdr:rowOff>
+      <xdr:colOff>2031141</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>1090863</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Picture 82">
+        <xdr:cNvPr id="110" name="Picture 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6CB7E6-7EBD-78A2-03B4-89B084A47F93}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73916AE7-D8D2-0542-775A-EC47C8B3758F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="234493595"/>
-          <a:ext cx="1832993" cy="1063058"/>
+          <a:off x="44457" y="313503523"/>
+          <a:ext cx="1986684" cy="1042056"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>17007</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51027</xdr:rowOff>
+      <xdr:colOff>51024</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1872928</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>961005</xdr:rowOff>
+      <xdr:colOff>1828799</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>1803287</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Picture 83">
+        <xdr:cNvPr id="111" name="Picture 110">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6927B71A-BF21-BF54-75DB-A30B927C1AF9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{639C321F-BFE6-D424-4516-0AC572961BDA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17007" y="230505000"/>
-          <a:ext cx="1855921" cy="909978"/>
+          <a:off x="51024" y="105029112"/>
+          <a:ext cx="1777775" cy="1777775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>8504</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51027</xdr:rowOff>
+      <xdr:colOff>52476</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>44456</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1880246</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>765402</xdr:rowOff>
+      <xdr:colOff>2037651</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>954505</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Picture 84">
+        <xdr:cNvPr id="115" name="Picture 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94152B9F-755D-340B-B2D4-1B24656941D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7FDFB9-DE30-F0C5-5DDD-CC4A9321CAAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8504" y="229612031"/>
-          <a:ext cx="1871742" cy="714375"/>
+          <a:off x="52476" y="312488519"/>
+          <a:ext cx="1985175" cy="910049"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>229620</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42522</xdr:rowOff>
+      <xdr:colOff>34017</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1590334</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1197243</xdr:rowOff>
+      <xdr:colOff>1496785</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>1488281</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Picture 85">
+        <xdr:cNvPr id="116" name="Picture 115">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E84CA67-D37F-D7EE-E1E5-6F8BAE95D084}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2681F60-B773-70A4-B179-D8290C2E8266}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="77883884"/>
           <a:ext cx="1462768" cy="1462768"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>272144</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:colOff>264123</xdr:colOff>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>59530</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1556320</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:colOff>1548299</xdr:colOff>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>1343706</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442D94AC-D76E-AA5D-F708-651EC0293CD2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="272144" y="226694999"/>
+          <a:off x="264123" y="311091888"/>
           <a:ext cx="1284176" cy="1284176"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51026</xdr:colOff>
-      <xdr:row>245</xdr:row>
-      <xdr:rowOff>119062</xdr:rowOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>54894</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1854913</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>884464</xdr:rowOff>
+      <xdr:colOff>2038888</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>898358</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D5A0463-D385-5C17-7623-5876D30A4B6A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="51026" y="225742500"/>
-          <a:ext cx="1803887" cy="765402"/>
+          <a:off x="51026" y="310156810"/>
+          <a:ext cx="1987862" cy="843464"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1868729</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>1590335</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 120">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6A89CC1-2C68-B900-7726-1F66E01ADF6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="79397677"/>
           <a:ext cx="1843217" cy="1556319"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76541</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>127566</xdr:rowOff>
+      <xdr:colOff>44457</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>47355</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1866801</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1046048</xdr:rowOff>
+      <xdr:colOff>2015873</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>1058778</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 134">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3B56503-D9B8-2476-D763-83D264CC38A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="76541" y="224585892"/>
-          <a:ext cx="1790260" cy="918482"/>
+          <a:off x="44457" y="309034344"/>
+          <a:ext cx="1971416" cy="1011423"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34018</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>25516</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1522300</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>1513798</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 127">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1834390E-A258-B0CA-430D-7C9AF0A18B21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34018" y="81209132"/>
           <a:ext cx="1488282" cy="1488282"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>59531</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>93549</xdr:rowOff>
+      <xdr:colOff>51509</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>45422</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1857420</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1105580</xdr:rowOff>
+      <xdr:colOff>2021304</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>1154219</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 139">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71220A8E-9300-A08A-6134-C3CDD931659C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="59531" y="223284710"/>
-          <a:ext cx="1797889" cy="1012031"/>
+          <a:off x="51509" y="307813211"/>
+          <a:ext cx="1969795" cy="1108797"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>59532</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42523</xdr:rowOff>
+      <xdr:colOff>43489</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1834270</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>867455</xdr:rowOff>
+      <xdr:colOff>2029326</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>965577</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 142">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DD16057-6633-5D93-7273-AA7CDE66DEF8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="59532" y="222247166"/>
-          <a:ext cx="1774738" cy="824932"/>
+          <a:off x="43489" y="306799659"/>
+          <a:ext cx="1985837" cy="923055"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
       <xdr:row>101</xdr:row>
-      <xdr:rowOff>34016</xdr:rowOff>
+      <xdr:rowOff>34015</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1695102</xdr:colOff>
+      <xdr:colOff>1965158</xdr:colOff>
       <xdr:row>101</xdr:row>
-      <xdr:rowOff>1454262</xdr:rowOff>
+      <xdr:rowOff>1685162</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="Picture 137">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A970EDAC-825C-E452-0379-FFF239BE438A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34016" y="82756940"/>
-          <a:ext cx="1661086" cy="1420246"/>
+          <a:off x="34016" y="114911531"/>
+          <a:ext cx="1931142" cy="1651147"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76540</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51027</xdr:rowOff>
+      <xdr:colOff>44456</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>43006</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1862477</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>949708</xdr:rowOff>
+      <xdr:colOff>2031206</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>1042736</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="Picture 150">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB383392-D152-CD7C-AE62-072FDD0E1F98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="76540" y="221286161"/>
-          <a:ext cx="1785937" cy="898681"/>
+          <a:off x="44456" y="305693238"/>
+          <a:ext cx="1986750" cy="999730"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25513</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1785937</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>1794441</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="Picture 143">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1099AA3E-56F4-9CFE-24D6-5F0262DF3C23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25513" y="84253727"/>
           <a:ext cx="1760424" cy="1760424"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34017</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>25514</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1869143</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>858951</xdr:rowOff>
+      <xdr:colOff>1997241</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>917128</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Picture 162">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02691CC2-767C-212D-2959-ED2DD3394E3D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34017" y="220342166"/>
-          <a:ext cx="1835126" cy="833437"/>
+          <a:off x="34016" y="304713219"/>
+          <a:ext cx="1963225" cy="891614"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>136072</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:colOff>71903</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>42521</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1751920</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1269050</xdr:rowOff>
+      <xdr:colOff>1973178</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>1485707</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 171">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93C7C2C-07CE-68E9-B455-F18E61A078B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="136072" y="216191985"/>
-          <a:ext cx="1615848" cy="1226529"/>
+          <a:off x="71903" y="303214247"/>
+          <a:ext cx="1901275" cy="1443186"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42522</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>42523</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1717902</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>1717903</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="Picture 146">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7884E2B0-A68B-B840-CEA9-9AF18BC72AC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42522" y="86082188"/>
           <a:ext cx="1675380" cy="1675380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>76540</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:colOff>52477</xdr:colOff>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>42523</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1860172</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1122590</xdr:rowOff>
+      <xdr:colOff>2022143</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>1235242</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 180">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB44EDC4-9C34-ACF9-9DFF-A19C8AC7A4B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="76540" y="217790827"/>
-          <a:ext cx="1783632" cy="1080067"/>
+          <a:off x="52477" y="299075386"/>
+          <a:ext cx="1969666" cy="1192719"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1876429</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>1233146</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="157" name="Picture 156">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ADE1CFC-1ACE-8150-79C0-FB2C8FAFEF1C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="87817096"/>
           <a:ext cx="1850917" cy="1207635"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>51027</xdr:colOff>
-      <xdr:row>234</xdr:row>
-      <xdr:rowOff>136073</xdr:rowOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>55863</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1870982</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>908293</xdr:rowOff>
+      <xdr:colOff>2036603</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>898357</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 184">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588B96BF-3DFB-9650-209A-387F6C520BBB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="51027" y="343044095"/>
+          <a:ext cx="1985576" cy="842494"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47357</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>56068</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2003183</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>1419726</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Picture 194">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9AF90D-840E-D56D-C5D7-72A29361275E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47357" y="341584468"/>
+          <a:ext cx="1955826" cy="1363658"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1992492</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>1291390</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Picture 160">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F17B2FB-F42D-C675-71A3-6B564AF73CB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="124263596"/>
+          <a:ext cx="1966980" cy="1265878"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200437</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>51026</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1700462</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>1451524</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Picture 203">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A203CE-826F-D3B5-FA12-B0E40B2236DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="200437" y="340079489"/>
+          <a:ext cx="1500025" cy="1400498"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>42522</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1997241</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>2005747</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Picture 165">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5595713E-C0D6-862E-1116-7E9425F04AC4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34016" y="128194880"/>
+          <a:ext cx="1963225" cy="1963225"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>51027</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>46716</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1785938</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>1082483</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Picture 206">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4829DB58-85D8-608D-3A42-5DE14E70CFF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="51027" y="216744778"/>
-          <a:ext cx="1819955" cy="772220"/>
+          <a:off x="51027" y="296809621"/>
+          <a:ext cx="1734911" cy="1035767"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>127567</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>80131</xdr:rowOff>
+      <xdr:colOff>29865</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>49647</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1794442</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1242324</xdr:rowOff>
+      <xdr:colOff>2036405</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>858253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="Picture 194">
+        <xdr:cNvPr id="175" name="Picture 216">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9AF90D-840E-D56D-C5D7-72A29361275E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AB0BD8-816F-4A13-6065-9D8432C21AA7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="127567" y="212530153"/>
-          <a:ext cx="1666875" cy="1162193"/>
+          <a:off x="29865" y="295890131"/>
+          <a:ext cx="2006540" cy="808606"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>25511</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>33699</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1872760</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1214335</xdr:rowOff>
+      <xdr:colOff>1973178</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>1671925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="Picture 160">
+        <xdr:cNvPr id="171" name="Picture 170">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F17B2FB-F42D-C675-71A3-6B564AF73CB8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39F6FE62-0855-89D4-322D-EC2621ABFEFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect t="8367" b="7521"/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="89186316"/>
-          <a:ext cx="1847248" cy="1188823"/>
+          <a:off x="25511" y="131787510"/>
+          <a:ext cx="1947667" cy="1638226"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>280647</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51026</xdr:rowOff>
+      <xdr:colOff>69684</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>50742</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1567014</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1252042</xdr:rowOff>
+      <xdr:colOff>1949116</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>1329077</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="Picture 203">
+        <xdr:cNvPr id="177" name="Picture 223">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A203CE-826F-D3B5-FA12-B0E40B2236DA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BD4F6BE-A925-CE81-0FB0-AE53D7A27071}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="280647" y="214014843"/>
-          <a:ext cx="1286367" cy="1201016"/>
+          <a:off x="69684" y="294519626"/>
+          <a:ext cx="1879432" cy="1278335"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34017</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42523</xdr:rowOff>
+      <xdr:colOff>50258</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>51993</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1343705</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1352211</xdr:rowOff>
+      <xdr:colOff>2012212</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>1026695</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="Picture 165">
+        <xdr:cNvPr id="180" name="Picture 227">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5595713E-C0D6-862E-1116-7E9425F04AC4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03654533-12B7-F31E-747B-C08F0176E76A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="34017" y="90572545"/>
-          <a:ext cx="1309688" cy="1309688"/>
+          <a:off x="50258" y="293454077"/>
+          <a:ext cx="1961954" cy="974702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>51027</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>86821</xdr:rowOff>
+      <xdr:colOff>109789</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>34018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1785938</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1122588</xdr:rowOff>
+      <xdr:colOff>1700786</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>1625015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="Picture 206">
+        <xdr:cNvPr id="184" name="Picture 236">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4829DB58-85D8-608D-3A42-5DE14E70CFF1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E77889-30D1-630D-5D43-8FFCB5BAD8A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="51027" y="212791977"/>
-          <a:ext cx="1734911" cy="1035767"/>
+          <a:off x="109789" y="289289218"/>
+          <a:ext cx="1590997" cy="1590997"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>102054</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>169962</xdr:rowOff>
+      <xdr:colOff>48669</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>47493</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1853974</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>875960</xdr:rowOff>
+      <xdr:colOff>2003532</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>1018672</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="Picture 216">
+        <xdr:cNvPr id="182" name="Picture 181">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AB0BD8-816F-4A13-6065-9D8432C21AA7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D3CFDE9-ABA4-0CC6-6321-A182E096EDB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="102054" y="211888600"/>
-          <a:ext cx="1751920" cy="705998"/>
+          <a:off x="48669" y="137295725"/>
+          <a:ext cx="1954863" cy="971179"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33699</xdr:rowOff>
+      <xdr:colOff>99333</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>48306</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1603184</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1360714</xdr:rowOff>
+      <xdr:colOff>1630137</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>1579110</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="Picture 170">
+        <xdr:cNvPr id="82" name="Picture 245">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39F6FE62-0855-89D4-322D-EC2621ABFEFA}"/>
-[...42 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BD4F6BE-A925-CE81-0FB0-AE53D7A27071}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ABF17AF-9DFE-BB5F-B222-AAF50FF6CE08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
-[...175 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="99333" y="215808606"/>
           <a:ext cx="1530804" cy="1530804"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>17009</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>68036</xdr:rowOff>
+      <xdr:colOff>33051</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>51994</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1879487</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>953607</xdr:rowOff>
+      <xdr:colOff>2049243</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>1010653</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Picture 248">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8EF1626-EA80-8ACA-F060-8D48048C1B4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="33051" y="286604099"/>
+          <a:ext cx="2016192" cy="958659"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42520</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1812757</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>1795749</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Picture 187">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25062BAB-9D7E-F75F-05B9-99ECCB8671DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42520" y="139583807"/>
+          <a:ext cx="1770237" cy="1770237"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>61946</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>46069</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1997241</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>1473814</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Picture 252">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062667C0-F31F-B1D8-872E-E425EAD9FE9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="61946" y="285066153"/>
+          <a:ext cx="1935295" cy="1427745"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34018</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1644316</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>1637689</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Picture 192">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD6311CB-50D7-2BD5-8A8C-100E6742B24E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34018" y="141413090"/>
+          <a:ext cx="1610298" cy="1603673"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42523</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>44940</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>1361979</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Picture 265">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5A11897-9A54-309F-ADC7-E8BA3040199C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42523" y="283621235"/>
+          <a:ext cx="1954719" cy="1317039"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>45907</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>58538</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013881</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>729916</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Picture 266">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3165AE65-3DE6-5CDB-4309-E82900690CAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17009" y="204328259"/>
-          <a:ext cx="1862478" cy="885571"/>
+          <a:off x="45907" y="282824706"/>
+          <a:ext cx="1967974" cy="671378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42521</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25513</xdr:rowOff>
+      <xdr:colOff>195602</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>119062</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1377721</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1360713</xdr:rowOff>
+      <xdr:colOff>1683883</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>1607343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="Picture 187">
+        <xdr:cNvPr id="208" name="Picture 267">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25062BAB-9D7E-F75F-05B9-99ECCB8671DE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607FA2CA-17B8-F7DF-3F01-4874A8B9F835}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="195602" y="198434665"/>
           <a:ext cx="1488281" cy="1488281"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>153081</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>102054</xdr:rowOff>
+      <xdr:colOff>32765</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>45906</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1862479</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1046050</xdr:rowOff>
+      <xdr:colOff>1997609</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>1130969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Picture 268">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D3BF48-4ED7-FE0E-F7C6-BFA2B18F183A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="32765" y="279900432"/>
+          <a:ext cx="1964844" cy="1085063"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>59531</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>25514</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1987812</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>946484</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Picture 272">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59839B29-67E8-6FB6-4CE2-F3879340C437}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="59531" y="278877409"/>
+          <a:ext cx="1928281" cy="920970"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34017</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>34017</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1820779</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>1820779</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Picture 215">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25DDE1BE-FC30-890A-F7ED-2ACBCDD3A78A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34017" y="143073449"/>
+          <a:ext cx="1786762" cy="1786762"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>34016</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1909011</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>1577188</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Picture 220">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE17AE19-8874-77D4-9E2E-E61872208D09}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="34016" y="144926311"/>
+          <a:ext cx="1874995" cy="1543172"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2027284</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>1130969</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Picture 224">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766ED11C-6CC0-0D55-3DA4-9C411B916104}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="146530039"/>
+          <a:ext cx="2001772" cy="1105456"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42520</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>34017</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2041776</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>882316</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Picture 225">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EFFE483-5DA5-C49F-2A60-B617CDAFFF71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="153081" y="197278058"/>
-          <a:ext cx="1709398" cy="943996"/>
+          <a:off x="42520" y="148776417"/>
+          <a:ext cx="1999256" cy="848299"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>59531</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25514</xdr:rowOff>
+      <xdr:colOff>34017</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1868232</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>889371</xdr:rowOff>
+      <xdr:colOff>1564821</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>1556317</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="Picture 272">
+        <xdr:cNvPr id="227" name="Picture 226">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59839B29-67E8-6FB6-4CE2-F3879340C437}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EFAB25-94F9-DA20-71E6-651E5A1C88C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34017" y="102198147"/>
           <a:ext cx="1530804" cy="1530804"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25513</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>42525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1860687</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1200758</xdr:rowOff>
+      <xdr:colOff>2004289</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>1291390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="229" name="Picture 228">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFB990F-C0D1-CF3A-8BE5-ADA3C1C328EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25513" y="103822503"/>
-          <a:ext cx="1835174" cy="1158233"/>
+          <a:off x="25512" y="151287493"/>
+          <a:ext cx="1978777" cy="1248865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1880040</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>1564821</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="230" name="Picture 229">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B05026D1-467B-07B6-B58D-788091F61A5E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="105072656"/>
           <a:ext cx="1880040" cy="1539308"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>68036</xdr:colOff>
-      <xdr:row>132</xdr:row>
-      <xdr:rowOff>34019</xdr:rowOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>34018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1811451</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1152927</xdr:rowOff>
+      <xdr:colOff>2027196</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>1291389</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="231" name="Picture 230">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F245DAAD-2DD9-3839-5ECD-B28AB2926169}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="68036" y="106782055"/>
-          <a:ext cx="1743415" cy="1118908"/>
+          <a:off x="68036" y="157840207"/>
+          <a:ext cx="1959160" cy="1257371"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1658369</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>1658369</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="232" name="Picture 231">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4617FCA-89B3-8223-A0FE-D601DC9E9F7A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="107972677"/>
           <a:ext cx="1632857" cy="1632857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>98189</xdr:colOff>
-      <xdr:row>215</xdr:row>
+      <xdr:colOff>74125</xdr:colOff>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>38664</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1343705</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1252037</xdr:rowOff>
+      <xdr:colOff>1772652</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>1693357</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="240" name="Picture 364">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4400C3E3-A2E4-98F9-9CF7-88018B365ED4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="98189" y="192384133"/>
-          <a:ext cx="1245516" cy="1213373"/>
+          <a:off x="74125" y="275625990"/>
+          <a:ext cx="1698527" cy="1654693"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17008</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1876858</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1437253</xdr:rowOff>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>1540809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="235" name="Picture 234">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{426DE0A9-F20F-8518-DD80-2626E6D4147E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17008" y="109648057"/>
-          <a:ext cx="1859850" cy="1411741"/>
+          <a:off x="17008" y="162548080"/>
+          <a:ext cx="1996276" cy="1515297"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>119062</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>54119</xdr:rowOff>
+      <xdr:colOff>54894</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>54118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1819993</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1181977</xdr:rowOff>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>1342055</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="243" name="Picture 380">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73771FF5-54C2-1E3C-3902-8C6D7E3AAF34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="119062" y="193205966"/>
-          <a:ext cx="1700931" cy="1127858"/>
+          <a:off x="54894" y="271638939"/>
+          <a:ext cx="1942348" cy="1287937"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:colOff>25511</xdr:colOff>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>42522</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1862584</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>986518</xdr:rowOff>
+      <xdr:colOff>1987598</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>1050758</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="242" name="Picture 241">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6D2FDE3-27B5-7B54-EE88-99E5C861AF75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="111144843"/>
-          <a:ext cx="1837072" cy="943996"/>
+          <a:off x="25511" y="164161280"/>
+          <a:ext cx="1962087" cy="1008236"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>75767</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194831</xdr:rowOff>
+      <xdr:colOff>43683</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>50453</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1835312</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1136507</xdr:rowOff>
+      <xdr:colOff>2002704</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>1098885</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="252" name="Picture 394">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1AC88BC-EE41-8942-D4A4-841A7E960B15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="75767" y="191474149"/>
-          <a:ext cx="1759545" cy="941676"/>
+          <a:off x="43683" y="270480242"/>
+          <a:ext cx="1959021" cy="1048432"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1683883</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>1683883</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="244" name="Picture 243">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A42C328-1A3F-841C-2BAF-97B02FDC5ABC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="112497052"/>
           <a:ext cx="1658371" cy="1658371"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17009</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>34018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1879487</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>911646</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="254" name="Picture 253">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D96A703-2207-74A5-AC8D-F1A0C69B06D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17009" y="114240469"/>
           <a:ext cx="1862478" cy="877628"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>64943</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194831</xdr:rowOff>
+      <xdr:colOff>48901</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>50453</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1753466</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1058894</xdr:rowOff>
+      <xdr:colOff>1987989</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>1042737</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="258" name="Picture 406">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66489254-1310-707A-67CA-091C19BA7846}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="64943" y="190207757"/>
-          <a:ext cx="1688523" cy="864063"/>
+          <a:off x="48901" y="269381358"/>
+          <a:ext cx="1939088" cy="992284"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>140711</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>86591</xdr:rowOff>
+      <xdr:colOff>60501</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>56150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1742643</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1688523</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>1302568</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="261" name="Picture 415">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13120456-5664-A730-A75A-A0AF9ADB106C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:srcRect t="18629" b="17280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="140711" y="188346051"/>
-          <a:ext cx="1601932" cy="1601932"/>
+          <a:off x="60501" y="267590339"/>
+          <a:ext cx="1944762" cy="1246418"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1437253</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>1437253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="260" name="Picture 259">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A3F020-3806-06FB-04B4-F3B7F46D678F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="25512" y="115456606"/>
           <a:ext cx="1411741" cy="1411741"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:colOff>53642</xdr:colOff>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>43296</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1768244</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>963325</xdr:rowOff>
+      <xdr:colOff>1973179</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>1197474</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="263" name="Picture 419">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B5F833-2F51-2895-3D07-1558E0BEC1BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="53642" y="266342243"/>
+          <a:ext cx="1919537" cy="1154178"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42521</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>64169</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1573324</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>1276063</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Picture 263">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BFB91B5-4FCF-0CA7-BF8D-DB88D9A97246}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:srcRect t="20833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42521" y="169813706"/>
+          <a:ext cx="1530803" cy="1211894"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>52092</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>42430</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2020920</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>978568</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Picture 429">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F806429-EDD1-795C-34FE-0E86F72FB3FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="52092" y="265314683"/>
+          <a:ext cx="1968828" cy="936138"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40881</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>44071</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>1403929</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Picture 438">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA293018-4837-C544-78CA-E52EEE95A6AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="40881" y="261979566"/>
+          <a:ext cx="1956361" cy="1359858"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>42520</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2024824</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>882316</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Picture 271">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2EECC70-3CBD-531F-F0D7-D0D8F386A2D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25512" y="171388246"/>
+          <a:ext cx="1999312" cy="839796"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>49289</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>57310</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2004019</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>1195137</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Picture 448">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351C2D45-C7DA-E7DF-50BA-B9EE89EEF347}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="238125" y="187274489"/>
-          <a:ext cx="1530119" cy="920029"/>
+          <a:off x="49289" y="260733499"/>
+          <a:ext cx="1954730" cy="1137827"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42521</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>34017</xdr:rowOff>
+      <xdr:colOff>77319</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>54120</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1573324</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1564820</xdr:rowOff>
+      <xdr:colOff>1625131</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>1601932</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="Picture 263">
+        <xdr:cNvPr id="282" name="Picture 455">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BFB91B5-4FCF-0CA7-BF8D-DB88D9A97246}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBA9864B-07D9-D7CD-A0DD-C65B14AEA10E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="42521" y="116919374"/>
-[...219 lines deleted...]
-          <a:off x="205655" y="181126535"/>
+          <a:off x="77319" y="259094015"/>
           <a:ext cx="1547812" cy="1547812"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34016</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>34017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1853971</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>1318463</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="281" name="Picture 280">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9214C64-36DC-FC1D-43CD-5785722D221B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34016" y="119394173"/>
           <a:ext cx="1819955" cy="1284446"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>216478</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>75767</xdr:rowOff>
+      <xdr:colOff>88142</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>59725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1710171</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1569460</xdr:rowOff>
+      <xdr:colOff>1581835</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>1553418</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Picture 469">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2976A4F-C978-D684-A24E-801380312F96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="216478" y="179524602"/>
+          <a:off x="88142" y="257487388"/>
           <a:ext cx="1493693" cy="1493693"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:colOff>25511</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1862478</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>910703</xdr:rowOff>
+      <xdr:colOff>1973178</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>964047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="283" name="Picture 282">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A09920-F2BD-5988-6D38-F09DE1A164A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="121146093"/>
-          <a:ext cx="1836966" cy="885190"/>
+          <a:off x="25511" y="174090376"/>
+          <a:ext cx="1947667" cy="938534"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>194830</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>97414</xdr:rowOff>
+      <xdr:colOff>98578</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>57309</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1677699</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1580283</xdr:rowOff>
+      <xdr:colOff>1581447</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>1540178</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Picture 473">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516B18C2-D8E0-07DC-8C7D-C2B1FFB15990}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="194830" y="177846903"/>
+          <a:off x="98578" y="255880762"/>
           <a:ext cx="1482869" cy="1482869"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42525</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>25511</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1675382</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>1658368</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Picture 287">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C3965A9-2917-CF12-BF62-67BE6F7D6E14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42525" y="122115600"/>
           <a:ext cx="1632857" cy="1632857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>432954</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64943</xdr:rowOff>
+      <xdr:colOff>63988</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>40880</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1493693</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1125682</xdr:rowOff>
+      <xdr:colOff>1652337</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>1629229</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Picture 485">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1FEF07A-7931-BD9D-4251-325A919FCFE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="63988" y="254211996"/>
+          <a:ext cx="1588349" cy="1588349"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>52092</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>48899</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2029326</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>1229508</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Picture 496">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA86EE48-0DCE-BB65-C253-3513D2D784EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="52092" y="252928625"/>
+          <a:ext cx="1977234" cy="1180609"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>32859</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>42694</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2021879</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>954506</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Picture 497">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E8F32F-114B-35D9-C3D4-BC5EEDCDFD96}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="32859" y="250644441"/>
+          <a:ext cx="1989020" cy="911812"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42043</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>54120</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1676446</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>1172763</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Picture 503">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13494BC-FD87-8999-E533-5BD9DFC0BC8D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42043" y="249444688"/>
+          <a:ext cx="1634403" cy="1118643"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>51133</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>51031</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2007257</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>705853</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Picture 513">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9CBF6D-0FB1-190A-588D-F9DF640E6F5B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="51133" y="248679599"/>
+          <a:ext cx="1956124" cy="654822"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>59725</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>64943</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2026310</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>1130968</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Picture 515">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A87123AB-A8C2-1AE6-6AD7-649A78550B8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="432954" y="176017670"/>
-          <a:ext cx="1060739" cy="1060739"/>
+          <a:off x="59725" y="244707048"/>
+          <a:ext cx="1966585" cy="1066025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>108239</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64942</xdr:rowOff>
+      <xdr:colOff>21648</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>52091</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1830339</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1093210</xdr:rowOff>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>858937</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="Picture 496">
+        <xdr:cNvPr id="309" name="Picture 523">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA86EE48-0DCE-BB65-C253-3513D2D784EA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E79BBF6E-5169-163C-EDCC-0853DA011F8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="108239" y="174848692"/>
-          <a:ext cx="1722100" cy="1028268"/>
+          <a:off x="21648" y="243795838"/>
+          <a:ext cx="1991636" cy="806846"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>64943</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>42694</xdr:rowOff>
+      <xdr:colOff>60113</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>62528</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1853973</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>862826</xdr:rowOff>
+      <xdr:colOff>1737812</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>1239421</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="Picture 497">
+        <xdr:cNvPr id="311" name="Picture 526">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4E8F32F-114B-35D9-C3D4-BC5EEDCDFD96}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05878D42-FC94-1DA3-7709-D32E90A8D70C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="64943" y="173567783"/>
-          <a:ext cx="1789030" cy="820132"/>
+          <a:off x="60113" y="242506865"/>
+          <a:ext cx="1677699" cy="1176893"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>162358</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>54120</xdr:rowOff>
+      <xdr:colOff>43296</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>28805</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1796761</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1172763</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>919847</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Picture 503">
+        <xdr:cNvPr id="317" name="Picture 532">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13494BC-FD87-8999-E533-5BD9DFC0BC8D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3CDD52-8763-FF5B-DD94-2C9380FA7921}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="162358" y="172434972"/>
-          <a:ext cx="1634403" cy="1118643"/>
+          <a:off x="43296" y="241494573"/>
+          <a:ext cx="1961967" cy="891042"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>51133</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>51031</xdr:rowOff>
+      <xdr:colOff>324716</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>54119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1868750</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>659487</xdr:rowOff>
+      <xdr:colOff>1688523</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>1417926</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="Picture 513">
+        <xdr:cNvPr id="448" name="Picture 534">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B9CBF6D-0FB1-190A-588D-F9DF640E6F5B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC10ABD0-CC0E-9063-AC00-7E9E3F04B754}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="324716" y="165410284"/>
           <a:ext cx="1363807" cy="1363807"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>25512</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>97415</xdr:rowOff>
+      <xdr:colOff>41554</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>57310</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1872986</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1298864</xdr:rowOff>
+      <xdr:colOff>2037876</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>1355558</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Picture 535">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25FC1F97-99EC-5E80-BF3A-56FAC8BB5F31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="163927415"/>
-          <a:ext cx="1847474" cy="1201449"/>
+          <a:off x="41554" y="237055352"/>
+          <a:ext cx="1996322" cy="1298248"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42520</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1632035</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>1394731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Picture 452">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BF1E58E-35E6-8654-F611-00EE49BFE293}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="42520" y="123816494"/>
           <a:ext cx="1589515" cy="1369219"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>54119</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>75767</xdr:rowOff>
+      <xdr:colOff>54118</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>75766</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1841579</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1428749</xdr:rowOff>
+      <xdr:colOff>2013283</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>1558717</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="457" name="Picture 540">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ADB75C-F69A-450D-65FE-8F2DC5FE6831}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="54118" y="231001871"/>
+          <a:ext cx="1959165" cy="1482951"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>25511</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1989220</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>1181128</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Picture 453">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF17FCD5-1A39-2A0C-AFF7-6D954868F71D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="25511" y="181517870"/>
+          <a:ext cx="1963709" cy="1155616"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>98190</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>293118</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1819184</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>1320577</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Picture 556">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED69994D-8327-1544-FF91-6CDD65BACE2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="98190" y="229478655"/>
+          <a:ext cx="1720994" cy="1027459"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42520</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2043333</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>938463</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Picture 461">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8154586-3217-8398-AA53-6CC62A21BB9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="42520" y="182737070"/>
+          <a:ext cx="2000813" cy="912951"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>79733</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>51704</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1595074</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>1444267</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Picture 560">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B064D1F0-E2C9-CC48-1327-15A3238C4AF1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="79733" y="227753346"/>
+          <a:ext cx="1515341" cy="1392563"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>51800</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>44848</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2029326</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>712474</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Picture 565">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D2BDAE9-6679-3A8D-9044-542B97841928}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="54119" y="162357955"/>
-          <a:ext cx="1787460" cy="1352982"/>
+          <a:off x="51800" y="224794743"/>
+          <a:ext cx="1977526" cy="667626"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>147</xdr:row>
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>25513</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1862476</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1106540</xdr:rowOff>
+      <xdr:colOff>2014740</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>1251285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="Picture 453">
+        <xdr:cNvPr id="465" name="Picture 464">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF17FCD5-1A39-2A0C-AFF7-6D954868F71D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B632B8-B470-1E93-22FA-D87F8047FC2B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="125228235"/>
-          <a:ext cx="1836964" cy="1081028"/>
+          <a:off x="25512" y="183731681"/>
+          <a:ext cx="1989228" cy="1225772"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>98190</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>333223</xdr:rowOff>
+      <xdr:colOff>54120</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>58085</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1819184</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1360682</xdr:rowOff>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>780528</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="Picture 556">
+        <xdr:cNvPr id="478" name="Picture 576">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED69994D-8327-1544-FF91-6CDD65BACE2D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C72BA9A-9456-E964-98C0-36F885BA17A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="98190" y="160820969"/>
-          <a:ext cx="1720994" cy="1027459"/>
+          <a:off x="54120" y="223973790"/>
+          <a:ext cx="1943122" cy="722443"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42520</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>201791</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>36338</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1853971</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>852059</xdr:rowOff>
+      <xdr:colOff>1468955</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>1303502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="Picture 461">
+        <xdr:cNvPr id="595" name="Picture 472">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8154586-3217-8398-AA53-6CC62A21BB9F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B14B732A-A596-2C2C-5A53-0AD1E392E3C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="201791" y="129035145"/>
           <a:ext cx="1267164" cy="1267164"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>346365</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:colOff>57606</xdr:colOff>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>34347</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1645227</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1108406</xdr:rowOff>
+      <xdr:colOff>1612231</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>1319902</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="483" name="Picture 587">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9616F7C1-BF68-6B3C-2D9F-28E1609A59EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="346365" y="155919631"/>
-          <a:ext cx="1298862" cy="1074059"/>
+          <a:off x="57606" y="222570431"/>
+          <a:ext cx="1554625" cy="1285555"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64943</xdr:colOff>
-      <xdr:row>175</xdr:row>
-      <xdr:rowOff>75768</xdr:rowOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>75767</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1818408</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1147330</xdr:rowOff>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>1266420</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="485" name="Picture 595">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27F59E6-96CF-C97C-DAF7-7A4A5B59A00A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="64943" y="216748462"/>
+          <a:ext cx="1948341" cy="1190653"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>59532</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>40956</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2048100</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Picture 596">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A97DF01-1B49-A594-C789-723DEE8CCC3D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="59532" y="215743103"/>
+          <a:ext cx="1988568" cy="873444"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>21647</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>64943</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1973179</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>1300775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Picture 598">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99F08CD6-3A93-A0DE-D6A0-B0DFB50C90BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21647" y="214427575"/>
+          <a:ext cx="1951532" cy="1235832"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>49288</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>44845</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013283</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>1075000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Picture 608">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAEE548-CEB7-71C2-5194-DFD4320796EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="49288" y="213276508"/>
+          <a:ext cx="1963995" cy="1030155"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>48811</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>40105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1756611</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>1336294</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Picture 613">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3B22A39-EA61-C192-5DF4-6626F9EC2DA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:srcRect t="10728" b="13373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="48811" y="211884126"/>
+          <a:ext cx="1707800" cy="1296189"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>52091</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>41654</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2021304</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>1381055</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Picture 622">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D7B9A-64FF-7E7D-D93D-95FA2664FC57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="64943" y="154629717"/>
-          <a:ext cx="1753465" cy="1071562"/>
+          <a:off x="52091" y="210449907"/>
+          <a:ext cx="1969213" cy="1339401"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>59532</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>249502</xdr:rowOff>
+      <xdr:colOff>36919</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>47925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1864024</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1042094</xdr:rowOff>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>1097210</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="491" name="Picture 596">
+        <xdr:cNvPr id="511" name="Picture 627">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A97DF01-1B49-A594-C789-723DEE8CCC3D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CD7E155-60DC-8FAE-504F-DCB8B3C46EE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="59532" y="153491444"/>
-          <a:ext cx="1804492" cy="792592"/>
+          <a:off x="36919" y="209317188"/>
+          <a:ext cx="1976365" cy="1049285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>21647</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64943</xdr:rowOff>
+      <xdr:colOff>46486</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>43296</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1867607</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1233920</xdr:rowOff>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>982662</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="Picture 598">
+        <xdr:cNvPr id="515" name="Picture 631">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99F08CD6-3A93-A0DE-D6A0-B0DFB50C90BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2842875C-5E6B-448D-B7BB-5A5B84618A2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="21647" y="152086108"/>
-          <a:ext cx="1845960" cy="1168977"/>
+          <a:off x="46486" y="208285864"/>
+          <a:ext cx="1966798" cy="939366"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>97415</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>173182</xdr:rowOff>
+      <xdr:colOff>22287</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>56411</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1810180</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1071562</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>710376</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="Picture 608">
+        <xdr:cNvPr id="519" name="Picture 635">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CAEE548-CEB7-71C2-5194-DFD4320796EA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0F9115-E70C-7B80-787C-B7D726721C66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="97415" y="150927955"/>
-          <a:ext cx="1712765" cy="898380"/>
+          <a:off x="22287" y="207536979"/>
+          <a:ext cx="1982976" cy="653965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>281420</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>32472</xdr:rowOff>
+      <xdr:colOff>25512</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1623579</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1374631</xdr:rowOff>
+      <xdr:colOff>2010688</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>890336</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="Picture 613">
+        <xdr:cNvPr id="521" name="Picture 639">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3B22A39-EA61-C192-5DF4-6626F9EC2DA3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F710C9D-1836-66B2-F253-46A2083E8B38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="281420" y="149390966"/>
-          <a:ext cx="1342159" cy="1342159"/>
+          <a:off x="25512" y="206599027"/>
+          <a:ext cx="1985176" cy="825393"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>108239</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>129886</xdr:rowOff>
+      <xdr:colOff>357188</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>43295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1826891</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1298863</xdr:rowOff>
+      <xdr:colOff>1699347</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>1385454</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="507" name="Picture 622">
+        <xdr:cNvPr id="523" name="Picture 642">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D7B9A-64FF-7E7D-D93D-95FA2664FC57}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2C447BB-6E23-4F76-86A7-2EED169E4EDD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
-        <a:stretch>
-[...218 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="357188" y="142810056"/>
           <a:ext cx="1342159" cy="1342159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>64944</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>40344</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1720995</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1244745</xdr:rowOff>
+      <xdr:colOff>1961594</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>1419726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="534" name="Picture 643">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2929CA5-0E7D-EF60-DBFB-2C0F2EDF3BF2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:srcRect t="11818" b="15455"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="64944" y="141551537"/>
-          <a:ext cx="1656051" cy="1204401"/>
+          <a:off x="64944" y="203662786"/>
+          <a:ext cx="1896650" cy="1379382"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>303068</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:colOff>279005</xdr:colOff>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>54119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1711366</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:colOff>1687303</xdr:colOff>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>1230749</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Picture 659">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ED7DF7C-0CF1-4C1C-2D6A-3F21D72FA871}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="279005" y="202385172"/>
+          <a:ext cx="1408298" cy="1176630"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>58472</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>56058</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>993868</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Picture 666">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42698A0B-C1C3-7E34-EB91-8A3B4E015197}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="58472" y="201320311"/>
+          <a:ext cx="1954812" cy="937810"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40880</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>52090</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2037204</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>1163051</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Picture 672">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B9F967-053A-889B-2B5D-5DCA3E2EB96C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="40880" y="200097143"/>
+          <a:ext cx="1996324" cy="1110961"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>97415</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>97414</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1989221</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>1468873</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Picture 677">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879F18E6-0A2A-65BD-003F-5DC4B858C535}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="97415" y="195353898"/>
+          <a:ext cx="1891806" cy="1371459"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>54118</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>64942</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013283</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>1313961</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Picture 680">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14B9B752-4BCA-1219-D1FB-0CCB80541350}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="54118" y="193965868"/>
+          <a:ext cx="1959165" cy="1249019"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>32860</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>44458</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2005662</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>898357</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Picture 684">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A0423B-174E-F02F-8BD9-5191982D10D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="303068" y="140309744"/>
-          <a:ext cx="1408298" cy="1176630"/>
+          <a:off x="32860" y="191779700"/>
+          <a:ext cx="1972802" cy="853899"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>194829</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>216477</xdr:rowOff>
+      <xdr:colOff>34410</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>32472</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1790644</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>982060</xdr:rowOff>
+      <xdr:colOff>1965158</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>1547430</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="540" name="Picture 666">
+        <xdr:cNvPr id="552" name="Picture 708">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42698A0B-C1C3-7E34-EB91-8A3B4E015197}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F5AEA5-B595-5574-BAF3-29F4F72D8001}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="194829" y="139216534"/>
-          <a:ext cx="1595815" cy="765583"/>
+          <a:off x="34410" y="190163504"/>
+          <a:ext cx="1930748" cy="1514958"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>64943</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>108238</xdr:rowOff>
+      <xdr:colOff>58280</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>52380</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1795973</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1071562</xdr:rowOff>
+      <xdr:colOff>1708483</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>1702583</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="543" name="Picture 672">
+        <xdr:cNvPr id="559" name="Picture 715">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B9F967-053A-889B-2B5D-5DCA3E2EB96C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA5FBE0-886D-37B5-703E-D5FECCBF60A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="64943" y="137950141"/>
-          <a:ext cx="1731030" cy="963324"/>
+          <a:off x="58280" y="188426801"/>
+          <a:ext cx="1650203" cy="1650203"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>97415</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>97415</xdr:rowOff>
+      <xdr:colOff>49479</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>64943</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1829233</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1352891</xdr:rowOff>
+      <xdr:colOff>2025322</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>1050758</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="545" name="Picture 677">
+        <xdr:cNvPr id="562" name="Picture 732">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879F18E6-0A2A-65BD-003F-5DC4B858C535}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372AD529-06A4-A747-F591-C6491706BAC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="97415" y="136521392"/>
-          <a:ext cx="1731818" cy="1255476"/>
+          <a:off x="49479" y="187316417"/>
+          <a:ext cx="1975843" cy="985815"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>54119</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64943</xdr:rowOff>
+      <xdr:colOff>34015</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>25512</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1829233</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1196625</xdr:rowOff>
+      <xdr:colOff>2024650</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>1090863</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="547" name="Picture 680">
+        <xdr:cNvPr id="459" name="Picture 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14B9B752-4BCA-1219-D1FB-0CCB80541350}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3839BB4-BF27-41F3-BEFF-004D5A4300D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="54119" y="135070994"/>
-          <a:ext cx="1775114" cy="1131682"/>
+          <a:off x="34015" y="67923723"/>
+          <a:ext cx="1990635" cy="1065351"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>64944</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>140711</xdr:rowOff>
+      <xdr:colOff>55427</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>26321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1815424</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>898381</xdr:rowOff>
+      <xdr:colOff>2005262</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>1492608</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="550" name="Picture 684">
+        <xdr:cNvPr id="460" name="Picture 459">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A0423B-174E-F02F-8BD9-5191982D10D9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507B41CC-D675-7D63-0505-AE6F09EC674D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="1750480" cy="757670"/>
+        <a:xfrm rot="5400000">
+          <a:off x="297201" y="129982273"/>
+          <a:ext cx="1466287" cy="1949835"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>194830</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>32472</xdr:rowOff>
+      <xdr:colOff>16041</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>41430</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1601932</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1136552</xdr:rowOff>
+      <xdr:colOff>2029596</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="552" name="Picture 708">
+        <xdr:cNvPr id="463" name="Picture 462">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F5AEA5-B595-5574-BAF3-29F4F72D8001}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12C5899E-B562-A914-6249-B46D0DFB1C38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="194830" y="132776336"/>
-          <a:ext cx="1407102" cy="1104080"/>
+          <a:off x="16041" y="155705998"/>
+          <a:ext cx="2013555" cy="720570"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>242765</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>36339</xdr:rowOff>
+      <xdr:colOff>65673</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>46936</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1584923</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1378497</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>1539780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="559" name="Picture 715">
+        <xdr:cNvPr id="48" name="Picture 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA5FBE0-886D-37B5-703E-D5FECCBF60A2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77109F1B-9FBD-7B69-4789-66197A69202B}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{12C5899E-B562-A914-6249-B46D0DFB1C38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="242765" y="131260223"/>
-          <a:ext cx="1342158" cy="1342158"/>
+          <a:off x="65673" y="113328262"/>
+          <a:ext cx="1939590" cy="1492844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>49479</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>64943</xdr:rowOff>
+      <xdr:colOff>158750</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>43295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1850080</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>963324</xdr:rowOff>
+      <xdr:colOff>1880713</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>1371600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="562" name="Picture 732">
+        <xdr:cNvPr id="32" name="Picture 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372AD529-06A4-A747-F591-C6491706BAC9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5445FA8F-20C5-DBF5-AF69-6C1F998FB499}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="49479" y="130251282"/>
-          <a:ext cx="1800601" cy="898381"/>
+          <a:off x="158750" y="60329527"/>
+          <a:ext cx="1721963" cy="1328305"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34016</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25512</xdr:rowOff>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>24439</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1607342</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>867527</xdr:rowOff>
+      <xdr:colOff>1854294</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>1642502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="Picture 31">
+        <xdr:cNvPr id="117" name="Picture 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3839BB4-BF27-41F3-BEFF-004D5A4300D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3E2D0DB-43A0-1D85-9F6D-2C7383DD8546}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
-        <a:stretch>
-[...221 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38101" y="247664914"/>
           <a:ext cx="1816193" cy="1618063"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:colOff>32084</xdr:colOff>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>36634</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1873023</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1399443</xdr:rowOff>
+      <xdr:colOff>1977081</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>1451811</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="449" name="Picture 448">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC73D682-4DDD-986A-63B2-DA3D7AE3E79B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="81834403"/>
-          <a:ext cx="1873023" cy="1362809"/>
+          <a:off x="32084" y="235534739"/>
+          <a:ext cx="1944997" cy="1415177"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>63742</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>30038</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1836631</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>983899</xdr:rowOff>
+      <xdr:colOff>2020533</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>1082843</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Picture 450">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CA12DD8-7C03-0A17-D214-4A4DC120BFF6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:srcRect t="23514" b="23068"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="63742" y="78506513"/>
-          <a:ext cx="1777334" cy="949416"/>
+          <a:off x="63742" y="98552627"/>
+          <a:ext cx="1956791" cy="1052805"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>131380</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>164222</xdr:rowOff>
+      <xdr:colOff>75233</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>35886</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1701362</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1088225</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>1171793</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="458" name="Picture 457">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1594004-90B8-9264-1BCB-B91E4E022948}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:srcRect t="15625" b="25521"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="131380" y="228475188"/>
-          <a:ext cx="1569982" cy="924003"/>
+          <a:off x="75233" y="300368160"/>
+          <a:ext cx="1930030" cy="1135907"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>51288</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>124558</xdr:rowOff>
+      <xdr:colOff>19203</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>36327</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1837058</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>945173</xdr:rowOff>
+      <xdr:colOff>2034740</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>962527</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 117">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F151EA27-8162-618E-E8D3-6480FCE7E40C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="51288" y="102804058"/>
-          <a:ext cx="1785770" cy="820615"/>
+          <a:off x="19203" y="133530706"/>
+          <a:ext cx="2015537" cy="926200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>29309</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>51290</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1843231</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>893886</xdr:rowOff>
+      <xdr:colOff>2021305</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>976604</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 121">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269056F0-B2FC-EAA7-708E-CD6E3635EE65}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="29309" y="134564343"/>
+          <a:ext cx="1991996" cy="925314"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40108</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>44115</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2004569</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>1211179</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE8D25E-F0BA-B639-0B81-CBBD26A02FA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:srcRect t="18476" b="21874"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="40108" y="251640473"/>
+          <a:ext cx="1964461" cy="1167064"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>48127</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>45620</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1973179</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>1272448</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33DE0F1-DD6F-142A-6A8D-E89654EC3993}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:srcRect t="16089" b="20052"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="48127" y="156536357"/>
+          <a:ext cx="1925052" cy="1226828"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>41108</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>75865</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2013284</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>1282533</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851F9B51-0EE1-E3D1-8296-DAC0CAAFDB3C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:srcRect t="19272" b="19924"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="41108" y="73797360"/>
+          <a:ext cx="1972176" cy="1206668"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>77202</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>37764</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2003536</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>1147011</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Picture 450">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B9A273F-4612-E8FC-DE43-A3883A21195C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:srcRect t="22857" b="19165"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="77202" y="192743553"/>
+          <a:ext cx="1926334" cy="1109247"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42521</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>34016</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2029327</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>885505</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Picture 466">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5BFA93A-386A-45A8-AB9C-2F79DCF5F5DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="29309" y="103719925"/>
-          <a:ext cx="1813922" cy="842596"/>
+          <a:off x="42521" y="79650984"/>
+          <a:ext cx="1986806" cy="851489"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>152402</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>76199</xdr:rowOff>
+      <xdr:colOff>40606</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>45619</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1878619</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1101725</xdr:rowOff>
+      <xdr:colOff>2017383</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>954504</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Picture 62">
+        <xdr:cNvPr id="468" name="Picture 467">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE8D25E-F0BA-B639-0B81-CBBD26A02FA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D96A76C-47AA-6D8B-C9BB-2F67685CDAEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
-        <a:srcRect t="18476" b="21874"/>
+        <a:srcRect t="25887" b="27910"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="152402" y="188623574"/>
-          <a:ext cx="1726217" cy="1025526"/>
+          <a:off x="40606" y="80593030"/>
+          <a:ext cx="1976777" cy="908885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>152400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:colOff>68012</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>48055</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1781510</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1123950</xdr:rowOff>
+      <xdr:colOff>1996341</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>1066801</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 16">
+        <xdr:cNvPr id="470" name="Picture 469">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33DE0F1-DD6F-142A-6A8D-E89654EC3993}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B612BA40-AB7F-B9BF-7961-BD65E6972AC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
-        <a:srcRect t="16089" b="20052"/>
+        <a:srcRect t="23566" b="23624"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="152400" y="8549901"/>
-          <a:ext cx="1629110" cy="1038225"/>
+          <a:off x="68012" y="65323381"/>
+          <a:ext cx="1928329" cy="1018746"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>209551</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107949</xdr:rowOff>
+      <xdr:colOff>45737</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>31712</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1781883</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1069974</xdr:rowOff>
+      <xdr:colOff>2031654</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>902368</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Picture 32">
+        <xdr:cNvPr id="474" name="Picture 473">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851F9B51-0EE1-E3D1-8296-DAC0CAAFDB3C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB7C70A1-75FD-D581-2218-576847C48F19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
-        <a:srcRect t="19272" b="19924"/>
+        <a:srcRect t="28232" b="28255"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="209551" y="71297799"/>
-          <a:ext cx="1572332" cy="962025"/>
+          <a:off x="45737" y="52088344"/>
+          <a:ext cx="1985917" cy="870656"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>133350</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>222249</xdr:rowOff>
+      <xdr:colOff>51788</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>37102</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1781174</xdr:colOff>
-[...217 lines deleted...]
-      <xdr:rowOff>1067213</xdr:rowOff>
+      <xdr:colOff>2029326</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>1095118</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="475" name="Picture 474">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB7EDB32-888B-60A2-71BD-74AB7040CA67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="22994" b="23216"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="115956" y="271616408"/>
-          <a:ext cx="1760469" cy="941880"/>
+          <a:off x="51788" y="297922955"/>
+          <a:ext cx="1977538" cy="1058016"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>194235</xdr:rowOff>
+      <xdr:colOff>119610</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>54261</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1922212</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1018040</xdr:rowOff>
+      <xdr:colOff>1981200</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>1565343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="Picture 454">
+        <xdr:cNvPr id="456" name="Picture 455">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F846E76-8CE0-E95D-D015-B744AAC0260E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D47A76-83CE-52B4-6C24-A19B01C09C39}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="119610" y="239915819"/>
+          <a:ext cx="1861590" cy="1511082"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>50470</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>17080</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2001454</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>1854868</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Picture 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFCA5E6-231A-3DE5-8193-5D85EC504E7C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:srcRect b="4627"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="50470" y="100029580"/>
+          <a:ext cx="1950984" cy="1837788"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40104</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>1130967</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2014789</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>810126</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="40104" y="314585683"/>
+          <a:ext cx="1974685" cy="810127"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>20529</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>29884</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1900988</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>1100516</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Picture 472">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="20529" y="127011168"/>
+          <a:ext cx="1880459" cy="1070632"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>36621</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>48203</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2017647</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>770020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Picture 475">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF515C62-3D2E-31E3-9393-3897F9FFB072}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="36621" y="245885445"/>
+          <a:ext cx="1981026" cy="721817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>154636</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>52619</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1556084</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>1507375</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Picture 476">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66B5E8B5-2E4C-1A7F-BF63-82334B4876C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="14814176"/>
-          <a:ext cx="1922212" cy="823805"/>
+          <a:off x="154636" y="198541587"/>
+          <a:ext cx="1401448" cy="1454756"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>336177</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>134471</xdr:rowOff>
+      <xdr:colOff>36635</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>45723</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1793247</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1317198</xdr:rowOff>
+      <xdr:colOff>2043408</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>1187115</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="Picture 455">
+        <xdr:cNvPr id="479" name="Picture 478">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D47A76-83CE-52B4-6C24-A19B01C09C39}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100B9918-BC55-B983-C81E-97B222A000F4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="336177" y="109025765"/>
-          <a:ext cx="1457070" cy="1182727"/>
+          <a:off x="36635" y="219285155"/>
+          <a:ext cx="2006773" cy="1141392"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85616</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>17080</xdr:rowOff>
+      <xdr:colOff>76908</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>44938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1904167</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1723325</xdr:rowOff>
+      <xdr:colOff>1975371</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>1387643</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="Picture 55">
+        <xdr:cNvPr id="481" name="Picture 480">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CFCA5E6-231A-3DE5-8193-5D85EC504E7C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C64B7F9-0895-C7D9-F8FC-ECC5C62A69A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
-        <a:srcRect b="4627"/>
+        <a:srcRect l="6535" t="8242"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="85616" y="81352804"/>
-          <a:ext cx="1818551" cy="1706245"/>
+          <a:off x="76908" y="333568327"/>
+          <a:ext cx="1898463" cy="1342705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>21607</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>54817</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1857634</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>762106</xdr:rowOff>
+      <xdr:colOff>2029327</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>810208</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Picture 44">
+        <xdr:cNvPr id="489" name="Picture 481">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54259264-5E6F-8BD5-1EAF-765EB8D717DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="250563529"/>
-          <a:ext cx="1857634" cy="762106"/>
+          <a:off x="21607" y="197693554"/>
+          <a:ext cx="2007720" cy="755391"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>20530</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>29884</xdr:rowOff>
+      <xdr:colOff>34860</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>20396</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1836826</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1063985</xdr:rowOff>
+      <xdr:colOff>2013128</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>778041</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="Picture 472">
+        <xdr:cNvPr id="490" name="Picture 483">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
-[...2 lines deleted...]
-              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7BD859DA-BD6F-F5C9-5210-DC670E472C72}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AD99E8E-CAA2-1455-D345-206DDBDC1CB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="20530" y="4973359"/>
-          <a:ext cx="1816296" cy="1034101"/>
+          <a:off x="34860" y="196792859"/>
+          <a:ext cx="1978268" cy="757645"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>84747</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>168519</xdr:rowOff>
+      <xdr:colOff>59014</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>59538</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1894532</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>827942</xdr:rowOff>
+      <xdr:colOff>1820779</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>1470409</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="Picture 475">
+        <xdr:cNvPr id="486" name="Picture 485">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF515C62-3D2E-31E3-9393-3897F9FFB072}"/>
-[...2 lines deleted...]
-              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{817E06DA-93AD-8574-BA8B-DF145C502875}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{821148B5-D201-13DE-1890-7AA6D5B255B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="84747" y="203717769"/>
-          <a:ext cx="1809785" cy="659423"/>
+          <a:off x="59014" y="277387433"/>
+          <a:ext cx="1761765" cy="1410871"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>315056</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>92724</xdr:rowOff>
+      <xdr:colOff>67176</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>30581</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1535477</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1359567</xdr:rowOff>
+      <xdr:colOff>2027643</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>705853</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="Picture 476">
+        <xdr:cNvPr id="466" name="Picture 487">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66B5E8B5-2E4C-1A7F-BF63-82334B4876C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1C2DA5-C5C5-4B47-8E48-D5DE8A839D5B}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{821148B5-D201-13DE-1890-7AA6D5B255B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="315056" y="159145570"/>
-          <a:ext cx="1220421" cy="1266843"/>
+          <a:off x="67176" y="177632728"/>
+          <a:ext cx="1960467" cy="675272"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>36636</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>158017</xdr:rowOff>
+      <xdr:colOff>73079</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>37709</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1838325</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1182763</xdr:rowOff>
+      <xdr:colOff>1978896</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>1411705</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="Picture 478">
+        <xdr:cNvPr id="492" name="Picture 465">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100B9918-BC55-B983-C81E-97B222A000F4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6679A6E4-EF34-97E7-C33F-BC0327172BEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect l="-615" t="14781" r="615" b="13601"/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="36636" y="201964192"/>
-          <a:ext cx="1801689" cy="1024746"/>
+          <a:off x="73079" y="66444004"/>
+          <a:ext cx="1905817" cy="1373996"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>333863</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>36635</xdr:rowOff>
+      <xdr:colOff>54026</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>48162</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1421624</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:colOff>1997242</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>911107</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480" name="Picture 479">
+        <xdr:cNvPr id="501" name="Picture 489">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E93B33AF-C30B-8490-426C-ED41ABBF75EB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18BE1B1F-C63E-4B14-B5AE-C989C72857A3}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{6679A6E4-EF34-97E7-C33F-BC0327172BEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect t="29096" b="27143"/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="333863" y="267176250"/>
-          <a:ext cx="1087761" cy="923193"/>
+          <a:off x="54026" y="220546899"/>
+          <a:ext cx="1943216" cy="862945"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>325560</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>44938</xdr:rowOff>
+      <xdr:colOff>47123</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>41879</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1562842</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>920017</xdr:rowOff>
+      <xdr:colOff>2005262</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>1089428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="481" name="Picture 480">
+        <xdr:cNvPr id="502" name="Picture 501">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C64B7F9-0895-C7D9-F8FC-ECC5C62A69A4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984C6C5F-23BE-4F2E-3B6B-C4FE4853E40F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
+      <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
-        <a:srcRect l="6535" t="8242"/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="325560" y="268144380"/>
-          <a:ext cx="1237282" cy="875079"/>
+          <a:off x="47123" y="226588490"/>
+          <a:ext cx="1958139" cy="1047549"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>61711</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>54817</xdr:rowOff>
+      <xdr:colOff>29181</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>51215</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1866900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>734007</xdr:rowOff>
+      <xdr:colOff>2005263</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>805078</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="489" name="Picture 481">
+        <xdr:cNvPr id="450" name="Picture 449">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54259264-5E6F-8BD5-1EAF-765EB8D717DA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D65A158-A54E-C460-49F5-972E82AB268A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="61711" y="181448917"/>
-          <a:ext cx="1805189" cy="679190"/>
+          <a:off x="29181" y="246706604"/>
+          <a:ext cx="1976082" cy="753863"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>34860</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>20397</xdr:rowOff>
+      <xdr:colOff>58192</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>28319</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1847850</xdr:colOff>
-[...313 lines deleted...]
-      <xdr:rowOff>1339741</xdr:rowOff>
+      <xdr:colOff>1700464</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>1669815</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2C4B246-B027-DA61-74AD-CE34896288AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="274760" y="112975171"/>
-          <a:ext cx="1263893" cy="1263296"/>
+          <a:off x="58192" y="135560045"/>
+          <a:ext cx="1642272" cy="1641496"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>228967</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>82428</xdr:rowOff>
+      <xdr:colOff>44484</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>42323</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1646288</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1498844</xdr:rowOff>
+      <xdr:colOff>1461805</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>1458739</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EFED6A4-33F3-749D-619A-634BBEAB24C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="228967" y="80440457"/>
+          <a:off x="44484" y="90776470"/>
           <a:ext cx="1417321" cy="1416416"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>238126</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>122272</xdr:rowOff>
+      <xdr:colOff>106204</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>40048</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1725002</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1096229</xdr:rowOff>
+      <xdr:colOff>1620254</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>1571678</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="Picture 470">
+        <xdr:cNvPr id="473" name="Picture 472">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B91BDD23-708C-4BEF-2B18-27A6048EFF23}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2774BC2E-DC65-932F-AF4A-3DFC8D847117}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220" cstate="print">
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect t="19219" b="15858"/>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="238126" y="122921503"/>
-          <a:ext cx="1486876" cy="973957"/>
+          <a:off x="106204" y="301591522"/>
+          <a:ext cx="1514050" cy="1531630"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>402981</xdr:colOff>
-[...72 lines deleted...]
-      <xdr:col>0</xdr:col>
       <xdr:colOff>164855</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>82428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1642573</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1131891</xdr:rowOff>
+      <xdr:colOff>1799393</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>1243263</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="484" name="Picture 483">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58F83AD9-E77B-B37A-72C2-40E30FE28FA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="164855" y="40243125"/>
-          <a:ext cx="1477718" cy="1049463"/>
+          <a:off x="164855" y="41984407"/>
+          <a:ext cx="1634538" cy="1160835"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342168</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>156552</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1708059</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1532670</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="487" name="Picture 486">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F82778D7-A67F-581D-DAF1-D4BCD365618A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="342168" y="30453379"/>
           <a:ext cx="1365891" cy="1376118"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>297841</xdr:colOff>
+      <xdr:colOff>88232</xdr:colOff>
       <xdr:row>94</xdr:row>
-      <xdr:rowOff>58128</xdr:rowOff>
+      <xdr:rowOff>58127</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1533840</xdr:colOff>
+      <xdr:colOff>2005263</xdr:colOff>
       <xdr:row>94</xdr:row>
-      <xdr:rowOff>1007453</xdr:rowOff>
+      <xdr:rowOff>1530528</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="494" name="Picture 493">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB24CD5-9C4F-927A-3B75-109C93756594}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="11481" b="12752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="297841" y="89904522"/>
-          <a:ext cx="1235999" cy="949325"/>
+          <a:off x="88232" y="102494990"/>
+          <a:ext cx="1917031" cy="1472401"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>25512</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>34016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1883219</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>901474</xdr:rowOff>
+      <xdr:colOff>2013965</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>962526</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE2EB0FA-B6CA-4691-9758-B440E91C31F0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="25512" y="87957093"/>
-          <a:ext cx="1857707" cy="867458"/>
+          <a:off x="25512" y="92252058"/>
+          <a:ext cx="1988453" cy="928510"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>42333</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1832631</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>857251</xdr:rowOff>
+      <xdr:colOff>2010835</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>938463</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="505" name="Picture 504">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF8644A8-370A-91D0-F052-222333CDF56E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="26452" b="28043"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="44450" y="88466083"/>
-          <a:ext cx="1788181" cy="814918"/>
+          <a:off x="44450" y="93279049"/>
+          <a:ext cx="1966385" cy="896130"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -14949,1574 +14647,2982 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>58862</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>21403</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1835435</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>1249540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="508" name="Picture 507">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C47C225-B9FA-A9F1-96D5-DB23C0E9E1B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="15915" b="14994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="58862" y="112427105"/>
           <a:ext cx="1776573" cy="1228137"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42808</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:colOff>42807</xdr:colOff>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>26755</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1848530</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1204003</xdr:rowOff>
+      <xdr:colOff>2007172</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>1307431</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="509" name="Picture 508">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B36EB6CB-7C4C-EF24-14DD-22F5208DF8FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="17030" b="17846"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="42808" y="256832527"/>
-          <a:ext cx="1805722" cy="1177248"/>
+          <a:off x="42807" y="232557071"/>
+          <a:ext cx="1964365" cy="1280676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85726</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1864922</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>990600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="510" name="Picture 509">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2A97DD-C207-C76B-2E08-6E0DC72B314B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="23333" b="23667"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="85726" y="30308551"/>
           <a:ext cx="1779196" cy="942974"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1838325</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1012825</xdr:rowOff>
+      <xdr:colOff>2014726</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>1106906</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C6B522-3A20-90AA-D878-FD5FD8A0F50E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="23000" b="23667"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="28575" y="48196499"/>
-          <a:ext cx="1809750" cy="965201"/>
+          <a:off x="28574" y="46417329"/>
+          <a:ext cx="1986152" cy="1059282"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1825137</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>1285875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 67">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1504104-A624-35EB-43F9-47D42E2740BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="15333" b="15333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="66675" y="23964900"/>
           <a:ext cx="1758462" cy="1219200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>38099</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1828800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1301115</xdr:rowOff>
+      <xdr:colOff>2032620</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>1443789</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 68">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328AF8FA-5083-B62F-AEE2-15AE73EE6187}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="14999" b="15001"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38100" y="140265150"/>
-          <a:ext cx="1790700" cy="1253490"/>
+          <a:off x="38099" y="154220277"/>
+          <a:ext cx="1994521" cy="1396165"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>123825</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:colOff>51636</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1717431</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1133475</xdr:rowOff>
+      <xdr:colOff>2023398</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>1395663</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="488" name="Picture 487">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17FF7784-CB2D-E13A-B1E6-1C3B04EEAD01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="15333" b="15333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="123825" y="70370700"/>
-          <a:ext cx="1593606" cy="1104900"/>
+          <a:off x="51636" y="72298259"/>
+          <a:ext cx="1971762" cy="1367088"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>134</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1869139</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1571625</xdr:rowOff>
+      <xdr:colOff>1989221</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>1672093</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="496" name="Picture 495">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2AF8FA9-D26C-D9B6-E844-C59C2B8CF1CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="6667" b="9667"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="47625" y="147218400"/>
-          <a:ext cx="1821514" cy="1524000"/>
+          <a:off x="47625" y="160861708"/>
+          <a:ext cx="1941596" cy="1624469"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>66674</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1860919</xdr:colOff>
+      <xdr:colOff>1986831</xdr:colOff>
       <xdr:row>93</xdr:row>
-      <xdr:rowOff>1066800</xdr:rowOff>
+      <xdr:rowOff>1138990</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="498" name="Picture 497">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C8667C6-250D-5574-E2CC-0DB6900A40D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="22334" b="20333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="66675" y="164115750"/>
-          <a:ext cx="1794244" cy="1028700"/>
+          <a:off x="66674" y="101287847"/>
+          <a:ext cx="1920157" cy="1100890"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1866900</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>1005873</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="504" name="Picture 503">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA5DC37-0801-306E-41A1-441A3F0DCB60}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24667" b="21000"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="85725" y="204511276"/>
           <a:ext cx="1781175" cy="967772"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>80211</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>40106</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1900990</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>191</xdr:row>
       <xdr:rowOff>1538458</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="506" name="Picture 505">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D521396C-4E70-5B58-B1F4-6384AFB3FC0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="8150" b="9499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="80211" y="214715559"/>
           <a:ext cx="1820779" cy="1498352"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>226</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>28574</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1847850</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>981075</xdr:rowOff>
+      <xdr:colOff>2010728</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>1066799</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 70">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5DA0341-DD36-FB1B-EE2B-B7418F8CCC9D}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{D521396C-4E70-5B58-B1F4-6384AFB3FC0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24986" b="23077"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38100" y="269138400"/>
-          <a:ext cx="1809750" cy="952500"/>
+          <a:off x="38100" y="290968195"/>
+          <a:ext cx="1972628" cy="1038225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>24563</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>56147</xdr:rowOff>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1845714</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1114927</xdr:rowOff>
+      <xdr:colOff>2000373</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>1195136</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Picture 71">
+        <xdr:cNvPr id="74" name="Picture 73">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF9670E-6B3C-8EC3-114F-DE7DC1ADC884}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A39074-EE57-AF62-BCDA-C3C373088E8A}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
-              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{C5DA0341-DD36-FB1B-EE2B-B7418F8CCC9D}"/>
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{EAF9670E-6B3C-8EC3-114F-DE7DC1ADC884}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect t="21328" b="20583"/>
+        <a:srcRect t="19902" b="21794"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="24563" y="48414572"/>
-          <a:ext cx="1821151" cy="1058780"/>
+          <a:off x="28575" y="138335586"/>
+          <a:ext cx="1971798" cy="1166561"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1847850</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>1811020</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436F2B32-8C26-1AE1-4543-604F6C3934B2}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{C6A39074-EE57-AF62-BCDA-C3C373088E8A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="57150" y="25288875"/>
+          <a:ext cx="1781175" cy="1781175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57252</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>43919</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2024508</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>1227221</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34ADCE49-49BD-CDF3-4F24-6D3B85ED0D04}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="20025" b="20865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="57252" y="218016024"/>
+          <a:ext cx="1967256" cy="1183302"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-[...196 lines deleted...]
-      <xdr:col>0</xdr:col>
       <xdr:colOff>56351</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>26052</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1389848</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>1346431</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 78">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406342A4-D814-DBED-0ADE-5A23D0A455AC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="56351" y="121585105"/>
           <a:ext cx="1333497" cy="1320379"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>190498</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:colOff>86225</xdr:colOff>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>39966</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1393658</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:colOff>1289385</xdr:colOff>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>1240382</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 80">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03D1475-CE6B-F3C0-2E96-EAC0AF237B42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="190498" y="257555861"/>
+          <a:off x="86225" y="273012429"/>
           <a:ext cx="1203160" cy="1200416"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>60158</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>30081</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1256016</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>1223211</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBECEC4-9E69-1302-FCFD-0FE3219E1CFD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="60158" y="258809292"/>
           <a:ext cx="1195858" cy="1193130"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>48126</xdr:colOff>
+      <xdr:colOff>24063</xdr:colOff>
       <xdr:row>106</xdr:row>
-      <xdr:rowOff>88231</xdr:rowOff>
+      <xdr:rowOff>24063</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1918057</xdr:colOff>
+      <xdr:colOff>1995991</xdr:colOff>
       <xdr:row>106</xdr:row>
-      <xdr:rowOff>1411704</xdr:rowOff>
+      <xdr:rowOff>1419726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 77">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79A31D92-B10B-41F2-9909-5AD0551AA121}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="16005" b="13238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="48126" y="115546471"/>
-          <a:ext cx="1869931" cy="1323473"/>
+          <a:off x="24063" y="122802316"/>
+          <a:ext cx="1971928" cy="1395663"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>42808</xdr:colOff>
-      <xdr:row>227</xdr:row>
-      <xdr:rowOff>26755</xdr:rowOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>26754</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1848530</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1204003</xdr:rowOff>
+      <xdr:colOff>1981200</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>1290497</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9337857E-960E-4F10-BA1F-E1F0E1C4857C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="17030" b="17846"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="42808" y="265271335"/>
-          <a:ext cx="1805722" cy="1177248"/>
+          <a:off x="42808" y="292097343"/>
+          <a:ext cx="1938392" cy="1263743"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>83385</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>40104</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1754605</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>1712791</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Picture 84">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{281222CD-F85D-9739-FA7F-4695AA8727FD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="83385" y="22188236"/>
+          <a:ext cx="1671220" cy="1672687"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40104</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>26759</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1894973</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>999719</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 85">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5477783-E529-390B-E0F6-E59B3C5B29C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="23789" b="24476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="40104" y="26656654"/>
+          <a:ext cx="1854869" cy="972960"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>26904</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>46951</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2021305</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>979404</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Picture 87">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{899F66B7-9841-711B-F08B-602E2F22B1C4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="27378" b="26641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="26904" y="225566867"/>
+          <a:ext cx="1994401" cy="932453"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40104</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>50130</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1854876</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1874418</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Picture 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C5A58-A80E-9335-532C-0397B26CE2CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="40104" y="39293130"/>
+          <a:ext cx="1814772" cy="1824288"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>20053</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>26904</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1975184</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1198134</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Picture 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A832008-B306-0AB9-F5F9-E9799EF997B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="20648" b="19397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="20053" y="41164878"/>
+          <a:ext cx="1955131" cy="1171230"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>15239</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>26669</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1995236</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>1022502</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B98F0417-C3E6-28B0-510A-63EF365EE0DB}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7A832008-B306-0AB9-F5F9-E9799EF997B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:srcRect t="24252" b="25000"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15239" y="50850064"/>
+          <a:ext cx="1979997" cy="995833"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>11932</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>45820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2041746</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>1002632</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Picture 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7396000-4ED2-0AF2-1B57-3CA250223B04}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="25541" b="27158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11932" y="147051662"/>
+          <a:ext cx="2029814" cy="956812"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>168945</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>25768</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1768178</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>1646221</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Picture 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E7FE9A-9323-29F6-032B-77AFBA15C21E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="168945" y="130177373"/>
+          <a:ext cx="1599233" cy="1620453"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>42011</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>30552</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1777358</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1130968</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EE61BC8-BECB-9832-C857-B81DC201518D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="18949" b="17823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="42011" y="17091331"/>
+          <a:ext cx="1735347" cy="1100416"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>44045</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>28173</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2011335</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1106905</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C54461C6-7607-6998-E10C-FD6EA85631B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="21892" b="22738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="44045" y="22679626"/>
+          <a:ext cx="1967290" cy="1078732"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>48029</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>49630</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1835823</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1098884</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3732B213-9124-5FC3-61F9-7F391A20621F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="19790" b="20268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="48029" y="21554072"/>
+          <a:ext cx="1787794" cy="1049254"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>8021</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>24065</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2049568</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>1556086</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F4E9C04-92B7-FF93-743F-AA34779FD444}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="12082" b="12897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8021" y="99677623"/>
+          <a:ext cx="2041547" cy="1532021"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>16043</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>16047</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2021305</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>895252</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Picture 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DF26C4E-D14D-9837-6607-5993A08390D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="27536" b="28632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="16043" y="263403352"/>
+          <a:ext cx="2005262" cy="879205"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>16044</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>16048</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1973180</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>863151</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Picture 93">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CDBDDEB-41C0-3E8A-588C-6CA4E1B01900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="28098" b="28632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="16044" y="264349837"/>
+          <a:ext cx="1957136" cy="847103"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>32084</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>64169</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2031817</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>1660358</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Picture 94">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF5AFEF-3A8D-94AA-3EDE-D981DC6E217F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="9272" b="10930"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="32084" y="331052906"/>
+          <a:ext cx="1999733" cy="1596189"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>24064</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>16046</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2037348</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>729013</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Picture 96">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA37A28-6FE3-9708-C009-DC30DD05F296}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="31469" b="33128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="24064" y="319534678"/>
+          <a:ext cx="2013284" cy="712967"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40106</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>24064</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2020748</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>2005263</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Picture 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0579F1F5-1D2F-5333-B37A-557F8DF41AD5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="40106" y="315476022"/>
+          <a:ext cx="1980642" cy="1981199"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40106</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>40105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1619892</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>1621425</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Picture 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832C07EF-CC43-4B64-CFAE-2E7A6A052AED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="40106" y="139004842"/>
+          <a:ext cx="1572166" cy="1573700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>40105</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>40105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2007695</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>930442</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Picture 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4E69D5-FB50-677A-D793-F88F7AAF82D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="28075" b="26726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="40105" y="246334547"/>
+          <a:ext cx="1967590" cy="890337"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>32084</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>16044</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2047233</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>1499936</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Picture 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AF49ECD-36A0-CBB5-BFA7-6FA364816B5F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="12092" b="14229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="32084" y="179166255"/>
+          <a:ext cx="2015149" cy="1483892"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>88231</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>40105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1965962</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1917836</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Picture 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E22AECCE-A0CD-F27A-A984-51B09C0CBF94}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="88231" y="29477368"/>
+          <a:ext cx="1877731" cy="1877731"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1132617</xdr:colOff>
+      <xdr:colOff>1135792</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>588</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FB69EC4-694D-44DD-852B-CCAE114FE530}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -16547,71 +17653,71 @@
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>39489</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>563366</xdr:colOff>
-      <xdr:row>18</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>182880</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE291EDB-7796-4F59-B756-604201CF515B}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FB69EC4-694D-44DD-852B-CCAE114FE530}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="39489" y="2114550"/>
-          <a:ext cx="12553952" cy="1000125"/>
+          <a:off x="39489" y="2150745"/>
+          <a:ext cx="13134977" cy="798195"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -16704,832 +17810,895 @@
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t>The below acceptable intake levels (AIs) have been established by the Non-clinical Working Party (NcWP)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" baseline="0"/>
             <a:t>.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1100"/>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>These limits apply only when a finished product (FP) contains a single N-nitroso compound</a:t>
+          </a:r>
+          <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
-            <a:t>These limits are applicable only if a FP contains a single N-nitroso-structure. </a:t>
+            <a:t>. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-GB" sz="1100"/>
-[...4 lines deleted...]
-            <a:t> source refers to p</a:t>
+            <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>The listed source indicates a potential association with the named active pharmaceutical ingredient (API) or its related impurities; it does not imply that the N-nitroso impurity is present in every product or pharmaceutical form containing that API</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
-            <a:t>otential presence of N-nitroso-impurities with structures derived from active substances or their related impurities. This does not mean that the impurity will be found in all products or pharmaceutical forms containing the named API. Please refer to </a:t>
+            <a:t>. Please refer to </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100" u="sng">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Q&amp;A</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1100"/>
             <a:t> on the risk factors for the presence of N-nitroso-structures for further details. </a:t>
           </a:r>
           <a:endParaRPr lang="LID4096" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1866900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1190625</xdr:rowOff>
+      <xdr:colOff>2198475</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>1333500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17F54A8E-5872-37E8-D2FF-07A415C43C39}"/>
-[...2 lines deleted...]
-              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{CE291EDB-7796-4F59-B756-604201CF515B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E8C8660-EF28-5F8A-9AC8-B13C166C44ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
-        <a:stretch>
-[...42 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38100" y="22336126"/>
           <a:ext cx="2160375" cy="1304924"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2191485</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1019174</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E6CE694-636D-CC6A-E821-36A43AF666BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28575" y="3809999"/>
           <a:ext cx="2162910" cy="981075"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2181225</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>979369</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6442FDE2-A267-C77C-C462-858BCF243BA4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="47625" y="4895850"/>
           <a:ext cx="2133600" cy="950794"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57151</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1760375</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1133476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16188B7E-1AB7-D2E4-CB96-3D1F6B2551EC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57151" y="6000751"/>
           <a:ext cx="1703224" cy="1085850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>38101</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1571625</xdr:colOff>
+      <xdr:colOff>1866900</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>1135337</xdr:rowOff>
+      <xdr:rowOff>1214558</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="11" name="Picture 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C29F6C64-4FE7-272C-C305-8F4918FA2058}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E9573B1-981E-6D28-A5FD-F8B8EA89855D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
-[...87 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="47625" y="9677400"/>
           <a:ext cx="1819275" cy="1185983"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2162175</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1184513</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CEDA4E4-885E-9659-B821-397F80FE12D4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="28575" y="10944226"/>
           <a:ext cx="2133600" cy="1146412"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2068000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1305088</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9717343D-4CF9-0755-D63E-4E1ED208AEF5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="13563600"/>
           <a:ext cx="2010850" cy="1276513"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2105025</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>1294667</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6D8D6A3-E71E-43B7-977A-F721AC9F951A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="47625" y="14906625"/>
           <a:ext cx="2057400" cy="1266092"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>161926</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47626</xdr:rowOff>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1788995</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1552575</xdr:rowOff>
+      <xdr:colOff>2085975</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1377814</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 14">
+        <xdr:cNvPr id="16" name="Picture 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E108E1E-8AF1-4F74-52DA-E88F5AF7B1D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B9DDA23-B266-E2C9-801C-4537E5057466}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
-[...43 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38100" y="17868900"/>
           <a:ext cx="2047875" cy="1349239"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>247651</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>30273</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1533525</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1412219</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055D3B53-5302-2E85-ECD7-A1DFD7DA3D1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="247651" y="20899548"/>
           <a:ext cx="1285874" cy="1381946"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>352426</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1971675</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>1256252</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8855A4A7-FB80-F327-6594-554412BCFBE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="352426" y="16287751"/>
           <a:ext cx="1619249" cy="1208626"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57149</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>104773</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2171700</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1273708</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B8CF41-4D7B-1A89-A9E2-BD38B25FFB12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57149" y="17706973"/>
           <a:ext cx="2114551" cy="1168935"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>127000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>120650</xdr:rowOff>
+      <xdr:colOff>86255</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2242495</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1358245</xdr:rowOff>
+      <xdr:colOff>1828801</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1301937</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 21">
+        <xdr:cNvPr id="25" name="Picture 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B4E4145-AD82-8F2C-4D87-A3AEDA3CAA76}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D21EA16A-F943-9DD3-E641-1B0A1DEE2094}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="14000" b="15333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="127000" y="22193250"/>
-          <a:ext cx="2115495" cy="1237595"/>
+          <a:off x="86255" y="8359775"/>
+          <a:ext cx="1742546" cy="1238437"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>209551</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>35506</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1847851</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1229962</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44ED9FF5-F126-8CED-1EAF-DD77BD8B41BF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="14352" b="13000"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="209551" y="12313231"/>
+          <a:ext cx="1638300" cy="1194456"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>320675</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1825625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1543050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC485976-248E-D31B-0417-BCAEBC9B589D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="320675" y="19002375"/>
+          <a:ext cx="1504950" cy="1504950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2247900</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1374465</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8F1706-BFDB-4B9D-179B-742BB76E2939}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="18666" b="21067"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="30480" y="25046940"/>
+          <a:ext cx="2217420" cy="1336365"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -17793,9178 +18962,9115 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P276"/>
+  <dimension ref="A1:P288"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView topLeftCell="B1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.4609375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="40.4609375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="38" style="1" customWidth="1"/>
+    <col min="4" max="4" width="38.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="1" customWidth="1"/>
-    <col min="6" max="6" width="21.84375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="20" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.84375" style="3" customWidth="1"/>
-    <col min="9" max="9" width="11.53515625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="41" style="1" customWidth="1"/>
-    <col min="11" max="11" width="21.15234375" style="30" customWidth="1"/>
-    <col min="12" max="16384" width="9.15234375" style="1"/>
+    <col min="11" max="11" width="21.140625" style="19" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="5" spans="1:11" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+    </row>
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+    </row>
+    <row r="5" spans="1:11" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="50">
-        <v>46174</v>
+        <v>46296</v>
       </c>
       <c r="B5" s="50"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
-      <c r="K5" s="31"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.3">
+      <c r="K5" s="20"/>
+    </row>
+    <row r="6" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
-        <v>0</v>
+        <v>1231</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
-      <c r="K6" s="31"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.3">
+      <c r="K6" s="20"/>
+    </row>
+    <row r="7" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
-      <c r="K7" s="31"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
+      <c r="K7" s="20"/>
+    </row>
+    <row r="8" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
-      <c r="K8" s="31"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" x14ac:dyDescent="0.3">
+      <c r="K8" s="20"/>
+    </row>
+    <row r="9" spans="1:11" s="5" customFormat="1" ht="19.5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
-      <c r="K9" s="31"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="K9" s="20"/>
+    </row>
+    <row r="10" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
-      <c r="K10" s="31"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="K10" s="20"/>
+    </row>
+    <row r="11" spans="1:11" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
-      <c r="K11" s="31"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
+      <c r="K11" s="20"/>
+    </row>
+    <row r="12" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
-      <c r="K12" s="31"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
+      <c r="K12" s="20"/>
+    </row>
+    <row r="13" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
-      <c r="K13" s="31"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
+      <c r="K13" s="20"/>
+    </row>
+    <row r="14" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
-      <c r="K14" s="31"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.3">
+      <c r="K14" s="20"/>
+    </row>
+    <row r="15" spans="1:11" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
-      <c r="K15" s="31"/>
-[...18 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="K15" s="20"/>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="11"/>
+      <c r="B16" s="11"/>
+    </row>
+    <row r="17" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="11"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+    </row>
+    <row r="20" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="C20" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="16" t="s">
+      <c r="D20" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="16" t="s">
+      <c r="E20" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="16" t="s">
+      <c r="F20" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="16" t="s">
+      <c r="G20" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="16" t="s">
+      <c r="H20" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="H20" s="17" t="s">
+      <c r="I20" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="I20" s="17" t="s">
+      <c r="J20" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J20" s="16" t="s">
+      <c r="K20" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="K20" s="32" t="s">
+    </row>
+    <row r="21" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10"/>
+      <c r="B21" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="32">
+        <v>3</v>
+      </c>
+      <c r="I21" s="32">
+        <v>400</v>
+      </c>
+      <c r="J21" s="30"/>
+      <c r="K21" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+    </row>
+    <row r="22" spans="1:16" ht="115.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="38"/>
+      <c r="B22" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="32">
+        <v>3</v>
+      </c>
+      <c r="I22" s="32">
+        <v>400</v>
+      </c>
+      <c r="J22" s="30"/>
+      <c r="K22" s="33">
+        <v>45474</v>
+      </c>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="27"/>
+    </row>
+    <row r="23" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="39"/>
+      <c r="B23" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="H23" s="32">
+        <v>3</v>
+      </c>
+      <c r="I23" s="32">
+        <v>400</v>
+      </c>
+      <c r="J23" s="30"/>
+      <c r="K23" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
+      <c r="P23" s="27"/>
+    </row>
+    <row r="24" spans="1:16" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10"/>
+      <c r="B24" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" s="40">
+        <v>3</v>
+      </c>
+      <c r="I24" s="40">
+        <v>400</v>
+      </c>
+      <c r="J24" s="30"/>
+      <c r="K24" s="33">
+        <v>45200</v>
+      </c>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+    </row>
+    <row r="25" spans="1:16" ht="119.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="10"/>
+      <c r="B25" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="H25" s="40">
+        <v>4</v>
+      </c>
+      <c r="I25" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J25" s="30"/>
+      <c r="K25" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+      <c r="P25" s="27"/>
+    </row>
+    <row r="26" spans="1:16" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="39"/>
+      <c r="B26" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" s="40">
+        <v>3</v>
+      </c>
+      <c r="I26" s="40">
+        <v>400</v>
+      </c>
+      <c r="J26" s="30"/>
+      <c r="K26" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
+      <c r="P26" s="27"/>
+    </row>
+    <row r="27" spans="1:16" ht="124.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10"/>
+      <c r="B27" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="40">
+        <v>4</v>
+      </c>
+      <c r="I27" s="40">
+        <v>1500</v>
+      </c>
+      <c r="J27" s="30"/>
+      <c r="K27" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+    </row>
+    <row r="28" spans="1:16" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="10"/>
+      <c r="B28" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="30"/>
+      <c r="G28" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="H28" s="40"/>
+      <c r="I28" s="32">
+        <v>1700</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="K28" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L28" s="27"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="27"/>
+      <c r="P28" s="27"/>
+    </row>
+    <row r="29" spans="1:16" ht="84.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="39"/>
+      <c r="B29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H29" s="28">
+        <v>1</v>
+      </c>
+      <c r="I29" s="28">
+        <v>18</v>
+      </c>
+      <c r="K29" s="19">
+        <v>45413</v>
+      </c>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+    </row>
+    <row r="30" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="39"/>
+      <c r="B30" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30" s="30"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40">
+        <v>100</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K30" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+    </row>
+    <row r="31" spans="1:16" ht="91.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23"/>
+      <c r="B31" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H31" s="25">
+        <v>2</v>
+      </c>
+      <c r="I31" s="25">
+        <v>100</v>
+      </c>
+      <c r="J31" s="4"/>
+      <c r="K31" s="26" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+      <c r="O31" s="27"/>
+      <c r="P31" s="27"/>
+    </row>
+    <row r="32" spans="1:16" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="10"/>
+      <c r="B32" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H32" s="28">
+        <v>2</v>
+      </c>
+      <c r="I32" s="28">
+        <v>100</v>
+      </c>
+      <c r="K32" s="19">
+        <v>46082</v>
+      </c>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+    </row>
+    <row r="33" spans="1:16" s="4" customFormat="1" ht="151.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="29"/>
+      <c r="B33" s="30" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B21" s="34" t="s">
+      <c r="C33" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="35" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="34" t="s">
+      <c r="D33" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="E21" s="34" t="s">
+      <c r="E33" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="F21" s="34"/>
-      <c r="G21" s="34" t="s">
+      <c r="F33" s="30"/>
+      <c r="G33" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H33" s="32">
         <v>3</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I33" s="32">
         <v>400</v>
       </c>
-      <c r="J21" s="34"/>
-[...27 lines deleted...]
-      <c r="H22" s="36">
+      <c r="J33" s="30"/>
+      <c r="K33" s="33">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="4" customFormat="1" ht="90.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="23"/>
+      <c r="B34" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H34" s="25">
+        <v>2</v>
+      </c>
+      <c r="I34" s="25">
+        <v>100</v>
+      </c>
+      <c r="K34" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" s="4" customFormat="1" ht="93.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="23"/>
+      <c r="B35" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H35" s="25">
+        <v>2</v>
+      </c>
+      <c r="I35" s="25">
+        <v>100</v>
+      </c>
+      <c r="K35" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="10"/>
+      <c r="B36" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="H36" s="40">
+        <v>5</v>
+      </c>
+      <c r="I36" s="40">
+        <v>1500</v>
+      </c>
+      <c r="J36" s="30"/>
+      <c r="K36" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L36" s="27"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="27"/>
+      <c r="O36" s="27"/>
+      <c r="P36" s="27"/>
+    </row>
+    <row r="37" spans="1:16" ht="124.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="39"/>
+      <c r="B37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H37" s="28">
+        <v>2</v>
+      </c>
+      <c r="I37" s="28">
+        <v>100</v>
+      </c>
+      <c r="K37" s="19">
+        <v>45992</v>
+      </c>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="27"/>
+      <c r="P37" s="27"/>
+    </row>
+    <row r="38" spans="1:16" ht="123" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="39"/>
+      <c r="B38" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F38" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="H38" s="40">
         <v>3</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I38" s="40">
         <v>400</v>
       </c>
-      <c r="J22" s="34"/>
-      <c r="K22" s="37">
+      <c r="J38" s="30"/>
+      <c r="K38" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L38" s="27"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+    </row>
+    <row r="39" spans="1:16" ht="84.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="39"/>
+      <c r="B39" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H39" s="28">
+        <v>3</v>
+      </c>
+      <c r="I39" s="28">
+        <v>400</v>
+      </c>
+      <c r="K39" s="19">
+        <v>45413</v>
+      </c>
+      <c r="L39" s="27"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+      <c r="O39" s="27"/>
+      <c r="P39" s="27"/>
+    </row>
+    <row r="40" spans="1:16" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="39"/>
+      <c r="B40" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H40" s="28">
+        <v>1</v>
+      </c>
+      <c r="I40" s="28">
+        <v>18</v>
+      </c>
+      <c r="K40" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="159" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41"/>
+      <c r="B41" s="4" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E41" s="4"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="H41" s="25">
+        <v>1</v>
+      </c>
+      <c r="I41" s="25">
+        <v>18</v>
+      </c>
+      <c r="J41" s="4"/>
+      <c r="K41" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" ht="128.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="39"/>
+      <c r="B42" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H42" s="28">
+        <v>2</v>
+      </c>
+      <c r="I42" s="28">
+        <v>100</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K42" s="19">
+        <v>44682</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="111" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="39"/>
+      <c r="B43" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H43" s="28"/>
+      <c r="I43" s="28">
+        <v>1500</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K43" s="19">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="150.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="10"/>
+      <c r="B44" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H44" s="28">
+        <v>3</v>
+      </c>
+      <c r="I44" s="28">
+        <v>400</v>
+      </c>
+      <c r="K44" s="19">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" ht="97.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="39"/>
+      <c r="B45" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H45" s="28">
+        <v>4</v>
+      </c>
+      <c r="I45" s="28">
+        <v>1500</v>
+      </c>
+      <c r="K45" s="19">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" ht="76.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10"/>
+      <c r="B46" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H46" s="3">
+        <v>3</v>
+      </c>
+      <c r="I46" s="3">
+        <v>400</v>
+      </c>
+      <c r="K46" s="19">
         <v>45108</v>
       </c>
-      <c r="L22" s="26"/>
-[...23 lines deleted...]
-      <c r="H23" s="36">
+      <c r="L46" s="27"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="27"/>
+      <c r="O46" s="27"/>
+      <c r="P46" s="27"/>
+    </row>
+    <row r="47" spans="1:16" ht="97.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="10"/>
+      <c r="B47" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H47" s="28"/>
+      <c r="I47" s="3">
+        <v>37</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K47" s="19">
+        <v>44682</v>
+      </c>
+      <c r="L47" s="27"/>
+      <c r="M47" s="27"/>
+      <c r="N47" s="27"/>
+      <c r="O47" s="27"/>
+      <c r="P47" s="27"/>
+    </row>
+    <row r="48" spans="1:16" ht="138" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="10"/>
+      <c r="B48" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H48" s="28">
+        <v>1</v>
+      </c>
+      <c r="I48" s="3">
+        <v>18</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K48" s="19">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="97.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="39"/>
+      <c r="B49" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H49" s="3">
+        <v>4</v>
+      </c>
+      <c r="I49" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K49" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="102.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="39"/>
+      <c r="B50" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H50" s="3">
         <v>3</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I50" s="3">
         <v>400</v>
       </c>
-      <c r="J23" s="34"/>
-      <c r="K23" s="37">
+      <c r="K50" s="19">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="84.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="39"/>
+      <c r="B51" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H51" s="3">
+        <v>5</v>
+      </c>
+      <c r="I51" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K51" s="19">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="39"/>
+      <c r="B52" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H52" s="3">
+        <v>5</v>
+      </c>
+      <c r="I52" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K52" s="19">
+        <v>45792</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="17"/>
+      <c r="B53" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H53" s="3">
+        <v>4</v>
+      </c>
+      <c r="I53" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K53" s="19">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="93" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="17"/>
+      <c r="B54" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H54" s="3">
+        <v>2</v>
+      </c>
+      <c r="I54" s="3">
+        <v>100</v>
+      </c>
+      <c r="K54" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="145.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="10"/>
+      <c r="B55" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28">
+        <v>1500</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K55" s="19">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="39"/>
+      <c r="B56" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H56" s="28"/>
+      <c r="I56" s="28">
+        <v>1500</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K56" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="112.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="39"/>
+      <c r="B57" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H57" s="28">
+        <v>4</v>
+      </c>
+      <c r="I57" s="28">
+        <v>1500</v>
+      </c>
+      <c r="K57" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="114.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="39"/>
+      <c r="B58" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="28">
+        <v>4</v>
+      </c>
+      <c r="I58" s="28">
+        <v>1500</v>
+      </c>
+      <c r="K58" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="123" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="39"/>
+      <c r="B59" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H59" s="28">
+        <v>4</v>
+      </c>
+      <c r="I59" s="28">
+        <v>1500</v>
+      </c>
+      <c r="K59" s="19">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="39"/>
+      <c r="B60" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H60" s="28">
+        <v>4</v>
+      </c>
+      <c r="I60" s="28">
+        <v>1500</v>
+      </c>
+      <c r="K60" s="19">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="123" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="10"/>
+      <c r="B61" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H61" s="3">
+        <v>3</v>
+      </c>
+      <c r="I61" s="3">
+        <v>400</v>
+      </c>
+      <c r="K61" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="39"/>
+      <c r="B62" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H62" s="3">
+        <v>4</v>
+      </c>
+      <c r="I62" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K62" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="110.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="10"/>
+      <c r="B63" s="30" t="s">
+        <v>218</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>219</v>
+      </c>
+      <c r="D63" s="30" t="s">
+        <v>220</v>
+      </c>
+      <c r="E63" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F63" s="30"/>
+      <c r="G63" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="H63" s="40"/>
+      <c r="I63" s="32">
+        <v>100</v>
+      </c>
+      <c r="J63" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="K63" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="112.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="39"/>
+      <c r="B64" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="D64" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="E64" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="F64" s="30"/>
+      <c r="G64" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="H64" s="32">
+        <v>3</v>
+      </c>
+      <c r="I64" s="32">
+        <v>400</v>
+      </c>
+      <c r="J64" s="30"/>
+      <c r="K64" s="33">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" ht="151.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="10"/>
+      <c r="B65" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>229</v>
+      </c>
+      <c r="D65" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="E65" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F65" s="30"/>
+      <c r="G65" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="H65" s="32"/>
+      <c r="I65" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J65" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K65" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="10"/>
+      <c r="B66" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D66" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="E66" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F66" s="30"/>
+      <c r="G66" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="H66" s="32">
+        <v>5</v>
+      </c>
+      <c r="I66" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J66" s="30"/>
+      <c r="K66" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="23"/>
+      <c r="B67" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>239</v>
+      </c>
+      <c r="D67" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="E67" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F67" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="G67" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="H67" s="32">
+        <v>1</v>
+      </c>
+      <c r="I67" s="32">
+        <v>18</v>
+      </c>
+      <c r="J67" s="30"/>
+      <c r="K67" s="33">
+        <v>45792</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" ht="117.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="23"/>
+      <c r="B68" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>244</v>
+      </c>
+      <c r="D68" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="E68" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" s="30"/>
+      <c r="G68" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="H68" s="32"/>
+      <c r="I68" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J68" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K68" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L68" s="27"/>
+      <c r="M68" s="27"/>
+      <c r="N68" s="27"/>
+      <c r="O68" s="27"/>
+      <c r="P68" s="27"/>
+    </row>
+    <row r="69" spans="1:16" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="39"/>
+      <c r="B69" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>248</v>
+      </c>
+      <c r="D69" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="E69" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="F69" s="30"/>
+      <c r="G69" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="H69" s="32">
+        <v>1</v>
+      </c>
+      <c r="I69" s="32">
+        <v>18</v>
+      </c>
+      <c r="J69" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="K69" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
+      <c r="N69" s="27"/>
+      <c r="O69" s="27"/>
+      <c r="P69" s="27"/>
+    </row>
+    <row r="70" spans="1:16" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="39"/>
+      <c r="B70" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="D70" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="E70" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F70" s="30"/>
+      <c r="G70" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="H70" s="32">
+        <v>4</v>
+      </c>
+      <c r="I70" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J70" s="30"/>
+      <c r="K70" s="33">
+        <v>45306</v>
+      </c>
+      <c r="L70" s="27"/>
+      <c r="M70" s="27"/>
+      <c r="N70" s="27"/>
+      <c r="O70" s="27"/>
+      <c r="P70" s="27"/>
+    </row>
+    <row r="71" spans="1:16" ht="124.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="39"/>
+      <c r="B71" s="30" t="s">
+        <v>256</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>257</v>
+      </c>
+      <c r="D71" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="E71" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F71" s="30"/>
+      <c r="G71" s="30" t="s">
+        <v>259</v>
+      </c>
+      <c r="H71" s="32">
+        <v>3</v>
+      </c>
+      <c r="I71" s="32">
+        <v>400</v>
+      </c>
+      <c r="J71" s="30"/>
+      <c r="K71" s="33">
         <v>45474</v>
       </c>
-      <c r="L23" s="26"/>
-[...25 lines deleted...]
-      <c r="H24" s="36">
+      <c r="L71" s="27"/>
+      <c r="M71" s="27"/>
+      <c r="N71" s="27"/>
+      <c r="O71" s="27"/>
+      <c r="P71" s="27"/>
+    </row>
+    <row r="72" spans="1:16" s="4" customFormat="1" ht="64.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="39"/>
+      <c r="B72" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>261</v>
+      </c>
+      <c r="D72" s="30" t="s">
+        <v>262</v>
+      </c>
+      <c r="E72" s="30" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="G72" s="30" t="s">
+        <v>265</v>
+      </c>
+      <c r="H72" s="32">
+        <v>4</v>
+      </c>
+      <c r="I72" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J72" s="30"/>
+      <c r="K72" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L72" s="27"/>
+      <c r="M72" s="27"/>
+      <c r="N72" s="27"/>
+      <c r="O72" s="27"/>
+      <c r="P72" s="27"/>
+    </row>
+    <row r="73" spans="1:16" s="4" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="23"/>
+      <c r="B73" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K73" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="23"/>
+      <c r="B74" s="30" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>271</v>
+      </c>
+      <c r="D74" s="30" t="s">
+        <v>272</v>
+      </c>
+      <c r="E74" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F74" s="30"/>
+      <c r="G74" s="30" t="s">
+        <v>273</v>
+      </c>
+      <c r="H74" s="32">
+        <v>2</v>
+      </c>
+      <c r="I74" s="32">
+        <v>100</v>
+      </c>
+      <c r="J74" s="30"/>
+      <c r="K74" s="33">
+        <v>45792</v>
+      </c>
+      <c r="L74" s="27"/>
+      <c r="M74" s="27"/>
+      <c r="N74" s="27"/>
+      <c r="O74" s="27"/>
+      <c r="P74" s="27"/>
+    </row>
+    <row r="75" spans="1:16" ht="140.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="23"/>
+      <c r="B75" s="30" t="s">
+        <v>274</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="E75" s="30" t="s">
+        <v>277</v>
+      </c>
+      <c r="F75" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="G75" s="30" t="s">
+        <v>278</v>
+      </c>
+      <c r="H75" s="32"/>
+      <c r="I75" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J75" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K75" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L75" s="27"/>
+      <c r="M75" s="27"/>
+      <c r="N75" s="27"/>
+      <c r="O75" s="27"/>
+      <c r="P75" s="27"/>
+    </row>
+    <row r="76" spans="1:16" ht="125.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="39"/>
+      <c r="B76" s="30" t="s">
+        <v>279</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>280</v>
+      </c>
+      <c r="D76" s="30" t="s">
+        <v>281</v>
+      </c>
+      <c r="E76" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="F76" s="30"/>
+      <c r="G76" s="30" t="s">
+        <v>283</v>
+      </c>
+      <c r="H76" s="32"/>
+      <c r="I76" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J76" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K76" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L76" s="27"/>
+      <c r="M76" s="27"/>
+      <c r="N76" s="27"/>
+      <c r="O76" s="27"/>
+      <c r="P76" s="27"/>
+    </row>
+    <row r="77" spans="1:16" ht="91.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="39"/>
+      <c r="B77" s="30" t="s">
+        <v>284</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>285</v>
+      </c>
+      <c r="D77" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="E77" s="30" t="s">
+        <v>287</v>
+      </c>
+      <c r="F77" s="30"/>
+      <c r="G77" s="30" t="s">
+        <v>288</v>
+      </c>
+      <c r="H77" s="32">
         <v>3</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I77" s="32">
         <v>400</v>
       </c>
-      <c r="J24" s="34"/>
-      <c r="K24" s="37">
+      <c r="J77" s="30"/>
+      <c r="K77" s="33">
+        <v>45536</v>
+      </c>
+      <c r="L77" s="27"/>
+      <c r="M77" s="27"/>
+      <c r="N77" s="27"/>
+      <c r="O77" s="27"/>
+      <c r="P77" s="27"/>
+    </row>
+    <row r="78" spans="1:16" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="39"/>
+      <c r="B78" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>290</v>
+      </c>
+      <c r="D78" s="30" t="s">
+        <v>291</v>
+      </c>
+      <c r="E78" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F78" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="G78" s="30" t="s">
+        <v>293</v>
+      </c>
+      <c r="H78" s="32"/>
+      <c r="I78" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J78" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K78" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L78" s="27"/>
+      <c r="M78" s="27"/>
+      <c r="N78" s="27"/>
+      <c r="O78" s="27"/>
+      <c r="P78" s="27"/>
+    </row>
+    <row r="79" spans="1:16" s="4" customFormat="1" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="23"/>
+      <c r="B79" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>295</v>
+      </c>
+      <c r="D79" s="30" t="s">
+        <v>296</v>
+      </c>
+      <c r="E79" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="F79" s="30"/>
+      <c r="G79" s="30" t="s">
+        <v>298</v>
+      </c>
+      <c r="H79" s="32">
+        <v>3</v>
+      </c>
+      <c r="I79" s="32">
+        <v>400</v>
+      </c>
+      <c r="J79" s="30"/>
+      <c r="K79" s="33">
+        <v>45792</v>
+      </c>
+      <c r="L79" s="27"/>
+      <c r="M79" s="27"/>
+      <c r="N79" s="27"/>
+      <c r="O79" s="27"/>
+      <c r="P79" s="27"/>
+    </row>
+    <row r="80" spans="1:16" s="4" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+      <c r="A80" s="39"/>
+      <c r="B80" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>300</v>
+      </c>
+      <c r="D80" s="30" t="s">
+        <v>301</v>
+      </c>
+      <c r="E80" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F80" s="30"/>
+      <c r="G80" s="30" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" s="32">
+        <v>4</v>
+      </c>
+      <c r="I80" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J80" s="30"/>
+      <c r="K80" s="33">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="39"/>
+      <c r="B81" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="D81" s="30" t="s">
+        <v>305</v>
+      </c>
+      <c r="E81" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F81" s="30"/>
+      <c r="G81" s="30" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" s="32">
+        <v>5</v>
+      </c>
+      <c r="I81" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J81" s="30"/>
+      <c r="K81" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L81" s="27"/>
+      <c r="M81" s="27"/>
+      <c r="N81" s="27"/>
+      <c r="O81" s="27"/>
+      <c r="P81" s="27"/>
+    </row>
+    <row r="82" spans="1:16" ht="106.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="39"/>
+      <c r="B82" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>308</v>
+      </c>
+      <c r="D82" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="E82" s="30" t="s">
+        <v>310</v>
+      </c>
+      <c r="F82" s="30"/>
+      <c r="G82" s="30" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" s="32">
+        <v>5</v>
+      </c>
+      <c r="I82" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J82" s="30"/>
+      <c r="K82" s="33">
         <v>45108</v>
       </c>
-      <c r="L24" s="26"/>
-[...13 lines deleted...]
-      <c r="D25" s="34" t="s">
+      <c r="L82" s="27"/>
+      <c r="M82" s="27"/>
+      <c r="N82" s="27"/>
+      <c r="O82" s="27"/>
+      <c r="P82" s="27"/>
+    </row>
+    <row r="83" spans="1:16" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="39"/>
+      <c r="B83" s="30" t="s">
+        <v>312</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>313</v>
+      </c>
+      <c r="D83" s="30" t="s">
+        <v>314</v>
+      </c>
+      <c r="E83" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="E25" s="34" t="s">
-[...6 lines deleted...]
-      <c r="H25" s="38">
+      <c r="F83" s="30"/>
+      <c r="G83" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" s="32">
+        <v>3</v>
+      </c>
+      <c r="I83" s="32">
+        <v>400</v>
+      </c>
+      <c r="J83" s="30"/>
+      <c r="K83" s="33">
+        <v>45275</v>
+      </c>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+      <c r="N83" s="27"/>
+      <c r="O83" s="27"/>
+      <c r="P83" s="27"/>
+    </row>
+    <row r="84" spans="1:16" s="4" customFormat="1" ht="93.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="39"/>
+      <c r="B84" s="30" t="s">
+        <v>316</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>317</v>
+      </c>
+      <c r="D84" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="E84" s="30" t="s">
+        <v>319</v>
+      </c>
+      <c r="F84" s="30"/>
+      <c r="G84" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="H84" s="32"/>
+      <c r="I84" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J84" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K84" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L84" s="27"/>
+      <c r="M84" s="27"/>
+      <c r="N84" s="27"/>
+      <c r="O84" s="27"/>
+      <c r="P84" s="27"/>
+    </row>
+    <row r="85" spans="1:16" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="10"/>
+      <c r="B85" s="30" t="s">
+        <v>321</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>322</v>
+      </c>
+      <c r="D85" s="30" t="s">
+        <v>323</v>
+      </c>
+      <c r="E85" s="30" t="s">
+        <v>324</v>
+      </c>
+      <c r="F85" s="30"/>
+      <c r="G85" s="30" t="s">
+        <v>325</v>
+      </c>
+      <c r="H85" s="32">
+        <v>5</v>
+      </c>
+      <c r="I85" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J85" s="30"/>
+      <c r="K85" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L85" s="27"/>
+      <c r="M85" s="27"/>
+      <c r="N85" s="27"/>
+      <c r="O85" s="27"/>
+      <c r="P85" s="27"/>
+    </row>
+    <row r="86" spans="1:16" ht="127.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="10"/>
+      <c r="B86" s="30" t="s">
+        <v>326</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>327</v>
+      </c>
+      <c r="D86" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="E86" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F86" s="30"/>
+      <c r="G86" s="30" t="s">
+        <v>325</v>
+      </c>
+      <c r="H86" s="32">
+        <v>3</v>
+      </c>
+      <c r="I86" s="32">
+        <v>400</v>
+      </c>
+      <c r="J86" s="30"/>
+      <c r="K86" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L86" s="27"/>
+      <c r="M86" s="27"/>
+      <c r="N86" s="27"/>
+      <c r="O86" s="27"/>
+      <c r="P86" s="27"/>
+    </row>
+    <row r="87" spans="1:16" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="41"/>
+      <c r="B87" s="30" t="s">
+        <v>329</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="D87" s="30" t="s">
+        <v>331</v>
+      </c>
+      <c r="E87" s="30" t="s">
+        <v>332</v>
+      </c>
+      <c r="F87" s="30"/>
+      <c r="G87" s="30" t="s">
+        <v>333</v>
+      </c>
+      <c r="H87" s="32">
+        <v>3</v>
+      </c>
+      <c r="I87" s="32">
+        <v>400</v>
+      </c>
+      <c r="J87" s="30"/>
+      <c r="K87" s="33">
+        <v>45992</v>
+      </c>
+      <c r="L87" s="27"/>
+      <c r="M87" s="27"/>
+      <c r="N87" s="27"/>
+      <c r="O87" s="27"/>
+      <c r="P87" s="27"/>
+    </row>
+    <row r="88" spans="1:16" ht="80.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="39"/>
+      <c r="B88" s="30" t="s">
+        <v>334</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>335</v>
+      </c>
+      <c r="D88" s="30" t="s">
+        <v>336</v>
+      </c>
+      <c r="E88" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F88" s="30" t="s">
+        <v>337</v>
+      </c>
+      <c r="G88" s="30" t="s">
+        <v>338</v>
+      </c>
+      <c r="H88" s="32"/>
+      <c r="I88" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J88" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K88" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L88" s="27"/>
+      <c r="M88" s="27"/>
+      <c r="N88" s="27"/>
+      <c r="O88" s="27"/>
+      <c r="P88" s="27"/>
+    </row>
+    <row r="89" spans="1:16" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="23"/>
+      <c r="B89" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="I89" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="K89" s="19">
+        <v>46082</v>
+      </c>
+      <c r="L89" s="27"/>
+      <c r="M89" s="27"/>
+      <c r="N89" s="27"/>
+      <c r="O89" s="27"/>
+      <c r="P89" s="27"/>
+    </row>
+    <row r="90" spans="1:16" ht="199.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="39"/>
+      <c r="B90" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>345</v>
+      </c>
+      <c r="D90" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="E90" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F90" s="30"/>
+      <c r="G90" s="30" t="s">
+        <v>347</v>
+      </c>
+      <c r="H90" s="32">
         <v>4</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I90" s="32">
         <v>1500</v>
       </c>
-      <c r="J25" s="34"/>
-[...140 lines deleted...]
-      <c r="K29" s="37">
+      <c r="J90" s="30"/>
+      <c r="K90" s="33">
         <v>45689</v>
       </c>
-      <c r="L29" s="26"/>
-[...2082 lines deleted...]
-    <row r="91" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L90" s="27"/>
+      <c r="M90" s="27"/>
+      <c r="N90" s="27"/>
+      <c r="O90" s="27"/>
+      <c r="P90" s="27"/>
+    </row>
+    <row r="91" spans="1:16" ht="139.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="10"/>
       <c r="B91" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E91" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F91" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="G91" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="H91" s="40">
+        <v>5</v>
+      </c>
+      <c r="I91" s="40">
+        <v>1500</v>
+      </c>
+      <c r="J91" s="30"/>
+      <c r="K91" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L91" s="27"/>
+      <c r="M91" s="27"/>
+      <c r="N91" s="27"/>
+      <c r="O91" s="27"/>
+      <c r="P91" s="27"/>
+    </row>
+    <row r="92" spans="1:16" s="4" customFormat="1" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="39"/>
+      <c r="B92" s="30" t="s">
+        <v>348</v>
+      </c>
+      <c r="C92" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="C91" s="2" t="s">
+      <c r="D92" s="30" t="s">
         <v>350</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="E92" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F92" s="30"/>
+      <c r="G92" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="H92" s="32">
+        <v>5</v>
+      </c>
+      <c r="I92" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J92" s="30"/>
+      <c r="K92" s="33">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" ht="125.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="23"/>
+      <c r="B93" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E93" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="F93" s="4"/>
+      <c r="G93" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H93" s="35"/>
+      <c r="I93" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="J93" s="4" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K93" s="26" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L93" s="27"/>
+      <c r="M93" s="27"/>
+      <c r="N93" s="27"/>
+      <c r="O93" s="27"/>
+      <c r="P93" s="27"/>
+    </row>
+    <row r="94" spans="1:16" ht="93.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="41"/>
+      <c r="B94" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C94" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="E91" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F91" s="1" t="s">
+      <c r="D94" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="G91" s="1" t="s">
-[...5 lines deleted...]
-      <c r="J91" s="1" t="s">
+      <c r="E94" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>353</v>
-      </c>
-[...92 lines deleted...]
-        <v>364</v>
       </c>
       <c r="I94" s="3">
         <v>1500</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="K94" s="30">
+        <v>65</v>
+      </c>
+      <c r="K94" s="19">
         <v>46082</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B95" s="34" t="s">
+      <c r="L94" s="27"/>
+      <c r="M94" s="27"/>
+      <c r="N94" s="27"/>
+      <c r="O94" s="27"/>
+      <c r="P94" s="27"/>
+    </row>
+    <row r="95" spans="1:16" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="36"/>
+      <c r="B95" s="30" t="s">
+        <v>354</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>355</v>
+      </c>
+      <c r="D95" s="30" t="s">
+        <v>356</v>
+      </c>
+      <c r="E95" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F95" s="30"/>
+      <c r="G95" s="30" t="s">
+        <v>357</v>
+      </c>
+      <c r="H95" s="32"/>
+      <c r="I95" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J95" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K95" s="33">
+        <v>45992</v>
+      </c>
+      <c r="L95" s="27"/>
+      <c r="M95" s="27"/>
+      <c r="N95" s="27"/>
+      <c r="O95" s="27"/>
+      <c r="P95" s="27"/>
+    </row>
+    <row r="96" spans="1:16" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="39"/>
+      <c r="B96" s="30" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>358</v>
+      </c>
+      <c r="D96" s="30" t="s">
+        <v>359</v>
+      </c>
+      <c r="E96" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F96" s="30"/>
+      <c r="G96" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="H96" s="32">
+        <v>2</v>
+      </c>
+      <c r="I96" s="32">
+        <v>100</v>
+      </c>
+      <c r="J96" s="30"/>
+      <c r="K96" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L96" s="27"/>
+      <c r="M96" s="27"/>
+      <c r="N96" s="27"/>
+      <c r="O96" s="27"/>
+      <c r="P96" s="27"/>
+    </row>
+    <row r="97" spans="1:16" ht="145.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="39"/>
+      <c r="B97" s="30" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>361</v>
+      </c>
+      <c r="D97" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="E97" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F97" s="30"/>
+      <c r="G97" s="30" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" s="32">
+        <v>2</v>
+      </c>
+      <c r="I97" s="32">
+        <v>100</v>
+      </c>
+      <c r="J97" s="30"/>
+      <c r="K97" s="33">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" s="4" customFormat="1" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="10"/>
+      <c r="B98" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="C98" s="31" t="s">
         <v>365</v>
       </c>
-      <c r="C95" s="35" t="s">
+      <c r="D98" s="30" t="s">
         <v>366</v>
       </c>
-      <c r="D95" s="34" t="s">
+      <c r="E98" s="30" t="s">
         <v>367</v>
       </c>
-      <c r="E95" s="34" t="s">
-[...3 lines deleted...]
-      <c r="G95" s="34" t="s">
+      <c r="F98" s="30"/>
+      <c r="G98" s="30" t="s">
         <v>368</v>
       </c>
-      <c r="H95" s="36"/>
-[...12 lines deleted...]
-      <c r="B96" s="34" t="s">
+      <c r="H98" s="32">
+        <v>3</v>
+      </c>
+      <c r="I98" s="32">
+        <v>400</v>
+      </c>
+      <c r="J98" s="30"/>
+      <c r="K98" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" ht="132" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="39"/>
+      <c r="B99" s="30" t="s">
         <v>369</v>
       </c>
-      <c r="C96" s="35" t="s">
+      <c r="C99" s="31" t="s">
         <v>370</v>
       </c>
-      <c r="D96" s="34" t="s">
+      <c r="D99" s="30" t="s">
         <v>371</v>
       </c>
-      <c r="E96" s="34" t="s">
-[...3 lines deleted...]
-      <c r="G96" s="34" t="s">
+      <c r="E99" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F99" s="30"/>
+      <c r="G99" s="30" t="s">
         <v>372</v>
       </c>
-      <c r="H96" s="36">
+      <c r="H99" s="32">
         <v>2</v>
       </c>
-      <c r="I96" s="36">
+      <c r="I99" s="32">
         <v>100</v>
       </c>
-      <c r="J96" s="34"/>
-      <c r="K96" s="37">
+      <c r="J99" s="30"/>
+      <c r="K99" s="33">
         <v>45245</v>
       </c>
-      <c r="L96" s="26"/>
-[...7 lines deleted...]
-      <c r="B97" s="34" t="s">
+      <c r="L99" s="27"/>
+      <c r="M99" s="27"/>
+      <c r="N99" s="27"/>
+      <c r="O99" s="27"/>
+      <c r="P99" s="27"/>
+    </row>
+    <row r="100" spans="1:16" ht="121.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="10"/>
+      <c r="B100" s="30" t="s">
         <v>373</v>
       </c>
-      <c r="C97" s="35" t="s">
+      <c r="C100" s="31" t="s">
         <v>374</v>
       </c>
-      <c r="D97" s="34" t="s">
+      <c r="D100" s="30" t="s">
         <v>375</v>
       </c>
-      <c r="E97" s="34" t="s">
-[...3 lines deleted...]
-      <c r="G97" s="34" t="s">
+      <c r="E100" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="H100" s="32"/>
+      <c r="I100" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J100" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K100" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L100" s="27"/>
+      <c r="M100" s="27"/>
+      <c r="N100" s="27"/>
+      <c r="O100" s="27"/>
+      <c r="P100" s="27"/>
+    </row>
+    <row r="101" spans="1:16" ht="125.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="39"/>
+      <c r="B101" s="30" t="s">
         <v>376</v>
       </c>
-      <c r="H97" s="36">
-[...17 lines deleted...]
-      <c r="B98" s="34" t="s">
+      <c r="C101" s="31" t="s">
         <v>377</v>
       </c>
-      <c r="C98" s="35" t="s">
+      <c r="D101" s="30" t="s">
         <v>378</v>
       </c>
-      <c r="D98" s="34" t="s">
+      <c r="E101" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F101" s="30"/>
+      <c r="G101" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="E98" s="34" t="s">
+      <c r="H101" s="32">
+        <v>1</v>
+      </c>
+      <c r="I101" s="32">
+        <v>18</v>
+      </c>
+      <c r="J101" s="30"/>
+      <c r="K101" s="33">
+        <v>45689</v>
+      </c>
+      <c r="L101" s="27"/>
+      <c r="M101" s="27"/>
+      <c r="N101" s="27"/>
+      <c r="O101" s="27"/>
+      <c r="P101" s="27"/>
+    </row>
+    <row r="102" spans="1:16" ht="136.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="39"/>
+      <c r="B102" s="30" t="s">
         <v>380</v>
       </c>
-      <c r="F98" s="34"/>
-      <c r="G98" s="34" t="s">
+      <c r="C102" s="31" t="s">
         <v>381</v>
       </c>
-      <c r="H98" s="36">
-[...6 lines deleted...]
-      <c r="K98" s="37">
+      <c r="D102" s="30" t="s">
+        <v>382</v>
+      </c>
+      <c r="E102" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F102" s="30"/>
+      <c r="G102" s="30" t="s">
+        <v>383</v>
+      </c>
+      <c r="H102" s="32">
+        <v>1</v>
+      </c>
+      <c r="I102" s="32">
+        <v>18</v>
+      </c>
+      <c r="J102" s="30"/>
+      <c r="K102" s="33">
         <v>45108</v>
       </c>
-      <c r="L98" s="26"/>
-[...13 lines deleted...]
-      <c r="D99" s="34" t="s">
+      <c r="L102" s="27"/>
+      <c r="M102" s="27"/>
+      <c r="N102" s="27"/>
+      <c r="O102" s="27"/>
+      <c r="P102" s="27"/>
+    </row>
+    <row r="103" spans="1:16" ht="139.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="39"/>
+      <c r="B103" s="30" t="s">
         <v>384</v>
       </c>
-      <c r="E99" s="34" t="s">
-[...3 lines deleted...]
-      <c r="G99" s="34" t="s">
+      <c r="C103" s="31" t="s">
         <v>385</v>
       </c>
-      <c r="H99" s="36">
-[...17 lines deleted...]
-      <c r="B100" s="34" t="s">
+      <c r="D103" s="30" t="s">
         <v>386</v>
       </c>
-      <c r="C100" s="35" t="s">
+      <c r="E103" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F103" s="30"/>
+      <c r="G103" s="30" t="s">
         <v>387</v>
       </c>
-      <c r="D100" s="34" t="s">
+      <c r="H103" s="32">
+        <v>1</v>
+      </c>
+      <c r="I103" s="32">
+        <v>18</v>
+      </c>
+      <c r="J103" s="30"/>
+      <c r="K103" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L103" s="27"/>
+      <c r="M103" s="27"/>
+      <c r="N103" s="27"/>
+      <c r="O103" s="27"/>
+      <c r="P103" s="27"/>
+    </row>
+    <row r="104" spans="1:16" ht="99.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="23"/>
+      <c r="B104" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="E100" s="34" t="s">
-[...24 lines deleted...]
-      <c r="B101" s="34" t="s">
+      <c r="C104" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="C101" s="35" t="s">
+      <c r="D104" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D101" s="34" t="s">
+      <c r="E104" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>391</v>
-      </c>
-[...106 lines deleted...]
-        <v>404</v>
       </c>
       <c r="H104" s="3">
         <v>1</v>
       </c>
       <c r="I104" s="3">
         <v>18</v>
       </c>
-      <c r="K104" s="30">
+      <c r="K104" s="19">
         <v>46082</v>
       </c>
-      <c r="L104" s="26"/>
-[...7 lines deleted...]
-      <c r="B105" s="34" t="s">
+      <c r="L104" s="27"/>
+      <c r="M104" s="27"/>
+      <c r="N104" s="27"/>
+      <c r="O104" s="27"/>
+      <c r="P104" s="27"/>
+    </row>
+    <row r="105" spans="1:16" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="39"/>
+      <c r="B105" s="30" t="s">
+        <v>392</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>393</v>
+      </c>
+      <c r="D105" s="30" t="s">
+        <v>394</v>
+      </c>
+      <c r="E105" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F105" s="30"/>
+      <c r="G105" s="30" t="s">
+        <v>395</v>
+      </c>
+      <c r="H105" s="32"/>
+      <c r="I105" s="32">
+        <v>100</v>
+      </c>
+      <c r="J105" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="K105" s="33">
+        <v>45275</v>
+      </c>
+      <c r="L105" s="27"/>
+      <c r="M105" s="27"/>
+      <c r="N105" s="27"/>
+      <c r="O105" s="27"/>
+      <c r="P105" s="27"/>
+    </row>
+    <row r="106" spans="1:16" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="39"/>
+      <c r="B106" s="30" t="s">
+        <v>397</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>398</v>
+      </c>
+      <c r="D106" s="30" t="s">
+        <v>399</v>
+      </c>
+      <c r="E106" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F106" s="30"/>
+      <c r="G106" s="30" t="s">
+        <v>400</v>
+      </c>
+      <c r="H106" s="32"/>
+      <c r="I106" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J106" s="30" t="s">
+        <v>401</v>
+      </c>
+      <c r="K106" s="33">
+        <v>45474</v>
+      </c>
+      <c r="L106" s="27"/>
+      <c r="M106" s="27"/>
+      <c r="N106" s="27"/>
+      <c r="O106" s="27"/>
+      <c r="P106" s="27"/>
+    </row>
+    <row r="107" spans="1:16" s="4" customFormat="1" ht="115.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="23"/>
+      <c r="B107" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C107" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G107" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="C105" s="35" t="s">
+      <c r="H107" s="35"/>
+      <c r="I107" s="35">
+        <v>100</v>
+      </c>
+      <c r="J107" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="K107" s="26" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="39"/>
+      <c r="B108" s="30" t="s">
         <v>406</v>
       </c>
-      <c r="D105" s="34" t="s">
+      <c r="C108" s="31" t="s">
         <v>407</v>
       </c>
-      <c r="E105" s="34" t="s">
+      <c r="D108" s="30" t="s">
+        <v>408</v>
+      </c>
+      <c r="E108" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F108" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="G108" s="30" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" s="32">
+        <v>1</v>
+      </c>
+      <c r="I108" s="32">
+        <v>18</v>
+      </c>
+      <c r="J108" s="30"/>
+      <c r="K108" s="33">
+        <v>45536</v>
+      </c>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
+      <c r="N108" s="27"/>
+      <c r="O108" s="27"/>
+      <c r="P108" s="27"/>
+    </row>
+    <row r="109" spans="1:16" ht="110.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="17"/>
+      <c r="B109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" s="3">
+        <v>3</v>
+      </c>
+      <c r="I109" s="3">
+        <v>400</v>
+      </c>
+      <c r="K109" s="19">
+        <v>46174</v>
+      </c>
+      <c r="L109" s="27"/>
+      <c r="M109" s="27"/>
+      <c r="N109" s="27"/>
+      <c r="O109" s="27"/>
+      <c r="P109" s="27"/>
+    </row>
+    <row r="110" spans="1:16" ht="92.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="17"/>
+      <c r="B110" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="C110" s="31" t="s">
+        <v>416</v>
+      </c>
+      <c r="D110" s="30" t="s">
+        <v>417</v>
+      </c>
+      <c r="E110" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F110" s="30"/>
+      <c r="G110" s="30" t="s">
+        <v>418</v>
+      </c>
+      <c r="H110" s="32"/>
+      <c r="I110" s="32">
+        <v>100</v>
+      </c>
+      <c r="J110" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="K110" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
+      <c r="N110" s="27"/>
+      <c r="O110" s="27"/>
+      <c r="P110" s="27"/>
+    </row>
+    <row r="111" spans="1:16" ht="160.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="39"/>
+      <c r="B111" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>420</v>
+      </c>
+      <c r="D111" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="E111" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F111" s="30"/>
+      <c r="G111" s="30" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" s="32">
+        <v>2</v>
+      </c>
+      <c r="I111" s="32">
+        <v>100</v>
+      </c>
+      <c r="J111" s="30"/>
+      <c r="K111" s="33">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" ht="122.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="39"/>
+      <c r="B112" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="D112" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="E112" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F112" s="30"/>
+      <c r="G112" s="30" t="s">
+        <v>426</v>
+      </c>
+      <c r="H112" s="32">
+        <v>4</v>
+      </c>
+      <c r="I112" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J112" s="30"/>
+      <c r="K112" s="33">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" ht="133.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="23"/>
+      <c r="B113" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H113" s="35"/>
+      <c r="I113" s="35" t="s">
+        <v>232</v>
+      </c>
+      <c r="J113" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K113" s="26" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L113" s="27"/>
+      <c r="M113" s="27"/>
+      <c r="N113" s="27"/>
+      <c r="O113" s="27"/>
+      <c r="P113" s="27"/>
+    </row>
+    <row r="114" spans="1:16" ht="136.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="39"/>
+      <c r="B114" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="C114" s="31" t="s">
+        <v>428</v>
+      </c>
+      <c r="D114" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="E114" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F114" s="30"/>
+      <c r="G114" s="30" t="s">
+        <v>430</v>
+      </c>
+      <c r="H114" s="32">
+        <v>1</v>
+      </c>
+      <c r="I114" s="32">
+        <v>18</v>
+      </c>
+      <c r="J114" s="30"/>
+      <c r="K114" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L114" s="27"/>
+      <c r="M114" s="27"/>
+      <c r="N114" s="27"/>
+      <c r="O114" s="27"/>
+      <c r="P114" s="27"/>
+    </row>
+    <row r="115" spans="1:16" ht="80.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="17"/>
+      <c r="B115" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="C115" s="31" t="s">
+        <v>432</v>
+      </c>
+      <c r="D115" s="30" t="s">
+        <v>433</v>
+      </c>
+      <c r="E115" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F115" s="30"/>
+      <c r="G115" s="30" t="s">
+        <v>434</v>
+      </c>
+      <c r="H115" s="32">
+        <v>2</v>
+      </c>
+      <c r="I115" s="32">
+        <v>100</v>
+      </c>
+      <c r="J115" s="30"/>
+      <c r="K115" s="33">
+        <v>45689</v>
+      </c>
+      <c r="L115" s="27"/>
+      <c r="M115" s="27"/>
+      <c r="N115" s="27"/>
+      <c r="O115" s="27"/>
+      <c r="P115" s="27"/>
+    </row>
+    <row r="116" spans="1:16" s="4" customFormat="1" ht="80.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="17"/>
+      <c r="B116" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>436</v>
+      </c>
+      <c r="D116" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="E116" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F116" s="30"/>
+      <c r="G116" s="30" t="s">
+        <v>434</v>
+      </c>
+      <c r="H116" s="32">
+        <v>2</v>
+      </c>
+      <c r="I116" s="32">
+        <v>100</v>
+      </c>
+      <c r="J116" s="30"/>
+      <c r="K116" s="33">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" s="4" customFormat="1" ht="130.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="36"/>
+      <c r="B117" s="4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C117" s="24" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H117" s="35"/>
+      <c r="I117" s="35">
+        <v>1500</v>
+      </c>
+      <c r="J117" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="K117" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" ht="135" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="23"/>
+      <c r="B118" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>443</v>
+      </c>
+      <c r="D118" s="30" t="s">
+        <v>444</v>
+      </c>
+      <c r="E118" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F118" s="30"/>
+      <c r="G118" s="30" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" s="32">
+        <v>2</v>
+      </c>
+      <c r="I118" s="32">
+        <v>100</v>
+      </c>
+      <c r="J118" s="30"/>
+      <c r="K118" s="33">
+        <v>45992</v>
+      </c>
+      <c r="L118" s="27"/>
+      <c r="M118" s="27"/>
+      <c r="N118" s="27"/>
+      <c r="O118" s="27"/>
+      <c r="P118" s="27"/>
+    </row>
+    <row r="119" spans="1:16" ht="83.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="39"/>
+      <c r="B119" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>447</v>
+      </c>
+      <c r="D119" s="30" t="s">
+        <v>448</v>
+      </c>
+      <c r="E119" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F119" s="30"/>
+      <c r="G119" s="30" t="s">
+        <v>449</v>
+      </c>
+      <c r="H119" s="32">
+        <v>3</v>
+      </c>
+      <c r="I119" s="32">
+        <v>400</v>
+      </c>
+      <c r="J119" s="30"/>
+      <c r="K119" s="33">
+        <v>45275</v>
+      </c>
+      <c r="L119" s="27"/>
+      <c r="M119" s="27"/>
+      <c r="N119" s="27"/>
+      <c r="O119" s="27"/>
+      <c r="P119" s="27"/>
+    </row>
+    <row r="120" spans="1:16" ht="98.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="39"/>
+      <c r="B120" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H120" s="3">
+        <v>3</v>
+      </c>
+      <c r="I120" s="3">
+        <v>400</v>
+      </c>
+      <c r="K120" s="19">
+        <v>46174</v>
+      </c>
+      <c r="L120" s="27"/>
+      <c r="M120" s="27"/>
+      <c r="N120" s="27"/>
+      <c r="O120" s="27"/>
+      <c r="P120" s="27"/>
+    </row>
+    <row r="121" spans="1:16" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="39"/>
+      <c r="B121" s="30" t="s">
+        <v>452</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>453</v>
+      </c>
+      <c r="D121" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="E121" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F121" s="30"/>
+      <c r="G121" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="H121" s="32">
+        <v>2</v>
+      </c>
+      <c r="I121" s="32">
+        <v>100</v>
+      </c>
+      <c r="J121" s="30"/>
+      <c r="K121" s="33">
+        <v>45536</v>
+      </c>
+      <c r="L121" s="27"/>
+      <c r="M121" s="27"/>
+      <c r="N121" s="27"/>
+      <c r="O121" s="27"/>
+      <c r="P121" s="27"/>
+    </row>
+    <row r="122" spans="1:16" s="4" customFormat="1" ht="130.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="39"/>
+      <c r="B122" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>457</v>
+      </c>
+      <c r="D122" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="E122" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="F122" s="30"/>
+      <c r="G122" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="H122" s="32">
+        <v>1</v>
+      </c>
+      <c r="I122" s="32">
+        <v>18</v>
+      </c>
+      <c r="J122" s="30"/>
+      <c r="K122" s="33">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" ht="145.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="10"/>
+      <c r="B123" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>461</v>
+      </c>
+      <c r="D123" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="E123" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F123" s="30"/>
+      <c r="G123" s="30" t="s">
+        <v>463</v>
+      </c>
+      <c r="H123" s="32">
+        <v>3</v>
+      </c>
+      <c r="I123" s="32">
+        <v>400</v>
+      </c>
+      <c r="J123" s="30"/>
+      <c r="K123" s="33">
+        <v>45306</v>
+      </c>
+      <c r="L123" s="27"/>
+      <c r="M123" s="27"/>
+      <c r="N123" s="27"/>
+      <c r="O123" s="27"/>
+      <c r="P123" s="27"/>
+    </row>
+    <row r="124" spans="1:16" ht="127.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="39"/>
+      <c r="B124" s="30" t="s">
+        <v>464</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>465</v>
+      </c>
+      <c r="D124" s="30" t="s">
+        <v>466</v>
+      </c>
+      <c r="E124" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F124" s="30"/>
+      <c r="G124" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="H124" s="32">
+        <v>1</v>
+      </c>
+      <c r="I124" s="32">
+        <v>18</v>
+      </c>
+      <c r="J124" s="30"/>
+      <c r="K124" s="33">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" ht="93.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="39"/>
+      <c r="B125" s="30" t="s">
+        <v>468</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>469</v>
+      </c>
+      <c r="D125" s="30" t="s">
+        <v>470</v>
+      </c>
+      <c r="E125" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F125" s="30"/>
+      <c r="G125" s="30" t="s">
+        <v>471</v>
+      </c>
+      <c r="H125" s="32">
+        <v>1</v>
+      </c>
+      <c r="I125" s="32">
+        <v>18</v>
+      </c>
+      <c r="J125" s="30"/>
+      <c r="K125" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L125" s="27"/>
+      <c r="M125" s="27"/>
+      <c r="N125" s="27"/>
+      <c r="O125" s="27"/>
+      <c r="P125" s="27"/>
+    </row>
+    <row r="126" spans="1:16" ht="82.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="23"/>
+      <c r="B126" s="30" t="s">
+        <v>472</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D126" s="30" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E126" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F126" s="30"/>
+      <c r="G126" s="30" t="s">
+        <v>473</v>
+      </c>
+      <c r="H126" s="32">
+        <v>1</v>
+      </c>
+      <c r="I126" s="32">
+        <v>18</v>
+      </c>
+      <c r="J126" s="30"/>
+      <c r="K126" s="33">
+        <v>45992</v>
+      </c>
+      <c r="L126" s="27"/>
+      <c r="M126" s="27"/>
+      <c r="N126" s="27"/>
+      <c r="O126" s="27"/>
+      <c r="P126" s="27"/>
+    </row>
+    <row r="127" spans="1:16" s="4" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="39"/>
+      <c r="B127" s="30" t="s">
+        <v>474</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>475</v>
+      </c>
+      <c r="D127" s="30" t="s">
+        <v>476</v>
+      </c>
+      <c r="E127" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F127" s="30" t="s">
+        <v>477</v>
+      </c>
+      <c r="G127" s="30" t="s">
+        <v>478</v>
+      </c>
+      <c r="H127" s="32">
+        <v>1</v>
+      </c>
+      <c r="I127" s="32">
+        <v>18</v>
+      </c>
+      <c r="J127" s="30"/>
+      <c r="K127" s="33">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" ht="125.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="39"/>
+      <c r="B128" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>480</v>
+      </c>
+      <c r="D128" s="30" t="s">
+        <v>481</v>
+      </c>
+      <c r="E128" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F128" s="30"/>
+      <c r="G128" s="30" t="s">
+        <v>482</v>
+      </c>
+      <c r="H128" s="32">
+        <v>1</v>
+      </c>
+      <c r="I128" s="32">
+        <v>18</v>
+      </c>
+      <c r="J128" s="30"/>
+      <c r="K128" s="33">
+        <v>45474</v>
+      </c>
+      <c r="L128" s="27"/>
+      <c r="M128" s="27"/>
+      <c r="N128" s="27"/>
+      <c r="O128" s="27"/>
+      <c r="P128" s="27"/>
+    </row>
+    <row r="129" spans="1:16" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="39"/>
+      <c r="B129" s="30" t="s">
+        <v>483</v>
+      </c>
+      <c r="C129" s="31" t="s">
+        <v>484</v>
+      </c>
+      <c r="D129" s="30" t="s">
+        <v>485</v>
+      </c>
+      <c r="E129" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F129" s="30"/>
+      <c r="G129" s="30" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" s="32">
+        <v>5</v>
+      </c>
+      <c r="I129" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J129" s="30"/>
+      <c r="K129" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L129" s="27"/>
+      <c r="M129" s="27"/>
+      <c r="N129" s="27"/>
+      <c r="O129" s="27"/>
+      <c r="P129" s="27"/>
+    </row>
+    <row r="130" spans="1:16" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="39"/>
+      <c r="B130" s="30" t="s">
+        <v>487</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>488</v>
+      </c>
+      <c r="D130" s="30" t="s">
+        <v>489</v>
+      </c>
+      <c r="E130" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F130" s="30"/>
+      <c r="G130" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" s="32">
+        <v>1</v>
+      </c>
+      <c r="I130" s="32">
+        <v>18</v>
+      </c>
+      <c r="J130" s="30"/>
+      <c r="K130" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L130" s="27"/>
+      <c r="M130" s="27"/>
+      <c r="N130" s="27"/>
+      <c r="O130" s="27"/>
+      <c r="P130" s="27"/>
+    </row>
+    <row r="131" spans="1:16" s="4" customFormat="1" ht="117.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="39"/>
+      <c r="B131" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E131" s="1"/>
+      <c r="F131" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H131" s="3">
+        <v>2</v>
+      </c>
+      <c r="I131" s="3">
+        <v>100</v>
+      </c>
+      <c r="J131" s="1"/>
+      <c r="K131" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="38"/>
+      <c r="B132" s="30" t="s">
+        <v>496</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>497</v>
+      </c>
+      <c r="D132" s="30" t="s">
+        <v>498</v>
+      </c>
+      <c r="E132" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F132" s="30"/>
+      <c r="G132" s="30" t="s">
+        <v>499</v>
+      </c>
+      <c r="H132" s="32">
+        <v>1</v>
+      </c>
+      <c r="I132" s="32">
+        <v>18</v>
+      </c>
+      <c r="J132" s="30"/>
+      <c r="K132" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L132" s="27"/>
+      <c r="M132" s="27"/>
+      <c r="N132" s="27"/>
+      <c r="O132" s="27"/>
+      <c r="P132" s="27"/>
+    </row>
+    <row r="133" spans="1:16" ht="103.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="37"/>
+      <c r="B133" s="30" t="s">
+        <v>500</v>
+      </c>
+      <c r="C133" s="31" t="s">
+        <v>501</v>
+      </c>
+      <c r="D133" s="30" t="s">
+        <v>502</v>
+      </c>
+      <c r="E133" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F133" s="30"/>
+      <c r="G133" s="30" t="s">
+        <v>503</v>
+      </c>
+      <c r="H133" s="32">
+        <v>1</v>
+      </c>
+      <c r="I133" s="32">
+        <v>18</v>
+      </c>
+      <c r="J133" s="30"/>
+      <c r="K133" s="33">
+        <v>45792</v>
+      </c>
+      <c r="L133" s="27"/>
+      <c r="M133" s="27"/>
+      <c r="N133" s="27"/>
+      <c r="O133" s="27"/>
+      <c r="P133" s="27"/>
+    </row>
+    <row r="134" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="38"/>
+      <c r="B134" s="30" t="s">
+        <v>504</v>
+      </c>
+      <c r="C134" s="31" t="s">
+        <v>505</v>
+      </c>
+      <c r="D134" s="30" t="s">
+        <v>506</v>
+      </c>
+      <c r="E134" s="30" t="s">
+        <v>507</v>
+      </c>
+      <c r="F134" s="30"/>
+      <c r="G134" s="30" t="s">
+        <v>508</v>
+      </c>
+      <c r="H134" s="32"/>
+      <c r="I134" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J134" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K134" s="33">
+        <v>45474</v>
+      </c>
+      <c r="L134" s="27"/>
+      <c r="M134" s="27"/>
+      <c r="N134" s="27"/>
+      <c r="O134" s="27"/>
+      <c r="P134" s="27"/>
+    </row>
+    <row r="135" spans="1:16" ht="132" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="10"/>
+      <c r="B135" s="30" t="s">
+        <v>509</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>510</v>
+      </c>
+      <c r="D135" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="E135" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F135" s="30"/>
+      <c r="G135" s="30" t="s">
+        <v>512</v>
+      </c>
+      <c r="H135" s="32">
+        <v>1</v>
+      </c>
+      <c r="I135" s="32">
+        <v>18</v>
+      </c>
+      <c r="J135" s="30"/>
+      <c r="K135" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L135" s="27"/>
+      <c r="M135" s="27"/>
+      <c r="N135" s="27"/>
+      <c r="O135" s="27"/>
+      <c r="P135" s="27"/>
+    </row>
+    <row r="136" spans="1:16" ht="134.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="41"/>
+      <c r="B136" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H136" s="3">
+        <v>2</v>
+      </c>
+      <c r="I136" s="3">
+        <v>100</v>
+      </c>
+      <c r="K136" s="19">
+        <v>46082</v>
+      </c>
+      <c r="L136" s="27"/>
+      <c r="M136" s="27"/>
+      <c r="N136" s="27"/>
+      <c r="O136" s="27"/>
+      <c r="P136" s="27"/>
+    </row>
+    <row r="137" spans="1:16" ht="125.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="39"/>
+      <c r="B137" s="30" t="s">
+        <v>518</v>
+      </c>
+      <c r="C137" s="31" t="s">
+        <v>519</v>
+      </c>
+      <c r="D137" s="30" t="s">
+        <v>520</v>
+      </c>
+      <c r="E137" s="30" t="s">
+        <v>521</v>
+      </c>
+      <c r="F137" s="30"/>
+      <c r="G137" s="30" t="s">
+        <v>522</v>
+      </c>
+      <c r="H137" s="32"/>
+      <c r="I137" s="32">
+        <v>78000</v>
+      </c>
+      <c r="J137" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="K137" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L137" s="27"/>
+      <c r="M137" s="27"/>
+      <c r="N137" s="27"/>
+      <c r="O137" s="27"/>
+      <c r="P137" s="27"/>
+    </row>
+    <row r="138" spans="1:16" s="4" customFormat="1" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A138" s="39"/>
+      <c r="B138" s="30" t="s">
+        <v>524</v>
+      </c>
+      <c r="C138" s="31" t="s">
+        <v>525</v>
+      </c>
+      <c r="D138" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="E138" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="F138" s="30" t="s">
+        <v>528</v>
+      </c>
+      <c r="G138" s="30"/>
+      <c r="H138" s="32"/>
+      <c r="I138" s="32">
+        <v>1900</v>
+      </c>
+      <c r="J138" s="30" t="s">
+        <v>529</v>
+      </c>
+      <c r="K138" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L138" s="27"/>
+      <c r="M138" s="27"/>
+      <c r="N138" s="27"/>
+      <c r="O138" s="27"/>
+      <c r="P138" s="27"/>
+    </row>
+    <row r="139" spans="1:16" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A139" s="10"/>
+      <c r="B139" s="30" t="s">
+        <v>530</v>
+      </c>
+      <c r="C139" s="31" t="s">
+        <v>531</v>
+      </c>
+      <c r="D139" s="30" t="s">
+        <v>532</v>
+      </c>
+      <c r="E139" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="F139" s="30" t="s">
+        <v>534</v>
+      </c>
+      <c r="G139" s="30"/>
+      <c r="H139" s="32"/>
+      <c r="I139" s="32">
+        <v>26.5</v>
+      </c>
+      <c r="J139" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="K139" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L139" s="27"/>
+      <c r="M139" s="27"/>
+      <c r="N139" s="27"/>
+      <c r="O139" s="27"/>
+      <c r="P139" s="27"/>
+    </row>
+    <row r="140" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="39"/>
+      <c r="B140" s="30" t="s">
+        <v>536</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>537</v>
+      </c>
+      <c r="D140" s="30" t="s">
+        <v>538</v>
+      </c>
+      <c r="E140" s="30" t="s">
+        <v>539</v>
+      </c>
+      <c r="F140" s="30" t="s">
+        <v>540</v>
+      </c>
+      <c r="G140" s="30"/>
+      <c r="H140" s="32">
+        <v>3</v>
+      </c>
+      <c r="I140" s="32">
+        <v>400</v>
+      </c>
+      <c r="J140" s="30"/>
+      <c r="K140" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L140" s="27"/>
+      <c r="M140" s="27"/>
+      <c r="N140" s="27"/>
+      <c r="O140" s="27"/>
+      <c r="P140" s="27"/>
+    </row>
+    <row r="141" spans="1:16" ht="116.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="10"/>
+      <c r="B141" s="30" t="s">
+        <v>541</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>542</v>
+      </c>
+      <c r="D141" s="30" t="s">
+        <v>543</v>
+      </c>
+      <c r="E141" s="30" t="s">
+        <v>544</v>
+      </c>
+      <c r="F141" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="G141" s="30"/>
+      <c r="H141" s="32">
+        <v>5</v>
+      </c>
+      <c r="I141" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J141" s="30"/>
+      <c r="K141" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L141" s="27"/>
+      <c r="M141" s="27"/>
+      <c r="N141" s="27"/>
+      <c r="O141" s="27"/>
+      <c r="P141" s="27"/>
+    </row>
+    <row r="142" spans="1:16" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A142" s="39"/>
+      <c r="B142" s="30" t="s">
+        <v>546</v>
+      </c>
+      <c r="C142" s="31" t="s">
+        <v>547</v>
+      </c>
+      <c r="D142" s="30" t="s">
+        <v>548</v>
+      </c>
+      <c r="E142" s="30" t="s">
+        <v>549</v>
+      </c>
+      <c r="F142" s="30" t="s">
+        <v>550</v>
+      </c>
+      <c r="G142" s="30"/>
+      <c r="H142" s="32"/>
+      <c r="I142" s="32">
+        <v>96</v>
+      </c>
+      <c r="J142" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="K142" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L142" s="27"/>
+      <c r="M142" s="27"/>
+      <c r="N142" s="27"/>
+      <c r="O142" s="27"/>
+      <c r="P142" s="27"/>
+    </row>
+    <row r="143" spans="1:16" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="39"/>
+      <c r="B143" s="30" t="s">
+        <v>551</v>
+      </c>
+      <c r="C143" s="31" t="s">
+        <v>552</v>
+      </c>
+      <c r="D143" s="30" t="s">
+        <v>553</v>
+      </c>
+      <c r="E143" s="30" t="s">
+        <v>554</v>
+      </c>
+      <c r="F143" s="30" t="s">
+        <v>555</v>
+      </c>
+      <c r="G143" s="30"/>
+      <c r="H143" s="32"/>
+      <c r="I143" s="32">
+        <v>26.5</v>
+      </c>
+      <c r="J143" s="30" t="s">
+        <v>556</v>
+      </c>
+      <c r="K143" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L143" s="27"/>
+      <c r="M143" s="27"/>
+      <c r="N143" s="27"/>
+      <c r="O143" s="27"/>
+      <c r="P143" s="27"/>
+    </row>
+    <row r="144" spans="1:16" ht="147.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="39"/>
+      <c r="B144" s="30" t="s">
+        <v>557</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="D144" s="30" t="s">
+        <v>559</v>
+      </c>
+      <c r="E144" s="30" t="s">
+        <v>560</v>
+      </c>
+      <c r="F144" s="30" t="s">
+        <v>561</v>
+      </c>
+      <c r="G144" s="30"/>
+      <c r="H144" s="32"/>
+      <c r="I144" s="32">
+        <v>78000</v>
+      </c>
+      <c r="J144" s="30" t="s">
+        <v>562</v>
+      </c>
+      <c r="K144" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L144" s="27"/>
+      <c r="M144" s="27"/>
+      <c r="N144" s="27"/>
+      <c r="O144" s="27"/>
+      <c r="P144" s="27"/>
+    </row>
+    <row r="145" spans="1:16" s="4" customFormat="1" ht="122.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="23"/>
+      <c r="B145" s="4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C145" s="24" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H145" s="35">
+        <v>3</v>
+      </c>
+      <c r="I145" s="35">
+        <v>400</v>
+      </c>
+      <c r="K145" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="39"/>
+      <c r="B146" s="30" t="s">
+        <v>563</v>
+      </c>
+      <c r="C146" s="31" t="s">
+        <v>564</v>
+      </c>
+      <c r="D146" s="30" t="s">
+        <v>565</v>
+      </c>
+      <c r="E146" s="30" t="s">
+        <v>566</v>
+      </c>
+      <c r="F146" s="30" t="s">
+        <v>567</v>
+      </c>
+      <c r="G146" s="30"/>
+      <c r="H146" s="32"/>
+      <c r="I146" s="32">
+        <v>26.5</v>
+      </c>
+      <c r="J146" s="30" t="s">
+        <v>556</v>
+      </c>
+      <c r="K146" s="33">
+        <v>44470</v>
+      </c>
+      <c r="L146" s="27"/>
+      <c r="M146" s="27"/>
+      <c r="N146" s="27"/>
+      <c r="O146" s="27"/>
+      <c r="P146" s="27"/>
+    </row>
+    <row r="147" spans="1:16" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="10"/>
+      <c r="B147" s="30" t="s">
+        <v>568</v>
+      </c>
+      <c r="C147" s="43"/>
+      <c r="D147" s="30" t="s">
+        <v>569</v>
+      </c>
+      <c r="E147" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F147" s="30" t="s">
+        <v>570</v>
+      </c>
+      <c r="G147" s="30" t="s">
+        <v>571</v>
+      </c>
+      <c r="H147" s="32"/>
+      <c r="I147" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J147" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K147" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L147" s="27"/>
+      <c r="M147" s="27"/>
+      <c r="N147" s="27"/>
+      <c r="O147" s="27"/>
+      <c r="P147" s="27"/>
+    </row>
+    <row r="148" spans="1:16" ht="133.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="10"/>
+      <c r="B148" s="30" t="s">
+        <v>572</v>
+      </c>
+      <c r="C148" s="31" t="s">
+        <v>573</v>
+      </c>
+      <c r="D148" s="30" t="s">
+        <v>574</v>
+      </c>
+      <c r="E148" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F148" s="30"/>
+      <c r="G148" s="30" t="s">
+        <v>575</v>
+      </c>
+      <c r="H148" s="32"/>
+      <c r="I148" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J148" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K148" s="33">
+        <v>45306</v>
+      </c>
+      <c r="L148" s="27"/>
+      <c r="M148" s="27"/>
+      <c r="N148" s="27"/>
+      <c r="O148" s="27"/>
+      <c r="P148" s="27"/>
+    </row>
+    <row r="149" spans="1:16" ht="112.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="39"/>
+      <c r="B149" s="30" t="s">
+        <v>576</v>
+      </c>
+      <c r="C149" s="31" t="s">
+        <v>577</v>
+      </c>
+      <c r="D149" s="30" t="s">
+        <v>578</v>
+      </c>
+      <c r="E149" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F149" s="30"/>
+      <c r="G149" s="30" t="s">
+        <v>579</v>
+      </c>
+      <c r="H149" s="32"/>
+      <c r="I149" s="32">
+        <v>100</v>
+      </c>
+      <c r="J149" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="K149" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L149" s="27"/>
+      <c r="M149" s="27"/>
+      <c r="N149" s="27"/>
+      <c r="O149" s="27"/>
+      <c r="P149" s="27"/>
+    </row>
+    <row r="150" spans="1:16" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="39"/>
+      <c r="B150" s="30" t="s">
+        <v>580</v>
+      </c>
+      <c r="C150" s="31" t="s">
+        <v>581</v>
+      </c>
+      <c r="D150" s="30" t="s">
+        <v>582</v>
+      </c>
+      <c r="E150" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F150" s="30"/>
+      <c r="G150" s="30" t="s">
+        <v>583</v>
+      </c>
+      <c r="H150" s="32">
+        <v>5</v>
+      </c>
+      <c r="I150" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J150" s="30"/>
+      <c r="K150" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L150" s="27"/>
+      <c r="M150" s="27"/>
+      <c r="N150" s="27"/>
+      <c r="O150" s="27"/>
+      <c r="P150" s="27"/>
+    </row>
+    <row r="151" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="39"/>
+      <c r="B151" s="30" t="s">
+        <v>584</v>
+      </c>
+      <c r="C151" s="31" t="s">
+        <v>585</v>
+      </c>
+      <c r="D151" s="30" t="s">
+        <v>586</v>
+      </c>
+      <c r="E151" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F151" s="30"/>
+      <c r="G151" s="30" t="s">
+        <v>587</v>
+      </c>
+      <c r="H151" s="32">
+        <v>4</v>
+      </c>
+      <c r="I151" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J151" s="30"/>
+      <c r="K151" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L151" s="27"/>
+      <c r="M151" s="27"/>
+      <c r="N151" s="27"/>
+      <c r="O151" s="27"/>
+      <c r="P151" s="27"/>
+    </row>
+    <row r="152" spans="1:16" ht="101.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="39"/>
+      <c r="B152" s="30" t="s">
+        <v>588</v>
+      </c>
+      <c r="C152" s="31" t="s">
+        <v>589</v>
+      </c>
+      <c r="D152" s="30" t="s">
+        <v>590</v>
+      </c>
+      <c r="E152" s="30" t="s">
+        <v>591</v>
+      </c>
+      <c r="F152" s="30"/>
+      <c r="G152" s="30" t="s">
+        <v>592</v>
+      </c>
+      <c r="H152" s="32">
+        <v>4</v>
+      </c>
+      <c r="I152" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J152" s="30"/>
+      <c r="K152" s="33">
+        <v>45245</v>
+      </c>
+    </row>
+    <row r="153" spans="1:16" ht="106.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="10"/>
+      <c r="B153" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="C153" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="D153" s="30" t="s">
+        <v>595</v>
+      </c>
+      <c r="E153" s="30" t="s">
+        <v>596</v>
+      </c>
+      <c r="F153" s="30" t="s">
+        <v>597</v>
+      </c>
+      <c r="G153" s="30"/>
+      <c r="H153" s="32">
+        <v>3</v>
+      </c>
+      <c r="I153" s="32">
+        <v>400</v>
+      </c>
+      <c r="J153" s="30"/>
+      <c r="K153" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L153" s="27"/>
+      <c r="M153" s="27"/>
+      <c r="N153" s="27"/>
+      <c r="O153" s="27"/>
+      <c r="P153" s="27"/>
+    </row>
+    <row r="154" spans="1:16" ht="88.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="39"/>
+      <c r="B154" s="30" t="s">
+        <v>598</v>
+      </c>
+      <c r="C154" s="31" t="s">
+        <v>599</v>
+      </c>
+      <c r="D154" s="30" t="s">
+        <v>600</v>
+      </c>
+      <c r="E154" s="30" t="s">
+        <v>601</v>
+      </c>
+      <c r="F154" s="30"/>
+      <c r="G154" s="30" t="s">
+        <v>602</v>
+      </c>
+      <c r="H154" s="32">
+        <v>3</v>
+      </c>
+      <c r="I154" s="32">
+        <v>400</v>
+      </c>
+      <c r="J154" s="30"/>
+      <c r="K154" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L154" s="27"/>
+      <c r="M154" s="27"/>
+      <c r="N154" s="27"/>
+      <c r="O154" s="27"/>
+      <c r="P154" s="27"/>
+    </row>
+    <row r="155" spans="1:16" ht="138.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="10"/>
+      <c r="B155" s="30" t="s">
+        <v>603</v>
+      </c>
+      <c r="C155" s="31" t="s">
+        <v>604</v>
+      </c>
+      <c r="D155" s="30" t="s">
+        <v>605</v>
+      </c>
+      <c r="E155" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F155" s="30"/>
+      <c r="G155" s="30" t="s">
+        <v>606</v>
+      </c>
+      <c r="H155" s="32">
+        <v>4</v>
+      </c>
+      <c r="I155" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J155" s="30"/>
+      <c r="K155" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L155" s="27"/>
+      <c r="M155" s="27"/>
+      <c r="N155" s="27"/>
+      <c r="O155" s="27"/>
+      <c r="P155" s="27"/>
+    </row>
+    <row r="156" spans="1:16" ht="126.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="39"/>
+      <c r="B156" s="30" t="s">
+        <v>607</v>
+      </c>
+      <c r="C156" s="31" t="s">
+        <v>608</v>
+      </c>
+      <c r="D156" s="30" t="s">
+        <v>609</v>
+      </c>
+      <c r="E156" s="30" t="s">
+        <v>610</v>
+      </c>
+      <c r="F156" s="30"/>
+      <c r="G156" s="30" t="s">
+        <v>611</v>
+      </c>
+      <c r="H156" s="32"/>
+      <c r="I156" s="32">
+        <v>100</v>
+      </c>
+      <c r="J156" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="K156" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L156" s="27"/>
+      <c r="M156" s="27"/>
+      <c r="N156" s="27"/>
+      <c r="O156" s="27"/>
+      <c r="P156" s="27"/>
+    </row>
+    <row r="157" spans="1:16" ht="76.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="39"/>
+      <c r="B157" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="K157" s="19">
+        <v>45413</v>
+      </c>
+      <c r="L157" s="27"/>
+      <c r="M157" s="27"/>
+      <c r="N157" s="27"/>
+      <c r="O157" s="27"/>
+      <c r="P157" s="27"/>
+    </row>
+    <row r="158" spans="1:16" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="23"/>
+      <c r="B158" s="30" t="s">
+        <v>618</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>619</v>
+      </c>
+      <c r="D158" s="30" t="s">
+        <v>620</v>
+      </c>
+      <c r="E158" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F158" s="30"/>
+      <c r="G158" s="30" t="s">
+        <v>621</v>
+      </c>
+      <c r="H158" s="32">
+        <v>3</v>
+      </c>
+      <c r="I158" s="32">
+        <v>400</v>
+      </c>
+      <c r="J158" s="30"/>
+      <c r="K158" s="33">
+        <v>45792</v>
+      </c>
+      <c r="L158" s="27"/>
+      <c r="M158" s="27"/>
+      <c r="N158" s="27"/>
+      <c r="O158" s="27"/>
+      <c r="P158" s="27"/>
+    </row>
+    <row r="159" spans="1:16" ht="106.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="39"/>
+      <c r="B159" s="30" t="s">
+        <v>622</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>623</v>
+      </c>
+      <c r="D159" s="30" t="s">
+        <v>624</v>
+      </c>
+      <c r="E159" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F159" s="30"/>
+      <c r="G159" s="30" t="s">
+        <v>625</v>
+      </c>
+      <c r="H159" s="32"/>
+      <c r="I159" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J159" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K159" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L159" s="27"/>
+      <c r="M159" s="27"/>
+      <c r="N159" s="27"/>
+      <c r="O159" s="27"/>
+      <c r="P159" s="27"/>
+    </row>
+    <row r="160" spans="1:16" ht="119.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="39"/>
+      <c r="B160" s="30" t="s">
+        <v>626</v>
+      </c>
+      <c r="C160" s="31" t="s">
+        <v>627</v>
+      </c>
+      <c r="D160" s="30" t="s">
+        <v>628</v>
+      </c>
+      <c r="E160" s="30" t="s">
+        <v>629</v>
+      </c>
+      <c r="F160" s="30"/>
+      <c r="G160" s="30" t="s">
+        <v>630</v>
+      </c>
+      <c r="H160" s="32"/>
+      <c r="I160" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J160" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K160" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L160" s="27"/>
+      <c r="M160" s="27"/>
+      <c r="N160" s="27"/>
+      <c r="O160" s="27"/>
+      <c r="P160" s="27"/>
+    </row>
+    <row r="161" spans="1:16" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="39"/>
+      <c r="B161" s="30" t="s">
+        <v>631</v>
+      </c>
+      <c r="C161" s="31" t="s">
+        <v>632</v>
+      </c>
+      <c r="D161" s="30" t="s">
+        <v>633</v>
+      </c>
+      <c r="E161" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F161" s="30"/>
+      <c r="G161" s="30" t="s">
+        <v>634</v>
+      </c>
+      <c r="H161" s="32">
+        <v>2</v>
+      </c>
+      <c r="I161" s="32">
+        <v>100</v>
+      </c>
+      <c r="J161" s="30"/>
+      <c r="K161" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L161" s="27"/>
+      <c r="M161" s="27"/>
+      <c r="N161" s="27"/>
+      <c r="O161" s="27"/>
+      <c r="P161" s="27"/>
+    </row>
+    <row r="162" spans="1:16" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="39"/>
+      <c r="B162" s="30" t="s">
+        <v>635</v>
+      </c>
+      <c r="C162" s="31" t="s">
+        <v>636</v>
+      </c>
+      <c r="D162" s="30" t="s">
+        <v>637</v>
+      </c>
+      <c r="E162" s="30" t="s">
+        <v>638</v>
+      </c>
+      <c r="F162" s="30"/>
+      <c r="G162" s="30" t="s">
+        <v>634</v>
+      </c>
+      <c r="H162" s="32">
+        <v>1</v>
+      </c>
+      <c r="I162" s="32">
+        <v>18</v>
+      </c>
+      <c r="J162" s="30"/>
+      <c r="K162" s="33">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16" s="4" customFormat="1" ht="122.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="39"/>
+      <c r="B163" s="30" t="s">
+        <v>639</v>
+      </c>
+      <c r="C163" s="31" t="s">
+        <v>640</v>
+      </c>
+      <c r="D163" s="30" t="s">
+        <v>641</v>
+      </c>
+      <c r="E163" s="44">
+        <v>38443</v>
+      </c>
+      <c r="F163" s="30"/>
+      <c r="G163" s="30" t="s">
+        <v>642</v>
+      </c>
+      <c r="H163" s="32">
+        <v>3</v>
+      </c>
+      <c r="I163" s="32">
+        <v>400</v>
+      </c>
+      <c r="J163" s="30"/>
+      <c r="K163" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L163" s="27"/>
+      <c r="M163" s="27"/>
+      <c r="N163" s="27"/>
+      <c r="O163" s="27"/>
+      <c r="P163" s="27"/>
+    </row>
+    <row r="164" spans="1:16" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="10"/>
+      <c r="B164" s="30" t="s">
+        <v>643</v>
+      </c>
+      <c r="C164" s="31" t="s">
+        <v>644</v>
+      </c>
+      <c r="D164" s="30" t="s">
+        <v>645</v>
+      </c>
+      <c r="E164" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F164" s="30"/>
+      <c r="G164" s="30" t="s">
+        <v>646</v>
+      </c>
+      <c r="H164" s="32">
+        <v>5</v>
+      </c>
+      <c r="I164" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J164" s="30"/>
+      <c r="K164" s="33">
+        <v>45275</v>
+      </c>
+      <c r="L164" s="27"/>
+      <c r="M164" s="27"/>
+      <c r="N164" s="27"/>
+      <c r="O164" s="27"/>
+      <c r="P164" s="27"/>
+    </row>
+    <row r="165" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="39"/>
+      <c r="B165" s="30" t="s">
+        <v>647</v>
+      </c>
+      <c r="C165" s="31" t="s">
+        <v>648</v>
+      </c>
+      <c r="D165" s="30" t="s">
+        <v>649</v>
+      </c>
+      <c r="E165" s="30" t="s">
+        <v>650</v>
+      </c>
+      <c r="F165" s="30"/>
+      <c r="G165" s="30" t="s">
+        <v>592</v>
+      </c>
+      <c r="H165" s="32">
+        <v>4</v>
+      </c>
+      <c r="I165" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J165" s="30"/>
+      <c r="K165" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L165" s="27"/>
+      <c r="M165" s="27"/>
+      <c r="N165" s="27"/>
+      <c r="O165" s="27"/>
+      <c r="P165" s="27"/>
+    </row>
+    <row r="166" spans="1:16" ht="101.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="17"/>
+      <c r="B166" s="30" t="s">
+        <v>651</v>
+      </c>
+      <c r="C166" s="31" t="s">
+        <v>652</v>
+      </c>
+      <c r="D166" s="30" t="s">
+        <v>653</v>
+      </c>
+      <c r="E166" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="F166" s="30"/>
+      <c r="G166" s="30" t="s">
+        <v>654</v>
+      </c>
+      <c r="H166" s="32"/>
+      <c r="I166" s="32">
+        <v>78000</v>
+      </c>
+      <c r="J166" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="K166" s="33">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="39"/>
+      <c r="B167" s="30" t="s">
+        <v>655</v>
+      </c>
+      <c r="C167" s="31" t="s">
+        <v>656</v>
+      </c>
+      <c r="D167" s="30" t="s">
+        <v>657</v>
+      </c>
+      <c r="E167" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="F167" s="30"/>
+      <c r="G167" s="30" t="s">
+        <v>658</v>
+      </c>
+      <c r="H167" s="32">
+        <v>5</v>
+      </c>
+      <c r="I167" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J167" s="30"/>
+      <c r="K167" s="33">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" ht="115.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="10"/>
+      <c r="B168" s="30" t="s">
+        <v>659</v>
+      </c>
+      <c r="C168" s="31" t="s">
+        <v>660</v>
+      </c>
+      <c r="D168" s="30" t="s">
+        <v>661</v>
+      </c>
+      <c r="E168" s="30" t="s">
+        <v>662</v>
+      </c>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30" t="s">
+        <v>663</v>
+      </c>
+      <c r="H168" s="32">
+        <v>5</v>
+      </c>
+      <c r="I168" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J168" s="30" t="s">
+        <v>664</v>
+      </c>
+      <c r="K168" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="39"/>
+      <c r="B169" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="I169" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J169" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K169" s="19">
+        <v>45108</v>
+      </c>
+      <c r="L169" s="27"/>
+      <c r="M169" s="27"/>
+      <c r="N169" s="27"/>
+      <c r="O169" s="27"/>
+      <c r="P169" s="27"/>
+    </row>
+    <row r="170" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="23"/>
+      <c r="B170" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>671</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F170" s="4"/>
+      <c r="G170" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="H170" s="35"/>
+      <c r="I170" s="35">
+        <v>1500</v>
+      </c>
+      <c r="J170" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="K170" s="26" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L170" s="27"/>
+      <c r="M170" s="27"/>
+      <c r="N170" s="27"/>
+      <c r="O170" s="27"/>
+      <c r="P170" s="27"/>
+    </row>
+    <row r="171" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="39"/>
+      <c r="B171" s="30" t="s">
+        <v>674</v>
+      </c>
+      <c r="C171" s="31" t="s">
+        <v>675</v>
+      </c>
+      <c r="D171" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="E171" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F171" s="30" t="s">
+        <v>677</v>
+      </c>
+      <c r="G171" s="30" t="s">
+        <v>678</v>
+      </c>
+      <c r="H171" s="32">
+        <v>5</v>
+      </c>
+      <c r="I171" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J171" s="30"/>
+      <c r="K171" s="33">
+        <v>45245</v>
+      </c>
+      <c r="L171" s="27"/>
+      <c r="M171" s="27"/>
+      <c r="N171" s="27"/>
+      <c r="O171" s="27"/>
+      <c r="P171" s="27"/>
+    </row>
+    <row r="172" spans="1:16" ht="89.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="39"/>
+      <c r="B172" s="30" t="s">
+        <v>679</v>
+      </c>
+      <c r="C172" s="31" t="s">
+        <v>680</v>
+      </c>
+      <c r="D172" s="30" t="s">
+        <v>681</v>
+      </c>
+      <c r="E172" s="30" t="s">
+        <v>682</v>
+      </c>
+      <c r="F172" s="30"/>
+      <c r="G172" s="30" t="s">
+        <v>683</v>
+      </c>
+      <c r="H172" s="32">
+        <v>4</v>
+      </c>
+      <c r="I172" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J172" s="30"/>
+      <c r="K172" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L172" s="27"/>
+      <c r="M172" s="27"/>
+      <c r="N172" s="27"/>
+      <c r="O172" s="27"/>
+      <c r="P172" s="27"/>
+    </row>
+    <row r="173" spans="1:16" ht="112.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="39"/>
+      <c r="B173" s="30" t="s">
+        <v>684</v>
+      </c>
+      <c r="C173" s="31" t="s">
+        <v>685</v>
+      </c>
+      <c r="D173" s="30" t="s">
+        <v>686</v>
+      </c>
+      <c r="E173" s="30" t="s">
+        <v>687</v>
+      </c>
+      <c r="F173" s="30"/>
+      <c r="G173" s="30" t="s">
+        <v>688</v>
+      </c>
+      <c r="H173" s="32"/>
+      <c r="I173" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J173" s="30" t="s">
+        <v>689</v>
+      </c>
+      <c r="K173" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L173" s="27"/>
+      <c r="M173" s="27"/>
+      <c r="N173" s="27"/>
+      <c r="O173" s="27"/>
+      <c r="P173" s="27"/>
+    </row>
+    <row r="174" spans="1:16" ht="109.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="39"/>
+      <c r="B174" s="30" t="s">
+        <v>690</v>
+      </c>
+      <c r="C174" s="31" t="s">
+        <v>691</v>
+      </c>
+      <c r="D174" s="30" t="s">
+        <v>692</v>
+      </c>
+      <c r="E174" s="30" t="s">
+        <v>693</v>
+      </c>
+      <c r="F174" s="30"/>
+      <c r="G174" s="30" t="s">
+        <v>694</v>
+      </c>
+      <c r="H174" s="32">
+        <v>1</v>
+      </c>
+      <c r="I174" s="32">
+        <v>18</v>
+      </c>
+      <c r="J174" s="30"/>
+      <c r="K174" s="33">
+        <v>45536</v>
+      </c>
+      <c r="L174" s="27"/>
+      <c r="M174" s="27"/>
+      <c r="N174" s="27"/>
+      <c r="O174" s="27"/>
+      <c r="P174" s="27"/>
+    </row>
+    <row r="175" spans="1:16" s="4" customFormat="1" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="39"/>
+      <c r="B175" s="30" t="s">
+        <v>695</v>
+      </c>
+      <c r="C175" s="31" t="s">
+        <v>696</v>
+      </c>
+      <c r="D175" s="30" t="s">
+        <v>697</v>
+      </c>
+      <c r="E175" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F175" s="30"/>
+      <c r="G175" s="30" t="s">
+        <v>698</v>
+      </c>
+      <c r="H175" s="32">
+        <v>3</v>
+      </c>
+      <c r="I175" s="32">
+        <v>400</v>
+      </c>
+      <c r="J175" s="30"/>
+      <c r="K175" s="33">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="10"/>
+      <c r="B176" s="30" t="s">
+        <v>699</v>
+      </c>
+      <c r="C176" s="31" t="s">
+        <v>700</v>
+      </c>
+      <c r="D176" s="30" t="s">
+        <v>701</v>
+      </c>
+      <c r="E176" s="30" t="s">
+        <v>702</v>
+      </c>
+      <c r="F176" s="30"/>
+      <c r="G176" s="30" t="s">
+        <v>703</v>
+      </c>
+      <c r="H176" s="32"/>
+      <c r="I176" s="32">
+        <v>78000</v>
+      </c>
+      <c r="J176" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="K176" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L176" s="27"/>
+      <c r="M176" s="27"/>
+      <c r="N176" s="27"/>
+      <c r="O176" s="27"/>
+      <c r="P176" s="27"/>
+    </row>
+    <row r="177" spans="1:16" ht="76.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="10"/>
+      <c r="B177" s="30" t="s">
+        <v>704</v>
+      </c>
+      <c r="C177" s="31" t="s">
+        <v>705</v>
+      </c>
+      <c r="D177" s="30" t="s">
+        <v>706</v>
+      </c>
+      <c r="E177" s="30" t="s">
+        <v>707</v>
+      </c>
+      <c r="F177" s="30"/>
+      <c r="G177" s="30" t="s">
+        <v>708</v>
+      </c>
+      <c r="H177" s="3">
+        <v>2</v>
+      </c>
+      <c r="I177" s="3">
+        <v>100</v>
+      </c>
+      <c r="J177" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K177" s="19">
+        <v>45337</v>
+      </c>
+      <c r="L177" s="27"/>
+      <c r="M177" s="27"/>
+      <c r="N177" s="27"/>
+      <c r="O177" s="27"/>
+      <c r="P177" s="27"/>
+    </row>
+    <row r="178" spans="1:16" ht="102.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="10"/>
+      <c r="B178" s="30" t="s">
+        <v>709</v>
+      </c>
+      <c r="C178" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="D178" s="30" t="s">
+        <v>711</v>
+      </c>
+      <c r="E178" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F178" s="45"/>
+      <c r="G178" s="30" t="s">
+        <v>712</v>
+      </c>
+      <c r="H178" s="32">
+        <v>4</v>
+      </c>
+      <c r="I178" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J178" s="30"/>
+      <c r="K178" s="33">
+        <v>45337</v>
+      </c>
+      <c r="L178" s="27"/>
+      <c r="M178" s="27"/>
+      <c r="N178" s="27"/>
+      <c r="O178" s="27"/>
+      <c r="P178" s="27"/>
+    </row>
+    <row r="179" spans="1:16" ht="99.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="10"/>
+      <c r="B179" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H179" s="3">
+        <v>4</v>
+      </c>
+      <c r="I179" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K179" s="19">
+        <v>46174</v>
+      </c>
+      <c r="L179" s="27"/>
+      <c r="M179" s="27"/>
+      <c r="N179" s="27"/>
+      <c r="O179" s="27"/>
+      <c r="P179" s="27"/>
+    </row>
+    <row r="180" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="10"/>
+      <c r="B180" s="30" t="s">
+        <v>713</v>
+      </c>
+      <c r="C180" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="D180" s="30" t="s">
+        <v>715</v>
+      </c>
+      <c r="E180" s="30" t="s">
+        <v>716</v>
+      </c>
+      <c r="F180" s="46" t="s">
+        <v>717</v>
+      </c>
+      <c r="G180" s="30" t="s">
+        <v>718</v>
+      </c>
+      <c r="H180" s="32">
+        <v>2</v>
+      </c>
+      <c r="I180" s="32">
+        <v>100</v>
+      </c>
+      <c r="J180" s="30"/>
+      <c r="K180" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L180" s="27"/>
+      <c r="M180" s="27"/>
+      <c r="N180" s="27"/>
+      <c r="O180" s="27"/>
+      <c r="P180" s="27"/>
+    </row>
+    <row r="181" spans="1:16" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="10"/>
+      <c r="B181" s="30" t="s">
+        <v>719</v>
+      </c>
+      <c r="C181" s="31" t="s">
+        <v>720</v>
+      </c>
+      <c r="D181" s="31" t="s">
+        <v>721</v>
+      </c>
+      <c r="E181" s="30" t="s">
+        <v>722</v>
+      </c>
+      <c r="F181" s="46" t="s">
+        <v>723</v>
+      </c>
+      <c r="G181" s="30" t="s">
+        <v>724</v>
+      </c>
+      <c r="H181" s="32">
+        <v>2</v>
+      </c>
+      <c r="I181" s="32">
+        <v>100</v>
+      </c>
+      <c r="J181" s="30"/>
+      <c r="K181" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L181" s="27"/>
+      <c r="M181" s="27"/>
+      <c r="N181" s="27"/>
+      <c r="O181" s="27"/>
+      <c r="P181" s="27"/>
+    </row>
+    <row r="182" spans="1:16" ht="83.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="41"/>
+      <c r="B182" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="F182" s="47" t="s">
+        <v>729</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="I182" s="3">
+        <v>26.5</v>
+      </c>
+      <c r="J182" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="K182" s="19">
+        <v>46082</v>
+      </c>
+      <c r="L182" s="27"/>
+      <c r="M182" s="27"/>
+      <c r="N182" s="27"/>
+      <c r="O182" s="27"/>
+      <c r="P182" s="27"/>
+    </row>
+    <row r="183" spans="1:16" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="10"/>
+      <c r="B183" s="30" t="s">
+        <v>731</v>
+      </c>
+      <c r="C183" s="31" t="s">
+        <v>732</v>
+      </c>
+      <c r="D183" s="30" t="s">
+        <v>733</v>
+      </c>
+      <c r="E183" s="30" t="s">
+        <v>734</v>
+      </c>
+      <c r="F183" s="30" t="s">
+        <v>735</v>
+      </c>
+      <c r="G183" s="30" t="s">
+        <v>736</v>
+      </c>
+      <c r="H183" s="32"/>
+      <c r="I183" s="32">
+        <v>1300</v>
+      </c>
+      <c r="J183" s="30" t="s">
+        <v>737</v>
+      </c>
+      <c r="K183" s="33">
+        <v>44682</v>
+      </c>
+      <c r="L183" s="27"/>
+      <c r="M183" s="27"/>
+      <c r="N183" s="27"/>
+      <c r="O183" s="27"/>
+      <c r="P183" s="27"/>
+    </row>
+    <row r="184" spans="1:16" ht="65.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="10"/>
+      <c r="B184" s="30" t="s">
+        <v>741</v>
+      </c>
+      <c r="C184" s="31" t="s">
+        <v>742</v>
+      </c>
+      <c r="D184" s="30" t="s">
+        <v>743</v>
+      </c>
+      <c r="E184" s="30" t="s">
+        <v>744</v>
+      </c>
+      <c r="F184" s="45"/>
+      <c r="G184" s="30" t="s">
+        <v>745</v>
+      </c>
+      <c r="H184" s="32">
+        <v>4</v>
+      </c>
+      <c r="I184" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J184" s="30"/>
+      <c r="K184" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="10"/>
+      <c r="B185" s="30" t="s">
+        <v>746</v>
+      </c>
+      <c r="C185" s="31" t="s">
+        <v>747</v>
+      </c>
+      <c r="D185" s="30" t="s">
+        <v>748</v>
+      </c>
+      <c r="E185" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F185" s="45"/>
+      <c r="G185" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="H185" s="32">
+        <v>3</v>
+      </c>
+      <c r="I185" s="32">
+        <v>400</v>
+      </c>
+      <c r="J185" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="K185" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="39"/>
+      <c r="B186" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H186" s="28">
+        <v>3</v>
+      </c>
+      <c r="I186" s="28">
+        <v>400</v>
+      </c>
+      <c r="K186" s="19">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16" ht="91.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="10"/>
+      <c r="B187" s="30" t="s">
+        <v>749</v>
+      </c>
+      <c r="C187" s="31" t="s">
+        <v>750</v>
+      </c>
+      <c r="D187" s="30" t="s">
+        <v>751</v>
+      </c>
+      <c r="E187" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F187" s="45"/>
+      <c r="G187" s="42" t="s">
+        <v>752</v>
+      </c>
+      <c r="H187" s="32"/>
+      <c r="I187" s="32">
+        <v>78000</v>
+      </c>
+      <c r="J187" s="30" t="s">
+        <v>753</v>
+      </c>
+      <c r="K187" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L187" s="27"/>
+      <c r="M187" s="27"/>
+      <c r="N187" s="27"/>
+      <c r="O187" s="27"/>
+      <c r="P187" s="27"/>
+    </row>
+    <row r="188" spans="1:16" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="39"/>
+      <c r="B188" s="30" t="s">
+        <v>754</v>
+      </c>
+      <c r="C188" s="31" t="s">
+        <v>755</v>
+      </c>
+      <c r="D188" s="30" t="s">
+        <v>756</v>
+      </c>
+      <c r="E188" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F188" s="30"/>
+      <c r="G188" s="30" t="s">
+        <v>757</v>
+      </c>
+      <c r="H188" s="32">
+        <v>3</v>
+      </c>
+      <c r="I188" s="32">
+        <v>400</v>
+      </c>
+      <c r="J188" s="30"/>
+      <c r="K188" s="33">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A189" s="39"/>
+      <c r="B189" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="I189" s="3">
+        <v>127</v>
+      </c>
+      <c r="J189" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="K189" s="19">
+        <v>44348</v>
+      </c>
+      <c r="L189" s="27"/>
+      <c r="M189" s="27"/>
+      <c r="N189" s="27"/>
+      <c r="O189" s="27"/>
+      <c r="P189" s="27"/>
+    </row>
+    <row r="190" spans="1:16" ht="126.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="39"/>
+      <c r="B190" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F105" s="34"/>
-[...4 lines deleted...]
-      <c r="I105" s="36">
+      <c r="H190" s="3">
+        <v>4</v>
+      </c>
+      <c r="I190" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J190" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="K190" s="19">
+        <v>45108</v>
+      </c>
+      <c r="L190" s="27"/>
+      <c r="M190" s="27"/>
+      <c r="N190" s="27"/>
+      <c r="O190" s="27"/>
+      <c r="P190" s="27"/>
+    </row>
+    <row r="191" spans="1:16" ht="106.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="10"/>
+      <c r="B191" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="I191" s="3">
         <v>100</v>
       </c>
-      <c r="J105" s="34" t="s">
-[...2 lines deleted...]
-      <c r="K105" s="37">
+      <c r="J191" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="K191" s="19">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16" ht="127.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="39"/>
+      <c r="B192" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="K192" s="19">
+        <v>46082</v>
+      </c>
+      <c r="L192" s="27"/>
+      <c r="M192" s="27"/>
+      <c r="N192" s="27"/>
+      <c r="O192" s="27"/>
+      <c r="P192" s="27"/>
+    </row>
+    <row r="193" spans="1:16" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="39"/>
+      <c r="B193" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="C193" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="D193" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="E193" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F193" s="30"/>
+      <c r="G193" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="H193" s="32">
+        <v>3</v>
+      </c>
+      <c r="I193" s="32">
+        <v>400</v>
+      </c>
+      <c r="J193" s="30"/>
+      <c r="K193" s="33">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16" ht="109.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="39"/>
+      <c r="B194" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H194" s="3">
+        <v>4</v>
+      </c>
+      <c r="I194" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K194" s="19">
+        <v>43952</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16" ht="116.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="37"/>
+      <c r="B195" s="30" t="s">
+        <v>778</v>
+      </c>
+      <c r="C195" s="31" t="s">
+        <v>779</v>
+      </c>
+      <c r="D195" s="30" t="s">
+        <v>780</v>
+      </c>
+      <c r="E195" s="30" t="s">
+        <v>781</v>
+      </c>
+      <c r="F195" s="30"/>
+      <c r="G195" s="30" t="s">
+        <v>782</v>
+      </c>
+      <c r="H195" s="32"/>
+      <c r="I195" s="32">
+        <v>100</v>
+      </c>
+      <c r="J195" s="30" t="s">
+        <v>396</v>
+      </c>
+      <c r="K195" s="33">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16" ht="126.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="39"/>
+      <c r="B196" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="C196" s="31" t="s">
+        <v>439</v>
+      </c>
+      <c r="D196" s="30" t="s">
+        <v>440</v>
+      </c>
+      <c r="E196" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F196" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="G196" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="H196" s="32">
+        <v>3</v>
+      </c>
+      <c r="I196" s="32">
+        <v>400</v>
+      </c>
+      <c r="J196" s="30"/>
+      <c r="K196" s="33">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" s="4" customFormat="1" ht="76.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="23"/>
+      <c r="B197" s="30" t="s">
+        <v>783</v>
+      </c>
+      <c r="C197" s="31" t="s">
+        <v>784</v>
+      </c>
+      <c r="D197" s="30" t="s">
+        <v>785</v>
+      </c>
+      <c r="E197" s="30" t="s">
+        <v>786</v>
+      </c>
+      <c r="F197" s="30" t="s">
+        <v>787</v>
+      </c>
+      <c r="G197" s="30" t="s">
+        <v>788</v>
+      </c>
+      <c r="H197" s="32"/>
+      <c r="I197" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J197" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K197" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16" s="4" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="39"/>
+      <c r="B198" s="30" t="s">
+        <v>789</v>
+      </c>
+      <c r="C198" s="31" t="s">
+        <v>790</v>
+      </c>
+      <c r="D198" s="30" t="s">
+        <v>791</v>
+      </c>
+      <c r="E198" s="30" t="s">
+        <v>792</v>
+      </c>
+      <c r="F198" s="30" t="s">
+        <v>793</v>
+      </c>
+      <c r="G198" s="30"/>
+      <c r="H198" s="32">
+        <v>1</v>
+      </c>
+      <c r="I198" s="32">
+        <v>18</v>
+      </c>
+      <c r="J198" s="30"/>
+      <c r="K198" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L198" s="27"/>
+      <c r="M198" s="27"/>
+      <c r="N198" s="27"/>
+      <c r="O198" s="27"/>
+      <c r="P198" s="27"/>
+    </row>
+    <row r="199" spans="1:16" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="39"/>
+      <c r="B199" s="30" t="s">
+        <v>794</v>
+      </c>
+      <c r="C199" s="31" t="s">
+        <v>795</v>
+      </c>
+      <c r="D199" s="30" t="s">
+        <v>796</v>
+      </c>
+      <c r="E199" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F199" s="30"/>
+      <c r="G199" s="30" t="s">
+        <v>797</v>
+      </c>
+      <c r="H199" s="32">
+        <v>3</v>
+      </c>
+      <c r="I199" s="32">
+        <v>400</v>
+      </c>
+      <c r="J199" s="30"/>
+      <c r="K199" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L199" s="27"/>
+      <c r="M199" s="27"/>
+      <c r="N199" s="27"/>
+      <c r="O199" s="27"/>
+      <c r="P199" s="27"/>
+    </row>
+    <row r="200" spans="1:16" s="4" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="23"/>
+      <c r="B200" s="4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E200" s="4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H200" s="35">
+        <v>1</v>
+      </c>
+      <c r="I200" s="35">
+        <v>18</v>
+      </c>
+      <c r="K200" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="39"/>
+      <c r="B201" s="30" t="s">
+        <v>798</v>
+      </c>
+      <c r="C201" s="31" t="s">
+        <v>799</v>
+      </c>
+      <c r="D201" s="30" t="s">
+        <v>800</v>
+      </c>
+      <c r="E201" s="30" t="s">
+        <v>801</v>
+      </c>
+      <c r="F201" s="30"/>
+      <c r="G201" s="30" t="s">
+        <v>802</v>
+      </c>
+      <c r="H201" s="32">
+        <v>5</v>
+      </c>
+      <c r="I201" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J201" s="30"/>
+      <c r="K201" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L201" s="27"/>
+      <c r="M201" s="27"/>
+      <c r="N201" s="27"/>
+      <c r="O201" s="27"/>
+      <c r="P201" s="27"/>
+    </row>
+    <row r="202" spans="1:16" ht="64.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="39"/>
+      <c r="B202" s="30" t="s">
+        <v>803</v>
+      </c>
+      <c r="C202" s="31" t="s">
+        <v>804</v>
+      </c>
+      <c r="D202" s="30" t="s">
+        <v>805</v>
+      </c>
+      <c r="E202" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F202" s="30"/>
+      <c r="G202" s="30" t="s">
+        <v>806</v>
+      </c>
+      <c r="H202" s="32"/>
+      <c r="I202" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J202" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K202" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L202" s="27"/>
+      <c r="M202" s="27"/>
+      <c r="N202" s="27"/>
+      <c r="O202" s="27"/>
+      <c r="P202" s="27"/>
+    </row>
+    <row r="203" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="39"/>
+      <c r="B203" s="30" t="s">
+        <v>807</v>
+      </c>
+      <c r="C203" s="31" t="s">
+        <v>808</v>
+      </c>
+      <c r="D203" s="30" t="s">
+        <v>809</v>
+      </c>
+      <c r="E203" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F203" s="30"/>
+      <c r="G203" s="30" t="s">
+        <v>806</v>
+      </c>
+      <c r="H203" s="32">
+        <v>5</v>
+      </c>
+      <c r="I203" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J203" s="30"/>
+      <c r="K203" s="33">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="39"/>
+      <c r="B204" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H204" s="28"/>
+      <c r="I204" s="3">
+        <v>8</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K204" s="19">
+        <v>44682</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="39"/>
+      <c r="B205" s="30" t="s">
+        <v>810</v>
+      </c>
+      <c r="C205" s="31" t="s">
+        <v>811</v>
+      </c>
+      <c r="D205" s="30" t="s">
+        <v>812</v>
+      </c>
+      <c r="E205" s="30" t="s">
+        <v>813</v>
+      </c>
+      <c r="F205" s="30" t="s">
+        <v>814</v>
+      </c>
+      <c r="G205" s="30"/>
+      <c r="H205" s="32">
+        <v>4</v>
+      </c>
+      <c r="I205" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J205" s="30"/>
+      <c r="K205" s="33">
+        <v>43983</v>
+      </c>
+      <c r="L205" s="27"/>
+      <c r="M205" s="27"/>
+      <c r="N205" s="27"/>
+      <c r="O205" s="27"/>
+      <c r="P205" s="27"/>
+    </row>
+    <row r="206" spans="1:16" ht="95.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="39"/>
+      <c r="B206" s="30" t="s">
+        <v>815</v>
+      </c>
+      <c r="C206" s="31" t="s">
+        <v>816</v>
+      </c>
+      <c r="D206" s="30" t="s">
+        <v>817</v>
+      </c>
+      <c r="E206" s="30" t="s">
+        <v>818</v>
+      </c>
+      <c r="F206" s="30" t="s">
+        <v>819</v>
+      </c>
+      <c r="G206" s="30"/>
+      <c r="H206" s="32">
+        <v>2</v>
+      </c>
+      <c r="I206" s="32">
+        <v>100</v>
+      </c>
+      <c r="J206" s="30"/>
+      <c r="K206" s="33">
+        <v>44044</v>
+      </c>
+      <c r="L206" s="27"/>
+      <c r="M206" s="27"/>
+      <c r="N206" s="27"/>
+      <c r="O206" s="27"/>
+      <c r="P206" s="27"/>
+    </row>
+    <row r="207" spans="1:16" s="4" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="23"/>
+      <c r="B207" s="30" t="s">
+        <v>820</v>
+      </c>
+      <c r="C207" s="31" t="s">
+        <v>821</v>
+      </c>
+      <c r="D207" s="30" t="s">
+        <v>822</v>
+      </c>
+      <c r="E207" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F207" s="30"/>
+      <c r="G207" s="30" t="s">
+        <v>797</v>
+      </c>
+      <c r="H207" s="32"/>
+      <c r="I207" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J207" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K207" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16" ht="100.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A208" s="48"/>
+      <c r="B208" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="J208" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="K208" s="19">
+        <v>45689</v>
+      </c>
+      <c r="L208" s="27"/>
+      <c r="M208" s="27"/>
+      <c r="N208" s="27"/>
+      <c r="O208" s="27"/>
+      <c r="P208" s="27"/>
+    </row>
+    <row r="209" spans="1:16" ht="101.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="39"/>
+      <c r="B209" s="30" t="s">
+        <v>829</v>
+      </c>
+      <c r="C209" s="31" t="s">
+        <v>830</v>
+      </c>
+      <c r="D209" s="30" t="s">
+        <v>831</v>
+      </c>
+      <c r="E209" s="30" t="s">
+        <v>832</v>
+      </c>
+      <c r="F209" s="30"/>
+      <c r="G209" s="30" t="s">
+        <v>196</v>
+      </c>
+      <c r="H209" s="32"/>
+      <c r="I209" s="32">
+        <v>100</v>
+      </c>
+      <c r="J209" s="30" t="s">
+        <v>833</v>
+      </c>
+      <c r="K209" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L209" s="27"/>
+      <c r="M209" s="27"/>
+      <c r="N209" s="27"/>
+      <c r="O209" s="27"/>
+      <c r="P209" s="27"/>
+    </row>
+    <row r="210" spans="1:16" ht="130.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="39"/>
+      <c r="B210" s="30" t="s">
+        <v>834</v>
+      </c>
+      <c r="C210" s="31" t="s">
+        <v>835</v>
+      </c>
+      <c r="D210" s="30" t="s">
+        <v>836</v>
+      </c>
+      <c r="E210" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F210" s="30"/>
+      <c r="G210" s="30" t="s">
+        <v>837</v>
+      </c>
+      <c r="H210" s="32">
+        <v>4</v>
+      </c>
+      <c r="I210" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J210" s="30"/>
+      <c r="K210" s="33">
+        <v>45627</v>
+      </c>
+      <c r="L210" s="27"/>
+      <c r="M210" s="27"/>
+      <c r="N210" s="27"/>
+      <c r="O210" s="27"/>
+      <c r="P210" s="27"/>
+    </row>
+    <row r="211" spans="1:16" ht="126.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="10"/>
+      <c r="B211" s="30" t="s">
+        <v>838</v>
+      </c>
+      <c r="C211" s="31" t="s">
+        <v>839</v>
+      </c>
+      <c r="D211" s="30" t="s">
+        <v>840</v>
+      </c>
+      <c r="E211" s="30" t="s">
+        <v>841</v>
+      </c>
+      <c r="F211" s="30"/>
+      <c r="G211" s="30" t="s">
+        <v>842</v>
+      </c>
+      <c r="H211" s="32">
+        <v>1</v>
+      </c>
+      <c r="I211" s="32">
+        <v>18</v>
+      </c>
+      <c r="J211" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="K211" s="33">
+        <v>44682</v>
+      </c>
+      <c r="L211" s="27"/>
+      <c r="M211" s="27"/>
+      <c r="N211" s="27"/>
+      <c r="O211" s="27"/>
+      <c r="P211" s="27"/>
+    </row>
+    <row r="212" spans="1:16" ht="127.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="10"/>
+      <c r="B212" s="30" t="s">
+        <v>843</v>
+      </c>
+      <c r="C212" s="31" t="s">
+        <v>844</v>
+      </c>
+      <c r="D212" s="30" t="s">
+        <v>845</v>
+      </c>
+      <c r="E212" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F212" s="30"/>
+      <c r="G212" s="30" t="s">
+        <v>846</v>
+      </c>
+      <c r="H212" s="32">
+        <v>1</v>
+      </c>
+      <c r="I212" s="32">
+        <v>18</v>
+      </c>
+      <c r="J212" s="30"/>
+      <c r="K212" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L212" s="27"/>
+      <c r="M212" s="27"/>
+      <c r="N212" s="27"/>
+      <c r="O212" s="27"/>
+      <c r="P212" s="27"/>
+    </row>
+    <row r="213" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="41"/>
+      <c r="B213" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="I213" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J213" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="K213" s="19">
+        <v>44896</v>
+      </c>
+      <c r="L213" s="27"/>
+      <c r="M213" s="27"/>
+      <c r="N213" s="27"/>
+      <c r="O213" s="27"/>
+      <c r="P213" s="27"/>
+    </row>
+    <row r="214" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="39"/>
+      <c r="B214" s="30" t="s">
+        <v>852</v>
+      </c>
+      <c r="C214" s="31" t="s">
+        <v>853</v>
+      </c>
+      <c r="D214" s="30" t="s">
+        <v>854</v>
+      </c>
+      <c r="E214" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F214" s="30" t="s">
+        <v>855</v>
+      </c>
+      <c r="G214" s="30" t="s">
+        <v>383</v>
+      </c>
+      <c r="H214" s="32">
+        <v>2</v>
+      </c>
+      <c r="I214" s="32">
+        <v>100</v>
+      </c>
+      <c r="J214" s="30"/>
+      <c r="K214" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L214" s="27"/>
+      <c r="M214" s="27"/>
+      <c r="N214" s="27"/>
+      <c r="O214" s="27"/>
+      <c r="P214" s="27"/>
+    </row>
+    <row r="215" spans="1:16" s="4" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="23"/>
+      <c r="B215" s="30" t="s">
+        <v>856</v>
+      </c>
+      <c r="C215" s="31" t="s">
+        <v>857</v>
+      </c>
+      <c r="D215" s="30" t="s">
+        <v>858</v>
+      </c>
+      <c r="E215" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F215" s="30"/>
+      <c r="G215" s="30" t="s">
+        <v>859</v>
+      </c>
+      <c r="H215" s="32"/>
+      <c r="I215" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J215" s="30" t="s">
+        <v>860</v>
+      </c>
+      <c r="K215" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16" s="4" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="23"/>
+      <c r="B216" s="4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C216" s="24" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E216" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H216" s="35">
+        <v>4</v>
+      </c>
+      <c r="I216" s="35">
+        <v>1500</v>
+      </c>
+      <c r="K216" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16" s="4" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="23"/>
+      <c r="B217" s="4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C217" s="24" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H217" s="35">
+        <v>3</v>
+      </c>
+      <c r="I217" s="35">
+        <v>400</v>
+      </c>
+      <c r="K217" s="26" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="39"/>
+      <c r="B218" s="30" t="s">
+        <v>861</v>
+      </c>
+      <c r="C218" s="31" t="s">
+        <v>862</v>
+      </c>
+      <c r="D218" s="30" t="s">
+        <v>863</v>
+      </c>
+      <c r="E218" s="30" t="s">
+        <v>864</v>
+      </c>
+      <c r="F218" s="30"/>
+      <c r="G218" s="30" t="s">
+        <v>865</v>
+      </c>
+      <c r="H218" s="32">
+        <v>2</v>
+      </c>
+      <c r="I218" s="32">
+        <v>100</v>
+      </c>
+      <c r="J218" s="30"/>
+      <c r="K218" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L218" s="27"/>
+      <c r="M218" s="27"/>
+      <c r="N218" s="27"/>
+      <c r="O218" s="27"/>
+      <c r="P218" s="27"/>
+    </row>
+    <row r="219" spans="1:16" ht="97.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="39"/>
+      <c r="B219" s="30" t="s">
+        <v>866</v>
+      </c>
+      <c r="C219" s="31" t="s">
+        <v>867</v>
+      </c>
+      <c r="D219" s="30" t="s">
+        <v>868</v>
+      </c>
+      <c r="E219" s="30" t="s">
+        <v>869</v>
+      </c>
+      <c r="F219" s="30" t="s">
+        <v>870</v>
+      </c>
+      <c r="G219" s="30"/>
+      <c r="H219" s="32">
+        <v>3</v>
+      </c>
+      <c r="I219" s="32">
+        <v>400</v>
+      </c>
+      <c r="J219" s="30"/>
+      <c r="K219" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L219" s="27"/>
+      <c r="M219" s="27"/>
+      <c r="N219" s="27"/>
+      <c r="O219" s="27"/>
+      <c r="P219" s="27"/>
+    </row>
+    <row r="220" spans="1:16" ht="141.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="39"/>
+      <c r="B220" s="30" t="s">
+        <v>871</v>
+      </c>
+      <c r="C220" s="31" t="s">
+        <v>872</v>
+      </c>
+      <c r="D220" s="30" t="s">
+        <v>873</v>
+      </c>
+      <c r="E220" s="30" t="s">
+        <v>874</v>
+      </c>
+      <c r="F220" s="30"/>
+      <c r="G220" s="30" t="s">
+        <v>875</v>
+      </c>
+      <c r="H220" s="32"/>
+      <c r="I220" s="32">
+        <v>1300</v>
+      </c>
+      <c r="J220" s="30" t="s">
+        <v>763</v>
+      </c>
+      <c r="K220" s="33">
+        <v>44682</v>
+      </c>
+      <c r="L220" s="27"/>
+      <c r="M220" s="27"/>
+      <c r="N220" s="27"/>
+      <c r="O220" s="27"/>
+      <c r="P220" s="27"/>
+    </row>
+    <row r="221" spans="1:16" ht="86.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="39"/>
+      <c r="B221" s="30" t="s">
+        <v>876</v>
+      </c>
+      <c r="C221" s="31" t="s">
+        <v>877</v>
+      </c>
+      <c r="D221" s="30" t="s">
+        <v>878</v>
+      </c>
+      <c r="E221" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F221" s="30"/>
+      <c r="G221" s="30" t="s">
+        <v>879</v>
+      </c>
+      <c r="H221" s="32">
+        <v>3</v>
+      </c>
+      <c r="I221" s="32">
+        <v>400</v>
+      </c>
+      <c r="J221" s="30"/>
+      <c r="K221" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L221" s="27"/>
+      <c r="M221" s="27"/>
+      <c r="N221" s="27"/>
+      <c r="O221" s="27"/>
+      <c r="P221" s="27"/>
+    </row>
+    <row r="222" spans="1:16" ht="91.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="39"/>
+      <c r="B222" s="30" t="s">
+        <v>880</v>
+      </c>
+      <c r="C222" s="31" t="s">
+        <v>881</v>
+      </c>
+      <c r="D222" s="30" t="s">
+        <v>882</v>
+      </c>
+      <c r="E222" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F222" s="30"/>
+      <c r="G222" s="30" t="s">
+        <v>883</v>
+      </c>
+      <c r="H222" s="32">
+        <v>3</v>
+      </c>
+      <c r="I222" s="32">
+        <v>400</v>
+      </c>
+      <c r="J222" s="30"/>
+      <c r="K222" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L222" s="27"/>
+      <c r="M222" s="27"/>
+      <c r="N222" s="27"/>
+      <c r="O222" s="27"/>
+      <c r="P222" s="27"/>
+    </row>
+    <row r="223" spans="1:16" ht="109.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="39"/>
+      <c r="B223" s="30" t="s">
+        <v>884</v>
+      </c>
+      <c r="C223" s="31" t="s">
+        <v>885</v>
+      </c>
+      <c r="D223" s="30" t="s">
+        <v>886</v>
+      </c>
+      <c r="E223" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F223" s="30"/>
+      <c r="G223" s="30" t="s">
+        <v>887</v>
+      </c>
+      <c r="H223" s="32">
+        <v>4</v>
+      </c>
+      <c r="I223" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J223" s="30"/>
+      <c r="K223" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L223" s="27"/>
+      <c r="M223" s="27"/>
+      <c r="N223" s="27"/>
+      <c r="O223" s="27"/>
+      <c r="P223" s="27"/>
+    </row>
+    <row r="224" spans="1:16" ht="103.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="39"/>
+      <c r="B224" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H224" s="3">
+        <v>4</v>
+      </c>
+      <c r="I224" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K224" s="19">
+        <v>46174</v>
+      </c>
+      <c r="L224" s="27"/>
+      <c r="M224" s="27"/>
+      <c r="N224" s="27"/>
+      <c r="O224" s="27"/>
+      <c r="P224" s="27"/>
+    </row>
+    <row r="225" spans="1:16" ht="103.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="39"/>
+      <c r="B225" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H225" s="3">
+        <v>4</v>
+      </c>
+      <c r="I225" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K225" s="19">
+        <v>46174</v>
+      </c>
+      <c r="L225" s="27"/>
+      <c r="M225" s="27"/>
+      <c r="N225" s="27"/>
+      <c r="O225" s="27"/>
+      <c r="P225" s="27"/>
+    </row>
+    <row r="226" spans="1:16" ht="136.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="39"/>
+      <c r="B226" s="30" t="s">
+        <v>895</v>
+      </c>
+      <c r="C226" s="31" t="s">
+        <v>896</v>
+      </c>
+      <c r="D226" s="31" t="s">
+        <v>897</v>
+      </c>
+      <c r="E226" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F226" s="30"/>
+      <c r="G226" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="H226" s="32">
+        <v>2</v>
+      </c>
+      <c r="I226" s="32">
+        <v>100</v>
+      </c>
+      <c r="J226" s="30"/>
+      <c r="K226" s="33">
+        <v>45536</v>
+      </c>
+      <c r="L226" s="27"/>
+      <c r="M226" s="27"/>
+      <c r="N226" s="27"/>
+      <c r="O226" s="27"/>
+      <c r="P226" s="27"/>
+    </row>
+    <row r="227" spans="1:16" ht="120" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="39"/>
+      <c r="B227" s="30" t="s">
+        <v>899</v>
+      </c>
+      <c r="C227" s="31" t="s">
+        <v>900</v>
+      </c>
+      <c r="D227" s="31" t="s">
+        <v>901</v>
+      </c>
+      <c r="E227" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F227" s="30"/>
+      <c r="G227" s="30" t="s">
+        <v>898</v>
+      </c>
+      <c r="H227" s="32">
+        <v>2</v>
+      </c>
+      <c r="I227" s="32">
+        <v>100</v>
+      </c>
+      <c r="J227" s="30"/>
+      <c r="K227" s="33">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="39"/>
+      <c r="B228" s="30" t="s">
+        <v>902</v>
+      </c>
+      <c r="C228" s="31" t="s">
+        <v>903</v>
+      </c>
+      <c r="D228" s="30" t="s">
+        <v>904</v>
+      </c>
+      <c r="E228" s="30" t="s">
+        <v>905</v>
+      </c>
+      <c r="F228" s="30"/>
+      <c r="G228" s="30" t="s">
+        <v>906</v>
+      </c>
+      <c r="H228" s="32">
+        <v>4</v>
+      </c>
+      <c r="I228" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J228" s="30"/>
+      <c r="K228" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L228" s="27"/>
+      <c r="M228" s="27"/>
+      <c r="N228" s="27"/>
+      <c r="O228" s="27"/>
+      <c r="P228" s="27"/>
+    </row>
+    <row r="229" spans="1:16" s="4" customFormat="1" ht="92.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="23"/>
+      <c r="B229" s="30" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C229" s="31" t="s">
+        <v>907</v>
+      </c>
+      <c r="D229" s="30" t="s">
+        <v>908</v>
+      </c>
+      <c r="E229" s="30"/>
+      <c r="F229" s="30"/>
+      <c r="G229" s="30" t="s">
+        <v>909</v>
+      </c>
+      <c r="H229" s="32">
+        <v>4</v>
+      </c>
+      <c r="I229" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J229" s="30"/>
+      <c r="K229" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A230" s="10"/>
+      <c r="B230" s="30" t="s">
+        <v>910</v>
+      </c>
+      <c r="C230" s="31" t="s">
+        <v>911</v>
+      </c>
+      <c r="D230" s="30" t="s">
+        <v>912</v>
+      </c>
+      <c r="E230" s="30" t="s">
+        <v>913</v>
+      </c>
+      <c r="F230" s="30" t="s">
+        <v>914</v>
+      </c>
+      <c r="G230" s="30"/>
+      <c r="H230" s="32"/>
+      <c r="I230" s="32">
+        <v>1700</v>
+      </c>
+      <c r="J230" s="30" t="s">
+        <v>763</v>
+      </c>
+      <c r="K230" s="33">
+        <v>44896</v>
+      </c>
+      <c r="L230" s="27"/>
+      <c r="M230" s="27"/>
+      <c r="N230" s="27"/>
+      <c r="O230" s="27"/>
+      <c r="P230" s="27"/>
+    </row>
+    <row r="231" spans="1:16" ht="63.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="39"/>
+      <c r="B231" s="30" t="s">
+        <v>915</v>
+      </c>
+      <c r="C231" s="31" t="s">
+        <v>916</v>
+      </c>
+      <c r="D231" s="30" t="s">
+        <v>917</v>
+      </c>
+      <c r="E231" s="30" t="s">
+        <v>918</v>
+      </c>
+      <c r="F231" s="30"/>
+      <c r="G231" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="H231" s="32"/>
+      <c r="I231" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J231" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K231" s="33">
         <v>45275</v>
-      </c>
-[...4184 lines deleted...]
-        <v>45306</v>
       </c>
       <c r="L231" s="27"/>
       <c r="M231" s="27"/>
       <c r="N231" s="27"/>
       <c r="O231" s="27"/>
       <c r="P231" s="27"/>
     </row>
-    <row r="232" spans="1:16" s="23" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.3">
-[...25 lines deleted...]
-        <v>45306</v>
+    <row r="232" spans="1:16" ht="113.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="39"/>
+      <c r="B232" s="30" t="s">
+        <v>919</v>
+      </c>
+      <c r="C232" s="31" t="s">
+        <v>920</v>
+      </c>
+      <c r="D232" s="30" t="s">
+        <v>921</v>
+      </c>
+      <c r="E232" s="30" t="s">
+        <v>922</v>
+      </c>
+      <c r="F232" s="30"/>
+      <c r="G232" s="30" t="s">
+        <v>923</v>
+      </c>
+      <c r="H232" s="32"/>
+      <c r="I232" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J232" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K232" s="33">
+        <v>45108</v>
       </c>
       <c r="L232" s="27"/>
       <c r="M232" s="27"/>
       <c r="N232" s="27"/>
       <c r="O232" s="27"/>
       <c r="P232" s="27"/>
     </row>
-    <row r="233" spans="1:16" s="23" customFormat="1" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B233" s="34" t="s">
+    <row r="233" spans="1:16" s="4" customFormat="1" ht="120.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="23"/>
+      <c r="B233" s="30" t="s">
+        <v>924</v>
+      </c>
+      <c r="C233" s="31" t="s">
+        <v>925</v>
+      </c>
+      <c r="D233" s="30" t="s">
+        <v>926</v>
+      </c>
+      <c r="E233" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F233" s="30"/>
+      <c r="G233" s="30" t="s">
+        <v>927</v>
+      </c>
+      <c r="H233" s="32"/>
+      <c r="I233" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="J233" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="K233" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="39"/>
+      <c r="B234" s="30" t="s">
+        <v>928</v>
+      </c>
+      <c r="C234" s="31" t="s">
+        <v>929</v>
+      </c>
+      <c r="D234" s="30" t="s">
+        <v>930</v>
+      </c>
+      <c r="E234" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F234" s="30"/>
+      <c r="G234" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="H234" s="32">
+        <v>3</v>
+      </c>
+      <c r="I234" s="32">
+        <v>400</v>
+      </c>
+      <c r="J234" s="30"/>
+      <c r="K234" s="33">
+        <v>45306</v>
+      </c>
+      <c r="L234" s="27"/>
+      <c r="M234" s="27"/>
+      <c r="N234" s="27"/>
+      <c r="O234" s="27"/>
+      <c r="P234" s="27"/>
+    </row>
+    <row r="235" spans="1:16" ht="129" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="10"/>
+      <c r="B235" s="30" t="s">
+        <v>931</v>
+      </c>
+      <c r="C235" s="31" t="s">
+        <v>932</v>
+      </c>
+      <c r="D235" s="30" t="s">
+        <v>933</v>
+      </c>
+      <c r="E235" s="30" t="s">
+        <v>934</v>
+      </c>
+      <c r="F235" s="30"/>
+      <c r="G235" s="30" t="s">
+        <v>935</v>
+      </c>
+      <c r="H235" s="32">
+        <v>2</v>
+      </c>
+      <c r="I235" s="32">
+        <v>100</v>
+      </c>
+      <c r="J235" s="30"/>
+      <c r="K235" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L235" s="27"/>
+      <c r="M235" s="27"/>
+      <c r="N235" s="27"/>
+      <c r="O235" s="27"/>
+      <c r="P235" s="27"/>
+    </row>
+    <row r="236" spans="1:16" ht="132.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="10"/>
+      <c r="B236" s="30" t="s">
+        <v>936</v>
+      </c>
+      <c r="C236" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="D236" s="30" t="s">
+        <v>938</v>
+      </c>
+      <c r="E236" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F236" s="30"/>
+      <c r="G236" s="30" t="s">
+        <v>939</v>
+      </c>
+      <c r="H236" s="32"/>
+      <c r="I236" s="32">
+        <v>127</v>
+      </c>
+      <c r="J236" s="30" t="s">
+        <v>940</v>
+      </c>
+      <c r="K236" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L236" s="27"/>
+      <c r="M236" s="27"/>
+      <c r="N236" s="27"/>
+      <c r="O236" s="27"/>
+      <c r="P236" s="27"/>
+    </row>
+    <row r="237" spans="1:16" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="10"/>
+      <c r="B237" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H237" s="3">
+        <v>3</v>
+      </c>
+      <c r="I237" s="3">
+        <v>400</v>
+      </c>
+      <c r="K237" s="19">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="10"/>
+      <c r="B238" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="I238" s="3">
+        <v>100</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="K238" s="19">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="39"/>
+      <c r="B239" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H239" s="3">
+        <v>3</v>
+      </c>
+      <c r="I239" s="3">
+        <v>400</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K239" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="39"/>
+      <c r="B240" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H240" s="3">
+        <v>4</v>
+      </c>
+      <c r="I240" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K240" s="19">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" s="49" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="39"/>
+      <c r="B241" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F241" s="1"/>
+      <c r="G241" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H241" s="3">
+        <v>4</v>
+      </c>
+      <c r="I241" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J241" s="1"/>
+      <c r="K241" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" s="49" customFormat="1" ht="88.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="39"/>
+      <c r="B242" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F242" s="1"/>
+      <c r="G242" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H242" s="3">
+        <v>4</v>
+      </c>
+      <c r="I242" s="3">
+        <v>1500</v>
+      </c>
+      <c r="J242" s="1"/>
+      <c r="K242" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" s="49" customFormat="1" ht="90.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="39"/>
+      <c r="B243" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="F243" s="1"/>
+      <c r="G243" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H243" s="3">
+        <v>3</v>
+      </c>
+      <c r="I243" s="3">
+        <v>400</v>
+      </c>
+      <c r="J243" s="1"/>
+      <c r="K243" s="19">
+        <v>45792</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="39"/>
+      <c r="B244" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H244" s="3">
+        <v>5</v>
+      </c>
+      <c r="I244" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K244" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="39"/>
+      <c r="B245" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H245" s="3">
+        <v>4</v>
+      </c>
+      <c r="I245" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K245" s="19">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="127.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="39"/>
+      <c r="B246" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="I246" s="3">
+        <v>78000</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="K246" s="19">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" ht="119.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="39"/>
+      <c r="B247" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H247" s="3">
+        <v>2</v>
+      </c>
+      <c r="I247" s="3">
+        <v>100</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="K247" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="39"/>
+      <c r="B248" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H248" s="3">
+        <v>4</v>
+      </c>
+      <c r="I248" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K248" s="19">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="39"/>
+      <c r="B249" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H249" s="3">
+        <v>4</v>
+      </c>
+      <c r="I249" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K249" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="39"/>
+      <c r="B250" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H250" s="3">
+        <v>4</v>
+      </c>
+      <c r="I250" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K250" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="39"/>
+      <c r="B251" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H251" s="3">
+        <v>3</v>
+      </c>
+      <c r="I251" s="3">
+        <v>400</v>
+      </c>
+      <c r="K251" s="19">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="87.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="10"/>
+      <c r="B252" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H252" s="3">
+        <v>3</v>
+      </c>
+      <c r="I252" s="3">
+        <v>400</v>
+      </c>
+      <c r="K252" s="19">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="39"/>
+      <c r="B253" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H253" s="3">
+        <v>1</v>
+      </c>
+      <c r="I253" s="3">
+        <v>18</v>
+      </c>
+      <c r="K253" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="111" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="10"/>
+      <c r="B254" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H254" s="3">
+        <v>1</v>
+      </c>
+      <c r="I254" s="3">
+        <v>18</v>
+      </c>
+      <c r="K254" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="39"/>
+      <c r="B255" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H255" s="3">
+        <v>3</v>
+      </c>
+      <c r="I255" s="3">
+        <v>400</v>
+      </c>
+      <c r="K255" s="19">
+        <v>45245</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="88.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="39"/>
+      <c r="B256" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H256" s="3">
+        <v>5</v>
+      </c>
+      <c r="I256" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K256" s="19">
+        <v>45245</v>
+      </c>
+    </row>
+    <row r="257" spans="1:16" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="39"/>
+      <c r="B257" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="J257" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="K257" s="19">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="258" spans="1:16" ht="162" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="23"/>
+      <c r="B258" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C258" s="24" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E258" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F258" s="4"/>
+      <c r="G258" s="4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H258" s="35">
+        <v>5</v>
+      </c>
+      <c r="I258" s="35">
+        <v>1500</v>
+      </c>
+      <c r="J258" s="4"/>
+      <c r="K258" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16" ht="120.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="38"/>
+      <c r="B259" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H259" s="3">
+        <v>5</v>
+      </c>
+      <c r="I259" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K259" s="19">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16" s="4" customFormat="1" ht="62.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="37"/>
+      <c r="B260" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C260" s="24" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D260" s="4" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E260" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G260" s="4" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H260" s="35">
+        <v>4</v>
+      </c>
+      <c r="I260" s="35">
+        <v>1500</v>
+      </c>
+      <c r="K260" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="39"/>
+      <c r="B261" s="30" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C261" s="31" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D261" s="30" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E261" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F261" s="30"/>
+      <c r="G261" s="30" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H261" s="32">
+        <v>1</v>
+      </c>
+      <c r="I261" s="32">
+        <v>18</v>
+      </c>
+      <c r="J261" s="30"/>
+      <c r="K261" s="33">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16" ht="86.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="39"/>
+      <c r="B262" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I262" s="3">
+        <v>13000</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K262" s="19">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="39"/>
+      <c r="B263" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H263" s="3">
+        <v>4</v>
+      </c>
+      <c r="I263" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K263" s="19">
+        <v>45306</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16" ht="94.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="17"/>
+      <c r="B264" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H264" s="3">
+        <v>2</v>
+      </c>
+      <c r="I264" s="3">
+        <v>100</v>
+      </c>
+      <c r="K264" s="19">
+        <v>45536</v>
+      </c>
+      <c r="L264" s="27"/>
+      <c r="M264" s="27"/>
+      <c r="N264" s="27"/>
+      <c r="O264" s="27"/>
+      <c r="P264" s="27"/>
+    </row>
+    <row r="265" spans="1:16" ht="175.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="17"/>
+      <c r="B265" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="K265" s="19">
+        <v>45689</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16" ht="100.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="17"/>
+      <c r="B266" s="30" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C266" s="31" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D266" s="30" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E266" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F266" s="30"/>
+      <c r="G266" s="30" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H266" s="32">
+        <v>4</v>
+      </c>
+      <c r="I266" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J266" s="30" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K266" s="33">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="10"/>
+      <c r="B267" s="30" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C267" s="31" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D267" s="30" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E267" s="30" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F267" s="30" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G267" s="30" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H267" s="32">
+        <v>3</v>
+      </c>
+      <c r="I267" s="32">
+        <v>400</v>
+      </c>
+      <c r="J267" s="30"/>
+      <c r="K267" s="33">
+        <v>44440</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16" ht="134.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="10"/>
+      <c r="B268" s="30" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C268" s="31" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D268" s="30" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E268" s="30" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F268" s="30"/>
+      <c r="G268" s="30" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H268" s="32">
+        <v>1</v>
+      </c>
+      <c r="I268" s="32">
+        <v>18</v>
+      </c>
+      <c r="J268" s="30"/>
+      <c r="K268" s="33">
+        <v>45870</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16" ht="114.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="10"/>
+      <c r="B269" s="30" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C269" s="31" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D269" s="30" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E269" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F269" s="30"/>
+      <c r="G269" s="30" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H269" s="32">
+        <v>2</v>
+      </c>
+      <c r="I269" s="32">
+        <v>100</v>
+      </c>
+      <c r="J269" s="30"/>
+      <c r="K269" s="33">
+        <v>45870</v>
+      </c>
+      <c r="L269" s="27"/>
+      <c r="M269" s="27"/>
+      <c r="N269" s="27"/>
+      <c r="O269" s="27"/>
+      <c r="P269" s="27"/>
+    </row>
+    <row r="270" spans="1:16" ht="68.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="39"/>
+      <c r="B270" s="30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C270" s="31" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D270" s="30" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E270" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F270" s="30"/>
+      <c r="G270" s="30" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H270" s="32">
+        <v>5</v>
+      </c>
+      <c r="I270" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J270" s="30"/>
+      <c r="K270" s="33">
+        <v>45413</v>
+      </c>
+      <c r="L270" s="27"/>
+      <c r="M270" s="27"/>
+      <c r="N270" s="27"/>
+      <c r="O270" s="27"/>
+      <c r="P270" s="27"/>
+    </row>
+    <row r="271" spans="1:16" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="39"/>
+      <c r="B271" s="30" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C271" s="31" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D271" s="30" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E271" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F271" s="30"/>
+      <c r="G271" s="30" t="s">
+        <v>891</v>
+      </c>
+      <c r="H271" s="32">
+        <v>5</v>
+      </c>
+      <c r="I271" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J271" s="30"/>
+      <c r="K271" s="33">
+        <v>45108</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16" ht="97.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="39"/>
+      <c r="B272" s="30" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C272" s="31" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D272" s="30" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E272" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F272" s="30"/>
+      <c r="G272" s="30" t="s">
+        <v>891</v>
+      </c>
+      <c r="H272" s="32">
+        <v>5</v>
+      </c>
+      <c r="I272" s="32">
+        <v>1500</v>
+      </c>
+      <c r="J272" s="30"/>
+      <c r="K272" s="33">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16" ht="128.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="10"/>
+      <c r="B273" s="30" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C273" s="31" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D273" s="30" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E273" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="F273" s="30"/>
+      <c r="G273" s="30" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H273" s="32">
+        <v>3</v>
+      </c>
+      <c r="I273" s="32">
+        <v>400</v>
+      </c>
+      <c r="J273" s="30"/>
+      <c r="K273" s="33">
+        <v>45108</v>
+      </c>
+      <c r="L273" s="27"/>
+      <c r="M273" s="27"/>
+      <c r="N273" s="27"/>
+      <c r="O273" s="27"/>
+      <c r="P273" s="27"/>
+    </row>
+    <row r="274" spans="1:16" ht="118.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="10"/>
+      <c r="B274" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="F274" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="C233" s="34" t="s">
+      <c r="G274" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H274" s="3">
+        <v>4</v>
+      </c>
+      <c r="I274" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K274" s="19">
+        <v>45413</v>
+      </c>
+      <c r="L274" s="27"/>
+      <c r="M274" s="27"/>
+      <c r="N274" s="27"/>
+      <c r="O274" s="27"/>
+      <c r="P274" s="27"/>
+    </row>
+    <row r="275" spans="1:16" ht="115.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="39"/>
+      <c r="B275" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="D233" s="34" t="s">
+      <c r="C275" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="E233" s="34" t="s">
+      <c r="D275" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="F233" s="34" t="s">
+      <c r="E275" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H275" s="3">
+        <v>4</v>
+      </c>
+      <c r="I275" s="3">
+        <v>1500</v>
+      </c>
+      <c r="K275" s="19">
+        <v>45413</v>
+      </c>
+      <c r="L275" s="27"/>
+      <c r="M275" s="27"/>
+      <c r="N275" s="27"/>
+      <c r="O275" s="27"/>
+      <c r="P275" s="27"/>
+    </row>
+    <row r="276" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="39"/>
+      <c r="B276" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="G233" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H233" s="36">
+      <c r="C276" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H276" s="3">
         <v>4</v>
       </c>
-      <c r="I233" s="36">
+      <c r="I276" s="3">
         <v>1500</v>
       </c>
-      <c r="J233" s="34"/>
-      <c r="K233" s="37">
+      <c r="K276" s="19">
         <v>45413</v>
       </c>
-      <c r="L233" s="27"/>
-[...1094 lines deleted...]
-      <c r="K276" s="33"/>
+      <c r="L276" s="27"/>
+      <c r="M276" s="27"/>
+      <c r="N276" s="27"/>
+      <c r="O276" s="27"/>
+      <c r="P276" s="27"/>
+    </row>
+    <row r="277" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="10"/>
+      <c r="C277" s="2"/>
+      <c r="K277" s="22"/>
+    </row>
+    <row r="278" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C278" s="2"/>
+      <c r="K278" s="22"/>
+    </row>
+    <row r="279" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C279" s="2"/>
+      <c r="K279" s="22"/>
+    </row>
+    <row r="280" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K280" s="22"/>
+    </row>
+    <row r="281" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K281" s="22"/>
+    </row>
+    <row r="282" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K282" s="22"/>
+    </row>
+    <row r="283" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K283" s="22"/>
+    </row>
+    <row r="284" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K284" s="22"/>
+    </row>
+    <row r="285" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K285" s="22"/>
+    </row>
+    <row r="286" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K286" s="22"/>
+    </row>
+    <row r="287" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K287" s="22"/>
+    </row>
+    <row r="288" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K288" s="22"/>
     </row>
   </sheetData>
-  <autoFilter ref="A20:K264" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="B20:B264"/>
+  <autoFilter ref="A20:K276" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A21:K276">
+      <sortCondition ref="B20:B276"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A20:P265">
-    <sortCondition ref="A20:A265"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A20:P277">
+    <sortCondition ref="A20:A277"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E209" r:id="rId1" display="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" xr:uid="{E4994BE0-9B8C-43FA-A725-9CC0808D5CC9}"/>
+    <hyperlink ref="E219" r:id="rId1" display="https://commonchemistry.cas.org/detail?cas_rn=5632-47-3" xr:uid="{E4994BE0-9B8C-43FA-A725-9CC0808D5CC9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as internal/staff &amp; contractors by the European Medicines Agency</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2337CB1-DED0-4AFE-97CC-5B5BCE17265D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
-    <sheetView topLeftCell="A35" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="99" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="34.15234375" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="11.84375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.140625" style="3" customWidth="1"/>
+    <col min="2" max="3" width="31.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15" style="12" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="20" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.53515625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="9.15234375" style="1"/>
+    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="43.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.140625" style="19" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:10" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="50">
-        <v>46174</v>
+        <v>46296</v>
       </c>
       <c r="B5" s="50"/>
-      <c r="E5" s="14"/>
+      <c r="E5" s="13"/>
       <c r="H5" s="6"/>
-      <c r="J5" s="31"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" s="5" customFormat="1" ht="11.6" x14ac:dyDescent="0.25">
+      <c r="J5" s="20"/>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A6" s="9" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E6" s="13"/>
+      <c r="H6" s="6"/>
+      <c r="J6" s="20"/>
+    </row>
+    <row r="7" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A7" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="14"/>
-[...7 lines deleted...]
-      <c r="E7" s="14"/>
+      <c r="E7" s="13"/>
       <c r="H7" s="6"/>
-      <c r="J7" s="31"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10" s="5" customFormat="1" ht="11.15" x14ac:dyDescent="0.25">
+      <c r="J7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A8" s="6"/>
-      <c r="E8" s="14"/>
+      <c r="E8" s="13"/>
       <c r="H8" s="6"/>
-      <c r="J8" s="31"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10" s="5" customFormat="1" ht="20.149999999999999" x14ac:dyDescent="0.25">
+      <c r="J8" s="20"/>
+    </row>
+    <row r="9" spans="1:10" s="5" customFormat="1" ht="19.5" x14ac:dyDescent="0.15">
       <c r="A9" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E9" s="13"/>
+      <c r="H9" s="6"/>
+      <c r="J9" s="20"/>
+    </row>
+    <row r="10" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.15">
+      <c r="A10" s="8"/>
+      <c r="E10" s="13"/>
+      <c r="H10" s="6"/>
+      <c r="J10" s="20"/>
+    </row>
+    <row r="11" spans="1:10" s="5" customFormat="1" ht="15" x14ac:dyDescent="0.15">
+      <c r="A11" s="8"/>
+      <c r="E11" s="13"/>
+      <c r="H11" s="6"/>
+      <c r="J11" s="20"/>
+    </row>
+    <row r="12" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A12" s="6"/>
+      <c r="E12" s="13"/>
+      <c r="H12" s="6"/>
+      <c r="J12" s="20"/>
+    </row>
+    <row r="13" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A13" s="6"/>
+      <c r="E13" s="13"/>
+      <c r="H13" s="6"/>
+      <c r="J13" s="20"/>
+    </row>
+    <row r="14" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A14" s="6"/>
+      <c r="E14" s="13"/>
+      <c r="H14" s="6"/>
+      <c r="J14" s="20"/>
+    </row>
+    <row r="15" spans="1:10" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A15" s="6"/>
+      <c r="E15" s="13"/>
+      <c r="H15" s="6"/>
+      <c r="J15" s="20"/>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="19" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="4" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3"/>
+      <c r="B20" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E20" s="18" t="s">
         <v>1103</v>
       </c>
-      <c r="E9" s="14"/>
-[...76 lines deleted...]
-      <c r="A21" s="3"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H20" s="3">
+        <v>1500</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J20" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="4" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17"/>
       <c r="B21" s="1" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>1105</v>
+        <v>1106</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1107</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>1107</v>
+        <v>1108</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1109</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="H21" s="3">
-        <v>1500</v>
+        <v>553</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="J21" s="30">
+        <v>1111</v>
+      </c>
+      <c r="J21" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="22" spans="1:10" s="4" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="21"/>
+    <row r="22" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
       <c r="B22" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="H22" s="3">
         <v>553</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="J22" s="30">
+        <v>1111</v>
+      </c>
+      <c r="J22" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="4" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="21"/>
+    <row r="23" spans="1:10" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3"/>
       <c r="B23" s="1" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="C23" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>1119</v>
+        <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H23" s="3">
+        <v>1500</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J23" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3"/>
+      <c r="B24" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="H23" s="3">
-[...11 lines deleted...]
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>1121</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="1" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="H24" s="3">
+        <v>1500</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J24" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17"/>
+      <c r="B25" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="3">
         <v>553</v>
       </c>
-      <c r="I24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="30">
+      <c r="I25" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J25" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="4" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="A26" s="3"/>
+    <row r="26" spans="1:10" s="4" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="17"/>
       <c r="B26" s="1" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>1129</v>
+        <v>1204</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1131</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>1131</v>
+        <v>38</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H26" s="3">
-        <v>1500</v>
+        <v>553</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="J26" s="30">
+        <v>1111</v>
+      </c>
+      <c r="J26" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="4" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="21"/>
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17"/>
       <c r="B27" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1" t="s">
         <v>1133</v>
       </c>
-      <c r="C27" s="2" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="1"/>
       <c r="H27" s="3">
         <v>553</v>
       </c>
       <c r="I27" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J27" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="3"/>
+      <c r="B28" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>1138</v>
       </c>
-      <c r="J27" s="30">
-[...5 lines deleted...]
-      <c r="B28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="E28" s="1" t="s">
         <v>1140</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H28" s="3">
+        <v>1500</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J28" s="19">
+        <v>45627</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="3"/>
+      <c r="B29" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="H28" s="3">
-[...11 lines deleted...]
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>1142</v>
+        <v>459</v>
       </c>
       <c r="H29" s="3">
-        <v>553</v>
+        <v>1500</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="J29" s="30">
+        <v>1119</v>
+      </c>
+      <c r="J29" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3"/>
       <c r="B30" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1" t="s">
-        <v>1149</v>
+        <v>38</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>1150</v>
+        <v>467</v>
       </c>
       <c r="H30" s="3">
         <v>1500</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="J30" s="30">
+        <v>1119</v>
+      </c>
+      <c r="J30" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="3"/>
+    <row r="31" spans="1:10" s="4" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31"/>
       <c r="B31" s="1" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>464</v>
+        <v>1151</v>
       </c>
       <c r="H31" s="3">
         <v>1500</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="J31" s="30">
+        <v>1119</v>
+      </c>
+      <c r="J31" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="3"/>
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17"/>
       <c r="B32" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1" t="s">
-        <v>472</v>
+        <v>1155</v>
       </c>
       <c r="H32" s="3">
-        <v>1500</v>
+        <v>553</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="J32" s="30">
+        <v>1111</v>
+      </c>
+      <c r="J32" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="4" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" s="4" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3"/>
       <c r="B33" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>1157</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="E33" s="1" t="s">
         <v>1158</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="H33" s="3">
         <v>1500</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="J33" s="30">
+        <v>1119</v>
+      </c>
+      <c r="J33" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="4" customFormat="1" ht="119.25" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B34" s="1" t="s">
+    <row r="34" spans="1:10" s="4" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="35"/>
+      <c r="B34" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H34" s="35">
+        <v>18</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J34" s="26" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="4" customFormat="1" ht="107.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3"/>
+      <c r="B35" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>1161</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="E35" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>1164</v>
+        <v>499</v>
       </c>
       <c r="H35" s="3">
-        <v>553</v>
+        <v>1500</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="J35" s="30">
+        <v>1119</v>
+      </c>
+      <c r="J35" s="19">
         <v>45627</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="4" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
-[...54 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A20:J21" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="B20:B21"/>
+  <autoFilter ref="A19:J20" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A20:J20">
+      <sortCondition ref="B19:B20"/>
     </sortState>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as internal/staff &amp; contractors by the European Medicines Agency</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="e3a4e102-159e-45db-91e6-e6d0b74d644d">
       <UserInfo>
         <DisplayName>Whomsley Rhys</DisplayName>
         <AccountId>7</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Paul Polly</DisplayName>
         <AccountId>370</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>van Doesum-Wolters Francisca</DisplayName>
         <AccountId>196</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="153f7db6-50a3-4e1b-865b-f16704806491">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ADBD2B107975D543897FE74DD1EB56A8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ba24edcad43446ad20414e04fee20a62">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="153f7db6-50a3-4e1b-865b-f16704806491" xmlns:ns3="e3a4e102-159e-45db-91e6-e6d0b74d644d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd1e41a8303d57d4d6aff3ed842e73d9" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ADBD2B107975D543897FE74DD1EB56A8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4cb967ca496143486fb9a0935cdab4d2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="153f7db6-50a3-4e1b-865b-f16704806491" xmlns:ns3="e3a4e102-159e-45db-91e6-e6d0b74d644d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9be967ff944bb368d2da61192dc40f8d" ns2:_="" ns3:_="">
     <xsd:import namespace="153f7db6-50a3-4e1b-865b-f16704806491"/>
     <xsd:import namespace="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="153f7db6-50a3-4e1b-865b-f16704806491" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -26996,50 +28102,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6b8e19bc-e54a-46df-9f4e-b6707c360923" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3a4e102-159e-45db-91e6-e6d0b74d644d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -27127,93 +28238,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24A318C-BCC1-4A14-BC15-3A31F8372700}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
     <ds:schemaRef ds:uri="153f7db6-50a3-4e1b-865b-f16704806491"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6168591-86BD-4F2E-A2A3-239B781B5F73}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C78297D0-65FA-427B-9193-7B9BD9C8F22D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D8C919F-177B-4663-9015-0F2CC89728EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="153f7db6-50a3-4e1b-865b-f16704806491"/>
     <ds:schemaRef ds:uri="e3a4e102-159e-45db-91e6-e6d0b74d644d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -27227,50 +28335,51 @@
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>N-nitrosamines</vt:lpstr>
       <vt:lpstr>Other N-nitroso-structures</vt:lpstr>
       <vt:lpstr>'N-nitrosamines'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LeadScope Enterprise v2022.0.0-31</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ADBD2B107975D543897FE74DD1EB56A8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SetDate">
     <vt:lpwstr>2024-05-07T12:43:05Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_Name">
     <vt:lpwstr>0eea11ca-d417-4147-80ed-01a58412c458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0eea11ca-d417-4147-80ed-01a58412c458_SiteId">