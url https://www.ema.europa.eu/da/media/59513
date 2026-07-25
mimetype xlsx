--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -6,97 +6,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr saveExternalLinkValues="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tasiopoulous\Downloads\PRIME publication May 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tasiopoulous\Downloads\Tuesday 7 July\PRIME publication June 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E28562DC-FED7-456F-B7D1-B64CD96B330B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBE7D664-1C64-4844-9F7D-C30A8D9EEAFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="23940" yWindow="900" windowWidth="21024" windowHeight="11184" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30060" yWindow="660" windowWidth="21600" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PRIME products (current)" sheetId="18" r:id="rId1"/>
     <sheet name="PRIME products (previous)" sheetId="19" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="20" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PRIME products (current)'!$A$13:$G$106</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'PRIME products (previous)'!$A$13:$H$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'PRIME products (previous)'!$A$13:$H$92</definedName>
     <definedName name="_Hlk51649876" localSheetId="0">'PRIME products (current)'!#REF!</definedName>
-    <definedName name="Authorised___see_EPAR">'PRIME products (previous)'!$H$91</definedName>
+    <definedName name="Authorised___see_EPAR">'PRIME products (previous)'!$H$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PRIME products (current)'!$A$1:$G$112</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'PRIME products (previous)'!$A$1:$H$94</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'PRIME products (previous)'!$A$1:$H$95</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PRIME products (current)'!$13:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'PRIME products (previous)'!$13:$13</definedName>
     <definedName name="Product_Category">'[1]Drop Down Lists'!$G$5:$G$12</definedName>
     <definedName name="Therapeutic_Area">'[1]Drop Down Lists'!$A$5:$A$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1133" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1141" uniqueCount="396">
   <si>
     <t>Name*</t>
   </si>
   <si>
     <t>Substance type</t>
   </si>
   <si>
     <t>Therapeutic area</t>
   </si>
   <si>
     <t>Therapeutic indication</t>
   </si>
   <si>
     <t>Type of data supporting request</t>
   </si>
   <si>
     <t>Type of applicant</t>
   </si>
   <si>
     <t>* Name of the active substance, INN, common name, chemical name or company code.</t>
   </si>
   <si>
     <t xml:space="preserve">SME applicants are micro-, small-and medium-sized-enterprises registered with the Agency’s SME office. </t>
   </si>
   <si>
@@ -374,71 +374,64 @@
   <si>
     <t>List of medicines previously in PRIME scheme</t>
   </si>
   <si>
     <t xml:space="preserve">This list includes medicines that were granted PRIME eligibility during their development and for which a marketing authorisation application has been submitted or when the medicine is withdrawn from the scheme (e.g. at the request of applicant or if emerging data show that the eligibility criteria are no longer met).
 Of note, the therapeutic indication refers to that for which PRIME eligibility was granted and may differ to that applied for and granted as part of the marketing authorisation. The type of applicant corresponds at the time the product was under development up to removal from the tab 'PRIME products (current)'.
 </t>
   </si>
   <si>
     <t>Lonafarnib</t>
   </si>
   <si>
     <t xml:space="preserve">Treatment of hepatitis D virus infection
 </t>
   </si>
   <si>
     <t>Treatment of 5q spinal muscular atrophy</t>
   </si>
   <si>
     <t>Infectious diseases</t>
   </si>
   <si>
     <t>Prevention of lower respiratory tract infection caused by respiratory syncytial virus</t>
   </si>
   <si>
-    <t xml:space="preserve">PRIME eligibility withdrawn at the request of the applicant (development discontinued)
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Recombinant adeno-associated viral vector serotype S3 containing codon-optimised expression cassette encoding human coagulation factor IX variant (FLT180a)
 </t>
   </si>
   <si>
     <t>Purified Inactivated Zika Virus vaccine (TAK-426)</t>
   </si>
   <si>
     <t>Treatment of adult patients with relapsed or refractory multiple myeloma, whose prior regimens included a proteasome inhibitor, an immunomodulatory agent and an anti-CD38 antibody and who had disease progression on the last regimen</t>
   </si>
   <si>
     <t>Treatment of Dystrophic Epidermolysis Bullosa</t>
   </si>
   <si>
     <t>Allogeneic EBV-specific Cytotoxic T Lymphocytes</t>
-  </si>
-[...1 lines deleted...]
-    <t>PRIME eligibility withdrawn at the request of the applicant (Phase 3 trials discontinued)</t>
   </si>
   <si>
     <t>Treatment of Leber’s congenital amaurosis due to the p.Cys998X mutation in the CEP290 Gene</t>
   </si>
   <si>
     <t>Fully human anti-BCMA autologous CAR T Cell (CT053)</t>
   </si>
   <si>
     <t xml:space="preserve">Active immunisation to prevent disease caused by chikungunya virus infection in individuals aged 12 years and older
 </t>
   </si>
   <si>
     <t xml:space="preserve">Treatment of patients with relapsed and/or refractory multiple myeloma (MM) whose prior regimens included a proteasome inhibitor, an immunomodulatory agent and an anti-CD38 monoclonal antibody
 </t>
   </si>
   <si>
     <t>Autologous anti-CD19/CD20 CAR T transduced cells (MB-CART2019.1)</t>
   </si>
   <si>
     <t xml:space="preserve">Recombinant adeno-associated virus vector based on the AAV serotype hu37 containing a single stranded DNA genome encoding a form of human FVIII (BAY2599023)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Treatment to delay or prevent clinical Type 1 diabetes in “at-risk” individuals
 </t>
@@ -643,53 +636,50 @@
   <si>
     <t>Treatment of multiple myeloma</t>
   </si>
   <si>
     <t>RP-L201</t>
   </si>
   <si>
     <t>Treatment of Leukocyte Adhesion Deficiency-I</t>
   </si>
   <si>
     <t xml:space="preserve">Autologous peripheral blood T cells CD4 and CD8 selected, and CD3 and CD28 activated transduced with retroviral vector encoding an anti-CD19 CD28/CD3-zeta chimeric antigen receptor and cultured (KTE-X19) (Tecartus)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Axicabtagene ciloleucel (Yescarta)
 </t>
   </si>
   <si>
     <t>Belantamab mafodotin (Blenrep)</t>
   </si>
   <si>
     <t xml:space="preserve">Bulevirtide (Hepcludex)
 </t>
   </si>
   <si>
-    <t>Refusal of MAA, see EPAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Emapalumab (NI-0501) (Gamifant)</t>
   </si>
   <si>
     <t>Entrectinib (Rozlytrek)</t>
   </si>
   <si>
     <t>Givosiran (Givlaari)</t>
   </si>
   <si>
     <t xml:space="preserve">Imlifidase (Idefirix)
 </t>
   </si>
   <si>
     <t>Lumasiran (Oxlumo)</t>
   </si>
   <si>
     <t>Onasemnogene abeparvovec (Zolgensma)</t>
   </si>
   <si>
     <t>Polatuzumab vedotin (Polivy)</t>
   </si>
   <si>
     <t xml:space="preserve">Recombinant Vesicular Stomatitis Virus with Envelope Glycoprotein replaced by Zaire ebolavirus (Kikwit Strain) Glycoprotein (Ervebo)
 </t>
   </si>
@@ -763,108 +753,99 @@
 </t>
   </si>
   <si>
     <t>Avacopan (Tavneos)</t>
   </si>
   <si>
     <t xml:space="preserve">Valoctocogene roxaparvovec (Roctavian)
 </t>
   </si>
   <si>
     <t xml:space="preserve">GBS6 (Group B Streptococcus 6-Valent Polysaccharide Conjugate Vaccine) </t>
   </si>
   <si>
     <t>Immunological Medicinal Product</t>
   </si>
   <si>
     <t>Prevention of Group B streptococcal invasive disease due to the vaccine serotypes in infants by active immunization of pregnant women</t>
   </si>
   <si>
     <t>BCX9250</t>
   </si>
   <si>
     <t>Treatment of fibrodysplasia ossificans progressiva</t>
   </si>
   <si>
-    <t>PRIME eligibility withdrawn at the request of the applicant</t>
-[...1 lines deleted...]
-  <si>
     <t>DNL310</t>
   </si>
   <si>
     <t>Biological Medicinal Product</t>
   </si>
   <si>
     <t>Treatment of proteinuric apolipoprotein L1 (APOL1)-mediated chronic kidney disease in patients who have 2 APOL1 genetic mutations (G1/G1, G1/G2, or G2/G2)</t>
   </si>
   <si>
     <t xml:space="preserve">Treatment of mucopolysaccharidosis type II </t>
   </si>
   <si>
     <t>Inaxaplin</t>
   </si>
   <si>
     <t>ADVM-022</t>
   </si>
   <si>
     <t>Treatment of neovascular(wet) age-related macular degeneration</t>
   </si>
   <si>
     <t>BNT211</t>
   </si>
   <si>
     <t>Treatment of testicular germ cell tumours</t>
   </si>
   <si>
     <t>MVA-BN-RSV</t>
   </si>
   <si>
     <t>Glenzocimab</t>
   </si>
   <si>
     <t>DTX401</t>
   </si>
   <si>
     <t>Treatment of glycogen storage disease type Ia (GSDIa, von Gierke disease)</t>
   </si>
   <si>
     <t>GBS-NN/NN2 vaccine</t>
   </si>
   <si>
     <t>Prevention of Group B streptococcal invasive disease in infants by active immunization of pregnant women</t>
   </si>
   <si>
-    <t xml:space="preserve">PRIME eligibility withdrawn at the request of the applicant </t>
-[...1 lines deleted...]
-  <si>
     <t>Nicardipine</t>
   </si>
   <si>
     <t>Treatment of non-traumatic subarachnoid haemorrhage in patients undergoing surgery</t>
-  </si>
-[...1 lines deleted...]
-    <t>Withdrawn at the request of the marketing-authorisation holder</t>
   </si>
   <si>
     <t>AMB-05X</t>
   </si>
   <si>
     <t>Treatment of tenosynovial giant cell tumour</t>
   </si>
   <si>
     <t>FBX-101</t>
   </si>
   <si>
     <t>Treatment of Krabbe disease/Globoid Cell Leukodystrophy</t>
   </si>
   <si>
     <t>ApTOLL</t>
   </si>
   <si>
     <t>Acute Ischemic Stroke</t>
   </si>
   <si>
     <t>GNT0003</t>
   </si>
   <si>
     <t>Treatment of severe Crigler-Najjar syndrome in adults and children &gt;10 years old, requiring phototherapy</t>
   </si>
@@ -909,54 +890,50 @@
   </si>
   <si>
     <t xml:space="preserve">Idecabtagene vicleucel (bb2121) (Abecma)
 </t>
   </si>
   <si>
     <t>Active immunization for the prevention of lower respiratory tract disease (LRTD) caused by Respiratory Syncytial Virus (RSV) in adults ≥60 years of age</t>
   </si>
   <si>
     <t>Radiopharmaceutical Medicinal Product</t>
   </si>
   <si>
     <t>Treatment of patients with Waldenstrom’s macroglobulinemia (WM) who received at least two prior lines of therapy</t>
   </si>
   <si>
     <t>Haematology - Haemostaseology</t>
   </si>
   <si>
     <t>Immunology - Rheumatology - Transplantation</t>
   </si>
   <si>
     <t>Gastroenterology - Hepatology</t>
   </si>
   <si>
     <t>Endocrinology - Gynaecology - Fertility - Metabolism</t>
-  </si>
-[...2 lines deleted...]
-Resubmission - Authorised, see EPAR</t>
   </si>
   <si>
     <r>
       <t>Slowing disease progression in paediatric patients with</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> variant late infantile neuronal ceroid lipofuscinosis 6 (vLINCL6)</t>
     </r>
   </si>
   <si>
     <t>Messenger RNA encoding Cas9, Single guide RNA targeting the human KLKB1 gene</t>
   </si>
   <si>
     <t>4D-150</t>
   </si>
   <si>
     <t>Treatment of neovascular (wet) age-related macular degeneration (wet AMD)</t>
   </si>
   <si>
@@ -1124,55 +1101,50 @@
   <si>
     <t>Sotatercept (Winrevair)</t>
   </si>
   <si>
     <t>Human immunoglobulin G1 constant region - human ectodysplasin-A1 receptor-binding domain fusion protein</t>
   </si>
   <si>
     <t>Active immunization for the prevention of disease caused by Zika virus</t>
   </si>
   <si>
     <t>Iopofosine I-131</t>
   </si>
   <si>
     <t xml:space="preserve">PRIME is a development support scheme for medicines addressing an unmet medical need. Further information on the criteria for eligibility and features of the scheme are available on the EMA website.
 This list includes medicines that have been granted eligibility to PRIME and  which are still in the scheme as their development is ongoing. 
 For medicines which were granted PRIME eligibility but for which a marketing authorisation application has been submitted or which were withdrawn from the scheme, please refer to the tab ‘PRIME products (previous)’.
 </t>
   </si>
   <si>
     <t>Gallium (68Ga) boclatixafortide</t>
   </si>
   <si>
     <t>Diagnosis of primary aldosteronism</t>
   </si>
   <si>
-    <t>Authorised, 
-[...3 lines deleted...]
-  <si>
     <t>NX-5948</t>
   </si>
   <si>
     <t>Treatment of adult patients with relapsed or refractory chronic lymphocytic leukaemia or small lymphocytic lymphoma (CLL/SLL) after at least a BTK inhibitor and a BCL-2 inhibitor</t>
   </si>
   <si>
     <t>Fidanacogene elaparvovec (PF-06838435/SPK-9001) (Durveqtix) (Beqvez)</t>
   </si>
   <si>
     <t>GSK5764227</t>
   </si>
   <si>
     <t>Treatment of patients with relapsed extensive-stage small cell lung cancer (ES-SCLC)</t>
   </si>
   <si>
     <t>Tobevibart and Elebsiran</t>
   </si>
   <si>
     <t>Treatment of Chronic Hepatitis Delta Virus (HDV) Infection</t>
   </si>
   <si>
     <t>Prevention of Lassa disease</t>
   </si>
   <si>
     <t>Autologous CD34+ cells transduced with a lentiviral vector containing the human RAG1 gene</t>
@@ -1188,55 +1160,50 @@
   </si>
   <si>
     <t>Treatment of Rett syndrome</t>
   </si>
   <si>
     <t>rVSVΔG-LASV-GPC</t>
   </si>
   <si>
     <t xml:space="preserve">Genetically modified replication-incompetent herpes simplex virus-1 expressing collagen VII (KB103) (Vyjuvek)
 </t>
   </si>
   <si>
     <t>MEM-ANT3310</t>
   </si>
   <si>
     <t>Treatment of infections due to aerobic Gram-negative organisms in adults with limited treatment options</t>
   </si>
   <si>
     <t>Radiprodil</t>
   </si>
   <si>
     <t>Treatment of GRIN-related neurodevelopmental disorder</t>
   </si>
   <si>
     <t>Chikungunya virus virus-like particle vaccine (PXVX0317) (Vimkunya)</t>
-  </si>
-[...3 lines deleted...]
-Authorisation expired</t>
   </si>
   <si>
     <t>Seladelpar (MBX-8025) (Lyvdelzi, previously Seladelpar Gilead)</t>
   </si>
   <si>
     <t>ChAdOx1 NipahB</t>
   </si>
   <si>
     <t>Prevention of Nipah virus infection</t>
   </si>
   <si>
     <t>Obecabtagene autoleucel/ AUTO1 (Aucatzyl)</t>
   </si>
   <si>
     <t>ELA 026</t>
   </si>
   <si>
     <t>Treatment of secondary Hemophagocytic lymphohistiocytosis (sHLH)</t>
   </si>
   <si>
     <t>Povetacicept</t>
   </si>
   <si>
     <t>Treatment of Primary Membranous Nephropathy (pMN)</t>
   </si>
@@ -1291,135 +1258,161 @@
   <si>
     <t>Taladegib</t>
   </si>
   <si>
     <t>Treatment of idiopathic pulmonary fibrosis</t>
   </si>
   <si>
     <t>Brensocatib (Brinsupri)</t>
   </si>
   <si>
     <t>Teplizumab (Teizeild)</t>
   </si>
   <si>
     <t>Autologous blood-derived endothelial progenitor cells, haematopoietic stem/progenitor cells, activated dendritic cells and T helper cells</t>
   </si>
   <si>
     <t>Treatment of Peripheral arterial disease (PAD) with chronic limb-threatening ischemia (CLTI)</t>
   </si>
   <si>
     <t>VGR-R01</t>
   </si>
   <si>
     <t>Treatment of Bietti Crystalline Dystrophy</t>
   </si>
   <si>
-    <t>Authorised,
+    <t>Autologous T-cells transduced with lentiviral vector expressing a chimeric antigen receptor directed against CD19</t>
+  </si>
+  <si>
+    <t>Treatment of Systemic Lupus Erythematosus (SLE) either with or without renal involvement (Lupus Nephritis, LN)</t>
+  </si>
+  <si>
+    <t>Doxecitine/doxribtimine (Kygevvi)</t>
+  </si>
+  <si>
+    <t>Allogeneic peripheral blood mononuclear cells treated with mitomycin C</t>
+  </si>
+  <si>
+    <t>Individualized immunosuppression in living donor kidney transplantation</t>
+  </si>
+  <si>
+    <t>Bretisilocin</t>
+  </si>
+  <si>
+    <t>Treatment of Major Depressive Disorder</t>
+  </si>
+  <si>
+    <t>SPL84</t>
+  </si>
+  <si>
+    <t>Treatment of cystic fibrosis for patients carrying the 3849 mutation</t>
+  </si>
+  <si>
+    <t>Privosegtor</t>
+  </si>
+  <si>
+    <t>Treatment of optic neuritis</t>
+  </si>
+  <si>
+    <t>Puliretgene parvec</t>
+  </si>
+  <si>
+    <t>Treatment of inherited retinal dystrophy due to dysfunction in the CYP4V2-gene</t>
+  </si>
+  <si>
+    <t>Rapcabtagene autoleucel</t>
+  </si>
+  <si>
+    <t>Treatment of severe refractory idiopathic inflammatory myopathies</t>
+  </si>
+  <si>
+    <t>Zertomibgene cazparvovec</t>
+  </si>
+  <si>
+    <t>Treatment of hypertrophic cardiomyopathy due to mutations in the MYBPC3 gene encoding cardiac myosin-binding protein C</t>
+  </si>
+  <si>
+    <t>Adeno-associated virus vector serotype 9 containing the PKP2 gene (TN-401)</t>
+  </si>
+  <si>
+    <t>Treatment of arrhythmogenic right ventricular cardiomyopathy due to plakophilin-2 gene mutations</t>
+  </si>
+  <si>
+    <t>Adeno-associated virus serotype 2.7m8 containing the ChRown transgene</t>
+  </si>
+  <si>
+    <t>Treatment of Retinitis Pigmentosa</t>
+  </si>
+  <si>
+    <t>Efimosfermin alfa</t>
+  </si>
+  <si>
+    <t>Treatment of metabolic dysfunction-associated steatohepatitis (MASH)</t>
+  </si>
+  <si>
+    <t>Sutacimig</t>
+  </si>
+  <si>
+    <t>Treatment of Glanzmann thrombasthenia</t>
+  </si>
+  <si>
+    <t>C-CAR168</t>
+  </si>
+  <si>
+    <t>Treatment of Systemic Lupus Erythematosus (SLE), with or without lupus nephritis, refractory to standard therapy</t>
+  </si>
+  <si>
+    <t>Treatment of acute ischemic stroke</t>
+  </si>
+  <si>
+    <t>Authorised, 
+see EPAR 
+Currently suspended</t>
+  </si>
+  <si>
+    <t>Authorised, 
+see EPAR 
+Authorisation expired</t>
+  </si>
+  <si>
+    <t>Marketing authorisation application withdrawn by applicant 
+Resubmission - Authorised, see EPAR</t>
+  </si>
+  <si>
+    <t>Marketing authorisation withdrawn, 
 see EPAR</t>
   </si>
   <si>
-    <t>Autologous T-cells transduced with lentiviral vector expressing a chimeric antigen receptor directed against CD19</t>
-[...79 lines deleted...]
-    <t>Treatment of Glanzmann thrombasthenia</t>
+    <t>Marketing authorisation refused, 
+see EPAR</t>
+  </si>
+  <si>
+    <t>PRIME designation withdrawn</t>
+  </si>
+  <si>
+    <t>Marketing authorisation application withdrawn  
+Resubmission - Authorised, see EPAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]d\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -2012,51 +2005,51 @@
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyAlignment="1">
@@ -2113,54 +2106,50 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="32" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="32" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="32" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="32" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="32" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="32" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2296,54 +2285,50 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="32" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -2608,52 +2593,52 @@
       <xdr:colOff>398114</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>117749</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>228857</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="18" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3369914" y="0"/>
-          <a:ext cx="3834435" cy="660657"/>
+          <a:off x="3360389" y="0"/>
+          <a:ext cx="3834435" cy="657482"/>
           <a:chOff x="768" y="7"/>
           <a:chExt cx="326" cy="50"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="768" y="7"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -3066,52 +3051,52 @@
       <xdr:colOff>99050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>741222</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1828</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="7" name="Group 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4484783" y="0"/>
-          <a:ext cx="3834106" cy="696095"/>
+          <a:off x="4480550" y="0"/>
+          <a:ext cx="3833047" cy="687628"/>
           <a:chOff x="768" y="7"/>
           <a:chExt cx="326" cy="50"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="8" name="Text Box 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="768" y="7"/>
             <a:ext cx="324" cy="31"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -3431,51 +3416,51 @@
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/chambers/Documentum/Viewed/.PRIME%20eligibility%20requests%20tracking%20table.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:relativeUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="PRIME Applications"/>
       <sheetName val="Drop Down Lists"/>
       <sheetName val="TT"/>
       <sheetName val="PrimeEligRequestMacro"/>
     </sheetNames>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3751,3136 +3736,3139 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/skysona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/yescarta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/beyfortus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/seladelpar-gilead" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/carvykti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/voydeya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/vyjuvek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/kygevvi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/oxlumo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ervebo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/hepcludex" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/talvey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/abecma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/kymriah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/casgevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/durveqtix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/vimkunya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/brinsupri" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tecartus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/gamifant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/xenpozyme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ebvallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/ixchiq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/bylvay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/givlaari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/elrexfio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/fanskya" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zolgensma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/imcivree" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/rozlytrek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/breyanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/hemgenix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/roctavian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/fabhalta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zemcelpro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/evrysdi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/polivy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tavneos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/blenrep1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/tecvayli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/casgevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/winrevair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/teizeild" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/oxbryta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/aucatzyl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/zynteglo" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/idefirix" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L146"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:G12"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.09765625" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="21.5" style="1" customWidth="1"/>
-    <col min="2" max="2" width="17.3984375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.09765625" style="1"/>
+    <col min="2" max="2" width="17.375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.75" style="1" customWidth="1"/>
+    <col min="4" max="4" width="18.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.375" style="6" customWidth="1"/>
+    <col min="6" max="6" width="8.875" style="43" customWidth="1"/>
+    <col min="7" max="7" width="13.875" style="43" customWidth="1"/>
+    <col min="8" max="8" width="19.125" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="1:8" ht="20.65" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A6" s="83">
+        <v>46198</v>
+      </c>
+      <c r="B6" s="83"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A10" s="41" t="s">
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="10" spans="1:8" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="40" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-    <row r="13" spans="1:8" ht="32.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="41"/>
+    </row>
+    <row r="12" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="84" t="s">
+        <v>310</v>
+      </c>
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+    </row>
+    <row r="13" spans="1:8" ht="32.65" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="45" t="s">
+      <c r="F13" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G13" s="45" t="s">
+      <c r="G13" s="44" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="14" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" s="14" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="14" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F14" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F14" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="45">
         <v>45211</v>
       </c>
-      <c r="H14" s="43"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H14" s="42"/>
+    </row>
+    <row r="15" spans="1:8" ht="55.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F15" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F15" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="46">
         <v>43251</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G16" s="47">
+        <v>262</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="46">
         <v>43888</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="88.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="35" t="s">
+    <row r="17" spans="1:12" ht="88.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="35" t="s">
+      <c r="B17" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C17" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="D17" s="35" t="s">
+      <c r="D17" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="35" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="48">
+      <c r="E17" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F17" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="47">
         <v>43153</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="44.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12" ht="44.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G18" s="47">
+        <v>262</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="46">
         <v>46135</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F19" s="51" t="s">
+    <row r="19" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" s="34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D19" s="34" t="s">
+        <v>379</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>262</v>
+      </c>
+      <c r="F19" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="47">
         <v>46135</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F20" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="46">
+        <v>44035</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21" s="8" t="s">
         <v>129</v>
-      </c>
-[...15 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>53</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F21" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F21" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="46">
+      <c r="G21" s="45">
         <v>44735</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G22" s="47">
+        <v>262</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="46">
         <v>45042</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F23" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F23" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="46">
         <v>46079</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="46.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:12" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F24" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F24" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>45211</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:12" ht="51" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F25" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F25" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="46">
         <v>45211</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:12" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="12" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F26" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F26" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="46">
         <v>44952</v>
       </c>
       <c r="H26" s="17"/>
     </row>
-    <row r="27" spans="1:12" s="6" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:12" s="6" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G27" s="47">
+        <v>262</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G27" s="46">
         <v>44546</v>
       </c>
     </row>
-    <row r="28" spans="1:12" s="6" customFormat="1" ht="79.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:12" s="6" customFormat="1" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F28" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G28" s="47">
+      <c r="G28" s="46">
         <v>45344</v>
       </c>
     </row>
-    <row r="29" spans="1:12" s="6" customFormat="1" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:12" s="6" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F29" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F29" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G29" s="47">
+      <c r="G29" s="46">
         <v>45974</v>
       </c>
     </row>
-    <row r="30" spans="1:12" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:12" ht="99" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F30" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F30" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G30" s="47">
+      <c r="G30" s="46">
         <v>43363</v>
       </c>
       <c r="H30" s="6"/>
       <c r="L30" s="4"/>
     </row>
-    <row r="31" spans="1:12" ht="129.6" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:12" ht="126" x14ac:dyDescent="0.15">
       <c r="A31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G31" s="47">
+        <v>262</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="46">
         <v>42572</v>
       </c>
       <c r="H31" s="6"/>
       <c r="L31" s="4"/>
     </row>
-    <row r="32" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:12" ht="78" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="8" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G32" s="47">
+        <v>262</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="46">
         <v>46051</v>
       </c>
       <c r="H32" s="6"/>
       <c r="L32" s="4"/>
     </row>
-    <row r="33" spans="1:12" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G33" s="47">
+        <v>262</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="46">
         <v>45946</v>
       </c>
       <c r="H33" s="6"/>
       <c r="L33" s="4"/>
     </row>
-    <row r="34" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G34" s="47">
+        <v>262</v>
+      </c>
+      <c r="F34" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="46">
         <v>45862</v>
       </c>
       <c r="H34" s="6"/>
       <c r="L34" s="4"/>
     </row>
-    <row r="35" spans="1:12" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="40.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="8" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G35" s="47">
+        <v>262</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="46">
         <v>45239</v>
       </c>
       <c r="H35" s="6"/>
       <c r="L35" s="4"/>
     </row>
-    <row r="36" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="8" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F36" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F36" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G36" s="47">
+      <c r="G36" s="46">
         <v>45372</v>
       </c>
       <c r="L36" s="4"/>
     </row>
-    <row r="37" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G37" s="47">
+        <v>262</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="46">
         <v>44735</v>
       </c>
       <c r="L37" s="4"/>
     </row>
-    <row r="38" spans="1:12" ht="46.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="46.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F38" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F38" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G38" s="47">
+      <c r="G38" s="46">
         <v>44035</v>
       </c>
       <c r="L38" s="4"/>
     </row>
-    <row r="39" spans="1:12" ht="58.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="58.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="8" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G39" s="47">
+        <v>262</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="46">
         <v>46079</v>
       </c>
       <c r="L39" s="4"/>
     </row>
-    <row r="40" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="8" t="s">
-        <v>270</v>
+        <v>386</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>208</v>
+        <v>129</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>271</v>
+        <v>387</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>45274</v>
+        <v>262</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="46">
+        <v>46198</v>
       </c>
       <c r="L40" s="4"/>
     </row>
-    <row r="41" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="8" t="s">
-        <v>343</v>
+        <v>263</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>344</v>
+        <v>264</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="G41" s="47">
+        <v>279</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46">
+        <v>45274</v>
+      </c>
+      <c r="L41" s="4"/>
+    </row>
+    <row r="42" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G42" s="46">
         <v>45799</v>
       </c>
-      <c r="L41" s="4"/>
-[...8 lines deleted...]
-      <c r="C42" s="8" t="s">
+      <c r="L42" s="4"/>
+    </row>
+    <row r="43" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D42" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="47">
+      <c r="D43" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="46">
         <v>44511</v>
       </c>
-      <c r="L42" s="4"/>
-[...8 lines deleted...]
-      <c r="C43" s="35" t="s">
+      <c r="L43" s="4"/>
+    </row>
+    <row r="44" spans="1:12" ht="21" x14ac:dyDescent="0.15">
+      <c r="A44" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="C44" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D43" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="51" t="s">
+      <c r="D44" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F44" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G43" s="48">
+      <c r="G44" s="47">
         <v>44336</v>
       </c>
-      <c r="L43" s="4"/>
-[...20 lines deleted...]
-      <c r="G44" s="47">
+      <c r="L44" s="4"/>
+    </row>
+    <row r="45" spans="1:12" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="46">
         <v>44700</v>
       </c>
-      <c r="L44" s="4"/>
-[...20 lines deleted...]
-      <c r="G45" s="49">
+      <c r="L45" s="4"/>
+    </row>
+    <row r="46" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F46" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="48">
         <v>44819</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G46" s="49">
+    <row r="47" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F47" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="48">
         <v>46135</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D47" s="8" t="s">
+    <row r="48" spans="1:12" ht="57.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F47" s="50" t="s">
+      <c r="B48" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F48" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G47" s="47">
+      <c r="G48" s="46">
         <v>44119</v>
       </c>
-      <c r="H47" s="28"/>
-[...14 lines deleted...]
-      <c r="E48" s="8" t="s">
+      <c r="H48" s="27"/>
+    </row>
+    <row r="49" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="E49" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F48" s="50" t="s">
+      <c r="F49" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G48" s="47">
+      <c r="G49" s="46">
         <v>45827</v>
       </c>
-      <c r="H48" s="77"/>
-[...2 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="H49" s="75"/>
+    </row>
+    <row r="50" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F50" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="46">
+        <v>45372</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="34" t="s">
+        <v>222</v>
+      </c>
+      <c r="B51" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="34" t="s">
+        <v>223</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F51" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="47">
+        <v>44910</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="24" t="s">
         <v>288</v>
       </c>
-      <c r="B49" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="8" t="s">
+      <c r="B52" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F52" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="46">
+        <v>45407</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F53" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="46">
+        <v>45582</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="77.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="46">
+        <v>44673</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="45.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F55" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="48">
+        <v>44819</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="47.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="24" t="s">
+        <v>293</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="D49" s="8" t="s">
-[...146 lines deleted...]
-      <c r="G55" s="49">
+      <c r="D56" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="G56" s="48">
         <v>45498</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    <row r="57" spans="1:7" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="14" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G57" s="47">
+        <v>262</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" s="46">
         <v>44952</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:8" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="14" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G58" s="47">
+        <v>262</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="46">
         <v>45638</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="84" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>279</v>
+    <row r="59" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="67" t="s">
+        <v>272</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G59" s="47">
+        <v>262</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="46">
         <v>45316</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8" ht="84" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="12" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B60" s="12" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G60" s="47">
+        <v>262</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="46">
         <v>43020</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:8" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="8" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G61" s="47">
+        <v>262</v>
+      </c>
+      <c r="F61" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="46">
         <v>44700</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="8" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="E62" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F62" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="46">
+        <v>45183</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="F62" s="50" t="s">
+      <c r="B63" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="46">
+        <v>45316</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="24" t="s">
+        <v>287</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F64" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G62" s="47">
-[...45 lines deleted...]
-      <c r="G64" s="47">
+      <c r="G64" s="46">
         <v>45407</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="8" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="G65" s="47">
+        <v>279</v>
+      </c>
+      <c r="F65" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="46">
         <v>44147</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F66" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F66" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G66" s="47">
+      <c r="G66" s="46">
         <v>43447</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="61.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:8" ht="61.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="8" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F67" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F67" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G67" s="47">
+      <c r="G67" s="46">
         <v>45743</v>
       </c>
     </row>
-    <row r="68" spans="1:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:8" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="B68" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G68" s="47">
+        <v>262</v>
+      </c>
+      <c r="F68" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="46">
         <v>45211</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="49.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="8" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G69" s="47">
+        <v>262</v>
+      </c>
+      <c r="F69" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="46">
         <v>45015</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="46.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="11" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="11" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G70" s="66">
+        <v>262</v>
+      </c>
+      <c r="F70" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="65">
         <v>43279</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="35" t="s">
+    <row r="71" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="B71" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="35" t="s">
+      <c r="B71" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="D71" s="35" t="s">
+      <c r="D71" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="E71" s="35" t="s">
-[...2 lines deleted...]
-      <c r="F71" s="51" t="s">
+      <c r="E71" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F71" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G71" s="48">
+      <c r="G71" s="47">
         <v>43048</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:8" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="8" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F72" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F72" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G72" s="47">
+      <c r="G72" s="46">
         <v>45715</v>
       </c>
     </row>
-    <row r="73" spans="1:8" ht="43.2" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:8" ht="42" x14ac:dyDescent="0.15">
       <c r="A73" s="8" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F73" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F73" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G73" s="47">
+      <c r="G73" s="46">
         <v>44847</v>
       </c>
     </row>
-    <row r="74" spans="1:8" ht="52.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:8" ht="52.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="8" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F74" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F74" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G74" s="47">
+      <c r="G74" s="46">
         <v>45946</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="101.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:8" ht="101.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="8" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G75" s="47">
+        <v>262</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="46">
         <v>45610</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="79.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:8" ht="79.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="8" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D76" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="46">
+        <v>44091</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F77" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="46">
+        <v>44483</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="91.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F78" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="46">
+        <v>43860</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="5" customFormat="1" ht="86.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F79" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="46">
+        <v>45372</v>
+      </c>
+      <c r="H79" s="1"/>
+    </row>
+    <row r="80" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="E76" s="8" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="B80" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E80" s="14" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G80" s="47">
+        <v>262</v>
+      </c>
+      <c r="F80" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="46">
         <v>44119</v>
       </c>
       <c r="H80" s="5"/>
     </row>
-    <row r="81" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="8" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="E81" s="14" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G81" s="47">
+        <v>262</v>
+      </c>
+      <c r="F81" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="46">
         <v>45827</v>
       </c>
       <c r="H81" s="5"/>
     </row>
-    <row r="82" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C82" s="35" t="s">
+    <row r="82" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="34" t="s">
+        <v>258</v>
+      </c>
+      <c r="B82" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="C82" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="D82" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="51" t="s">
+      <c r="D82" s="34" t="s">
+        <v>259</v>
+      </c>
+      <c r="E82" s="36" t="s">
+        <v>280</v>
+      </c>
+      <c r="F82" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G82" s="48">
+      <c r="G82" s="47">
         <v>45239</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="8" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="E83" s="14" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F83" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F83" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G83" s="47">
+      <c r="G83" s="46">
         <v>46107</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="8" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>384</v>
+        <v>373</v>
       </c>
       <c r="E84" s="14" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G84" s="47">
+        <v>262</v>
+      </c>
+      <c r="F84" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="46">
         <v>46107</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="8" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="E85" s="14" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G85" s="47">
+        <v>262</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="46">
         <v>45743</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:8" ht="48.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="8" t="s">
-        <v>385</v>
+        <v>374</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="E86" s="14" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G86" s="47">
+        <v>262</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86" s="46">
         <v>46107</v>
       </c>
     </row>
-    <row r="87" spans="1:8" ht="46.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:8" ht="46.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D87" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F87" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="46">
+        <v>43811</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F88" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="46">
+        <v>45918</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="31.5" x14ac:dyDescent="0.15">
+      <c r="A89" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F89" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="46">
+        <v>45274</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C90" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="E87" s="8" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="D90" s="8" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G90" s="47">
+        <v>262</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="46">
         <v>45071</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>162</v>
+    <row r="91" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="37" t="s">
+        <v>160</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G91" s="47">
+        <v>262</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" s="46">
         <v>44280</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>245</v>
+    <row r="92" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="37" t="s">
+        <v>239</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G92" s="47">
+        <v>262</v>
+      </c>
+      <c r="F92" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="46">
         <v>45127</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>334</v>
+    <row r="93" spans="1:8" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="37" t="s">
+        <v>326</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G93" s="47">
+        <v>262</v>
+      </c>
+      <c r="F93" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="46">
         <v>45687</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="79.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:8" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F94" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F94" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G94" s="47">
+      <c r="G94" s="46">
         <v>43671</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="38" t="s">
+    <row r="95" spans="1:8" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C95" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F95" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F95" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G95" s="47">
+      <c r="G95" s="46">
         <v>43048</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F96" s="51" t="s">
+    <row r="96" spans="1:8" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="76" t="s">
+        <v>368</v>
+      </c>
+      <c r="B96" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="C96" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="D96" s="34" t="s">
+        <v>369</v>
+      </c>
+      <c r="E96" s="34" t="s">
+        <v>262</v>
+      </c>
+      <c r="F96" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G96" s="48">
+      <c r="G96" s="47">
         <v>46079</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>396</v>
+    <row r="97" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="37" t="s">
+        <v>384</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F97" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F97" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G97" s="47">
+      <c r="G97" s="46">
         <v>46163</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>362</v>
+    <row r="98" spans="1:7" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="37" t="s">
+        <v>353</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F98" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F98" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G98" s="47">
+      <c r="G98" s="46">
         <v>45946</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="79.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:7" ht="79.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G99" s="47">
+        <v>262</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" s="46">
         <v>42572</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:7" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="14" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>36</v>
       </c>
       <c r="D100" s="14" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G100" s="46">
+        <v>262</v>
+      </c>
+      <c r="F100" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" s="45">
         <v>45638</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="52.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="14" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="14" t="s">
         <v>64</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G101" s="46">
+        <v>262</v>
+      </c>
+      <c r="F101" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" s="45">
         <v>43307</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="52.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="14" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C102" s="14" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D102" s="14" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F102" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F102" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G102" s="46">
+      <c r="G102" s="45">
         <v>45918</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="52.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:7" ht="52.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="14" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F103" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F103" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G103" s="46">
+      <c r="G103" s="45">
         <v>46002</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="14" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C104" s="14" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D104" s="14" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G104" s="46">
+        <v>262</v>
+      </c>
+      <c r="F104" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="45">
         <v>45015</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="14" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>290</v>
+      </c>
+      <c r="B105" s="71" t="s">
+        <v>129</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="14" t="s">
-        <v>298</v>
-[...4 lines deleted...]
-      <c r="F105" s="74" t="s">
+        <v>291</v>
+      </c>
+      <c r="E105" s="71" t="s">
+        <v>262</v>
+      </c>
+      <c r="F105" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="G105" s="46">
+      <c r="G105" s="45">
         <v>45407</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="85.95" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F106" s="80" t="s">
+    <row r="106" spans="1:7" ht="85.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="77" t="s">
+        <v>376</v>
+      </c>
+      <c r="B106" s="77" t="s">
+        <v>129</v>
+      </c>
+      <c r="C106" s="77" t="s">
+        <v>120</v>
+      </c>
+      <c r="D106" s="77" t="s">
+        <v>377</v>
+      </c>
+      <c r="E106" s="77" t="s">
+        <v>262</v>
+      </c>
+      <c r="F106" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="G106" s="81">
+      <c r="G106" s="79">
         <v>46135</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:7" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="14"/>
       <c r="B107" s="14"/>
       <c r="C107" s="14"/>
       <c r="D107" s="14"/>
       <c r="E107" s="14"/>
-      <c r="F107" s="75"/>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F107" s="73"/>
+      <c r="G107" s="45"/>
+    </row>
+    <row r="108" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="14"/>
       <c r="B108" s="14"/>
       <c r="C108" s="14"/>
       <c r="D108" s="14"/>
       <c r="E108" s="14"/>
-      <c r="F108" s="75"/>
-[...3 lines deleted...]
-      <c r="A109" s="82" t="s">
+      <c r="F108" s="73"/>
+      <c r="G108" s="73"/>
+    </row>
+    <row r="109" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="80" t="s">
         <v>6</v>
       </c>
-      <c r="B109" s="82"/>
-[...7 lines deleted...]
-      <c r="A110" s="82" t="s">
+      <c r="B109" s="80"/>
+      <c r="C109" s="80"/>
+      <c r="D109" s="80"/>
+      <c r="E109" s="81"/>
+      <c r="F109" s="80"/>
+      <c r="G109" s="80"/>
+    </row>
+    <row r="110" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A110" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="B110" s="82"/>
-[...7 lines deleted...]
-      <c r="A111" s="82" t="s">
+      <c r="B110" s="80"/>
+      <c r="C110" s="80"/>
+      <c r="D110" s="80"/>
+      <c r="E110" s="81"/>
+      <c r="F110" s="80"/>
+      <c r="G110" s="80"/>
+    </row>
+    <row r="111" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A111" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="B111" s="82"/>
-[...7 lines deleted...]
-      <c r="A112" s="84" t="s">
+      <c r="B111" s="80"/>
+      <c r="C111" s="80"/>
+      <c r="D111" s="80"/>
+      <c r="E111" s="81"/>
+      <c r="F111" s="80"/>
+      <c r="G111" s="80"/>
+    </row>
+    <row r="112" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A112" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="B112" s="84"/>
-[...6 lines deleted...]
-    <row r="146" spans="10:11" x14ac:dyDescent="0.2">
+      <c r="B112" s="82"/>
+      <c r="C112" s="82"/>
+      <c r="D112" s="82"/>
+      <c r="E112" s="82"/>
+      <c r="F112" s="82"/>
+      <c r="G112" s="82"/>
+    </row>
+    <row r="146" spans="10:11" x14ac:dyDescent="0.15">
       <c r="J146" s="3"/>
       <c r="K146" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A13:G106" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A14:G105">
       <sortCondition ref="A13:A105"/>
     </sortState>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A27:G53">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A27:G54">
     <sortCondition ref="A13"/>
   </sortState>
   <mergeCells count="6">
     <mergeCell ref="A111:G111"/>
     <mergeCell ref="A112:G112"/>
     <mergeCell ref="A109:G109"/>
     <mergeCell ref="A110:G110"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <dataValidations disablePrompts="1" count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C53:C54 D52:D54" xr:uid="{297C45D9-FD47-4BCE-BF8C-C3251D9C9589}">
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C54:C55 D53:D55" xr:uid="{297C45D9-FD47-4BCE-BF8C-C3251D9C9589}">
       <formula1>Therapeutic_Area</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B53" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B54" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
       <formula1>Product_Category</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;7&amp;P/&amp;N&amp;C&amp;"Calibri"&amp;11&amp;K000000&amp;"Calibri"&amp;11&amp;K000000&amp;6© European Medicines Agency, 2017. Reproduction is authorised provided the source is acknowledged._x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="112" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BM124"/>
+  <dimension ref="A1:BM125"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:H12"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.09765625" defaultRowHeight="10.8" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="27.19921875" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="13.8984375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="27.25" style="5" customWidth="1"/>
+    <col min="2" max="2" width="16.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="13.875" style="5" customWidth="1"/>
     <col min="4" max="4" width="18" style="5" customWidth="1"/>
     <col min="5" max="5" width="15" style="5" customWidth="1"/>
-    <col min="6" max="6" width="8.8984375" style="53" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="9.09765625" style="5"/>
+    <col min="6" max="6" width="8.875" style="52" customWidth="1"/>
+    <col min="7" max="7" width="14.375" style="52" customWidth="1"/>
+    <col min="8" max="8" width="20.25" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.2"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="34.35" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="1:8" ht="20.65" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.15">
+      <c r="A6" s="83">
+        <v>46198</v>
+      </c>
+      <c r="B6" s="83"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="16.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="10"/>
     </row>
-    <row r="10" spans="1:8" ht="19.8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="19.5" x14ac:dyDescent="0.15">
       <c r="A10" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="18"/>
     </row>
-    <row r="12" spans="1:8" ht="49.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="86" t="s">
+    <row r="12" spans="1:8" ht="49.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="84" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="86"/>
-[...8 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+    </row>
+    <row r="13" spans="1:8" s="52" customFormat="1" ht="31.5" x14ac:dyDescent="0.15">
+      <c r="A13" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="45" t="s">
+      <c r="C13" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="45" t="s">
+      <c r="D13" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="45" t="s">
+      <c r="E13" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="45" t="s">
+      <c r="F13" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G13" s="45" t="s">
+      <c r="G13" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="H13" s="45" t="s">
+      <c r="H13" s="44" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="14" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" s="14" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="8" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G14" s="47">
+        <v>262</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="46">
         <v>45071</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" s="14" customFormat="1" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="14" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G15" s="47">
+        <v>262</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="46">
         <v>42516</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" s="14" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="14" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G16" s="47">
+        <v>262</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="46">
         <v>43614</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G17" s="47">
+        <v>262</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="46">
         <v>43860</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F18" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F18" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="46">
         <v>43251</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="8" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F19" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F19" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="46">
         <v>44910</v>
       </c>
       <c r="H19" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="12" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F20" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F20" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="46">
         <v>44280</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" s="14" customFormat="1" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="14" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="24" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D21" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G21" s="49">
+        <v>262</v>
+      </c>
+      <c r="F21" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="48">
         <v>44225</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" s="14" customFormat="1" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G22" s="47">
+        <v>262</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="46">
         <v>42873</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" s="14" customFormat="1" ht="77.400000000000006" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="14" customFormat="1" ht="77.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="G23" s="47">
+        <v>279</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="46">
         <v>44091</v>
       </c>
       <c r="H23" s="9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" s="14" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="14" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G24" s="47">
+        <v>262</v>
+      </c>
+      <c r="F24" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="46">
         <v>43755</v>
       </c>
       <c r="H24" s="9" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" s="14" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="14" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G25" s="47">
+        <v>262</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="46">
         <v>42628</v>
       </c>
       <c r="H25" s="9" t="s">
-        <v>91</v>
-[...18 lines deleted...]
-      <c r="F26" s="51" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="34" t="s">
+        <v>321</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C26" s="34" t="s">
+        <v>271</v>
+      </c>
+      <c r="D26" s="34" t="s">
+        <v>322</v>
+      </c>
+      <c r="E26" s="34" t="s">
+        <v>323</v>
+      </c>
+      <c r="F26" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="47">
         <v>45687</v>
       </c>
       <c r="H26" s="9" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" s="14" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="14" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G27" s="47">
+        <v>262</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="46">
         <v>43811</v>
       </c>
       <c r="H27" s="15" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" s="14" customFormat="1" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="14" customFormat="1" ht="69.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G28" s="47">
+        <v>262</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="46">
         <v>42628</v>
       </c>
       <c r="H28" s="15" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" s="14" customFormat="1" ht="88.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="14" customFormat="1" ht="88.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="8" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G29" s="47">
+        <v>262</v>
+      </c>
+      <c r="F29" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="46">
         <v>43783</v>
       </c>
       <c r="H29" s="9" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" s="14" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="14" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G30" s="47">
+        <v>262</v>
+      </c>
+      <c r="F30" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="46">
         <v>43552</v>
       </c>
-      <c r="H30" s="28" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H30" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="8" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G31" s="47">
+        <v>262</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="46">
         <v>43251</v>
       </c>
-      <c r="H31" s="28" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:8" s="14" customFormat="1" ht="85.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H31" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="14" customFormat="1" ht="85.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="8" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F32" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F32" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G32" s="47">
+      <c r="G32" s="46">
         <v>42516</v>
       </c>
-      <c r="H32" s="62" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:65" ht="99.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H32" s="61" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="33" spans="1:65" ht="99.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="8" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G33" s="47">
+        <v>262</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="46">
         <v>42516</v>
       </c>
-      <c r="H33" s="28" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:65" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="34" spans="1:65" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="8" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G34" s="47">
+        <v>262</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="46">
         <v>44091</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      <c r="A35" s="35" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="35" spans="1:65" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>276</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="E35" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="F35" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="47">
+        <v>44673</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="36" spans="1:65" ht="112.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>204</v>
-      </c>
-[...27 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G36" s="54">
+        <v>262</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="53">
         <v>43020</v>
       </c>
-      <c r="H36" s="28" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:65" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H36" s="27" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="37" spans="1:65" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G37" s="47">
+        <v>262</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="46">
         <v>44147</v>
       </c>
       <c r="H37" s="15" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:65" s="20" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="38" spans="1:65" s="20" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G38" s="47">
+        <v>262</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="46">
         <v>42684</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>206</v>
+        <v>394</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="5"/>
       <c r="O38" s="5"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5"/>
       <c r="T38" s="5"/>
       <c r="U38" s="5"/>
       <c r="V38" s="5"/>
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="5"/>
       <c r="AA38" s="5"/>
       <c r="AB38" s="5"/>
       <c r="AC38" s="5"/>
       <c r="AD38" s="5"/>
       <c r="AE38" s="5"/>
       <c r="AF38" s="5"/>
@@ -6896,1585 +6884,1611 @@
       <c r="AP38" s="5"/>
       <c r="AQ38" s="5"/>
       <c r="AR38" s="5"/>
       <c r="AS38" s="5"/>
       <c r="AT38" s="5"/>
       <c r="AU38" s="5"/>
       <c r="AV38" s="5"/>
       <c r="AW38" s="5"/>
       <c r="AX38" s="5"/>
       <c r="AY38" s="5"/>
       <c r="AZ38" s="5"/>
       <c r="BA38" s="5"/>
       <c r="BB38" s="5"/>
       <c r="BC38" s="5"/>
       <c r="BD38" s="5"/>
       <c r="BE38" s="5"/>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
       <c r="BH38" s="5"/>
       <c r="BI38" s="5"/>
       <c r="BJ38" s="5"/>
       <c r="BK38" s="5"/>
       <c r="BL38" s="5"/>
       <c r="BM38" s="5"/>
     </row>
-    <row r="39" spans="1:65" ht="32.4" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:65" ht="31.5" x14ac:dyDescent="0.15">
       <c r="A39" s="8" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F39" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F39" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G39" s="47">
+      <c r="G39" s="46">
         <v>42873</v>
       </c>
-      <c r="H39" s="28" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:65" ht="43.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H39" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="40" spans="1:65" ht="43.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="8" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>286</v>
-[...4 lines deleted...]
-      <c r="G40" s="47">
+        <v>279</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="46">
         <v>44091</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:65" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="41" spans="1:65" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="8" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G41" s="47">
+        <v>262</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="46">
         <v>43727</v>
       </c>
       <c r="H41" s="15" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="42" spans="1:65" s="1" customFormat="1" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D42" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="46">
+        <v>44308</v>
+      </c>
+      <c r="H42" s="70" t="s">
+        <v>295</v>
+      </c>
+      <c r="L42" s="4"/>
+    </row>
+    <row r="43" spans="1:65" s="1" customFormat="1" ht="63.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="46">
+        <v>44091</v>
+      </c>
+      <c r="H43" s="70" t="s">
+        <v>295</v>
+      </c>
+      <c r="L43" s="4"/>
+    </row>
+    <row r="44" spans="1:65" s="1" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="8" t="s">
         <v>302</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      </c>
       <c r="B44" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F44" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F44" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G44" s="47">
+      <c r="G44" s="46">
         <v>43783</v>
       </c>
-      <c r="H44" s="67" t="s">
-        <v>302</v>
+      <c r="H44" s="66" t="s">
+        <v>295</v>
       </c>
       <c r="L44" s="4"/>
     </row>
-    <row r="45" spans="1:65" s="1" customFormat="1" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:65" s="1" customFormat="1" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="8" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F45" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F45" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G45" s="47">
+      <c r="G45" s="46">
         <v>43279</v>
       </c>
-      <c r="H45" s="67" t="s">
-        <v>302</v>
+      <c r="H45" s="66" t="s">
+        <v>295</v>
       </c>
       <c r="L45" s="4"/>
     </row>
-    <row r="46" spans="1:65" ht="55.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:65" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="8" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G46" s="47">
+        <v>262</v>
+      </c>
+      <c r="F46" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="G46" s="46">
         <v>44175</v>
       </c>
       <c r="H46" s="15" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="L46" s="19"/>
     </row>
-    <row r="47" spans="1:65" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:65" ht="79.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="8" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G47" s="47">
+        <v>262</v>
+      </c>
+      <c r="F47" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="46">
         <v>43307</v>
       </c>
-      <c r="H47" s="28" t="s">
-        <v>225</v>
+      <c r="H47" s="27" t="s">
+        <v>392</v>
       </c>
       <c r="L47" s="19"/>
     </row>
-    <row r="48" spans="1:65" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:65" ht="45.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="8" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F48" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F48" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G48" s="47">
+      <c r="G48" s="46">
         <v>42516</v>
       </c>
-      <c r="H48" s="28" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H48" s="27" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="8" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G49" s="47">
+        <v>262</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="46">
         <v>43020</v>
       </c>
-      <c r="H49" s="28" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:8" ht="32.4" x14ac:dyDescent="0.2">
+      <c r="H49" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="31.5" x14ac:dyDescent="0.15">
       <c r="A50" s="8" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F50" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F50" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G50" s="54">
+      <c r="G50" s="53">
         <v>42846</v>
       </c>
-      <c r="H50" s="28" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:8" ht="41.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H50" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="8" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G51" s="47">
+        <v>262</v>
+      </c>
+      <c r="F51" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="46">
         <v>42789</v>
       </c>
-      <c r="H51" s="28" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:8" ht="52.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H51" s="27" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="52.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="8" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F52" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F52" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G52" s="47">
+      <c r="G52" s="46">
         <v>43727</v>
       </c>
       <c r="H52" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="8" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F53" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F53" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G53" s="47">
+      <c r="G53" s="46">
         <v>43552</v>
       </c>
       <c r="H53" s="15" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="8" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G54" s="47">
+        <v>262</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="46">
         <v>42789</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="97.2" customHeight="1" x14ac:dyDescent="0.2">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="8" t="s">
-        <v>247</v>
+        <v>213</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>131</v>
+        <v>204</v>
       </c>
       <c r="C55" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F55" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="46">
+        <v>44763</v>
+      </c>
+      <c r="H55" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="97.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D55" s="8" t="s">
+      <c r="D56" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="E55" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="47">
+      <c r="E56" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="46">
         <v>43048</v>
       </c>
-      <c r="H55" s="29" t="s">
-[...13 lines deleted...]
-      <c r="D56" s="8" t="s">
+      <c r="H56" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="50" t="s">
+      <c r="E57" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F57" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="47">
+      <c r="G57" s="46">
         <v>42873</v>
       </c>
-      <c r="H56" s="28" t="s">
-[...22 lines deleted...]
-      <c r="G57" s="47">
+      <c r="H57" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="46">
         <v>44091</v>
       </c>
-      <c r="H57" s="16" t="s">
-[...10 lines deleted...]
-      <c r="C58" s="8" t="s">
+      <c r="H58" s="16" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D58" s="8" t="s">
+      <c r="D59" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E58" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G58" s="47">
+      <c r="E59" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="46">
         <v>42719</v>
       </c>
-      <c r="H58" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C59" s="8" t="s">
+      <c r="H59" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="30" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D59" s="8" t="s">
+      <c r="D60" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="E59" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="47">
+      <c r="E60" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" s="46">
         <v>43181</v>
       </c>
-      <c r="H59" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C60" s="8" t="s">
+      <c r="H60" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="14" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C61" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D60" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="47">
+      <c r="D61" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F61" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="46">
         <v>44119</v>
       </c>
-      <c r="H60" s="9" t="s">
-[...19 lines deleted...]
-      <c r="F61" s="50" t="s">
+      <c r="H61" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="14" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F62" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G61" s="47">
+      <c r="G62" s="46">
         <v>44399</v>
       </c>
-      <c r="H61" s="9" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H62" s="9" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        <v>62</v>
+        <v>394</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="14" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="8" t="s">
+        <v>212</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="46">
+        <v>44735</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="14" customFormat="1" ht="50.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E63" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="50" t="s">
+      <c r="E64" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F64" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G63" s="47">
+      <c r="G64" s="46">
         <v>43251</v>
       </c>
-      <c r="H63" s="9" t="s">
-[...10 lines deleted...]
-      <c r="C64" s="27" t="s">
+      <c r="H64" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="14" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" s="26" t="s">
         <v>89</v>
       </c>
-      <c r="D64" s="24" t="s">
+      <c r="D65" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="E64" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G64" s="49">
+      <c r="E65" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F65" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="48">
         <v>43496</v>
       </c>
-      <c r="H64" s="29" t="s">
-[...10 lines deleted...]
-      <c r="C65" s="8" t="s">
+      <c r="H65" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="14" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="37" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C66" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D65" s="11" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="47">
+      <c r="D66" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F66" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="46">
         <v>44280</v>
       </c>
-      <c r="H65" s="76" t="s">
-[...19 lines deleted...]
-      <c r="F66" s="50" t="s">
+      <c r="H66" s="74" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="34.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F67" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G66" s="47">
+      <c r="G67" s="46">
         <v>42656</v>
       </c>
-      <c r="H66" s="29" t="s">
-[...14 lines deleted...]
-      <c r="D67" s="24" t="s">
+      <c r="H67" s="28" t="s">
+        <v>295</v>
+      </c>
+      <c r="L67" s="19"/>
+    </row>
+    <row r="68" spans="1:12" ht="56.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="68" t="s">
+        <v>191</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D68" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="E67" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G67" s="49">
+      <c r="E68" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F68" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="48">
         <v>42873</v>
       </c>
-      <c r="H67" s="39" t="s">
-[...11 lines deleted...]
-      <c r="C68" s="8" t="s">
+      <c r="H68" s="38" t="s">
+        <v>295</v>
+      </c>
+      <c r="L68" s="19"/>
+    </row>
+    <row r="69" spans="1:12" ht="46.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C69" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D68" s="8" t="s">
+      <c r="D69" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E68" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="47">
+      <c r="E69" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F69" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="46">
         <v>42761</v>
       </c>
-      <c r="H68" s="28" t="s">
-[...31 lines deleted...]
-        <v>175</v>
+      <c r="H69" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="37" t="s">
+        <v>297</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D70" s="8" t="s">
+      <c r="D70" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F70" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="46">
+        <v>44280</v>
+      </c>
+      <c r="H70" s="15" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E70" s="8" t="s">
+      <c r="E71" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F70" s="59" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="54">
+      <c r="F71" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="53">
         <v>42908</v>
       </c>
-      <c r="H70" s="16" t="s">
-[...10 lines deleted...]
-      <c r="C71" s="8" t="s">
+      <c r="H71" s="16" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D71" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="54">
+      <c r="D72" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F72" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="53">
         <v>43552</v>
       </c>
-      <c r="H71" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A72" s="31" t="s">
+      <c r="H72" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="14" customFormat="1" ht="55.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B72" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="30" t="s">
+      <c r="B73" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C73" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D72" s="8" t="s">
+      <c r="D73" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E72" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G72" s="47">
+      <c r="E73" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F73" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73" s="46">
         <v>42873</v>
       </c>
-      <c r="H72" s="9" t="s">
+      <c r="H73" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" s="14" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="8" t="s">
         <v>91</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D73" s="8" t="s">
+      <c r="B74" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D74" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E73" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F73" s="50" t="s">
+      <c r="E74" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F74" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G73" s="47">
+      <c r="G74" s="46">
         <v>43524</v>
       </c>
-      <c r="H73" s="9" t="s">
-[...13 lines deleted...]
-      <c r="D74" s="8" t="s">
+      <c r="H74" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="14" customFormat="1" ht="76.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D75" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E74" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="47">
+      <c r="E75" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="46">
         <v>43755</v>
       </c>
-      <c r="H74" s="25" t="s">
-[...10 lines deleted...]
-      <c r="C75" s="8" t="s">
+      <c r="H75" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C76" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D75" s="8" t="s">
+      <c r="D76" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E75" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G75" s="47">
+      <c r="E76" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" s="46">
         <v>42544</v>
       </c>
-      <c r="H75" s="16" t="s">
-[...10 lines deleted...]
-      <c r="C76" s="8" t="s">
+      <c r="H76" s="16" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="37.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D76" s="8" t="s">
+      <c r="D77" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="E76" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G76" s="54">
+      <c r="E77" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="53">
         <v>43447</v>
       </c>
-      <c r="H76" s="29" t="s">
-[...10 lines deleted...]
-      <c r="C77" s="8" t="s">
+      <c r="H77" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" ht="43.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C78" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D77" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="47">
+      <c r="D78" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F78" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="46">
         <v>45274</v>
       </c>
-      <c r="H77" s="25" t="s">
-[...13 lines deleted...]
-      <c r="D78" s="8" t="s">
+      <c r="H78" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="37.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D79" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E78" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F78" s="50" t="s">
+      <c r="E79" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F79" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G78" s="47">
+      <c r="G79" s="46">
         <v>42656</v>
       </c>
-      <c r="H78" s="15" t="s">
-[...13 lines deleted...]
-      <c r="D79" s="8" t="s">
+      <c r="H79" s="15" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D80" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E79" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="50" t="s">
+      <c r="E80" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F80" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G79" s="47">
+      <c r="G80" s="46">
         <v>43279</v>
       </c>
-      <c r="H79" s="29" t="s">
-[...19 lines deleted...]
-      <c r="F80" s="50" t="s">
+      <c r="H80" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="37" t="s">
+        <v>306</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G80" s="47">
+      <c r="G81" s="46">
         <v>43951</v>
       </c>
-      <c r="H80" s="29" t="s">
-[...13 lines deleted...]
-      <c r="D81" s="8" t="s">
+      <c r="H81" s="28" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="108" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D82" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="E81" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G81" s="47">
+      <c r="E82" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="46">
         <v>42656</v>
       </c>
-      <c r="H81" s="40" t="s">
-[...10 lines deleted...]
-      <c r="C82" s="33" t="s">
+      <c r="H82" s="39" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="24" t="s">
+        <v>185</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C83" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="D82" s="32" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="55">
+      <c r="D83" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="E83" s="32" t="s">
+        <v>262</v>
+      </c>
+      <c r="F83" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="54">
         <v>44455</v>
       </c>
-      <c r="H82" s="9" t="s">
-[...29 lines deleted...]
-    <row r="84" spans="1:8" ht="64.8" x14ac:dyDescent="0.2">
+      <c r="H83" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="1" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="8" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="G84" s="47">
+        <v>262</v>
+      </c>
+      <c r="F84" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="46">
         <v>44225</v>
       </c>
-      <c r="H84" s="64" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:8" ht="56.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H84" s="69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="63" x14ac:dyDescent="0.15">
       <c r="A85" s="8" t="s">
-        <v>365</v>
+        <v>299</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>254</v>
+        <v>9</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>104</v>
+        <v>155</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="F85" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="46">
+        <v>44225</v>
+      </c>
+      <c r="H85" s="63" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="56.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F86" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G85" s="47">
+      <c r="G86" s="46">
         <v>43755</v>
       </c>
-      <c r="H85" s="40" t="s">
-[...10 lines deleted...]
-      <c r="C86" s="8" t="s">
+      <c r="H86" s="39" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="55.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C87" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D86" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="47">
+      <c r="D87" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F87" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="46">
         <v>42544</v>
       </c>
-      <c r="H86" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C87" s="8" t="s">
+      <c r="H87" s="27" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.15">
+      <c r="A88" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C88" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D87" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G87" s="47">
+      <c r="D88" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F88" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88" s="46">
         <v>44147</v>
       </c>
-      <c r="H87" s="25" t="s">
-[...13 lines deleted...]
-      <c r="D88" s="24" t="s">
+      <c r="H88" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D89" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="E88" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G88" s="49">
+      <c r="E89" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="F89" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" s="48">
         <v>42761</v>
       </c>
-      <c r="H88" s="62" t="s">
-[...10 lines deleted...]
-      <c r="C89" s="8" t="s">
+      <c r="H89" s="61" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="1" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C90" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D89" s="8" t="s">
-[...8 lines deleted...]
-      <c r="G89" s="47">
+      <c r="D90" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="46">
         <v>44119</v>
       </c>
-      <c r="H89" s="70" t="s">
-[...4 lines deleted...]
-      <c r="A90" s="8" t="s">
+      <c r="H90" s="69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="8" t="s">
+      <c r="B91" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C91" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D90" s="8" t="s">
+      <c r="D91" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="E90" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F90" s="50" t="s">
+      <c r="E91" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F91" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="G90" s="47">
+      <c r="G91" s="46">
         <v>42936</v>
       </c>
-      <c r="H90" s="9" t="s">
-[...13 lines deleted...]
-      <c r="D91" s="8" t="s">
+      <c r="H91" s="9" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="49.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D92" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E91" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G91" s="54">
+      <c r="E92" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="F92" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" s="53">
         <v>42908</v>
       </c>
-      <c r="H91" s="34" t="s">
-[...25 lines deleted...]
-      <c r="A95" s="22" t="s">
+      <c r="H92" s="33" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="14"/>
+      <c r="B93" s="14"/>
+      <c r="C93" s="14"/>
+      <c r="D93" s="14"/>
+      <c r="E93" s="14"/>
+      <c r="G93" s="62"/>
+      <c r="H93" s="63"/>
+    </row>
+    <row r="94" spans="1:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H94" s="21"/>
+    </row>
+    <row r="95" spans="1:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="13"/>
+      <c r="B95" s="13"/>
+      <c r="C95" s="13"/>
+      <c r="D95" s="13"/>
+      <c r="E95" s="13"/>
+      <c r="F95" s="60"/>
+      <c r="G95" s="55"/>
+    </row>
+    <row r="96" spans="1:8" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B95" s="22"/>
-[...7 lines deleted...]
-      <c r="A96" s="19" t="s">
+      <c r="B96" s="22"/>
+      <c r="C96" s="22"/>
+      <c r="D96" s="22"/>
+      <c r="E96" s="22"/>
+      <c r="F96" s="56"/>
+      <c r="G96" s="56"/>
+    </row>
+    <row r="97" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="19" t="s">
         <v>7</v>
-      </c>
-[...9 lines deleted...]
-        <v>8</v>
       </c>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
-      <c r="F97" s="58"/>
-[...4 lines deleted...]
-      <c r="L124" s="23"/>
+      <c r="F97" s="57"/>
+      <c r="G97" s="57"/>
+    </row>
+    <row r="98" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="19"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="19"/>
+      <c r="E98" s="19"/>
+      <c r="F98" s="57"/>
+      <c r="G98" s="57"/>
+    </row>
+    <row r="125" spans="11:12" x14ac:dyDescent="0.15">
+      <c r="K125" s="23"/>
+      <c r="L125" s="23"/>
     </row>
   </sheetData>
-  <autoFilter ref="A13:H91" xr:uid="{00000000-0009-0000-0000-000001000000}">
-[...1 lines deleted...]
-      <sortCondition ref="A13:A91"/>
+  <autoFilter ref="A13:H92" xr:uid="{00000000-0009-0000-0000-000001000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A14:H92">
+      <sortCondition ref="A13:A92"/>
     </sortState>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A18:H33">
     <sortCondition ref="A15"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A12:H12"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B89 B52" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B90 B52" xr:uid="{1778C8D0-44BB-4D7F-B6FF-7B1DB779C87E}">
       <formula1>Product_Category</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="C52:D52" xr:uid="{A78C3A0B-769B-4BE9-8A49-766318AF8700}">
       <formula1>Therapeutic_Area</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="H28" r:id="rId1" display="https://www.ema.europa.eu/en/medicines/human/EPAR/zynteglo" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
-    <hyperlink ref="H75" r:id="rId2" display="https://www.ema.europa.eu/en/medicines/human/EPAR/ervebo" xr:uid="{7440D8D2-991C-458F-ACE9-F43C0DD28994}"/>
-[...1 lines deleted...]
-    <hyperlink ref="H68" r:id="rId4" display="https://www.ema.europa.eu/en/medicines/human/EPAR/zolgensma" xr:uid="{B5D6CA62-CABF-41B9-ACD3-D3EFEB1E7966}"/>
+    <hyperlink ref="H76" r:id="rId2" display="https://www.ema.europa.eu/en/medicines/human/EPAR/ervebo" xr:uid="{7440D8D2-991C-458F-ACE9-F43C0DD28994}"/>
+    <hyperlink ref="H71" r:id="rId3" display="https://www.ema.europa.eu/en/medicines/human/EPAR/polivy" xr:uid="{A378BC7E-959A-44BF-A5CA-F211006C234A}"/>
+    <hyperlink ref="H69" r:id="rId4" display="https://www.ema.europa.eu/en/medicines/human/EPAR/zolgensma" xr:uid="{B5D6CA62-CABF-41B9-ACD3-D3EFEB1E7966}"/>
     <hyperlink ref="H31" r:id="rId5" display="Authorised, see EPAR" xr:uid="{B057C883-2815-45F3-850D-74DB383FFCD3}"/>
-    <hyperlink ref="H56" r:id="rId6" display="Authorised, see EPAR" xr:uid="{4F782F82-1626-4AB8-B4C5-2807795EABED}"/>
-[...4 lines deleted...]
-    <hyperlink ref="H55" r:id="rId11" display="Authorised, see EPAR" xr:uid="{85B4D3CB-EEDC-443A-8DFE-55BD62C9115A}"/>
+    <hyperlink ref="H57" r:id="rId6" display="Authorised, see EPAR" xr:uid="{4F782F82-1626-4AB8-B4C5-2807795EABED}"/>
+    <hyperlink ref="H60" r:id="rId7" display="Authorised, see EPAR" xr:uid="{80A515BB-CDEF-4F1A-8E17-0B269D05FF60}"/>
+    <hyperlink ref="H77" r:id="rId8" display="https://www.ema.europa.eu/en/medicines/human/EPAR/evrysdi" xr:uid="{020CE5D5-0E19-49DC-9EF6-77E3071449B4}"/>
+    <hyperlink ref="H80" r:id="rId9" display="Authorised, see EPAR" xr:uid="{4A9D7D6F-AB5C-4477-BF64-243AAAC9D5B3}"/>
+    <hyperlink ref="H67" r:id="rId10" display="authorised, see EPAR’ " xr:uid="{C9EEC094-CB49-4C91-8D27-6D226A8692D8}"/>
+    <hyperlink ref="H56" r:id="rId11" display="Authorised, see EPAR" xr:uid="{85B4D3CB-EEDC-443A-8DFE-55BD62C9115A}"/>
     <hyperlink ref="H32" r:id="rId12" display="https://www.ema.europa.eu/en/medicines/human/EPAR/tavneos" xr:uid="{E8025559-DD91-48EE-8FD7-36131E45217B}"/>
     <hyperlink ref="H47" r:id="rId13" display="Authorised, see EPAR" xr:uid="{7AB2097B-8F9C-47FE-AAF5-E019EDFF28E0}"/>
     <hyperlink ref="H49" r:id="rId14" display="Authorised, see EPAR" xr:uid="{77861EEB-0ECE-4B10-AC05-64112844F96C}"/>
-    <hyperlink ref="H48" r:id="rId15" xr:uid="{F9AB5A26-A45E-4FFE-925D-FCC376ED8ABB}"/>
+    <hyperlink ref="H48" r:id="rId15" display="Refusal of MAA, see EPAR" xr:uid="{F9AB5A26-A45E-4FFE-925D-FCC376ED8ABB}"/>
     <hyperlink ref="H39" r:id="rId16" display="Authorised, see EPAR" xr:uid="{F7F28C60-C72E-4ADB-B21A-28A98C310ACA}"/>
     <hyperlink ref="H36" r:id="rId17" display="https://www.ema.europa.eu/en/medicines/human/EPAR/blenrep1" xr:uid="{18D2C4C3-0698-43D0-BC13-DB0501EE3505}"/>
     <hyperlink ref="H33" r:id="rId18" display="Authorised,_x000a_see EPAR" xr:uid="{22AE70A0-28CC-47BE-A779-FB96380CF7C8}"/>
     <hyperlink ref="H54" r:id="rId19" display="https://www.ema.europa.eu/en/medicines/human/EPAR/givlaari" xr:uid="{899B07BF-46DE-49B9-8CA4-578BDCF01D23}"/>
-    <hyperlink ref="H91" r:id="rId20" display="https://www.ema.europa.eu/en/medicines/human/EPAR/oxbryta" xr:uid="{23DDF5F0-1686-4F6A-9F1D-C8983D7C6274}"/>
+    <hyperlink ref="H92" r:id="rId20" display="https://www.ema.europa.eu/en/medicines/human/EPAR/oxbryta" xr:uid="{23DDF5F0-1686-4F6A-9F1D-C8983D7C6274}"/>
     <hyperlink ref="H30" r:id="rId21" display="https://www.ema.europa.eu/en/medicines/human/EPAR/carvykti" xr:uid="{668A32C7-D143-423D-88F8-411BA2BD5EE7}"/>
-    <hyperlink ref="H58" r:id="rId22" display="https://www.ema.europa.eu/en/medicines/human/EPAR/breyanzi" xr:uid="{798DF355-9720-40CC-AAB1-B2646A04ED21}"/>
-[...3 lines deleted...]
-    <hyperlink ref="H64" r:id="rId26" display="https://www.ema.europa.eu/en/medicines/human/EPAR/beyfortus" xr:uid="{DF5BC4F5-13BC-43FB-ADE5-8AA481DB785F}"/>
+    <hyperlink ref="H59" r:id="rId22" display="https://www.ema.europa.eu/en/medicines/human/EPAR/breyanzi" xr:uid="{798DF355-9720-40CC-AAB1-B2646A04ED21}"/>
+    <hyperlink ref="H68" r:id="rId23" display="Authorised, see EPAR" xr:uid="{E7828E59-68BD-4A19-AB1C-C335F4C74907}"/>
+    <hyperlink ref="H87" r:id="rId24" display="Authorised,_x000a_see EPAR" xr:uid="{4671C1A7-FA09-4344-BE00-17B83CA2D07D}"/>
+    <hyperlink ref="H85" r:id="rId25" display="https://www.ema.europa.eu/en/medicines/human/EPAR/tecvayli" xr:uid="{94904436-30FC-4BA6-84CD-F6A6DB224F62}"/>
+    <hyperlink ref="H65" r:id="rId26" display="https://www.ema.europa.eu/en/medicines/human/EPAR/beyfortus" xr:uid="{DF5BC4F5-13BC-43FB-ADE5-8AA481DB785F}"/>
     <hyperlink ref="H50" r:id="rId27" display="Authorised, see EPAR" xr:uid="{D5466667-6BA7-4791-97F7-D01CE3791A2F}"/>
-    <hyperlink ref="H81" r:id="rId28" display="Authorised, see EPAR" xr:uid="{FB526671-FF39-4879-AFB2-752C11109EC5}"/>
-[...2 lines deleted...]
-    <hyperlink ref="H69" r:id="rId31" display="Positive opinion October 2023, pending EC decision " xr:uid="{AC124DF0-70D4-46E1-A157-C245ED30C540}"/>
+    <hyperlink ref="H82" r:id="rId28" display="Authorised, see EPAR" xr:uid="{FB526671-FF39-4879-AFB2-752C11109EC5}"/>
+    <hyperlink ref="H84" r:id="rId29" display="https://www.ema.europa.eu/en/medicines/human/EPAR/talvey" xr:uid="{5A19989B-FE3D-49CC-A876-65E08CE77077}"/>
+    <hyperlink ref="H89" r:id="rId30" display="https://www.ema.europa.eu/en/medicines/human/EPAR/roctavian" xr:uid="{1CEBE795-2819-4A43-B854-CAB5D57D1101}"/>
+    <hyperlink ref="H70" r:id="rId31" display="Positive opinion October 2023, pending EC decision " xr:uid="{AC124DF0-70D4-46E1-A157-C245ED30C540}"/>
     <hyperlink ref="H42" r:id="rId32" display="https://www.ema.europa.eu/en/medicines/human/EPAR/casgevy" xr:uid="{23A13483-A2D5-4D0E-A7BF-0CA6752D06F7}"/>
     <hyperlink ref="H43" r:id="rId33" display="Pending EC decision" xr:uid="{1C8F70D1-8443-40AB-A6A6-E29BC4E0A5B4}"/>
     <hyperlink ref="H44" r:id="rId34" display="https://www.ema.europa.eu/en/medicines/human/EPAR/voydeya" xr:uid="{56184501-AFD1-417D-B664-F9666BA207E1}"/>
-    <hyperlink ref="H57" r:id="rId35" display="Authorised, see EPAR" xr:uid="{3C630961-F2A3-498E-8582-8928BB106FE9}"/>
-    <hyperlink ref="H89" r:id="rId36" display="https://www.ema.europa.eu/en/medicines/human/EPAR/ixchiq" xr:uid="{C46A634E-6DA1-4133-A7D2-07552AC6E013}"/>
+    <hyperlink ref="H58" r:id="rId35" display="Authorised, see EPAR" xr:uid="{3C630961-F2A3-498E-8582-8928BB106FE9}"/>
+    <hyperlink ref="H90" r:id="rId36" display="https://www.ema.europa.eu/en/medicines/human/EPAR/ixchiq" xr:uid="{C46A634E-6DA1-4133-A7D2-07552AC6E013}"/>
     <hyperlink ref="H51" r:id="rId37" display="https://www.ema.europa.eu/en/medicines/human/EPAR/durveqtix" xr:uid="{F7501943-E2B4-4653-A73E-427A4165AF0A}"/>
-    <hyperlink ref="H80" r:id="rId38" display="https://www.ema.europa.eu/en/medicines/human/EPAR/winrevair" xr:uid="{F5B095F2-17E4-42EF-AF1C-EAD0726B784E}"/>
-    <hyperlink ref="H78" r:id="rId39" display="Pending EC decision" xr:uid="{835DF57C-5E7D-45EE-873B-5A32B935F06A}"/>
+    <hyperlink ref="H81" r:id="rId38" display="https://www.ema.europa.eu/en/medicines/human/EPAR/winrevair" xr:uid="{F5B095F2-17E4-42EF-AF1C-EAD0726B784E}"/>
+    <hyperlink ref="H79" r:id="rId39" display="Pending EC decision" xr:uid="{835DF57C-5E7D-45EE-873B-5A32B935F06A}"/>
     <hyperlink ref="H41" r:id="rId40" display="Pending EC decision" xr:uid="{6F79A0CB-BDF1-48FB-A36D-C2665BD23A27}"/>
-    <hyperlink ref="H65" r:id="rId41" display="Authorised, see EPAR" xr:uid="{5846BF0B-EEFB-4AEA-B7E5-0B5D4C518D1E}"/>
+    <hyperlink ref="H66" r:id="rId41" display="Authorised, see EPAR" xr:uid="{5846BF0B-EEFB-4AEA-B7E5-0B5D4C518D1E}"/>
     <hyperlink ref="H53" r:id="rId42" display="https://www.ema.europa.eu/en/medicines/human/EPAR/vyjuvek" xr:uid="{167DB159-0225-425D-AC74-02911B3A7955}"/>
     <hyperlink ref="H46" r:id="rId43" display="Authorised, see EPAR" xr:uid="{A69310A7-4455-4784-A7F4-9034AFB337E8}"/>
-    <hyperlink ref="H27" r:id="rId44" xr:uid="{D4A63197-8C50-45C9-AAC5-AB01EEE45481}"/>
+    <hyperlink ref="H27" r:id="rId44" display="Withdrawn at the request of the marketing-authorisation holder" xr:uid="{D4A63197-8C50-45C9-AAC5-AB01EEE45481}"/>
     <hyperlink ref="H37" r:id="rId45" display="Pending EC Decision" xr:uid="{C851D53B-8C16-466A-A3C6-7D54DA89D150}"/>
-    <hyperlink ref="H85" r:id="rId46" display="https://www.ema.europa.eu/en/medicines/human/EPAR/teizeild" xr:uid="{89329AEC-5D1F-4FF9-8526-064067E54B63}"/>
+    <hyperlink ref="H86" r:id="rId46" display="https://www.ema.europa.eu/en/medicines/human/EPAR/teizeild" xr:uid="{89329AEC-5D1F-4FF9-8526-064067E54B63}"/>
     <hyperlink ref="H45" r:id="rId47" display="https://www.ema.europa.eu/en/medicines/human/EPAR/kygevvi" xr:uid="{6909E813-5935-48C6-B28D-FAABA6FE921F}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="portrait" verticalDpi="300" r:id="rId48"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;7&amp;P/&amp;N&amp;C&amp;"Calibri"&amp;11&amp;K000000&amp;"Calibri"&amp;11&amp;K000000&amp;6© European Medicines Agency, 2017. Reproduction is authorised provided the source is acknowledged._x000D_&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="7" man="1"/>
   </rowBreaks>
   <drawing r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C71823F5-89F9-4598-911B-64C3357BFE41}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Verdana"&amp;7&amp;K737373Classified as public by the European Medicines Agency</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>