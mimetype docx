--- v0 (2026-09-23)
+++ v1 (2026-11-01)
@@ -1,78 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E61797" w:rsidP="74F4884B" w:rsidRDefault="00E61797" w14:paraId="53F3D7EE" w14:textId="09CE025D">
+    <w:p w:rsidR="00E61797" w:rsidP="74F4884B" w:rsidRDefault="008611CE" w14:paraId="53F3D7EE" w14:textId="09CE025D">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="003399" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74F4884B" w:rsidR="008611CE">
+      <w:r w:rsidRPr="74F4884B">
         <w:rPr>
           <w:color w:val="003399"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>VDS application form</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF32F9" w:rsidP="005545E8" w:rsidRDefault="7C4F002B" w14:paraId="44CE586F" w14:textId="079E035E">
       <w:pPr>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -144,103 +145,69 @@
     <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="7B763BEF" w14:textId="0FC1A22E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Context of use</w:t>
       </w:r>
       <w:r w:rsidRPr="2D26F202" w:rsidR="03D8B726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="2D26F202" w:rsidR="03D8B726">
+        <w:t xml:space="preserve"> (CoU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>CoU</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="2D26F202" w:rsidR="03D8B726">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> should:</w:t>
+        </w:rPr>
+        <w:t>defines the specific intended application of a 3Rs testing approach or NAM in medicines development or regulatory assessment, and the conditions under which it can inform regulatory decision making. The CoU should:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="2C0A93DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="321"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Specify the regulatory use or decision context in line with the stage of medicines development in which the NAM is intended to be applied (e.g. for discovery, to support first-in-human or later stage clinical trials or marketing of a medicinal product)</w:t>
       </w:r>
     </w:p>
@@ -265,273 +232,196 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Define the relationship of the test method to the endpoints of interest including biological plausibility</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="0DBE65B7" w14:textId="6D9C4144">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="321"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Define the applicability domain and limitations of the above to ensure the NAM is applied within the defined </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Define the applicability domain and limitations of the above to ensure the NAM is applied within the defined CoU</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="18C1FF88" w14:textId="164D69A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="321"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Weight of evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="2D26F202" w:rsidR="1C2105DF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="2D26F202" w:rsidR="1C2105DF">
+        <w:t xml:space="preserve"> (WoE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="2D26F202" w:rsidR="1C2105DF">
+        <w:t xml:space="preserve"> approach:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D26F202">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flexible, qualitative or semi-quantitative expert-judgement-based approaches that integrate and weigh relevant evidence from various existing (e.g. peer-reviewed scientific publications, “legacy” data) or newly generated data sources. The data can include but are not limited to physicochemical methods, in silico models, grouping and read-across approaches, in vitro methods, ex vivo methods, in vivo tests and human data. WoE approaches can inform regulatory decision-making, and, where required, guide the targeted generation of new data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="3319DBB8" w14:textId="6F852AF6">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="74F4884B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2D26F202">
+        <w:t>New approach methodologies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74F4884B" w:rsidR="2FB51061">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2D26F202">
+        <w:t xml:space="preserve"> (NAMs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F810F3" w:rsidR="007043A1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F810F3" w:rsidR="722B8F83">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74F4884B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...96 lines deleted...]
-        <w:t>, ex vivo, refined in vivo and other advanced biology-based approaches and structured combinations of these (e.g. Weight of Evidence approaches). NAMs are designed to generate data that provide an equivalent or improved translation to support human or target species-relevant regulatory decision making.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> innovative test methods or testing approaches aimed to progressively replace, reduce, and refine (3Rs) traditional animal studies. These include in vitro, in silico, in chemico, ex vivo, refined in vivo and other advanced biology-based approaches and structured combinations of these (e.g. Weight of Evidence approaches). NAMs are designed to generate data that provide an equivalent or improved translation to support human or target species-relevant regulatory decision making.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="74F4884B" w:rsidP="74F4884B" w:rsidRDefault="74F4884B" w14:paraId="12FE2E5D" w14:textId="1647EB79">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="214C5B25" w14:textId="4E4BBBFF">
       <w:pPr>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6F2308BA">
+    </w:p>
+    <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="7C4F002B" w14:paraId="214C5B25" w14:textId="4E4BBBFF">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="220"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6F2308BA" w:rsidR="7887C326">
+      </w:pPr>
+      <w:r w:rsidRPr="6F2308BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and form submission</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6F2308BA">
+        <w:t>Terms of participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F2308BA" w:rsidR="7887C326">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and form submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F2308BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BD2B94" w:rsidR="00BF32F9" w:rsidP="0EDAD828" w:rsidRDefault="11667B09" w14:paraId="327CF3AA" w14:textId="2FCB5F73">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0EDAD828">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The scope of the pilot is limited to NAM data falling within predefined </w:t>
       </w:r>
       <w:r w:rsidRPr="0EDAD828" w:rsidR="000527FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>context of use (</w:t>
@@ -581,95 +471,59 @@
     </w:p>
     <w:p w:rsidRPr="00BD2B94" w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="11667B09" w14:paraId="19D1D031" w14:textId="1EECDDFC">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation in the VDS pilot is open to </w:t>
       </w:r>
       <w:r w:rsidRPr="6CF35450">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">companies, contract research </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6CF35450">
+        <w:t xml:space="preserve">companies, contract research organisations, method developers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>organisations</w:t>
-[...34 lines deleted...]
-        <w:t>, academic laboratories</w:t>
+        <w:t>non-governmental organisations, academic laboratories</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2B94" w:rsidR="003C6321">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, consortia</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and others</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2B94" w:rsidR="00BD2B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -726,62 +580,52 @@
         <w:t>to determine their suitability for inclusion in the pilot. Where appropriate, applicants may be advised that an alternative existing regulatory procedure (e.g. ITF briefing meeting, Scientific Advice (SA), or Qualification Advice (QA)) would be more suitable for addressing their needs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF32F9" w:rsidP="00E61797" w:rsidRDefault="5F537FC5" w14:paraId="43C9B4A3" w14:textId="7DBDCB2B">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected applications will be invited to proceed with submission of the full briefing package, including </w:t>
       </w:r>
       <w:r w:rsidRPr="2D26F202">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">sufficiently documented data packages describing the methodology, its performance, and proposed </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>sufficiently documented data packages describing the methodology, its performance, and proposed CoU</w:t>
+      </w:r>
       <w:r w:rsidRPr="2D26F202" w:rsidR="0C709236">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="271"/>
         <w:tblW w:w="9441" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9441"/>
       </w:tblGrid>
       <w:tr w:rsidR="00005D29" w:rsidTr="4456F92D" w14:paraId="575D2DE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -822,208 +666,502 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>VDS@ema.europa.eu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00005D29" w:rsidP="00AD025A" w:rsidRDefault="009F46FC" w14:paraId="09A9EFB2" w14:textId="2826868A">
             <w:pPr>
               <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
             <w:r w:rsidRPr="6F2308BA" w:rsidR="00005D29">
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">ou may use </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> provides an encrypted transmission to protect your confidential information. </w:t>
+              <w:t xml:space="preserve">ou may use EudraLink to send the form. EudraLink provides an encrypted transmission to protect your confidential information. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="6F2308BA" w:rsidR="00005D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To use </w:t>
-[...15 lines deleted...]
-                <w:t>, first create an EMA account (Self-Register)</w:t>
+                <w:t>To use Eudralink, first create an EMA account (Self-Register)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="6F2308BA" w:rsidR="00005D29">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, if needed, then request an </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> account via </w:t>
+              <w:t xml:space="preserve">, if needed, then request an EudraLink account via </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="6F2308BA" w:rsidR="00005D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 </w:rPr>
                 <w:t>EMA ServiceNow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="6F2308BA" w:rsidR="00005D29">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="002040AC" w:rsidR="009E0723" w:rsidP="6F2308BA" w:rsidRDefault="009E0723" w14:paraId="76E3C331" w14:textId="0D5701E2">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002040AC" w:rsidR="00005D29" w:rsidP="2D26F202" w:rsidRDefault="008611CE" w14:paraId="5DCEC820" w14:textId="77777777">
+    <w:p w:rsidR="00DF7770" w:rsidP="2D26F202" w:rsidRDefault="00DF7770" w14:paraId="31FA553F" w14:textId="77777777">
+      <w:pPr/>
+    </w:p>
+    <w:p w:rsidRPr="002040AC" w:rsidR="00DF7770" w:rsidP="00DF7770" w:rsidRDefault="00DF7770" w14:paraId="39DCA8A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="220"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="50B50EE4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="50B50EE4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>protection notice</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002040AC" w:rsidR="00005D29" w:rsidP="00DF7770" w:rsidRDefault="00DF7770" w14:paraId="5DCEC820" w14:textId="2F6E372E">
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="50B50EE4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>By following this process</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t>, you are providing your consent to the processing of your personal data (</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> name, email address) </w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Regulation (EU) 2018/</w:t>
+      </w:r>
+      <w:r w:rsidR="50B50EE4">
+        <w:rPr/>
+        <w:t>1725</w:t>
+      </w:r>
+      <w:r w:rsidR="70191159">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002040AC" w:rsidR="008611CE" w:rsidP="0084207D" w:rsidRDefault="008611CE" w14:paraId="4AAF2C48" w14:textId="17F2EF5B">
+    <w:p w:rsidRPr="009565A7" w:rsidR="009565A7" w:rsidP="6B9E6B95" w:rsidRDefault="009565A7" w14:paraId="0E845A37" w14:textId="12D6A7A8">
       <w:pPr>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002040AC">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="7E510E95">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important: Eligibility for the VDS pilot is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="362661F1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strictly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="7E510E95">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>dependent on the availability of sufficiently mature data to enable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="7E510E95">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="50A85BF1">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>a meaningful</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="7E510E95">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="7E510E95">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>scientific assessment.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008611CE" w:rsidP="00AD025A" w:rsidRDefault="008611CE" w14:paraId="3D429056" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    <w:p w:rsidRPr="00EE256C" w:rsidR="00067909" w:rsidP="00067909" w:rsidRDefault="009565A7" w14:paraId="5C29F1E6" w14:textId="3DE14248">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002040AC">
+      </w:pPr>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t xml:space="preserve">Applications must be supported by sufficient data to allow evaluation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t xml:space="preserve">, its performance, proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t>CoU</w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t xml:space="preserve">, and potential regulatory relevance. </w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t>Following validation, se</w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t xml:space="preserve">lected applicants will be invited to </w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="7E510E95">
+        <w:rPr/>
+        <w:t xml:space="preserve"> a briefing package</w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2E786419">
+        <w:rPr/>
+        <w:t>requiring</w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2E786419">
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t xml:space="preserve"> level of detail broadly consistent with a written summary approach comparable to eCTD Module 2.4. (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="R66315d7151fc4017">
+        <w:r w:rsidRPr="6B9E6B95" w:rsidR="655CCD29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Pilot information document</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="655CCD29">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="16968E28">
+        <w:rPr/>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="16968E28">
+        <w:rPr/>
+        <w:t xml:space="preserve">Data briefing package, </w:t>
+      </w:r>
+      <w:r w:rsidR="16968E28">
+        <w:rPr/>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="16968E28">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="16968E28">
+        <w:rPr/>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="362661F1">
+        <w:rPr/>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C871F2" w:rsidR="00203755" w:rsidP="6B9E6B95" w:rsidRDefault="00EE256C" w14:paraId="3CD6A22B" w14:textId="78742632">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rPrChange w:author="" w16du:dateUtc="2026-10-08T23:13:00Z" w:id="388589815">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="en-NL"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="1641C8F8">
+        <w:rPr/>
+        <w:t xml:space="preserve">Applications that describe only a NAM proposal, study concept, protocol, or planned future work, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="38776C32">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:bCs/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> without data sufficiently mature for scientific assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="1641C8F8">
+        <w:rPr/>
+        <w:t xml:space="preserve">, will not be eligible for </w:t>
+      </w:r>
+      <w:r w:rsidR="14FD69FB">
+        <w:rPr/>
+        <w:t>the pilot</w:t>
+      </w:r>
+      <w:r w:rsidR="1641C8F8">
+        <w:rPr/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1641C8F8">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If mature data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not yet available, please do not complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="564D36DE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lternative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> routes for early-stage discussion, such as the EMA Innovation Task Force (ITF), may be more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="2E786419">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00203755" w:rsidR="00663A8A" w:rsidP="6B9E6B95" w:rsidRDefault="00102E25" w14:paraId="47592FC8" w14:textId="4CF7EDEB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> validation, applicants are expected to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="001F0B58">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E6B95" w:rsidR="00102E25">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>briefing document within one month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203755" w:rsidP="6B9E6B95" w:rsidRDefault="008611CE" w14:paraId="608393DD" w14:textId="43751326">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="280" w:after="220" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="002040AC" w:rsidR="008611CE" w:rsidP="0084207D" w:rsidRDefault="008611CE" w14:paraId="54C89C3A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002040AC">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Application details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -1700,119 +1838,107 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidRPr="6F2308BA" w:rsidR="4AF667A9">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> intended to be submitted within the pilot </w:t>
       </w:r>
       <w:r w:rsidRPr="6F2308BA">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(within or not a </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(within or not a WoE</w:t>
+      </w:r>
       <w:r w:rsidRPr="6F2308BA" w:rsidR="4AF667A9">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="6F2308BA">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002040AC" w:rsidR="003003CA" w:rsidP="003003CA" w:rsidRDefault="003003CA" w14:paraId="79479CD3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Calibri" w:cs="Courier New"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="339966"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="6238"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002040AC" w:rsidR="003003CA" w:rsidTr="6F2308BA" w14:paraId="1167E66F" w14:textId="77777777">
+      <w:tr w:rsidRPr="002040AC" w:rsidR="003003CA" w:rsidTr="6B9E6B95" w14:paraId="1167E66F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BD2B94" w:rsidR="003003CA" w:rsidP="00214B91" w:rsidRDefault="274F2FA9" w14:paraId="4B5831AE" w14:textId="1B39108C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6F2308BA">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Regulatory applicability area</w:t>
             </w:r>
             <w:r w:rsidRPr="6F2308BA" w:rsidR="659F9A06">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t xml:space="preserve"> (refer to section: </w:t>
             </w:r>
@@ -1832,132 +1958,123 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000099"/>
             </w:rPr>
             <w:id w:val="-1353261368"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="RAA1" w:value="RAA1"/>
               <w:listItem w:displayText="RAA2" w:value="RAA2"/>
               <w:listItem w:displayText="RAA3" w:value="RAA3"/>
               <w:listItem w:displayText="RAA4" w:value="RAA4"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
+                <w:tcMar/>
               </w:tcPr>
               <w:p w:rsidRPr="002040AC" w:rsidR="003003CA" w:rsidP="00214B91" w:rsidRDefault="00082EF7" w14:paraId="1176B0C3" w14:textId="39926460">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:rPr>
                     <w:color w:val="000099"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00147DE3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:color w:val="000099"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidRPr="002040AC" w:rsidR="00C8524C" w:rsidTr="6F2308BA" w14:paraId="1AE061A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="002040AC" w:rsidR="00C8524C" w:rsidTr="6B9E6B95" w14:paraId="1AE061A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00C8524C" w:rsidP="00214B91" w:rsidRDefault="00AF04AF" w14:paraId="5EC715C0" w14:textId="121861E2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF04AF">
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rief description of NAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002040AC">
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(and/or </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> approach)</w:t>
+              <w:t>(and/or WoE approach)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="002040AC" w:rsidR="00AF04AF" w:rsidP="00214B91" w:rsidRDefault="00AF04AF" w14:paraId="34F46F82" w14:textId="549F1CC3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002040AC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(max. </w:t>
             </w:r>
             <w:r w:rsidR="00D7363B">
               <w:rPr>
@@ -1974,74 +2091,81 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="000099"/>
             </w:rPr>
             <w:id w:val="-1794429102"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
+                <w:tcMar/>
               </w:tcPr>
               <w:p w:rsidRPr="002040AC" w:rsidR="00C8524C" w:rsidP="00214B91" w:rsidRDefault="006D78FE" w14:paraId="206697F5" w14:textId="5E66BBF4">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                   <w:rPr>
                     <w:color w:val="000099"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00147DE3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:color w:val="000099"/>
+            </w:rPr>
+          </w:sdtEndPr>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidRPr="002040AC" w:rsidR="00C83EF1" w:rsidTr="6F2308BA" w14:paraId="7203F6AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="002040AC" w:rsidR="00C83EF1" w:rsidTr="6B9E6B95" w14:paraId="7203F6AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00BD2B94" w:rsidR="00D4784D" w:rsidP="3688D1D9" w:rsidRDefault="76646315" w14:paraId="3E117CB9" w14:textId="428C372D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2B94">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>Context of use</w:t>
             </w:r>
             <w:r w:rsidRPr="6CF35450" w:rsidR="6B6FA401">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see definition above)</w:t>
@@ -2049,65 +2173,51 @@
           </w:p>
           <w:p w:rsidR="00C83EF1" w:rsidP="3688D1D9" w:rsidRDefault="00D72FA9" w14:paraId="543D9D79" w14:textId="12D89E2E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="6CF35450" w:rsidR="6B6FA401">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>escribe the s</w:t>
             </w:r>
             <w:r w:rsidRPr="3688D1D9" w:rsidR="4E6951B0">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
-              <w:t xml:space="preserve">tage of development in which the NAM (and/or </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> approach) is used</w:t>
+              <w:t>tage of development in which the NAM (and/or WoE approach) is used</w:t>
             </w:r>
             <w:r w:rsidRPr="3688D1D9" w:rsidR="00C83EF1">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="3688D1D9" w:rsidR="0D95A47D">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="6CF35450" w:rsidR="1897D62E">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="3688D1D9" w:rsidR="0D95A47D">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>potential regulatory applica</w:t>
@@ -2168,74 +2278,207 @@
             </w:r>
             <w:r w:rsidRPr="002040AC">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1922359263"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
+                <w:tcMar/>
               </w:tcPr>
               <w:p w:rsidRPr="002040AC" w:rsidR="00C83EF1" w:rsidP="00B31FF3" w:rsidRDefault="00B750E1" w14:paraId="05358A36" w14:textId="736B0E44">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00147DE3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidRPr="002040AC" w:rsidR="002D431E" w:rsidTr="6F2308BA" w14:paraId="149E9C5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002040AC" w:rsidR="00EE256C" w:rsidTr="6B9E6B95" w14:paraId="2D340602" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE256C" w:rsidP="6B9E6B95" w:rsidRDefault="00EE256C" w14:paraId="39E12685" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="003399"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t>Data available</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001F0B58" w:rsidR="7BD7F3FB" w:rsidP="6B9E6B95" w:rsidRDefault="7BD7F3FB" w14:paraId="09C17CD4" w14:textId="7B120716">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="003399"/>
+                <w:rPrChange w:author="" w16du:dateUtc="2026-10-08T23:19:00Z" w:id="1924479961">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe the type, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t>maturity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and scope of the data currently available to support scientific assessment of the NAM, its </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t>performance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and its proposed context of use (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t>CoU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="4137B742">
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE256C" w:rsidP="6B9E6B95" w:rsidRDefault="00EE256C" w14:paraId="59A378A6" w14:textId="0FF37532">
+            <w:pPr>
+              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="003399"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="003399"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(max. 250 words)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-754042442"/>
+            <w:placeholder>
+              <w:docPart w:val="EA0F0EA713F24A189F74E3BFCA2140E5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6238" w:type="dxa"/>
+                <w:tcMar/>
+              </w:tcPr>
+              <w:p w:rsidR="00EE256C" w:rsidP="00B31FF3" w:rsidRDefault="00EE256C" w14:paraId="6F586553" w14:textId="27D84663">
+                <w:pPr>
+                  <w:pStyle w:val="BodytextAgency"/>
+                </w:pPr>
+                <w:r w:rsidRPr="6B9E6B95" w:rsidR="1641C8F8">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidRPr="002040AC" w:rsidR="002D431E" w:rsidTr="6B9E6B95" w14:paraId="149E9C5B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="002D431E" w:rsidP="3688D1D9" w:rsidRDefault="58273608" w14:paraId="4B79ED6F" w14:textId="57EAF181">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="002D431E" w:rsidR="4515934A">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>eason</w:t>
             </w:r>
             <w:r w:rsidR="009C3355">
               <w:rPr>
                 <w:color w:val="003399"/>
               </w:rPr>
               <w:t>s</w:t>
@@ -2263,246 +2506,174 @@
             </w:pPr>
             <w:r w:rsidRPr="45A81992">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="003399"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(max. 250 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1169862249"/>
             <w:placeholder>
               <w:docPart w:val="0258C490220844138C420A56B20306A5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6238" w:type="dxa"/>
+                <w:tcMar/>
               </w:tcPr>
               <w:p w:rsidR="002D431E" w:rsidP="00B31FF3" w:rsidRDefault="58273608" w14:paraId="6B75788D" w14:textId="284A0157">
                 <w:pPr>
                   <w:pStyle w:val="BodytextAgency"/>
                 </w:pPr>
                 <w:r w:rsidRPr="45A81992">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="008611CE" w:rsidR="003003CA" w:rsidRDefault="003003CA" w14:paraId="21606937" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="45A81992" w:rsidRDefault="45A81992" w14:paraId="1CEA9C93" w14:textId="0FF3836D">
+    <w:p w:rsidR="45A81992" w:rsidRDefault="45A81992" w14:paraId="1CEA9C93" w14:textId="1B69C869">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="0084207D" w:rsidRDefault="2D609764" w14:paraId="4FFDDFCB" w14:textId="5854A5BE">
       <w:pPr>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="003399"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084207D">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="003399"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex on Regulatory Applicability Areas (RAAs)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="74F4884B" w:rsidRDefault="2D609764" w14:paraId="266D0093" w14:textId="24C1813F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="280" w:after="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74F4884B" w:rsidR="2D609764">
-[...127 lines deleted...]
-      <w:r w:rsidRPr="45A81992">
+      <w:r w:rsidRPr="74F4884B">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="6471CB36" w14:textId="77854E1F">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NAMs can be applied across different stages of development and regulatory evaluation. Depending on how and where they are used, they may contribute to the reduction, refinement, or replacement of animal studies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In this context, the use of NAM data, either individually or within a WoE framework, should be underpinned by a clearly defined CoU. This includes careful consideration of model relevance, as well as performance characteristics such as sensitivity and specificity, alongside an explicit acknowledgement of known limitations. To strengthen confidence in the assessment, NAM data may be integrated, where appropriate, with other relevant evidence sources, including in vivo studies, clinical data, and established class effects. Central to this approach, mechanistic elucidation and hypothesis-driven evidence generation are integral to the application of NAM data. NAMs can provide valuable insights into mechanisms of toxicity, enable characterisation of pathway-level liabilities, and generate biologically relevant data that inform human risk assessment. Such approaches may support dose optimisation, evaluation of potential interactions in combination therapies, investigation of the reversibility of toxic effects, and assessment of susceptibility in specific populations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="676D2C8B" w14:textId="5DFB712A">
+      <w:pPr>
+        <w:spacing w:before="280" w:after="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Regulatory Applicability Areas</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="16402493" w14:textId="1696805E">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RAA1: Risk assessment of biologics with no pharmacologically relevant species or biologics with partial response in non-clinical test species</w:t>
       </w:r>
       <w:r w:rsidRPr="45A81992">
@@ -2512,677 +2683,397 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="72E6DA89" w14:textId="67B389D3">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">When a biologic drug either shows high target specificity such that no pharmacologically relevant species exists beyond humans (based on a comprehensive assessment, including lack of binding to the relevant species ortholog, absence of functional activity due to insufficient homology, or lack of target expression), the use of NAM data may be considered within a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>When a biologic drug either shows high target specificity such that no pharmacologically relevant species exists beyond humans (based on a comprehensive assessment, including lack of binding to the relevant species ortholog, absence of functional activity due to insufficient homology, or lack of target expression), the use of NAM data may be considered within a WoE approach provided adequate scientific justification is established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="2371E753" w14:textId="5FB78DDD">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="45A81992">
+        <w:t xml:space="preserve">Similarly, where </w:t>
+      </w:r>
+      <w:r w:rsidR="00D531AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach provided adequate scientific justification is established.</w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biotechnology-derived pharmaceutical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520267">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elicit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a response in Non-Human Primates (NHPs) and/or other species that is only partially representative of human biology (i.e. species showing target engagement but with limited pharmacological activity, and/or not fully recapitulating human-relevant downstream effects or key endpoints), the use of NAM data may be considered to support interpretation of animal studies including to bridge gaps or address limitations of available animal models</w:t>
+      </w:r>
+      <w:r w:rsidR="00984855">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where scientifically justified, either as a standalone line of evidence or as part of a WoE approach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="2371E753" w14:textId="5FB78DDD">
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="731F3474" w14:textId="79EA1DD3">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Similarly, where </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D531AE">
+        <w:t>Such justification should include, as appropriate, evidence of prior clinical experience with the modality, demonstration of an understanding of the mechanism of action (MoA), and characterisation of the intended target (e.g. expression profile, biological function, and downstream signalling), as well as an evidence-based understanding of known or potential safety liabilities. In this context, NAM data used as a primary source of evidence within a WoE framework may be used to characterise pharmacodynamics, toxicology or pharmacokinetics to address specific safety concerns relevant to human risk assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="30C86B29" w14:textId="5F6D9EC3">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">biotechnology-derived pharmaceutical </w:t>
-[...185 lines deleted...]
-        <w:t>, as well as elements of registration or approval applications.</w:t>
+        <w:t>NAMs can also complement targeted in vivo data when such studies are appropriate and where these are scientifically justified. Under these conditions, NAM-derived data may support first-in-human (FiH) dose selection and clinical trial initiation, and may contribute to regulatory decision-making, including the reduction, refinement, or replacement of certain NHP studies (e.g. chronic, reproductive, developmental, or juvenile toxicity studies), including those typically conducted post-FiH, as well as elements of registration or approval applications.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00520267" w:rsidR="00C27E50" w:rsidP="00520267" w:rsidRDefault="00C27E50" w14:paraId="4CECC6BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="04DE7344" w14:textId="0A13ABE8">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RAA 2: DART Risk Assessment in Accordance with ICH S5(R3)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="09D4BF38" w14:textId="3A18FBE4">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In line with </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="0001273E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>ICH S5(R3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, a WoE approach integrating NAM data and/or other relevant evidence may be used to inform developmental and reproductive toxicity (DART) risk assessment. NAM data indicating either the presence or absence of developmental risk may contribute to the WoE, provided their context of use, relevance and limitations are adequately characterised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="6144F553" w14:textId="2ABC5B4B">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Where a synthetic small molecule, and in relevant cases a biologic drug, demonstrates developmental risk based on NAM data, this may support waiving subsequent DART studies, provided appropriate risk mitigation measures are in place. Conversely, where a WoE approach, which may include NAM data, demonstrates absence of developmental risk and the hazard is sufficiently characterised for the intended context of use, this may also support adaptation or waiving of subsequent DART studies. At minimum, this should include adequate characterisation of target biology, its role in development and reproduction, intrinsic pharmacological risk, patient population, and remaining uncertainties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="0DD52771" w14:textId="3B1670B2">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach integrating NAM data and/or other relevant evidence may be used to inform developmental and reproductive toxicity (DART) risk assessment. NAM data indicating either the presence or absence of developmental risk may contribute to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="45A81992">
+        <w:t xml:space="preserve">In some cases, a WoE approach based on existing evidence alone may be sufficient where the hazard is already well characterised, </w:t>
+      </w:r>
+      <w:r w:rsidR="0023013E">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="45A81992">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00831A44">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, provided their context of use, relevance and limitations are adequately characterised.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="45A81992">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">additional NAM data may be generated and submitted to complement the WoE, where relevant to the context of use. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2D609764" w:rsidP="00520267" w:rsidRDefault="2D609764" w14:paraId="6144F553" w14:textId="2ABC5B4B">
+    <w:p w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="22276D1D" w14:textId="4585C22D">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where a synthetic small molecule, and in relevant cases a biologic drug, demonstrates developmental risk based on NAM data, this may support waiving subsequent DART studies, provided appropriate risk mitigation measures are in place. Conversely, where a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>When a WoE approach, which may include NAMs data, demonstrates absence of risk, this may similarly support waiving subsequent DART studies, provided appropriate risk mitigation measures are in place. At minimum, this should include a complete characterisation of the target, its role in development and reproduction, characterisation of the molecule and intrinsic risks to development and reproduction, indication and patient population.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="419E7B0F" w14:textId="4FEDECBB">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"> development (EFD) studies to support the definition of context of use and strengthen regulatory confidence, including beyond scenarios explicitly described in ICH S5(R3). Applicability should be considered across the medicine lifecycle, including implications for marketing authorisation, product labelling, and use in pregnancy, while supporting reduction of animal use and addressing remaining data gaps.</w:t>
+        <w:t>NAM data may also be submitted alongside (preliminary) in vivo embryo–fetal development (EFD) studies to support the definition of context of use and strengthen regulatory confidence, including beyond scenarios explicitly described in ICH S5(R3). Applicability should be considered across the medicine lifecycle, including implications for marketing authorisation, product labelling, and use in pregnancy, while supporting reduction of animal use and addressing remaining data gaps.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C27E50" w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="0C281A30" w14:textId="016165E7">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27E50">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RAA3: Safety pharmacology</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C27E50" w:rsidR="00520267" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="1F8662E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Within the framework of safety pharmacology evaluation (see ICH S7A), NAM data may as part of weight-of-evidence (</w:t>
-[...19 lines deleted...]
-        <w:t>) approach may be used to support hazard identification, mechanistic understanding, and regulatory decision-making.</w:t>
+        <w:t>Within the framework of safety pharmacology evaluation (see ICH S7A), NAM data may as part of weight-of-evidence (WoE) approach may be used to support hazard identification, mechanistic understanding, and regulatory decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="6444874E" w14:textId="3D79C6EE">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In this context, NAMs may be used for screening and prioritisation, and to generate targeted data addressing defined safety concerns. They may also support mechanistic clarification of observed findings and contribute to integrated safety pharmacology strategies, such as combined telemetry approaches. Where sufficiently justified, such data may contribute to the assessment of cardiovascular, CNS, or respiratory risk. Where appropriate, NAMs data may contribute to evaluate the impact on other organs, systems or functions in accordance with ICH S7A and may support broader safety evaluation as part of regulatory submissions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="09DB6EC1" w14:textId="1A109305">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
@@ -3199,148 +3090,119 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RAA4: Hepatotoxicity and drug-induced liver injury (DILI) prediction </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2D609764" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="7EFAC5C9" w14:textId="71C50FBC">
       <w:pPr>
         <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">NAM data integrated within a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>NAM data integrated within a WoE approach may be used to assess the risk of hepatotoxicity/drug-induced liver injury (DILI) for both small molecules and biological products. These data may provide mechanistic, functional, and exposure–response insights relevant to human liver biology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C32427" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="784A7869" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>WoE</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>NAM data may contribute to the identification of hepatotoxic liabilities, support the characterisation of dose–response relationships, and inform safe starting and maximum doses and dose escalation and de-escalation strategies. Where appropriate, these approaches may also enable the elucidation of mechanisms underlying liver injury (e.g. mitochondrial dysfunction, bile acid transport inhibition, immune-mediated effects), including those not readily captured in conventional non-clinical species.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C32427" w:rsidR="003003CA" w:rsidP="00C27E50" w:rsidRDefault="2D609764" w14:paraId="2FE17295" w14:textId="476B3E86">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="45A81992">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> approach may be used to assess the risk of hepatotoxicity/drug-induced liver injury (DILI) for both small molecules and biological products. These data may provide mechanistic, functional, and exposure–response insights relevant to human liver biology.</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>mechanisms underlying liver injury (e.g. mitochondrial dysfunction, bile acid transport inhibition, immune-mediated effects), including those not readily captured in conventional non-clinical species.</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Where NAM data indicate a potential hepatotoxic risk that is sufficiently characterised, this information may support risk mitigation strategies and inform decision-making across the development lifecycle, including clinical study design, clinical monitoring, and product labelling.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00C32427" w:rsidR="003003CA" w:rsidSect="00B60E9D">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidRPr="002040AC" w:rsidR="00077509" w:rsidP="00B81056" w:rsidRDefault="00077509" w14:paraId="242CE861" w14:textId="77777777">
+    <w:p w:rsidRPr="002040AC" w:rsidR="0066479A" w:rsidP="00B81056" w:rsidRDefault="0066479A" w14:paraId="32A02D91" w14:textId="77777777">
       <w:r w:rsidRPr="002040AC">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidRPr="002040AC" w:rsidR="00077509" w:rsidP="00B81056" w:rsidRDefault="00077509" w14:paraId="2AEB93B1" w14:textId="77777777">
+    <w:p w:rsidRPr="002040AC" w:rsidR="0066479A" w:rsidP="00B81056" w:rsidRDefault="0066479A" w14:paraId="2A3D8E4D" w14:textId="77777777">
       <w:r w:rsidRPr="002040AC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -3379,70 +3241,71 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Semilight">
-    <w:panose1 w:val="020B0402040204020203"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="2D26F202" w:rsidTr="2D26F202" w14:paraId="2DD8BD1B" w14:textId="77777777">
       <w:trPr>
@@ -4129,97 +3992,97 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w:rsidRPr="002040AC" w:rsidR="002367F1" w:rsidP="002367F1" w:rsidRDefault="002367F1" w14:paraId="2B00B37D" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidRPr="002040AC" w:rsidR="002367F1" w:rsidTr="00214B91" w14:paraId="0BFFDCFC" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9413" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidRPr="002040AC" w:rsidR="002367F1" w:rsidP="002367F1" w:rsidRDefault="002367F1" w14:paraId="75424FE4" w14:textId="06BA6007">
+        <w:p w:rsidRPr="002040AC" w:rsidR="002367F1" w:rsidP="002367F1" w:rsidRDefault="002367F1" w14:paraId="75424FE4" w14:textId="55260541">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">© European Medicines Agency, </w:t>
           </w:r>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006F0EE8">
+          <w:r w:rsidR="00203755">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>2026</w:t>
           </w:r>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
@@ -4238,58 +4101,58 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="002040AC">
             <w:rPr>
               <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:color w:val="6D6F71"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> provided the source is acknowledged.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="002040AC" w:rsidR="002367F1" w:rsidRDefault="002367F1" w14:paraId="24403FEE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidRPr="002040AC" w:rsidR="00077509" w:rsidP="00B81056" w:rsidRDefault="00077509" w14:paraId="2FB93F3C" w14:textId="77777777">
+    <w:p w:rsidRPr="002040AC" w:rsidR="0066479A" w:rsidP="00B81056" w:rsidRDefault="0066479A" w14:paraId="32153665" w14:textId="77777777">
       <w:r w:rsidRPr="002040AC">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidRPr="002040AC" w:rsidR="00077509" w:rsidP="00B81056" w:rsidRDefault="00077509" w14:paraId="6C0DDB3B" w14:textId="77777777">
+    <w:p w:rsidRPr="002040AC" w:rsidR="0066479A" w:rsidP="00B81056" w:rsidRDefault="0066479A" w14:paraId="5E6A8568" w14:textId="77777777">
       <w:r w:rsidRPr="002040AC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidRPr="007043A1" w:rsidR="007043A1" w:rsidRDefault="007043A1" w14:paraId="5B918D3B" w14:textId="5F54B6AA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F810F3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E4755E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007043A1">
         <w:t>The NAM definition provided is still provisional pending the finalization of the Glossary in the context of the ongoing revision of the </w:t>
       </w:r>
@@ -4331,51 +4194,59 @@
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0723">
         <w:t>creening/lead optimization, mechanistic toxicity, regulatory application</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidRPr="00B1419F" w:rsidR="00B1419F" w:rsidP="00606F96" w:rsidRDefault="00066541" w14:paraId="4A3C5F1B" w14:textId="61D4C0D5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="6F2308BA">
         <w:t xml:space="preserve"> Description of the expected outcomes</w:t>
       </w:r>
       <w:r w:rsidRPr="00066541" w:rsidR="6F2308BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6F2308BA">
-        <w:t>for the participation in the VDS pilot. These may include, for example, opportunity for interaction with assessors/regulators; to get g</w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="6F2308BA">
+        <w:t>the participation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="6F2308BA">
+        <w:t xml:space="preserve"> in the VDS pilot. These may include, for example, opportunity for interaction with assessors/regulators; to get g</w:t>
       </w:r>
       <w:r w:rsidRPr="00066541" w:rsidR="6F2308BA">
         <w:t>eneral</w:t>
       </w:r>
       <w:r w:rsidR="6F2308BA">
         <w:t xml:space="preserve"> or specific feedback on</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CA1" w:rsidR="6F2308BA">
         <w:t xml:space="preserve"> the NAM (and/or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05CA1" w:rsidR="6F2308BA">
         <w:t>WoE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F05CA1" w:rsidR="6F2308BA">
         <w:t xml:space="preserve"> approach)</w:t>
       </w:r>
       <w:r w:rsidR="6F2308BA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6F2308BA">
         <w:t>CoU</w:t>
       </w:r>
@@ -5577,688 +5448,759 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="580482620">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2003657313">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2129540462">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="527334931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="3745640">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2108844259">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1447382881">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="124"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:trackRevisions w:val="false"/>
+  <w:revisionView w:markup="0"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008611CE"/>
     <w:rsid w:val="00005D29"/>
     <w:rsid w:val="00010838"/>
     <w:rsid w:val="0001273E"/>
     <w:rsid w:val="000239B6"/>
     <w:rsid w:val="000527FF"/>
     <w:rsid w:val="0005408B"/>
     <w:rsid w:val="00057352"/>
     <w:rsid w:val="00061265"/>
+    <w:rsid w:val="0006155A"/>
     <w:rsid w:val="00062337"/>
     <w:rsid w:val="00066541"/>
+    <w:rsid w:val="00067909"/>
     <w:rsid w:val="00067F86"/>
     <w:rsid w:val="00077509"/>
     <w:rsid w:val="00082EF7"/>
     <w:rsid w:val="000B05C3"/>
     <w:rsid w:val="000B1D31"/>
     <w:rsid w:val="000B5CB8"/>
+    <w:rsid w:val="000D4893"/>
     <w:rsid w:val="000E119D"/>
+    <w:rsid w:val="000E368E"/>
+    <w:rsid w:val="00102E25"/>
     <w:rsid w:val="00112942"/>
     <w:rsid w:val="00122297"/>
     <w:rsid w:val="001245CE"/>
     <w:rsid w:val="00130AD5"/>
     <w:rsid w:val="00132B3E"/>
+    <w:rsid w:val="00141A0E"/>
     <w:rsid w:val="001446A4"/>
+    <w:rsid w:val="00147626"/>
     <w:rsid w:val="00151D78"/>
     <w:rsid w:val="001551A1"/>
     <w:rsid w:val="00155C2C"/>
     <w:rsid w:val="00157088"/>
     <w:rsid w:val="00173BDD"/>
     <w:rsid w:val="00173C36"/>
     <w:rsid w:val="00177CCC"/>
     <w:rsid w:val="00185BE5"/>
+    <w:rsid w:val="00186FA2"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="00197DA7"/>
     <w:rsid w:val="001A555F"/>
+    <w:rsid w:val="001B04A8"/>
     <w:rsid w:val="001B3C95"/>
     <w:rsid w:val="001D20C6"/>
     <w:rsid w:val="001D70F8"/>
     <w:rsid w:val="001E5958"/>
+    <w:rsid w:val="001F0B58"/>
+    <w:rsid w:val="001F2DFF"/>
     <w:rsid w:val="001F4A26"/>
     <w:rsid w:val="001F6449"/>
     <w:rsid w:val="001F69F5"/>
     <w:rsid w:val="0020201B"/>
     <w:rsid w:val="00203695"/>
+    <w:rsid w:val="00203755"/>
     <w:rsid w:val="002040AC"/>
     <w:rsid w:val="00204783"/>
     <w:rsid w:val="002048CC"/>
     <w:rsid w:val="002059C1"/>
     <w:rsid w:val="00205B21"/>
     <w:rsid w:val="00212100"/>
     <w:rsid w:val="00214B91"/>
     <w:rsid w:val="00220123"/>
     <w:rsid w:val="00226679"/>
     <w:rsid w:val="00227C88"/>
     <w:rsid w:val="0023013E"/>
     <w:rsid w:val="00232EE6"/>
     <w:rsid w:val="00235FE4"/>
     <w:rsid w:val="002367F1"/>
     <w:rsid w:val="002524FD"/>
     <w:rsid w:val="00252C04"/>
     <w:rsid w:val="0025432A"/>
     <w:rsid w:val="00260641"/>
     <w:rsid w:val="00272BB4"/>
     <w:rsid w:val="00282B32"/>
     <w:rsid w:val="00282CFC"/>
+    <w:rsid w:val="00292392"/>
     <w:rsid w:val="002B5C47"/>
     <w:rsid w:val="002B6564"/>
     <w:rsid w:val="002D230C"/>
     <w:rsid w:val="002D431E"/>
     <w:rsid w:val="002D6568"/>
     <w:rsid w:val="002F052A"/>
     <w:rsid w:val="002F2D6B"/>
     <w:rsid w:val="002F3502"/>
     <w:rsid w:val="0030034A"/>
     <w:rsid w:val="003003CA"/>
+    <w:rsid w:val="00305662"/>
     <w:rsid w:val="003176DF"/>
     <w:rsid w:val="003254E7"/>
     <w:rsid w:val="003320D1"/>
     <w:rsid w:val="0033636B"/>
     <w:rsid w:val="00336D3A"/>
     <w:rsid w:val="003412EA"/>
     <w:rsid w:val="0034291C"/>
     <w:rsid w:val="00344BAF"/>
     <w:rsid w:val="00357886"/>
+    <w:rsid w:val="00357D8C"/>
     <w:rsid w:val="00365E26"/>
     <w:rsid w:val="00374267"/>
     <w:rsid w:val="00382840"/>
     <w:rsid w:val="00385312"/>
     <w:rsid w:val="00393C11"/>
+    <w:rsid w:val="003957F9"/>
     <w:rsid w:val="003A27D5"/>
     <w:rsid w:val="003B13E7"/>
     <w:rsid w:val="003B3B41"/>
     <w:rsid w:val="003C6321"/>
     <w:rsid w:val="003D67F2"/>
     <w:rsid w:val="003D6802"/>
     <w:rsid w:val="003F1E74"/>
     <w:rsid w:val="00407DF2"/>
     <w:rsid w:val="00411192"/>
     <w:rsid w:val="004216A9"/>
     <w:rsid w:val="004344BA"/>
     <w:rsid w:val="004459A2"/>
     <w:rsid w:val="00455FB7"/>
     <w:rsid w:val="0046099E"/>
     <w:rsid w:val="004714FD"/>
     <w:rsid w:val="004726E8"/>
     <w:rsid w:val="0048495D"/>
     <w:rsid w:val="00492767"/>
     <w:rsid w:val="004A447E"/>
     <w:rsid w:val="004B3E00"/>
     <w:rsid w:val="004C1929"/>
     <w:rsid w:val="004C270A"/>
     <w:rsid w:val="004D1610"/>
     <w:rsid w:val="004D3C6D"/>
     <w:rsid w:val="004D59FB"/>
     <w:rsid w:val="004E7240"/>
     <w:rsid w:val="004F2DEE"/>
     <w:rsid w:val="004F4556"/>
     <w:rsid w:val="004F461C"/>
     <w:rsid w:val="004F7B79"/>
     <w:rsid w:val="00510D2B"/>
     <w:rsid w:val="00510FEA"/>
     <w:rsid w:val="00520239"/>
     <w:rsid w:val="00520267"/>
     <w:rsid w:val="00527ED4"/>
     <w:rsid w:val="00540B5B"/>
     <w:rsid w:val="00543BD3"/>
     <w:rsid w:val="0054438B"/>
     <w:rsid w:val="00553F23"/>
     <w:rsid w:val="005545E8"/>
     <w:rsid w:val="00555C22"/>
     <w:rsid w:val="00557704"/>
     <w:rsid w:val="005645B1"/>
     <w:rsid w:val="00565482"/>
     <w:rsid w:val="00571BB8"/>
     <w:rsid w:val="00574E32"/>
     <w:rsid w:val="00591186"/>
+    <w:rsid w:val="0059415A"/>
+    <w:rsid w:val="005953FD"/>
     <w:rsid w:val="005A333B"/>
     <w:rsid w:val="005B374E"/>
     <w:rsid w:val="005C0A3C"/>
     <w:rsid w:val="005C570B"/>
     <w:rsid w:val="005D050D"/>
     <w:rsid w:val="005E5EF0"/>
     <w:rsid w:val="005F4629"/>
+    <w:rsid w:val="006042BC"/>
     <w:rsid w:val="00606F96"/>
     <w:rsid w:val="00613791"/>
     <w:rsid w:val="00620BB8"/>
+    <w:rsid w:val="00631CC3"/>
     <w:rsid w:val="00636972"/>
     <w:rsid w:val="006505E1"/>
     <w:rsid w:val="0065257C"/>
     <w:rsid w:val="006546C6"/>
     <w:rsid w:val="00654DEE"/>
     <w:rsid w:val="00660813"/>
+    <w:rsid w:val="00663A8A"/>
+    <w:rsid w:val="0066479A"/>
     <w:rsid w:val="00686784"/>
     <w:rsid w:val="00691850"/>
     <w:rsid w:val="006A0333"/>
     <w:rsid w:val="006A1613"/>
     <w:rsid w:val="006A22CD"/>
     <w:rsid w:val="006A32DD"/>
     <w:rsid w:val="006A3C62"/>
     <w:rsid w:val="006A541E"/>
     <w:rsid w:val="006A71BF"/>
+    <w:rsid w:val="006B2DD5"/>
     <w:rsid w:val="006C47B4"/>
     <w:rsid w:val="006D0A05"/>
     <w:rsid w:val="006D4296"/>
     <w:rsid w:val="006D78FE"/>
     <w:rsid w:val="006D7CC8"/>
     <w:rsid w:val="006E577C"/>
     <w:rsid w:val="006F0EE8"/>
     <w:rsid w:val="006F1CDE"/>
     <w:rsid w:val="006F217E"/>
+    <w:rsid w:val="006F2996"/>
     <w:rsid w:val="006F3E07"/>
     <w:rsid w:val="007043A1"/>
     <w:rsid w:val="007132C5"/>
     <w:rsid w:val="00732A56"/>
     <w:rsid w:val="00734938"/>
     <w:rsid w:val="00741290"/>
     <w:rsid w:val="007536BD"/>
     <w:rsid w:val="00753A91"/>
     <w:rsid w:val="00772B84"/>
     <w:rsid w:val="00782C9D"/>
     <w:rsid w:val="0078730F"/>
     <w:rsid w:val="00787444"/>
     <w:rsid w:val="00792CE5"/>
     <w:rsid w:val="007A0E0F"/>
     <w:rsid w:val="007A3F53"/>
     <w:rsid w:val="007B0210"/>
     <w:rsid w:val="007B1819"/>
     <w:rsid w:val="007B6441"/>
     <w:rsid w:val="007C1648"/>
     <w:rsid w:val="007C46D9"/>
     <w:rsid w:val="007C58E9"/>
     <w:rsid w:val="007D4111"/>
     <w:rsid w:val="007D4455"/>
     <w:rsid w:val="007D7B2D"/>
+    <w:rsid w:val="007E3B7B"/>
     <w:rsid w:val="007E3DCE"/>
+    <w:rsid w:val="007F1BB5"/>
     <w:rsid w:val="0080301F"/>
     <w:rsid w:val="008129E5"/>
     <w:rsid w:val="00826D7C"/>
     <w:rsid w:val="00831A44"/>
     <w:rsid w:val="00833BDA"/>
     <w:rsid w:val="0084207D"/>
     <w:rsid w:val="00845920"/>
     <w:rsid w:val="00846E7E"/>
     <w:rsid w:val="00851B57"/>
     <w:rsid w:val="00854161"/>
     <w:rsid w:val="00856FB7"/>
     <w:rsid w:val="008611CE"/>
     <w:rsid w:val="00862F3B"/>
     <w:rsid w:val="00877E0B"/>
     <w:rsid w:val="00891853"/>
     <w:rsid w:val="008A0010"/>
     <w:rsid w:val="008A76BB"/>
     <w:rsid w:val="008B40E1"/>
     <w:rsid w:val="008C6B5F"/>
     <w:rsid w:val="008D4735"/>
     <w:rsid w:val="008E6D79"/>
+    <w:rsid w:val="008F0FDD"/>
     <w:rsid w:val="008F2497"/>
     <w:rsid w:val="008F509D"/>
     <w:rsid w:val="008F5519"/>
+    <w:rsid w:val="008F572A"/>
     <w:rsid w:val="008F6904"/>
     <w:rsid w:val="008F70F9"/>
     <w:rsid w:val="00907ED7"/>
+    <w:rsid w:val="009124DB"/>
     <w:rsid w:val="00915692"/>
     <w:rsid w:val="00916DE1"/>
     <w:rsid w:val="00920814"/>
     <w:rsid w:val="00922177"/>
     <w:rsid w:val="009300CD"/>
     <w:rsid w:val="009328A7"/>
     <w:rsid w:val="0094090F"/>
     <w:rsid w:val="0094103B"/>
+    <w:rsid w:val="009565A7"/>
     <w:rsid w:val="009574A1"/>
     <w:rsid w:val="0096163D"/>
     <w:rsid w:val="00981DE8"/>
     <w:rsid w:val="0098398C"/>
     <w:rsid w:val="00984855"/>
     <w:rsid w:val="00987434"/>
     <w:rsid w:val="00991AC7"/>
     <w:rsid w:val="009A52AE"/>
     <w:rsid w:val="009B47CF"/>
     <w:rsid w:val="009B6ED3"/>
     <w:rsid w:val="009B76D3"/>
     <w:rsid w:val="009C071A"/>
     <w:rsid w:val="009C3355"/>
     <w:rsid w:val="009E0723"/>
     <w:rsid w:val="009F33E6"/>
     <w:rsid w:val="009F3E56"/>
     <w:rsid w:val="009F46FC"/>
     <w:rsid w:val="009F6701"/>
     <w:rsid w:val="00A011E5"/>
     <w:rsid w:val="00A069A5"/>
     <w:rsid w:val="00A11300"/>
     <w:rsid w:val="00A1251C"/>
     <w:rsid w:val="00A13A70"/>
     <w:rsid w:val="00A50D7D"/>
     <w:rsid w:val="00A542D0"/>
+    <w:rsid w:val="00A64F2B"/>
     <w:rsid w:val="00A711E6"/>
     <w:rsid w:val="00A90F98"/>
     <w:rsid w:val="00A91194"/>
     <w:rsid w:val="00AA1F98"/>
     <w:rsid w:val="00AA251A"/>
     <w:rsid w:val="00AB4693"/>
+    <w:rsid w:val="00AB6084"/>
     <w:rsid w:val="00AC2E8D"/>
+    <w:rsid w:val="00AC2F57"/>
     <w:rsid w:val="00AD025A"/>
     <w:rsid w:val="00AD1793"/>
     <w:rsid w:val="00AE7836"/>
     <w:rsid w:val="00AF04AF"/>
+    <w:rsid w:val="00AF0A78"/>
     <w:rsid w:val="00AF14A8"/>
     <w:rsid w:val="00AF7487"/>
     <w:rsid w:val="00AF74A2"/>
     <w:rsid w:val="00B04BAF"/>
     <w:rsid w:val="00B1419F"/>
     <w:rsid w:val="00B16457"/>
+    <w:rsid w:val="00B203A9"/>
     <w:rsid w:val="00B31FF3"/>
     <w:rsid w:val="00B46AB3"/>
     <w:rsid w:val="00B56F34"/>
     <w:rsid w:val="00B60E9D"/>
     <w:rsid w:val="00B61885"/>
     <w:rsid w:val="00B750E1"/>
     <w:rsid w:val="00B81056"/>
     <w:rsid w:val="00B94A47"/>
     <w:rsid w:val="00B94FCF"/>
     <w:rsid w:val="00BA1FD4"/>
     <w:rsid w:val="00BA4A7F"/>
     <w:rsid w:val="00BA6F0F"/>
     <w:rsid w:val="00BB0D86"/>
     <w:rsid w:val="00BB4EB1"/>
     <w:rsid w:val="00BC42AF"/>
     <w:rsid w:val="00BD2B94"/>
     <w:rsid w:val="00BE2451"/>
     <w:rsid w:val="00BF1A36"/>
     <w:rsid w:val="00BF32F9"/>
     <w:rsid w:val="00BF55B1"/>
+    <w:rsid w:val="00BF5D67"/>
     <w:rsid w:val="00C01B2B"/>
     <w:rsid w:val="00C023F0"/>
     <w:rsid w:val="00C10CA3"/>
     <w:rsid w:val="00C12634"/>
     <w:rsid w:val="00C12D2B"/>
     <w:rsid w:val="00C1728A"/>
     <w:rsid w:val="00C26A4D"/>
     <w:rsid w:val="00C2745D"/>
     <w:rsid w:val="00C27E50"/>
     <w:rsid w:val="00C32427"/>
+    <w:rsid w:val="00C47BE1"/>
     <w:rsid w:val="00C56376"/>
     <w:rsid w:val="00C567F7"/>
     <w:rsid w:val="00C571B2"/>
     <w:rsid w:val="00C62EE0"/>
     <w:rsid w:val="00C64F0C"/>
     <w:rsid w:val="00C82F43"/>
     <w:rsid w:val="00C83EF1"/>
     <w:rsid w:val="00C8524C"/>
     <w:rsid w:val="00C86BBE"/>
     <w:rsid w:val="00C870F5"/>
+    <w:rsid w:val="00C871F2"/>
     <w:rsid w:val="00C90354"/>
+    <w:rsid w:val="00C9388F"/>
     <w:rsid w:val="00CA0FFC"/>
     <w:rsid w:val="00CA4B5A"/>
     <w:rsid w:val="00CB4A37"/>
     <w:rsid w:val="00CB6BC3"/>
     <w:rsid w:val="00CB7E09"/>
     <w:rsid w:val="00CC2083"/>
     <w:rsid w:val="00CC2692"/>
     <w:rsid w:val="00CC2E53"/>
     <w:rsid w:val="00CD44A1"/>
     <w:rsid w:val="00CD63B4"/>
     <w:rsid w:val="00CE11E4"/>
     <w:rsid w:val="00CF7290"/>
     <w:rsid w:val="00D14B28"/>
     <w:rsid w:val="00D35A58"/>
     <w:rsid w:val="00D40DC0"/>
     <w:rsid w:val="00D4784D"/>
     <w:rsid w:val="00D531AE"/>
     <w:rsid w:val="00D70FE4"/>
+    <w:rsid w:val="00D7141F"/>
     <w:rsid w:val="00D72FA9"/>
     <w:rsid w:val="00D7363B"/>
     <w:rsid w:val="00D74AAB"/>
     <w:rsid w:val="00D96984"/>
     <w:rsid w:val="00DA4CDF"/>
     <w:rsid w:val="00DB0D5D"/>
     <w:rsid w:val="00DB283C"/>
     <w:rsid w:val="00DB4814"/>
     <w:rsid w:val="00DB7C57"/>
     <w:rsid w:val="00DC56EE"/>
     <w:rsid w:val="00DD0031"/>
     <w:rsid w:val="00DD3A08"/>
     <w:rsid w:val="00DD577F"/>
+    <w:rsid w:val="00DE0BE2"/>
     <w:rsid w:val="00DF286F"/>
     <w:rsid w:val="00DF6406"/>
+    <w:rsid w:val="00DF7770"/>
     <w:rsid w:val="00E0124A"/>
     <w:rsid w:val="00E0613C"/>
     <w:rsid w:val="00E063F6"/>
     <w:rsid w:val="00E079EF"/>
     <w:rsid w:val="00E13E94"/>
     <w:rsid w:val="00E14D3F"/>
     <w:rsid w:val="00E16B5A"/>
     <w:rsid w:val="00E21DEF"/>
     <w:rsid w:val="00E36A82"/>
     <w:rsid w:val="00E37CE7"/>
     <w:rsid w:val="00E4755E"/>
     <w:rsid w:val="00E558DA"/>
     <w:rsid w:val="00E60CA1"/>
     <w:rsid w:val="00E61797"/>
     <w:rsid w:val="00E63D89"/>
     <w:rsid w:val="00E653AA"/>
     <w:rsid w:val="00E867C9"/>
     <w:rsid w:val="00E9566C"/>
     <w:rsid w:val="00E96F7C"/>
     <w:rsid w:val="00EA12A3"/>
+    <w:rsid w:val="00EA2DC7"/>
     <w:rsid w:val="00EB2778"/>
     <w:rsid w:val="00EC3043"/>
     <w:rsid w:val="00EC73F0"/>
+    <w:rsid w:val="00EE256C"/>
     <w:rsid w:val="00EE29D5"/>
     <w:rsid w:val="00F05CA1"/>
     <w:rsid w:val="00F2479A"/>
+    <w:rsid w:val="00F25467"/>
     <w:rsid w:val="00F260A6"/>
     <w:rsid w:val="00F3305F"/>
     <w:rsid w:val="00F52A38"/>
     <w:rsid w:val="00F66940"/>
     <w:rsid w:val="00F810F3"/>
     <w:rsid w:val="00F9537D"/>
     <w:rsid w:val="00F97C55"/>
     <w:rsid w:val="00FA3E96"/>
     <w:rsid w:val="00FA50DD"/>
     <w:rsid w:val="00FA54BB"/>
     <w:rsid w:val="00FA5583"/>
     <w:rsid w:val="00FA7813"/>
     <w:rsid w:val="00FB1747"/>
     <w:rsid w:val="00FB189D"/>
     <w:rsid w:val="00FB59CB"/>
     <w:rsid w:val="00FB78F9"/>
     <w:rsid w:val="00FC24B2"/>
     <w:rsid w:val="00FD4591"/>
     <w:rsid w:val="00FE54DF"/>
     <w:rsid w:val="00FF0FE8"/>
     <w:rsid w:val="00FF1CEB"/>
     <w:rsid w:val="00FF7DC6"/>
     <w:rsid w:val="0156E82E"/>
     <w:rsid w:val="0291D50A"/>
     <w:rsid w:val="03A83101"/>
     <w:rsid w:val="03D8B726"/>
     <w:rsid w:val="050C8E3F"/>
     <w:rsid w:val="05E9B9C2"/>
     <w:rsid w:val="063C29B0"/>
     <w:rsid w:val="09692922"/>
     <w:rsid w:val="0A66A620"/>
     <w:rsid w:val="0B985D05"/>
     <w:rsid w:val="0C709236"/>
     <w:rsid w:val="0C875AF7"/>
     <w:rsid w:val="0D0B508B"/>
     <w:rsid w:val="0D95A47D"/>
     <w:rsid w:val="0DDA474E"/>
     <w:rsid w:val="0E0794F5"/>
     <w:rsid w:val="0E704DD4"/>
     <w:rsid w:val="0EDAD828"/>
     <w:rsid w:val="0F88A965"/>
     <w:rsid w:val="0FC9E017"/>
     <w:rsid w:val="10C93BA5"/>
     <w:rsid w:val="11667B09"/>
     <w:rsid w:val="119F0D0F"/>
     <w:rsid w:val="12080C2D"/>
     <w:rsid w:val="12B58DFB"/>
     <w:rsid w:val="13D66899"/>
     <w:rsid w:val="140CEAAA"/>
+    <w:rsid w:val="14FD69FB"/>
     <w:rsid w:val="150ACA78"/>
     <w:rsid w:val="153EF789"/>
+    <w:rsid w:val="1641C8F8"/>
+    <w:rsid w:val="16968E28"/>
     <w:rsid w:val="172B7FB0"/>
     <w:rsid w:val="1897D62E"/>
     <w:rsid w:val="18AD49AA"/>
     <w:rsid w:val="19A0679F"/>
     <w:rsid w:val="19EB461E"/>
     <w:rsid w:val="1A3F307A"/>
     <w:rsid w:val="1B94F6B9"/>
     <w:rsid w:val="1C2105DF"/>
     <w:rsid w:val="1C4E3CB5"/>
     <w:rsid w:val="1CADEAAE"/>
     <w:rsid w:val="1CE7F0C0"/>
     <w:rsid w:val="1D38F4BB"/>
     <w:rsid w:val="1EC5DC94"/>
     <w:rsid w:val="1EE5ACE6"/>
     <w:rsid w:val="1F530A02"/>
     <w:rsid w:val="20511792"/>
     <w:rsid w:val="220966BE"/>
     <w:rsid w:val="22AE5E45"/>
     <w:rsid w:val="22F0F854"/>
     <w:rsid w:val="22FF921D"/>
     <w:rsid w:val="26BDCED9"/>
     <w:rsid w:val="274F2FA9"/>
     <w:rsid w:val="27AC5DF4"/>
     <w:rsid w:val="29121B41"/>
     <w:rsid w:val="29E3167C"/>
     <w:rsid w:val="2A72DBC9"/>
     <w:rsid w:val="2A95A856"/>
+    <w:rsid w:val="2BC99350"/>
     <w:rsid w:val="2C0309EF"/>
     <w:rsid w:val="2CD96BE4"/>
     <w:rsid w:val="2CE8EE67"/>
     <w:rsid w:val="2D26F202"/>
     <w:rsid w:val="2D609764"/>
     <w:rsid w:val="2D90107C"/>
+    <w:rsid w:val="2E786419"/>
     <w:rsid w:val="2F974D60"/>
     <w:rsid w:val="2FB51061"/>
     <w:rsid w:val="301AD078"/>
     <w:rsid w:val="314A77CE"/>
     <w:rsid w:val="32340B72"/>
     <w:rsid w:val="32BF7C73"/>
     <w:rsid w:val="3439DABA"/>
     <w:rsid w:val="346E2484"/>
     <w:rsid w:val="34943849"/>
     <w:rsid w:val="34C1D95D"/>
     <w:rsid w:val="35E65743"/>
+    <w:rsid w:val="362661F1"/>
     <w:rsid w:val="3688D1D9"/>
     <w:rsid w:val="36998D1C"/>
     <w:rsid w:val="37BE9345"/>
+    <w:rsid w:val="38776C32"/>
     <w:rsid w:val="38B6D485"/>
     <w:rsid w:val="38BC84AA"/>
     <w:rsid w:val="39BBA5CD"/>
     <w:rsid w:val="39D483C1"/>
+    <w:rsid w:val="3A136630"/>
     <w:rsid w:val="3CEB97DE"/>
     <w:rsid w:val="3DBC5A5D"/>
     <w:rsid w:val="3F224DF6"/>
     <w:rsid w:val="3F6AC94E"/>
     <w:rsid w:val="40F9D1FC"/>
+    <w:rsid w:val="4137B742"/>
     <w:rsid w:val="421EE373"/>
     <w:rsid w:val="4456F92D"/>
     <w:rsid w:val="4515934A"/>
     <w:rsid w:val="45A81992"/>
     <w:rsid w:val="46A49356"/>
     <w:rsid w:val="474D1CEA"/>
     <w:rsid w:val="4914A781"/>
     <w:rsid w:val="4AF667A9"/>
     <w:rsid w:val="4B818125"/>
     <w:rsid w:val="4BACBE62"/>
     <w:rsid w:val="4C120F35"/>
     <w:rsid w:val="4E40C936"/>
     <w:rsid w:val="4E6951B0"/>
     <w:rsid w:val="4E73C24C"/>
     <w:rsid w:val="4EFB6062"/>
     <w:rsid w:val="4FDBD963"/>
     <w:rsid w:val="50A46E12"/>
+    <w:rsid w:val="50A85BF1"/>
+    <w:rsid w:val="50B50EE4"/>
     <w:rsid w:val="50CB59FC"/>
     <w:rsid w:val="511CA53C"/>
     <w:rsid w:val="51A24ECD"/>
     <w:rsid w:val="51F894A6"/>
     <w:rsid w:val="52CA48C0"/>
     <w:rsid w:val="531B2EE4"/>
     <w:rsid w:val="5518C51C"/>
     <w:rsid w:val="5569B9FB"/>
     <w:rsid w:val="55FF9C55"/>
+    <w:rsid w:val="564D36DE"/>
     <w:rsid w:val="581538E8"/>
     <w:rsid w:val="58273608"/>
     <w:rsid w:val="590BFDEB"/>
     <w:rsid w:val="5A2A86B7"/>
     <w:rsid w:val="5BE5592E"/>
     <w:rsid w:val="5BF4DF2E"/>
     <w:rsid w:val="5C51A5D1"/>
     <w:rsid w:val="5CFCA082"/>
     <w:rsid w:val="5DBF780B"/>
     <w:rsid w:val="5EDBF9C9"/>
     <w:rsid w:val="5F36C304"/>
     <w:rsid w:val="5F537FC5"/>
     <w:rsid w:val="5F69B1C0"/>
     <w:rsid w:val="60E3D9D5"/>
     <w:rsid w:val="60E9D904"/>
     <w:rsid w:val="61248E15"/>
     <w:rsid w:val="6149C836"/>
     <w:rsid w:val="6180BF42"/>
     <w:rsid w:val="62B37749"/>
+    <w:rsid w:val="636FF7AE"/>
     <w:rsid w:val="6478EF63"/>
+    <w:rsid w:val="655CCD29"/>
     <w:rsid w:val="656D5E16"/>
     <w:rsid w:val="659F9A06"/>
     <w:rsid w:val="67402D52"/>
     <w:rsid w:val="6754A207"/>
     <w:rsid w:val="67854F04"/>
     <w:rsid w:val="682329FF"/>
     <w:rsid w:val="686DC741"/>
     <w:rsid w:val="693D4A6A"/>
     <w:rsid w:val="6A0C1770"/>
+    <w:rsid w:val="6A90C03B"/>
     <w:rsid w:val="6AAA9F6F"/>
     <w:rsid w:val="6AAF2346"/>
     <w:rsid w:val="6AEC20AE"/>
     <w:rsid w:val="6B1F78BC"/>
     <w:rsid w:val="6B6FA401"/>
+    <w:rsid w:val="6B9E6B95"/>
     <w:rsid w:val="6BC87F14"/>
     <w:rsid w:val="6CF35450"/>
     <w:rsid w:val="6D3381B5"/>
+    <w:rsid w:val="6D6DE969"/>
     <w:rsid w:val="6EFA47C9"/>
     <w:rsid w:val="6F2308BA"/>
     <w:rsid w:val="6F50A060"/>
+    <w:rsid w:val="70191159"/>
     <w:rsid w:val="708ED58D"/>
     <w:rsid w:val="70D4879F"/>
     <w:rsid w:val="71027935"/>
+    <w:rsid w:val="7150A809"/>
     <w:rsid w:val="722B8F83"/>
     <w:rsid w:val="7233932A"/>
     <w:rsid w:val="72F9BAAA"/>
     <w:rsid w:val="73883DE2"/>
     <w:rsid w:val="7410BEBE"/>
     <w:rsid w:val="743D6D0B"/>
+    <w:rsid w:val="745E947D"/>
     <w:rsid w:val="74623663"/>
     <w:rsid w:val="7478B173"/>
     <w:rsid w:val="74B9BDF5"/>
     <w:rsid w:val="74DDD6C6"/>
     <w:rsid w:val="74F4884B"/>
     <w:rsid w:val="761E2E29"/>
     <w:rsid w:val="76646315"/>
     <w:rsid w:val="767478F7"/>
     <w:rsid w:val="772B4E97"/>
     <w:rsid w:val="772E9E86"/>
     <w:rsid w:val="7887C326"/>
     <w:rsid w:val="7B2168F0"/>
     <w:rsid w:val="7B319E13"/>
     <w:rsid w:val="7BC06EDA"/>
+    <w:rsid w:val="7BD7F3FB"/>
     <w:rsid w:val="7C0F68F2"/>
     <w:rsid w:val="7C4F002B"/>
     <w:rsid w:val="7C534142"/>
     <w:rsid w:val="7DB7C8BC"/>
     <w:rsid w:val="7DDA0DBA"/>
     <w:rsid w:val="7DF9AD9D"/>
     <w:rsid w:val="7E30D7A3"/>
+    <w:rsid w:val="7E510E95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="338A8417"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3C6007C2-9781-4C19-8A90-EE6252D9D26C}"/>
+  <w15:docId w15:val="{4D0468C1-97A2-4BCE-852B-D58528BAD432}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
         <w:kern w:val="2"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6517,51 +6459,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00204783"/>
+    <w:rsid w:val="001F0B58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="008611CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -6715,51 +6657,50 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008611CE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -7015,51 +6956,51 @@
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:color w:val="003399"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="FootertableAgency" w:customStyle="1">
     <w:name w:val="Footer table (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:tcMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Semilight" w:hAnsi="Segoe UI Semilight"/>
+        <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="auto" w:sz="2" w:space="0"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnotereferenceAgency" w:customStyle="1">
     <w:name w:val="Footnote reference (Agency)"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7482,137 +7423,137 @@
   <w:style w:type="table" w:styleId="TablegridAgency" w:customStyle="1">
     <w:name w:val="Table grid (Agency)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="001F6449"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="SimSun"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
         <w:insideV w:val="single" w:color="FFFFFF" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E1E3F2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Semilight" w:hAnsi="Segoe UI Semilight"/>
+        <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="003399"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TablegridAgencyblack" w:customStyle="1">
     <w:name w:val="Table grid (Agency) black"/>
     <w:basedOn w:val="TablegridAgency"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Yu Mincho" w:hAnsi="Yu Mincho"/>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TablegridAgencyblank" w:customStyle="1">
     <w:name w:val="Table grid (Agency) blank"/>
     <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00D35A58"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
     <w:tblPr/>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Semilight" w:hAnsi="Segoe UI Semilight"/>
+        <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
@@ -8204,51 +8145,51 @@
     <w:rsid w:val="007043A1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00122297"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.ema.europa.eu/esc?id=sc_cat_item&amp;table=sc_cat_item&amp;sys_id=2e75fc678709c110da9d873e8bbb35e1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://register.ema.europa.eu/identityiq/home.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VDS@ema.europa.eu" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/ich-s5-r3-guideline-detection-reproductive-developmental-toxicity-human-pharmaceuticals-scientific-guideline" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.ema.europa.eu/esc?id=sc_cat_item&amp;table=sc_cat_item&amp;sys_id=2e75fc678709c110da9d873e8bbb35e1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://register.ema.europa.eu/identityiq/home.html" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VDS@ema.europa.eu" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/ich-s5-r3-guideline-detection-reproductive-developmental-toxicity-human-pharmaceuticals-scientific-guideline" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/other/voluntary-data-submission-vds-pilot-information-document_en.pdf" TargetMode="External" Id="R66315d7151fc4017" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/scientific-guideline/guideline-principles-regulatory-acceptance-3rs-replacement-reduction-refinement-testing-approaches_en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
@@ -8337,50 +8278,80 @@
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BEDAFC3-F57D-4369-9C51-113F384CB8D2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00456628" w:rsidRDefault="00F2479A">
           <w:pPr>
             <w:pStyle w:val="0258C490220844138C420A56B20306A5"/>
           </w:pPr>
           <w:r w:rsidRPr="00147DE3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EA0F0EA713F24A189F74E3BFCA2140E5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{66D535EB-EBE8-440F-9F8D-3532983629DE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0001052D" w:rsidP="00141A0E" w:rsidRDefault="00141A0E">
+          <w:pPr>
+            <w:pStyle w:val="EA0F0EA713F24A189F74E3BFCA2140E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00147DE3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8415,160 +8386,175 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Semilight">
-    <w:panose1 w:val="020B0402040204020203"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E13E94"/>
+    <w:rsid w:val="0001052D"/>
     <w:rsid w:val="00130AD5"/>
+    <w:rsid w:val="00141A0E"/>
     <w:rsid w:val="00197DA7"/>
     <w:rsid w:val="001E6A0D"/>
     <w:rsid w:val="002253EE"/>
     <w:rsid w:val="003254E7"/>
     <w:rsid w:val="00372152"/>
     <w:rsid w:val="003D15D2"/>
     <w:rsid w:val="003D5C36"/>
     <w:rsid w:val="00456628"/>
     <w:rsid w:val="006D7CC8"/>
+    <w:rsid w:val="00786840"/>
+    <w:rsid w:val="008D6E78"/>
     <w:rsid w:val="008F5C4A"/>
     <w:rsid w:val="00915692"/>
     <w:rsid w:val="009C3F72"/>
     <w:rsid w:val="009F3E56"/>
     <w:rsid w:val="00B94A47"/>
+    <w:rsid w:val="00BF5D67"/>
+    <w:rsid w:val="00C47BE1"/>
     <w:rsid w:val="00C90354"/>
+    <w:rsid w:val="00C9388F"/>
+    <w:rsid w:val="00E046BB"/>
     <w:rsid w:val="00E13E94"/>
     <w:rsid w:val="00E84F78"/>
     <w:rsid w:val="00E9566C"/>
     <w:rsid w:val="00F2479A"/>
+    <w:rsid w:val="00F25467"/>
     <w:rsid w:val="00F717F1"/>
     <w:rsid w:val="00FA50DD"/>
     <w:rsid w:val="00FB78F9"/>
     <w:rsid w:val="00FD5958"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -8963,57 +8949,61 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E13E94"/>
+    <w:rsid w:val="00141A0E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0258C490220844138C420A56B20306A5">
     <w:name w:val="0258C490220844138C420A56B20306A5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA0F0EA713F24A189F74E3BFCA2140E5">
+    <w:name w:val="EA0F0EA713F24A189F74E3BFCA2140E5"/>
+    <w:rsid w:val="00141A0E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -9283,188 +9273,109 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-    <xsd:import namespace="cd5d7384-f1d2-44e8-9939-9210b20b4d2d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C22C0A5CCBF9EC4882872813122F7CC9" ma:contentTypeVersion="7" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59f23cb0b923f23a7a237654799a9524">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b79166eb-45ee-489e-9dfa-7b72840db69d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5620a3bf15518d81e1f53984cf14a9c7" ns2:_="">
+    <xsd:import namespace="b79166eb-45ee-489e-9dfa-7b72840db69d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0871d13-2f2c-4e22-b7c4-d0f20878b95e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b79166eb-45ee-489e-9dfa-7b72840db69d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
-      </xsd:simpleType>
-[...47 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -9523,130 +9434,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592C0C83-80AC-4BA5-8021-2365D41000FC}">
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{976C42B9-040B-4E3A-A548-1A89E72B47F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6C67B7-C584-4795-8064-76FF19AC919C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d0871d13-2f2c-4e22-b7c4-d0f20878b95e"/>
-    <ds:schemaRef ds:uri="cd5d7384-f1d2-44e8-9939-9210b20b4d2d"/>
+    <ds:schemaRef ds:uri="b79166eb-45ee-489e-9dfa-7b72840db69d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{592C0C83-80AC-4BA5-8021-2365D41000FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCB7CBC2-068D-4C3B-BC87-91236B6025AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C6105F4-7197-4439-A97E-EF9B71D2A508}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C6105F4-7197-4439-A97E-EF9B71D2A508}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCB7CBC2-068D-4C3B-BC87-91236B6025AA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0eea11ca-d417-4147-80ed-01a58412c458}" enabled="1" method="Standard" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>European Medicines Agency</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Boscolo Todaro Benedetta</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Kyriakopoulou Eirini</lastModifiedBy>
-  <revision>191</revision>
+  <revision>19</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DC8DBDDA28567D42A48495454E716C67</vt:lpwstr>
+    <vt:lpwstr>0x010100C22C0A5CCBF9EC4882872813122F7CC9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
+    <vt:r8>250100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>