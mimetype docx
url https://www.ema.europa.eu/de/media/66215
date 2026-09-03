--- v0 (2026-08-05)
+++ v1 (2026-09-03)
@@ -2,72 +2,131 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E6BA66D" w14:textId="22DC5D4B" w:rsidR="00BF59F0" w:rsidRDefault="00BF59F0" w:rsidP="00BF59F0">
+    <w:p w14:paraId="1E6BA66D" w14:textId="1C1F91E0" w:rsidR="00BF59F0" w:rsidRDefault="00BF59F0" w:rsidP="00BF59F0">
       <w:pPr>
         <w:pStyle w:val="DoctitleAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00142100">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>CVMP Member Comments on Rapporteur’s Reports</w:t>
+        <w:t xml:space="preserve">CVMP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Rapporteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00633603">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00633603">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67163">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142100">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781F46B7" w14:textId="77777777" w:rsidR="00BF59F0" w:rsidRPr="00BF59F0" w:rsidRDefault="00BF59F0" w:rsidP="00BF59F0">
       <w:pPr>
         <w:pStyle w:val="DocsubtitleAgency"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="747E103A" w14:textId="0DC01ED6" w:rsidR="00947052" w:rsidRPr="004F4B56" w:rsidRDefault="007B7384" w:rsidP="004F4B56">
       <w:pPr>
         <w:pStyle w:val="DraftingNotesAgency"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -372,92 +431,188 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="261836C9" w14:textId="0C868956" w:rsidR="00947052" w:rsidRDefault="007B7384" w:rsidP="004F4B56">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Procedure </w:t>
             </w:r>
             <w:r w:rsidR="00142100">
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">umber </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09FA8ACC" w14:textId="6829C381" w:rsidR="00947052" w:rsidRDefault="004F4B56" w:rsidP="004F4B56">
+          <w:p w14:paraId="28383D17" w14:textId="354F07FF" w:rsidR="00B774FF" w:rsidRDefault="00B774FF" w:rsidP="004F4B56">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>EMA/VRA/0000</w:t>
+            <w:r w:rsidRPr="00B774FF">
+              <w:t>EMA/</w:t>
             </w:r>
+            <w:r w:rsidRPr="00B774FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B774FF">
+              <w:t>/0000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B56">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4B56">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>xxxxxx</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="13080CE6" w14:textId="52A3255C" w:rsidR="00825C6B" w:rsidRDefault="00825C6B" w:rsidP="004F4B56">
+            <w:pPr>
+              <w:pStyle w:val="TabletextrowsAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FA8ACC" w14:textId="5DE032AA" w:rsidR="00947052" w:rsidRDefault="004F4B56" w:rsidP="004F4B56">
+            <w:pPr>
+              <w:pStyle w:val="TabletextrowsAgency"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EMA/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E030ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VRA</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/0000</w:t>
+            </w:r>
+            <w:r w:rsidR="00825C6B" w:rsidRPr="004F4B56">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00825C6B" w:rsidRPr="004F4B56">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>xxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F16BF4" w14:paraId="56F489E6" w14:textId="77777777" w:rsidTr="004F4B56">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CD0D337" w14:textId="204F7100" w:rsidR="00947052" w:rsidRDefault="00142100" w:rsidP="004F4B56">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:t>Day in procedure</w:t>
             </w:r>
             <w:r w:rsidR="007B7384">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62439D40" w14:textId="072F1B20" w:rsidR="00947052" w:rsidRDefault="00142100" w:rsidP="004F4B56">
+          <w:p w14:paraId="26C2CE8D" w14:textId="77777777" w:rsidR="00825C6B" w:rsidRDefault="00B774FF" w:rsidP="004F4B56">
+            <w:pPr>
+              <w:pStyle w:val="TabletextrowsAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&lt;D100/170/197&gt; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B37B80" w14:textId="77777777" w:rsidR="00825C6B" w:rsidRDefault="00B774FF" w:rsidP="004F4B56">
+            <w:pPr>
+              <w:pStyle w:val="TabletextrowsAgency"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62439D40" w14:textId="1A7AC3BA" w:rsidR="00947052" w:rsidRDefault="00142100" w:rsidP="004F4B56">
             <w:pPr>
               <w:pStyle w:val="TabletextrowsAgency"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2147">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>D4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>3/D50&gt; &lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA2147">
@@ -613,50 +768,51 @@
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AF7FCA3" w14:textId="77777777" w:rsidR="00947052" w:rsidRDefault="00947052" w:rsidP="004F4B56">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="674BE197" w14:textId="77777777" w:rsidR="00947052" w:rsidRPr="00AB39C6" w:rsidRDefault="007B7384" w:rsidP="00AB39C6">
       <w:pPr>
         <w:pStyle w:val="DoccategoryheadingAgency"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB39C6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Specific comments (including comments to draft questions)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651A4D32" w14:textId="393B7E39" w:rsidR="00947052" w:rsidRDefault="00142100" w:rsidP="00487E54">
       <w:pPr>
         <w:pStyle w:val="No-numheading2Agency"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2 </w:t>
       </w:r>
       <w:r w:rsidR="007B7384">
         <w:t>Quality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -672,51 +828,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AEB5F76" w14:textId="77777777" w:rsidR="00487E54" w:rsidRDefault="00487E54" w:rsidP="00FC4C4B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62BA2EC5" w14:textId="77777777" w:rsidR="00487E54" w:rsidRDefault="00487E54" w:rsidP="00FC4C4B">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24B5D7EC" w14:textId="10E68090" w:rsidR="00947052" w:rsidRDefault="00142100" w:rsidP="00487E54">
       <w:pPr>
         <w:pStyle w:val="No-numheading2Agency"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Part 3 Safety</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00487E54" w14:paraId="1E001371" w14:textId="77777777" w:rsidTr="00983F97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -927,70 +1082,70 @@
               <w:pStyle w:val="BodytextAgency"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="048C09CB" w14:textId="77777777" w:rsidR="00753A91" w:rsidRDefault="00753A91" w:rsidP="00BF59F0"/>
     <w:sectPr w:rsidR="00753A91" w:rsidSect="00BF59F0">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="284" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F31B56" w14:textId="77777777" w:rsidR="002C7CA4" w:rsidRDefault="002C7CA4">
+    <w:p w14:paraId="7A2F7CD9" w14:textId="77777777" w:rsidR="003674A0" w:rsidRDefault="003674A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F772EA5" w14:textId="77777777" w:rsidR="002C7CA4" w:rsidRDefault="002C7CA4">
+    <w:p w14:paraId="3D1304A3" w14:textId="77777777" w:rsidR="003674A0" w:rsidRDefault="003674A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1005,79 +1160,78 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33AF6B06" w14:textId="77777777" w:rsidR="00E53FC4" w:rsidRDefault="00E53FC4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="717051FF" w14:textId="77777777" w:rsidR="00947052" w:rsidRPr="00AB39C6" w:rsidRDefault="007B7384" w:rsidP="00947052">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="127E99EC" wp14:editId="1DE3A65D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-230505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>126423</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6262255" cy="34636"/>
               <wp:effectExtent l="0" t="0" r="24765" b="22860"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Straight Connector 2"/>
               <wp:cNvGraphicFramePr/>
@@ -1218,51 +1372,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09A1AA53" w14:textId="77777777" w:rsidR="00AB39C6" w:rsidRPr="00AB39C6" w:rsidRDefault="00AB39C6" w:rsidP="00AB39C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B64C91" wp14:editId="30A419BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-230505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>126423</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6262255" cy="34636"/>
               <wp:effectExtent l="0" t="0" r="24765" b="22860"/>
               <wp:wrapNone/>
               <wp:docPr id="2033539788" name="Straight Connector 2033539788"/>
               <wp:cNvGraphicFramePr/>
@@ -1403,100 +1557,100 @@
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00AB39C6">
       <w:rPr>
         <w:rStyle w:val="PageNumberAgency0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="057B4813" w14:textId="77777777" w:rsidR="002C7CA4" w:rsidRDefault="002C7CA4">
+    <w:p w14:paraId="6B298BB7" w14:textId="77777777" w:rsidR="003674A0" w:rsidRDefault="003674A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4979B387" w14:textId="77777777" w:rsidR="002C7CA4" w:rsidRDefault="002C7CA4">
+    <w:p w14:paraId="79D41015" w14:textId="77777777" w:rsidR="003674A0" w:rsidRDefault="003674A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32E64473" w14:textId="77777777" w:rsidR="00E53FC4" w:rsidRDefault="00E53FC4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C7DA31C" w14:textId="77777777" w:rsidR="00E53FC4" w:rsidRDefault="00E53FC4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6357EABB" w14:textId="77777777" w:rsidR="00E53FC4" w:rsidRDefault="00E53FC4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04590322"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8F43FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Figure: %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085F4D74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A02E932A"/>
     <w:styleLink w:val="BulletsAgency"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2422,176 +2576,186 @@
   <w:num w:numId="10" w16cid:durableId="1871532694">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="709955768">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1608541682">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="163932997">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1484929035">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1087265285">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="824517373">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Registered" w:val="-1"/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002416EF"/>
     <w:rsid w:val="00041A95"/>
     <w:rsid w:val="00057352"/>
     <w:rsid w:val="000955BF"/>
+    <w:rsid w:val="000F2268"/>
+    <w:rsid w:val="0011622A"/>
     <w:rsid w:val="00142100"/>
     <w:rsid w:val="00166EF9"/>
     <w:rsid w:val="00171D6E"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="001F6449"/>
     <w:rsid w:val="00204783"/>
     <w:rsid w:val="00223C36"/>
     <w:rsid w:val="002416EF"/>
     <w:rsid w:val="00251523"/>
     <w:rsid w:val="002C7CA4"/>
     <w:rsid w:val="0033636B"/>
+    <w:rsid w:val="003674A0"/>
     <w:rsid w:val="00393C11"/>
     <w:rsid w:val="003A27D5"/>
     <w:rsid w:val="00447DFB"/>
     <w:rsid w:val="004714FD"/>
     <w:rsid w:val="00487E54"/>
     <w:rsid w:val="004A447E"/>
     <w:rsid w:val="004F4B56"/>
     <w:rsid w:val="0053625D"/>
     <w:rsid w:val="00585400"/>
     <w:rsid w:val="005A54AB"/>
     <w:rsid w:val="00601410"/>
+    <w:rsid w:val="006151FE"/>
+    <w:rsid w:val="00633603"/>
     <w:rsid w:val="006505E1"/>
     <w:rsid w:val="00753A91"/>
     <w:rsid w:val="00782C9D"/>
     <w:rsid w:val="007B7384"/>
     <w:rsid w:val="00801738"/>
     <w:rsid w:val="0080301F"/>
+    <w:rsid w:val="00825C6B"/>
     <w:rsid w:val="00856FB7"/>
     <w:rsid w:val="009060DD"/>
     <w:rsid w:val="00915BAE"/>
     <w:rsid w:val="00947052"/>
     <w:rsid w:val="009870B3"/>
     <w:rsid w:val="00A20016"/>
     <w:rsid w:val="00AB39C6"/>
     <w:rsid w:val="00AC2E8D"/>
     <w:rsid w:val="00B60E9D"/>
+    <w:rsid w:val="00B774FF"/>
     <w:rsid w:val="00B81056"/>
     <w:rsid w:val="00BF59F0"/>
     <w:rsid w:val="00C023F0"/>
     <w:rsid w:val="00C571B2"/>
     <w:rsid w:val="00C77D4E"/>
     <w:rsid w:val="00CA4B5A"/>
     <w:rsid w:val="00CD5F1A"/>
     <w:rsid w:val="00D30B5A"/>
     <w:rsid w:val="00D35A58"/>
+    <w:rsid w:val="00E030ED"/>
     <w:rsid w:val="00E10D8A"/>
     <w:rsid w:val="00E36A82"/>
     <w:rsid w:val="00E53FC4"/>
     <w:rsid w:val="00E558DA"/>
     <w:rsid w:val="00E651E8"/>
     <w:rsid w:val="00F16BF4"/>
     <w:rsid w:val="00F363DB"/>
+    <w:rsid w:val="00F67163"/>
     <w:rsid w:val="00F97143"/>
     <w:rsid w:val="00F97C55"/>
     <w:rsid w:val="00FA54BB"/>
     <w:rsid w:val="00FD7B91"/>
     <w:rsid w:val="00FE3E25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E106986"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AD8240E3-25A8-41FF-B74A-D224F104C016}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2992,51 +3156,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00947052"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="280" w:after="220"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:kern w:val="32"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3970,51 +4133,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:rsid w:val="00947052"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:kern w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PageNumberAgency0">
     <w:name w:val="Page Number (Agency)"/>
     <w:rsid w:val="00947052"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\buzzia\Downloads\UPDATED%20cat-member-comments-rapporteurs-reports_en%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4282,56 +4445,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005BCDC6467B0DAB43B877D00E2143D842" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dba4c59f3a35d8882758b2a090c5775e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="908c8016-d482-4cb3-86b3-ef8fd547ac7f" xmlns:ns3="20a26eaa-b5c5-44fd-9e15-8aec3e45c894" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="069129b43918c8f439b505c58a9822ed" ns2:_="" ns3:_="">
     <xsd:import namespace="908c8016-d482-4cb3-86b3-ef8fd547ac7f"/>
     <xsd:import namespace="20a26eaa-b5c5-44fd-9e15-8aec3e45c894"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4496,121 +4656,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D482D45-899C-406F-88B8-71621200873C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26F3AB9-70FE-46FC-B19A-BF2A878FA1EC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6E408F-DC96-4EB8-9965-CBFC24A6329A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="908c8016-d482-4cb3-86b3-ef8fd547ac7f"/>
     <ds:schemaRef ds:uri="20a26eaa-b5c5-44fd-9e15-8aec3e45c894"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26F3AB9-70FE-46FC-B19A-BF2A878FA1EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D482D45-899C-406F-88B8-71621200873C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{39b352ef-c49b-4068-987f-9b664711be4a}" enabled="1" method="Privileged" siteId="{bc9dc15c-61bc-4f03-b60b-e5b6d8922839}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>UPDATED cat-member-comments-rapporteurs-reports_en (1)</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>157</Words>
-  <Characters>895</Characters>
+  <Words>160</Words>
+  <Characters>938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CHMP-CAT member comments on Rapporteurs' reports</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>European Medicines Agency</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1050</CharactersWithSpaces>
+  <CharactersWithSpaces>1067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CHMP-CAT member comments on Rapporteurs' reports</dc:title>
   <dc:creator>EMA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005BCDC6467B0DAB43B877D00E2143D842</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DM_Author">
     <vt:lpwstr/>
   </property>