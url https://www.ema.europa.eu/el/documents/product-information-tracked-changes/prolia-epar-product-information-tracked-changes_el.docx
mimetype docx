--- v0 (2025-10-15)
+++ v1 (2026-09-05)
@@ -1,21983 +1,22211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9289"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002644EE" w14:paraId="787DF3F7" w14:textId="77777777">
+      <w:tr w:rsidR="00F924DC" w:rsidRPr="00F924DC" w14:paraId="3C1C465B" w14:textId="77777777" w:rsidTr="00713D04">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A759F3" w14:textId="03F9D654" w:rsidR="002644EE" w:rsidRPr="00220238" w:rsidRDefault="002644EE">
+          <w:p w14:paraId="3D782E2C" w14:textId="3C09C35E" w:rsidR="00F924DC" w:rsidRPr="00F924DC" w:rsidRDefault="00F924DC" w:rsidP="00F924DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00220238">
-              <w:t>Το παρόν έγγραφο αποτελεί τις εγκεκριμένες πληροφορίες προϊόντος για το &lt;</w:t>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Το παρόν έγγραφο αποτελεί τις εγκεκριμένες πληροφορίες προϊόντος για το </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Prolia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00220238">
-[...9 lines deleted...]
-          <w:p w14:paraId="0332A4F6" w14:textId="77777777" w:rsidR="002644EE" w:rsidRPr="00220238" w:rsidRDefault="002644EE">
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
+              <w:t>, ενώ επισημαίνονται οι αλλαγές που επήλθαν στις πληροφορίες προϊόντος σε συνέχεια της προηγούμενης διαδικασίας (EMEA/H/C/PSUSA/00000954/202409).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46901012" w14:textId="77777777" w:rsidR="00F924DC" w:rsidRPr="00F924DC" w:rsidRDefault="00F924DC" w:rsidP="00F924DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
+              <w:rPr>
+                <w:lang w:val="bg-BG"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="734D5334" w14:textId="3E68DB5A" w:rsidR="002644EE" w:rsidRDefault="002644EE" w:rsidP="002644EE">
+          <w:p w14:paraId="40D164FE" w14:textId="2DE98A23" w:rsidR="00F924DC" w:rsidRPr="00F924DC" w:rsidRDefault="00F924DC" w:rsidP="00F924DC">
             <w:pPr>
+              <w:pStyle w:val="EndnoteText"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00220238">
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
               <w:t xml:space="preserve">Για περισσότερες πληροφορίες, βλ. τον δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>HYPERLINK "https://www.ema.europa.eu/en/medicines/human/EPAR/prolia"</w:instrText>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:instrText>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-IN"/>
+              </w:rPr>
+              <w:instrText>prolia</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:instrText>"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004D2041">
+            <w:r w:rsidRPr="00483CE6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
               </w:rPr>
               <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00483CE6">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-IN"/>
+              </w:rPr>
+              <w:t>prolia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>prolia</w:t>
-[...2 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48A2B0C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="575FB4C3" w14:textId="77777777" w:rsidR="00AE02D3" w:rsidRPr="00F924DC" w:rsidRDefault="00AE02D3"/>
+    <w:p w14:paraId="7472598D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2463A40C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="61E274ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D992239" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="47AC87EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C2B196" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="40E79B83" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462388E8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1045D991" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C47F5B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62B85582" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAA2141" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="54B54127" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CCAA828" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="489168B5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A1F5CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="020AEA74" w14:textId="77777777" w:rsidR="00266921" w:rsidRPr="00F924DC" w:rsidRDefault="00266921" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015F8933" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5415EFF1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="491F2731" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="68A2CC30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B2F6F73" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="48802CE5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75D35C40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="784736C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8E170A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5F0CD46B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F16E51A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009545DA" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0A3DF733" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095DE607" w14:textId="77777777" w:rsidR="00AA5CEB" w:rsidRPr="009545DA" w:rsidRDefault="00AA5CEB" w:rsidP="00951F81">
+    <w:p w14:paraId="06410957" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DACB28E" w14:textId="77777777" w:rsidR="00AA5CEB" w:rsidRPr="002644EE" w:rsidRDefault="00AA5CEB" w:rsidP="00951F81">
-[...7 lines deleted...]
-    <w:p w14:paraId="7C2BEF4F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F2A9B81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΠΑΡΑΡΤΗΜΑ I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C88AC4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="609C6DBE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6246D086" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6C2AEF9B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>ΠΕΡΙΛΗΨΗ ΤΩΝ ΧΑΡΑΚΤΗΡΙΣΤΙΚΩΝ ΤΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BA9A9E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00884E6E" w:rsidP="00884E6E">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+    <w:p w14:paraId="4637087E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484D94ED" w14:textId="3D03CEBA" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00A951B1" w:rsidP="00776934">
+      <w:pPr>
+        <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECA757D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="380A314D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6357290E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CED993" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Prolia 60 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A12183B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D1EC433" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="177DADED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4B86288D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="74CE7FB0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΟΙΟΤΙΚΗ ΚΑΙ ΠΟΣΟΤΙΚΗ ΣΥΝΘΕΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3059ACE6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7B4ABB42" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3105744E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394BA76F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Κάθε προγεμισμένη σύριγγα περιέχει 60 mg denosumab σε 1 ml διαλύματος (60 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFECCA8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="55FE48A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="266311A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="41A94D0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>To denosumab είναι ένα ανθρώπινο μονοκλωνικό αντίσωμα IgG2 που παράγεται σε κυτταρική σειρά θηλαστικού (κύτταρα ωοθήκης κινέζικου κρικητού) με τεχνολογία ανασυνδυασμένου DNA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17355595" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7420E9BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="16FD983C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="19C5E53B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Έκδοχο με γνωστή δράση:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB3720B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="582AD202" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="57F7BB16" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D10CBD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει 47 mg σορβιτόλης σε κάθε ml διαλύματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC77189" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="675B9AAA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4FE28F04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="41957CEC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Για τον πλήρη κατάλογο των εκδόχων, βλ. παράγραφο 6.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40495C60" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4582E5C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1EE635DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="00AD27BF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0DDA704E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΟΤΕΧΝΙΚΗ ΜΟΡΦΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B55D3B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="4DC66FC8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1013105F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4667B5AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Ενέσιμο διάλυμα (ένεση).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BB3335" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="38A85325" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="13B1E05E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="29F93397" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Διαυγές, άχρωμο έως υποκίτρινο διάλυμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8A7295" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="698DF8E8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="583CFF98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="37265EF5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5615B6B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΚΛΙΝΙΚΕΣ ΠΛΗΡΟΦΟΡΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0692C376" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="47613DEA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A0E8E67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B79C0B0" w14:textId="05052AE7" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Θεραπευτικές ενδείξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78910EC0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6FEFC64C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="48E1ED6A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5DCE4E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Θεραπεία της οστεοπόρωσης σε μετεμμηνοπαυσιακές γυναίκες και σε άνδρες με αυξημένο κίνδυνο καταγμάτων. Σε μετεμμηνοπαυσιακές γυναίκες το Prolia μειώνει σημαντικά τον κίνδυνο σπονδυλικών, μη σπονδυλικών και καταγμάτων του ισχίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9736D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="301F98DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0FC0552A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="608FE307" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Θεραπεία της οστικής απώλειας που σχετίζεται με ορμονικό αποκλεισμό σε άνδρες με καρκίνο του προστάτη οι οποίοι διατρέχουν αυξημένο κίνδυνο καταγμάτων (βλ. παράγραφο 5.1). Σε άνδρες με καρκίνο του προστάτη υπό ορμονικό αποκλεισμό, το Prolia μειώνει σημαντικά τον κίνδυνο σπονδυλικών καταγμάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4738506B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="5671F58E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0B057B48" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6C5736AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Θεραπεία της οστικής απώλειας που σχετίζεται με μακροχρόνια συστηματική αγωγή με γλυκοκορτικοειδή σε ενήλικες ασθενείς με αυξημένο κίνδυνο κατάγματος (βλ. παράγραφο 5.1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE63CDF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="57BA339E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="68D94331" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="71F39F6A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Δοσολογία και τρόπος χορήγησης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5B10F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="49A5872D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A37A5F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E5A88D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Δοσολογία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3FA7D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1B167218" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0C800430" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262D6C8C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η συνιστώμενη δόση είναι 60 mg denosumab χορηγούμενη ως εφάπαξ υποδόρια ένεση μια φορά στους 6 μήνες στο μηρό, την κοιλιακή χώρα ή το άνω τμήμα του βραχίονα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4723C2C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="41F4581C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37A9F8CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0EBA7DF5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι ασθενείς πρέπει να λαμβάνουν επαρκή συμπληρώματα ασβεστίου και βιταμίνης D (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E501C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4D817CA4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="237EDD4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="54FC766A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Στους ασθενείς που λαμβάνουν θεραπεία με Prolia θα πρέπει να δίνονται το φύλλο οδηγιών χρήσης και η κάρτα υπενθύμισης ασθενούς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B978182" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7457971F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5F4D7F90" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t xml:space="preserve">Η βέλτιστη συνολική διάρκεια της αντιαπορροφητικής αγωγής για την οστεοπόρωση (συμπεριλαμβανομένων τόσο του denosumab όσο και των bisphosphonates) δεν έχει τεκμηριωθεί. Η </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ανάγκη συνεχούς θεραπείας θα πρέπει να επαναξιολογείται περιοδικά με βάση τα οφέλη και τους δυνητικούς κινδύνους του denosumab μεμονωμένα ανά ασθενή, ιδίως μετά από 5 ή περισσότερα χρόνια χρήσης (βλέπε παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F08D3A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="1266C868" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3B23A888" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="62052E7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ηλικιωμένοι (ηλικίας ≥ 65 ετών)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C230B8F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7BD55D61" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν απαιτείται προσαρμογή της δόσης στους ηλικιωμένους ασθενείς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377F3542" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="262AE352" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="436C48A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2C2AFBAA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565F790F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="080584EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν απαιτείται προσαρμογή της δόσης σε ασθενείς με νεφρική δυσλειτουργία (βλ. παράγραφο 4.4 για συστάσεις σχετικά με την παρακολούθηση του ασβεστίου).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B41E1A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="3EBF6DD4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="56C9153E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7B40DE9C" w14:textId="2E3A7D82" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Δεν υπάρχουν διαθέσιμα δεδομένα για ασθενείς με μακροχρόνια συστηματική αγωγή με γλυκοκορτικοειδή και σοβαρή νεφρική δυσλειτουργία (Ρυθμός σπειραματικής διήθησης, GFR &lt; 30 ml/min).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A906E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="29799120" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ηπατική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E5420B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37C1329F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η ασφάλεια και η αποτελεσματικότητα του denosumab δεν έχουν μελετηθεί σε ασθενείς με ηπατική δυσλειτουργία (βλ. παράγραφο 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06238CA5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="1CD757F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="09BFDEDF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="20D5D413" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C560675" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4635A62F" w14:textId="17916388" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia δεν θα πρέπει να χρησιμοποιείται σε παιδιά ηλικίας &lt; 18 ετών λόγω ανησυχιών όσον αφορά την ασφάλεια για σοβαρή υπερασβεστιαιμία και πιθανή αναστολή της ανάπτυξης των οστών και έλλειψη ανατολής δοντιών (βλ. παραγράφους 4.4 και 5.3). Τα τρέχοντα διαθέσιμα δεδομένα για παιδιά ηλικίας 2 έως 17 ετών περιγράφονται στις παραγράφους 5.1 και 5.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B426FAC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="1EC30A07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="13352548" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="78E3E437" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Τρόπος χορήγησης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6481A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="19CE34EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="59B70080" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9B0557" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Για υποδόρια χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D0C1AA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="61A24343" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4228C873" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="319EC88F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η χορήγηση θα πρέπει να γίνεται από ένα άτομο που έχει εκπαιδευτεί επαρκώς σε τεχνικές ένεσης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FB5D7F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4E3EAA27" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3380D531" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="707F77F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι οδηγίες χρήσης, χειρισμού και απόρριψης παρέχονται στην παράγραφο 6.6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55126BEA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="3EC2D05E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="652A1D4A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1BB282B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Αντενδείξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C07040" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="3B9F39BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A4D705D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DC5701" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Υπερευαισθησία στη δραστική ουσία ή σε κάποιο από τα έκδοχα που αναφέρονται στην παράγραφο 6.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6676F67A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7CDA98F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5B02BC8B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="13081204" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Υπασβεστιαιμία (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692AEBC2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="2EA35BF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37A7DE0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3DFE4DD9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ειδικές προειδοποιήσεις και προφυλάξεις κατά τη χρήση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B5763" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6A245032" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5FFD4F5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DA2184" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="Style11ptunderlined"/>
       </w:pPr>
       <w:r>
         <w:t>Ιχνηλασιμότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E258933" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="510D26BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3244750F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074B8B75" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Προκειμένου να βελτιωθεί η ιχνηλασιμότητα των βιολογικών φαρμακευτικών προϊόντων, το όνομα και ο αριθμός παρτίδας του χορηγούμενου φαρμάκου πρέπει να καταγράφεται με σαφήνεια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0094303A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="500AD572" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7831B428" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="25D96CA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAB4EFB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="2901CCF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="212906FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFD57EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η επαρκής πρόσληψη ασβεστίου και βιταμίνης D είναι σημαντική σε όλους τους ασθενείς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452050FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="03CF8AB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3B22CDEE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4142EB18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Προφυλάξεις κατά τη χρήση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C089C84" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0169433B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F41C412" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590BC3E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Υπασβεστιαιμία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E44E8A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="336734D5" w14:textId="591A1C27" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t xml:space="preserve">Είναι σημαντικό να αναγνωρίζονται οι ασθενείς σε κίνδυνο να εμφανίσουν υπασβεστιαιμία. Η υπασβεστιαιμία πρέπει να διορθώνεται με επαρκή πρόσληψη ασβεστίου και βιταμίνης D πριν από την έναρξη της θεραπείας. Συνιστάται η κλινική παρακολούθηση των επιπέδων ασβεστίου πριν από τη </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>λήψη κάθε δόσης και στους ασθενείς με προδιάθεση για υπασβεστιαιμία εντός δύο εβδομάδων, μετά τη λήψη της αρχικής δόσης. Θα πρέπει να μετρώνται τα επίπεδα του ασβεστίου σε περίπτωση που οποιοσδήποτε ασθενής εμφανίσει κάποιο πιθανό σύμπτωμα υπασβεστιαιμίας κατά τη διάρκεια της θεραπείας (βλ. παράγραφο 4.8 για τα συμπτώματα). Οι ασθενείς πρέπει να ενθαρρύνονται να αναφέρουν συμπτώματα ενδεικτικά της υπασβεστιαιμίας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749E2DAD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="734B3770" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1962A6E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="78A97F06" w14:textId="2BA1CF05" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Στην περίοδο μετά την κυκλοφορία, έχει αναφερθεί σοβαρή συμπτωματική υπασβεστιαιμία (με αποτέλεσμα εισαγωγή στο νοσοκομείο, συμβάντα απειλητικά για τη ζωή και θανατηφόρα περιστατικά). Αν και τα περισσότερα περιστατικά εμφανίστηκαν τις πρώτες εβδομάδες μετά την έναρξη της θεραπείας, έχει εμφανισθεί και αργότερα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279AAB9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="73B67D79" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1C38938F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4181A8B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="003B349A" w:rsidRDefault="00951F81" w:rsidP="003B349A">
       <w:r>
         <w:t>Η συγχορηγούμενη θεραπεία με γλυκοκορτικοειδή είναι ένας πρόσθετος παράγοντας κινδύνου για υπασβεστιαιμία.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF88A30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="6BDA1765" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="26327788" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="79206A54" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C0743B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6B9C151E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι ασθενείς με σοβαρή νεφρική δυσλειτουργία (κάθαρση κρεατινίνης &lt; 30 ml/min) ή που υποβάλλονται σε εξωνεφρική κάθαρση διατρέχουν μεγαλύτερο κίνδυνο εμφάνισης υπασβεστιαιμίας. Οι κίνδυνοι εμφάνισης υπασβεστιαιμίας και συνοδών αυξήσεων της παραθορμόνης αυξάνουν με την αύξηση του βαθμού νεφρικής δυσλειτουργίας. Έχουν αναφερθεί σοβαρά και θανατηφόρα περιστατικά. Η επαρκής πρόσληψη ασβεστίου, βιταμίνης D και η τακτική παρακολούθηση του ασβεστίου είναι ιδιαίτερα σημαντικά σε αυτούς τους ασθενείς, βλ. παραπάνω.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A37BCB1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="474EDA85" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5DE322CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6DBAD289" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Λοιμώξεις του δέρματος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372202D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="332BB739" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι ασθενείς που λαμβάνουν denosumab μπορεί να εμφανίσουν λοιμώξεις του δέρματος (κυρίως κυτταρίτιδα) που οδηγούν σε εισαγωγή στο νοσοκομείο (βλ. παράγραφο 4.8). Θα πρέπει να δοθούν οδηγίες στους ασθενείς να αναζητήσουν άμεση ιατρική βοήθεια αν παρουσιάσουν σημεία ή συμπτώματα κυτταρίτιδας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED41334" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="18F1799A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2F20DD73" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1ADC5328" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Οστεονέκρωση της γνάθου (ΟΝΓ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D2B5E8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="116ED8DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>ΟΝΓ έχει αναφερθεί σπάνια σε ασθενείς που λαμβάνουν Prolia για οστεοπόρωση (βλ. παράγραφο 4.8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68993828" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="590C3D2F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="648233A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="720495A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η έναρξη θεραπείας/νέος κύκλος θεραπείας θα πρέπει να καθυστερείται σε ασθενείς με μη επουλωμένες ανοιχτές βλάβες μαλακών ιστών του στόματος. Συνιστάται οδοντιατρικός έλεγχος με προληπτική οδοντιατρική παρέμβαση και ατομική αξιολόγηση οφέλους</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>κινδύνου πριν από τη θεραπεία με denosumab σε ασθενείς με συνοδούς παράγοντες κινδύνου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45941F12" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="5E78DE10" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="34EE683C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="392198BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Οι ακόλουθοι παράγοντες κινδύνου θα πρέπει να λαμβάνονται υπόψη όταν αξιολογείται ο κίνδυνος εμφάνισης ΟΝΓ στον ασθενή:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEBF490" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="58ED8DC9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>η αποτελεσματικότητα του φαρμακευτικού προϊόντος το οποίο αναστέλλει την οστική απορρόφηση (υψηλότερος κίνδυνος για τις ουσίες με υψηλή αποτελεσματικότητα), την οδό χορήγησης (υψηλότερος κίνδυνος για την παρεντερική χορήγηση) και την αθροιστική δόση της θεραπείας για την οστική απορρόφηση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40120F9B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2C652CEA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>καρκίνος, καταστάσεις συννοσηρότητας (π.χ. αναιμία, διαταραχές πηκτικότητας, λοιμώξεις), κάπνισμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FED783D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4078DF21" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>συγχορηγούμενες θεραπείες: κορτικοστεροειδή, χημειοθεραπεία, αναστολείς αγγειογένεσης, ακτινοθεραπεία κεφαλής και τραχήλου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242A8837" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7814D1D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>κακή στοματική υγιεινή, περιοδοντική νόσο, κακώς εφαρμοσμένες οδοντοστοιχίες, προϋπάρχουσα οδοντική νόσος, επεμβατικές οδοντιατρικές παρεμβάσεις (π.χ. εξαγωγή οδόντων).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB86779" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="536636FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="51C26784" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2A0A011B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Όλοι οι ασθενείς πρέπει να ενθαρρύνονται να διατηρούν καλή στοματική υγιεινή, να υποβάλλονται σε τακτικούς οδοντιατρικούς ελέγχους, και να αναφέρουν αμέσως οποιαδήποτε συμπτώματα από το στόμα όπως οδοντική κινητικότητα, πόνο ή πρήξιμο ή μη επούλωση έλκων ή εκκρίσεων κατά τη διάρκεια της θεραπείας μεdenosumab. Κατά τη διάρκεια θεραπείας, οι επεμβατικές οδοντιατρικές παρεμβάσεις θα πρέπει να διεξάγονται μόνο μετά από προσεκτική εξέταση και να αποφεύγονται σε μικρή χρονικά απόσταση από την χορήγηση του denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1358844B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="45D7F8CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5CD92D97" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="12B6F052" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το σχέδιο διαχείρισης των ασθενών που αναπτύσσουν ΟΝΓ πρέπει να καθορίζεται με στενή συνεργασία μεταξύ του θεράποντος ιατρού και του οδοντιάτρου ή του χειρουργού στόματος με εξειδίκευση σε ΟΝΓ. Θα πρέπει να εξετάζεται η προσωρινή διακοπή της θεραπείας έως ότου η κατάσταση υποχωρήσει και οι συμβάλλοντες παράγοντες κινδύνου μετριαστούν, όταν αυτό είναι δυνατόν.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0970BC39" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="44F191D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0F2E33F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7A8B2FDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Οστεονέκρωση του έξω ακουστικού πόρου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0274318F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="48B81B89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οστεονέκρωση του έξω ακουστικού πόρου αναφέρθηκε με τη χρήση denosumab. Στους πιθανούς παράγοντες κινδύνου οστεονέκρωσης του έξω ακουστικού πόρου περιλαμβάνονται η χρήση στεροειδών και η χημειοθεραπεία, και/ή οι τοπικοί παράγοντες κινδύνου όπως κάποια λοίμωξη ή τραυματισμός. Σε ασθενείς που λαμβάνουν denosumab και παρουσιάζουν συμπτώματα στο αυτί, όπως χρόνιες λοιμώξεις του αυτιού, πρέπει να λαμβάνεται υπόψη η πιθανότητα οστεονέκρωσης του έξω ακουστικού πόρου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9DEFA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4BFE9B34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5A052020" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="11AE3ECC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0194EEB7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="64ABE369" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Άτυπα κατάγματα του μηριαίου οστού έχουν αναφερθεί σε ασθενείς που λαμβάνουν denosumab (βλ. παράγραφο 4.8). Άτυπα κατάγματα του μηριαίου οστού μπορούν να συμβούν μετά από μικρό ή καθόλου τραυματισμό στην υποτροχαντήρια περιοχή και σε περιοχές της διάφυσης του μηριαίου. Τα συμβάματα αυτά χαρακτηρίζονται από συγκεκριμένα ακτινολογικά ευρήματα. Άτυπα κατάγματα του μηριαίου οστού έχουν επίσης αναφερθεί σε ασθενείς με συγκεκριμένες παθήσεις συννοσηρότητας (π.χ. ανεπάρκεια βιταμίνης D, ρευματοειδή αρθρίτιδα, υποφωσφοραιμία) και με τη χρήση συγκεκριμένων φαρμακευτικών προϊόντων (π.χ. διφωσφονικά, γλυκοκορτικοειδή, αναστολείς της αντλίας πρωτονίων). Τα συμβάματα αυτά έχουν επίσης παρατηρηθεί χωρίς αντιαπορροφητική θεραπεία. Παρόμοια κατάγματα τα οποία έχουν αναφερθεί σε συνδυασμό με διφωσφονικά είναι συχνά αμφοτερόπλευρα, ως εκ τούτου, το αντίπλευρο μηριαίο οστούν πρέπει να εξεταστεί σε ασθενείς που έλαβαν denosumab και που έχουν υποστεί κάταγμα της διάφυσης του μηριαίου άξονα. Η διακοπή του denosumab σε ασθενείς που υπάρχει υποψία ότι έχουν άτυπο κάταγμα μηριαίου θα πρέπει να εκτιμηθεί εν αναμονή της αξιολόγησης του ασθενή, με βάση την εξατομικευμένη αξιολόγηση του ισοζυγίου κινδύνου</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>οφέλους. Κατά τη διάρκεια της θεραπείας με denosumab, οι ασθενείς θα πρέπει να ευαισθητοποιούνται ώστε να αναφέρουν νέο ή μη σύνηθες πόνο στο μηρό, ισχίο ή στη βουβωνική χώρα. Οι ασθενείς που παρουσιάζουν τα συμπτώματα αυτά θα πρέπει να αξιολογούνται για ατελές μηριαίο κάταγμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49968745" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="2ED04307" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3140220A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0466ACE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Μακροπρόθεσμη αντιαπορροφητική θεραπεία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A82423" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="72030602" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η μακροπρόθεσμη αντιαπορροφητική θεραπεία (συμπεριλαμβανομένων τόσο του denosumab όσο και των bisphosphonates) μπορεί να συμβάλει σε αυξημένο κίνδυνο για ανεπιθύμητες εκδηλώσεις, όπως οστεονέκρωση της γνάθου και άτυπα κατάγματα του μηριαίου οστού λόγω της σημαντικής καταστολής της οστικής ανακατασκευής (βλέπε παράγραφο 4.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7EF5DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="50AAB3AA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="790A657F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="22680886" w14:textId="77777777" w:rsidR="00D37025" w:rsidRPr="007D35E6" w:rsidRDefault="00D37025" w:rsidP="0074349E">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Συγχορηγούμενη θεραπεία με άλλα φαρμακευτικά προϊόντα που περιέχουν denosumab</w:t>
-[...10 lines deleted...]
-        <w:keepNext/>
+        <w:t>Διακοπή της θεραπείας</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1BD420" w14:textId="0908ACCD" w:rsidR="00D37025" w:rsidRDefault="00D37025" w:rsidP="00D37025">
+      <w:r>
+        <w:t>Μετά τη διακοπή της θεραπείας με denosumab, αναμένεται μείωση της οστικής πυκνότητας (BMD) (βλ. ενότητα 5.1), γεγονός που οδηγεί σε αυξημένο κίνδυνο καταγμάτων. Συνεπώς, συνιστάται η παρακολούθηση της BMD και θα πρέπει να εξεταστεί η χορήγηση εναλλακτικής θεραπείας σύμφωνα με τις κλινικές κατευθυντήριες οδηγίες.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FF3F22" w14:textId="77777777" w:rsidR="00D37025" w:rsidRPr="0074349E" w:rsidRDefault="00D37025" w:rsidP="0074349E"/>
+    <w:p w14:paraId="1EE4B332" w14:textId="0780CB2D" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Υπερασβεστιαιμία σε παιδιατρικούς ασθενείς</w:t>
-[...13 lines deleted...]
-        </w:tabs>
+        <w:t>Συγχορηγούμενη θεραπεία με άλλα φαρμακευτικά προϊόντα που περιέχουν denosumab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BB5AF5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Οι ασθενείς που λαμβάνουν θεραπεία με denosumab δεν θα πρέπει να αντιμετωπίζονται ταυτόχρονα με άλλα φαρμακευτικά προϊόντα που περιέχουν denosumab (για την πρόληψη των σκελετικών συμβαμάτων σε ενήλικες με οστικές μεταστάσεις από συμπαγείς όγκους).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9D4205" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="57FA8B90" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FB0522" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t>Υπερασβεστιαιμία σε παιδιατρικούς ασθενείς</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C8F3AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia δεν θα πρέπει να χρησιμοποιείται σε παιδιατρικούς ασθενείς (ηλικίας &lt; 18). Έχει αναφερθεί σοβαρή υπερασβεστιαιμία. Σε ορισμένα περιστατικά κλινικών δοκιμών εμφανίστηκαν επιπλοκές λόγω οξείας νεφρικής βλάβης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538D796" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="00B387FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Προειδοποιήσεις για τα έκδοχα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D173130" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="02749702" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει 47 mg σορβιτόλης σε κάθε ml διαλύματος. Η αθροιστική δράση συγχορηγούμενων φαρμάκων που περιέχουν σορβιτόλη (ή φρουκτόζη) και η διαιτητική πρόσληψη σορβιτόλης (ή φρουκτόζης) θα πρέπει να λαμβάνονται υπόψη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC6BCDB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="6C47DCCC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4DD1CDA4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="04CAEE79" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το φαρμακευτικό αυτό προϊόν περιέχει λιγότερο από 1 mmol νατρίου (23 mg) ανά 60 mg, είναι αυτό που ονομάζουμε «ελεύθερο νατρίου».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEE63A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="237142DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="782B53AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3135E4C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Αλληλεπιδράσεις με άλλα φαρμακευτικά προϊόντα και άλλες μορφές αλληλεπίδρασης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1E687B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="689B14DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7B9639FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3BE312" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε μία μελέτη αλληλεπίδρασης, το denosumab δεν επηρέασε τη φαρμακοκινητική της μιδαζολάμης, η οποία μεταβολίζεται από το κυτόχρωμα P450 3A4 (CYP3A4). Αυτό υποδεικνύει ότι το denosumab δεν πρέπει να μεταβάλει τη φαρμακοκινητική των φαρμακευτικών προϊόντων που μεταβολίζονται από το CYP3A4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207C6EDA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="60B571BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0D831810" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="793ECE37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν υπάρχουν κλινικά δεδομένα σχετικά με τη συγχορήγηση denosumab και θεραπείας ορμονικής υποκατάστασης (οιστρογόνα), ωστόσο η πιθανότητα φαρμακοδυναμικής αλληλεπίδρασης θεωρείται χαμηλή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD969FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4EC3817F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7979FADB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="57998C88" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση η φαρμακοκινητική και η φαρμακοδυναμική του denosumab δεν επηρεάστηκαν από την προηγούμενη θεραπεία με αλενδρονάτη, βάσει των δεδομένων που συγκεντρώθηκαν από μία μελέτη μετάβασης (από αλενδρονάτη σε denosumab).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4BD1A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="20B60E4B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="38B129AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7F98BDBE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Γονιμότητα, κύηση και γαλουχία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034F0FF1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0B2348FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="21B41172" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140DF9CA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κύηση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B349AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="701E8525" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="773476C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BD7335" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν υπάρχουν στοιχεία ή υπάρχουν περιορισμένα στοιχεία σχετικά με τη χρήση του denosumab σε έγκυες γυναίκες. Μελέτες σε ζώα έχουν δείξει αναπαραγωγική τοξικότητα (βλ. παράγραφο 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE6D167" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7AFC4B15" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="28F973AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="04D768E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia δεν συνιστάται για χρήση σε έγκυες γυναίκες και γυναίκες αναπαραγωγικής ηλικίας που δεν χρησιμοποιούν αντισύλληψη. Οι γυναίκες πρέπει να καθοδηγούνται ώστε να μη μείνουν έγκυες κατά τη διάρκεια και για τουλάχιστον 5 μήνες μετά τη θεραπεία με το Prolia. Οι όποιες επιδράσεις του Prolia είναι πιθανό να είναι μεγαλύτερες κατά τη διάρκεια του δεύτερου και του τρίτου τριμήνου της εγκυμοσύνης καθώς τα μονοκλωνικά αντισώματα μεταφέρονται μέσω του πλακούντα με γραμμικό τρόπο καθώς εξελίσσεται η εγκυμοσύνη, με τη μεγαλύτερη ποσότητα να μεταφέρεται κατά τη διάρκεια του τρίτου τριμήνου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD96FB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="1F9EDE4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="56E00A1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6BF0A3BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Θηλασμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC2F342" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="4DFB0929" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="09C6AC7C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D3B949" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν είναι γνωστό εάν το denosumab απεκκρίνεται στο ανθρώπινο γάλα. Μελέτες σε γενετικά τροποποιημένους ποντικούς στους οποίους έχει ανασταλεί ο RANKL με γονιδιακή μετακίνηση (“knockout ποντικός”) έδειξαν ότι η απουσία του RANKL (ο στόχος του denosumab βλ. παράγραφο 5.1) κατά τη διάρκεια της εγκυμοσύνης μπορεί να επηρεάσει την ωρίμανση του μαζικού αδένα οδηγώντας σε μείωση της παραγωγής γάλακτος μετά τον τοκετό (βλ. παράγραφο 5.3). Πρέπει να αποφασιστεί εάν θα διακοπεί ο θηλασμός ή θα διακοπεί η θεραπεία με Prolia, λαμβάνοντας υπόψη το όφελος του θηλασμού για το νεογέννητο/βρέφος και το όφελος της θεραπείας με Prolia για τη γυναίκα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329B5019" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="0B5C9FA2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4677EDC0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="01E8BC7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Γονιμότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B64C770" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="64441FBA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5893C3CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CB78C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν υπάρχουν διαθέσιμα στοιχεία για την επίδραση του denosumab στην ανθρώπινη γονιμότητα. Μελέτες σε ζώα δεν κατέδειξαν άμεσες ή έμμεσες επιβλαβείς επιδράσεις στη γονιμότητα (βλ. παράγραφο 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24820F25" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="2C8BB97D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="13E43019" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3415FA76" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Επιδράσεις στην ικανότητα οδήγησης και χειρισμού μηχανημάτων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0757A8FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="48FA8458" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4A36505E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B5F546" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia δεν έχει καμία ή έχει ασήμαντη επίδραση στην ικανότητα οδήγησης και χειρισμού μηχανημάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3F1AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="0B4B14D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7F8F5112" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="38262D28" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6AA51D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="484D27CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2B9F16B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1136893A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Σύνοψη του προφίλ ασφαλείας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FC83EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="3C5D9ACC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="743B3262" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E08E246" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι πιο συχνές παρενέργειες με το denosumab (που έχουν παρατηρηθεί σε πάνω από ένα ασθενή στους δέκα) είναι ο μυοσκελετικός πόνος και ο πόνος στα άκρα. Όχι συχνά περιστατικά κυτταρίτιδας, σπάνια περιστατικά υπασβεστιαιμίας, υπερευαισθησίας, οστεονέκρωσης της γνάθου και άτυπων καταγμάτων του μηριαίου οστού (βλ. παραγράφους 4.4 και 4.8 – περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών) έχουν παρατηρηθεί σε ασθενείς που παίρνουν denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E086870" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="539B72D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="55DD56E5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="275B6343" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Πινακοποιημένος κατάλογος ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D91A083" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="26C7857A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="77FBD388" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EF1294" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Τα δεδομένα του πίνακα 1 κάτωθι περιγράφουν ανεπιθύμητες ενέργειες οι οποίες αναφέρθηκαν από κλινικές δοκιμές φάσης ΙΙ και ΙΙΙ σε ασθενείς με οστεοπόρωση και ασθενείς με καρκίνο του μαστού ή του προστάτη υπό ορμονικό αποκλεισμό, και/ή αυθόρμητες αναφορές.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F586286" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="78A86924" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6FD67ED0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Για την ταξινόμηση των ανεπιθύμητων ενεργειών χρησιμοποιήθηκε η ακόλουθη κατάταξη (βλ. πίνακα 1): πολύ συχνές (≥ 1/10), συχνές (≥ 1/100 έως &lt; 1/10), όχι συχνές (≥ 1/1.000 έως &lt; 1/100), σπάνιες (≥ 1/10.000 έως &lt; 1/1.000), πολύ σπάνιες (&lt; 1/10.000) και μη γνωστής συχνότητας (δεν μπορούν να εκτιμηθούν με βάση τα διαθέσιμα δεδομένα). Εντός κάθε κατηγορίας συχνότητας και κατηγορίας οργανικού συστήματος, οι ανεπιθύμητες ενέργειες παρατίθενται κατά φθίνουσα σειρά σοβαρότητας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CBF1C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3506BDF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:pPrChange w:id="7" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Πίνακας 1. Ανεπιθύμητες ενέργειες που αναφέρθηκαν σε ασθενείς με οστεοπόρωση και ασθενείς με καρκίνο του μαστού ή του προστάτη υπό ορμονικό αποκλεισμό</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10050E42" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
-[...2115 lines deleted...]
-    <w:p w14:paraId="4006CC2F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5EB1F3A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1290"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="3111"/>
+        <w:gridCol w:w="2527"/>
+        <w:gridCol w:w="3651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3E6FF2E5" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4967274B" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FD3FAFE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6BDC7E51" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Κατηγορία/ οργανικό σύστημα σύμφωνα με τη βάση δεδομένων MedDRA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6250CCE5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="04E6DBEC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ποσοστό γυναικών με κάταγμα (%)</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Κατηγορία συχνότητας</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D1593D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="278F8ED4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Μείωση του απόλυτου κινδύνου (%)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0A595028" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ανεπιθύμητες ενέργειες</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="75024CB3" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155B3EA4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>(95% CI)</w:t>
+              <w:t>Λοιμώξεις και παρασιτώσεις</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F64BD97" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="687EDD9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>Μείωση του σχετικού κινδύνου (%)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76CA0007" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6608A72D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>(95% CI)</w:t>
+              <w:t>Ουρολοίμωξη</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0D989A25" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="46499A82" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="pct"/>
+            <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67C619D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="744569AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35D99D4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="25F445C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>Εικονικό φάρμακο</w:t>
-[...8 lines deleted...]
-              <w:t>n = 3.906</w:t>
+              <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2625F1BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2724B53D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>Prolia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="18B789D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Λοίμωξη του ανώτερου αναπνευστικού συστήματος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="726888FF" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B953A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5430076C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="30CB131F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
+            <w:r>
+              <w:t>Όχι συχνές</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51999FE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="79A963DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
+            <w:r>
+              <w:t>Εκκολπωματίτιδα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="5867E9D0" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="582125C5" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="pct"/>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="325E3185" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...6 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F5C8092" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="629E7802" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0ABD241A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>2,2</w:t>
+              <w:t>Όχι συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="746EC382" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="151EC2BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>0,9</w:t>
-            </w:r>
+              <w:t>Κυτταρίτιδα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="32656944" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB2EC5B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="584F49D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0D222738" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
-              <w:t>1,4 (0,8, 1,9)</w:t>
+              <w:t>Όχι συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74CF8681" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="72473FBF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
-              <w:t>61 (42, 74)**</w:t>
+              <w:t>Λοίμωξη του ωτός</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6D10208E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="260EA276" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="pct"/>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2581C095" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="77841850" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
-              <w:t>0</w:t>
-[...3 lines deleted...]
-              <w:t>2 έτη</w:t>
+              <w:t>Διαταραχές του ανοσοποιητικού συστήματος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DC5DCCE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="21A5A143" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>5,0</w:t>
+              <w:t>Σπάνιες</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB4D262" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6A2845E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>1,4</w:t>
-            </w:r>
+              <w:t>Υπερευαισθησία στο φάρμακο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="15F892A6" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A7B3FCB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F7C3B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="054B07B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
-              <w:t>3,5 (2,7, 4,3)</w:t>
+              <w:t>Σπάνιες</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D1BC2E2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2A72ECF1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
-              <w:t>71 (61, 79)**</w:t>
+              <w:t>Αναφυλακτική αντίδραση</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="58311777" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4E7C5B16" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="694" w:type="pct"/>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EBDDA3B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
+          <w:p w14:paraId="7C1EAD83" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:pPrChange w:id="26" w:author="Author">
-[...3 lines deleted...]
-              </w:pPrChange>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>0</w:t>
-[...3 lines deleted...]
-              <w:t>3 έτη</w:t>
+              <w:t>Μεταβολικές και διατροφικές διαταραχές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7469B99C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3FF3782C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>7,2</w:t>
+              <w:t>Σπάνιες</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17028E02" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7A55F3F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:keepNext/>
-              <w:jc w:val="center"/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>2,3</w:t>
+              <w:t>Υπασβεστιαιμία</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="00985113" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13BF429F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Διαταραχές του νευρικού συστήματος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="580EB1C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2B6B8942" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
-              <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>4,8 (3,9, 5,8)</w:t>
+              <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1052" w:type="pct"/>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C6EAF8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="577D64FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ισχιαλγία</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="766C33CF" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E6AEF7C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r>
-              <w:t>68 (59, 74)*</w:t>
+              <w:t>Γαστρεντερικές διαταραχές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="177260FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19FF6902" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Δυσκοιλιότητα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="6CE110FE" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300C9458" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA3CF74" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="405A8D07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Κοιλιακή δυσφορία</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="48EAA8A4" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1155DD1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Διαταραχές του δέρματος και του υποδόριου ιστού</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26101FF7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53A70153" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Εξάνθημα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="51AC380E" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D546D19" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AEA49E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6921D318" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Έκζεμα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="77341C9F" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56EF3FFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33768AA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B1F5EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Αλωπεκία</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="5E8640F7" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="253B0151" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63AE3626" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Όχι συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D6032B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Λειχηνοειδή φαρμακευτικά εξανθήματα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="69734E70" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F771D31" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A7DC5B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Πολύ σπάνιες</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DBD7D0D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Αγγειίτιδα από υπερευαισθησία</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="27D3980C" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0794FC20" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Διαταραχές του μυοσκελετικού συστήματος και του συνδετικού ιστού</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79991E81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Πολύ συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="023434A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Πόνος στα άκρα</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="2C623969" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B7CC77F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CFE3A62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Πολύ συχνές</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4012CD7E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Μυοσκελετικός πόνος</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="2202457E" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F41346E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13853E26" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Σπάνιες</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79ADF7A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Οστεονέκρωση της γνάθου</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="1C4D166E" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C30B070" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02EDA556" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Σπάνιες</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71EC9640" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="555FECA6" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54624A35" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59C5C1B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Μη γνωστής συχνότητας</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A4BFD4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Οστεονέκρωση του έξω ακουστικού πόρου</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E5E153B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="5C0684D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="778360CA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Βλ. παράγραφο Περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0122A1C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Βλ. παράγραφο 4.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A4B37F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5186DA11" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε μία συγκεντρωτική ανάλυση δεδομένων όλων των ελεγχόμενων με εικονικό φάρμακο μελετών φάσης ΙΙ και ΙΙΙ, παρουσιάστηκε γριππώδης συνδρομή με αδρό ποσοστό επίπτωσης 1,2% για το denosumab και 0,7% για το εικονικό φάρμακο. Παρότι η διαφορά αυτή εμφανίστηκε μόνο στη συγκεντρωτική ανάλυση, δεν εμφανίστηκε στη στρωματοποιημένη ανάλυση.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6895BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7044F71B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C8AE49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD2FA83" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Επίδραση στα κατάγματα του ισχίου</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="56E117BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        <w:t>Υπασβεστιαιμία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E1652F" w14:textId="14EDC231" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε δύο ελεγχόμενες με εικονικό φάρμακο κλινικές δοκιμές φάσης III σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση, περίπου 0,05% των ασθενών (2 στις 4.050) παρουσίασαν μείωση των επιπέδων ασβεστίου ορού (κάτω από 1,88 mmol/l) μετά από τη χορήγηση Prolia. Δεν αναφέρθηκε μείωση των επιπέδων ασβεστίου ορού (κάτω από 1,88 mmol/l) σε καμία από τις δύο ελεγχόμενες με εικονικό φάρμακο κλινικές δοκιμές φάσης III σε ασθενείς υπό ορμονικό αποκλεισμό ή στην ελεγχόμενη με εικονικό φάρμακο κλινική δοκιμή φάσης ΙΙΙ σε άνδρες με οστεοπόρωση.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB6F939" w14:textId="77777777" w:rsidR="006079AB" w:rsidRPr="00FF28F7" w:rsidRDefault="006079AB" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4E27AD95" w14:textId="003F7CBD" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Στην περίοδο μετά την κυκλοφορία, σπάνιες περιπτώσεις σοβαρής συμπτωματικής υπασβεστιαιμίας με αποτέλεσμα εισαγωγή στο νοσοκομείο, συμβάντα απειλητικά για τη ζωή και θανατηφόρα περιστατικά έχουν αναφερθεί, κυρίως σε ασθενείς υψηλού κινδύνου για υπασβεστιαιμία που έλαβαν denosumab, με τα περισσότερα περιστατικά να συμβαίνουν τις πρώτες εβδομάδες από την έναρξη της θεραπείας. Παραδείγματα των κλινικών εκδηλώσεων της σοβαρής συμπτωματικής υπασβεστιαιμίας έχουν συμπεριλάβει παράταση του διαστήματος QT, τετανία, επιληπτικές κρίσεις και μεταβληθείσα νοητική κατάσταση (βλ. παράγραφο 4.4). Τα συμπτώματα της υπασβεστιαιμίας σε κλινικές μελέτες με denosumab περιελάμβαναν παραισθησίες ή μυϊκή δυσκαμψία, δεσμιδώσεις, σπασμούς και μυϊκές κράμπες.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633AFF06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6494E8F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Επίδραση σε όλα τα κλινικά κατάγματα</w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Δερματικές λοιμώξεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB99A0E" w14:textId="65B7ADC4" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Σε ελεγχόμενες με εικονικό φάρμακο κλινικές δοκιμές φάσης III, η συνολική συχνότητα εμφάνισης των δερματικών λοιμώξεων ήταν παρόμοια στην ομάδα του εικονικού φαρμάκου και του denosumab σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση (εικονικό φάρμακο [1,2%, 50 στις 4.041 γυναίκες] έναντι Prolia [1,5%, 59 στις 4.050 γυναίκες]), σε άνδρες με οστεοπόρωση (εικονικό φάρμακο [0,8%, 1 στους 120 άνδρες] έναντι Prolia [0%, 0 στους 120 άνδρες]), σε ασθενείς με καρκίνο του μαστού ή του προστάτη υπό ορμονικό αποκλεισμό (εικονικό φάρμακο [1,7%, 14 στους 845 ασθενείς] έναντι Prolia [1,4%, 12 στους 860 ασθενείς]). Δερματικές λοιμώξεις που οδήγησαν σε εισαγωγή στο νοσοκομείο αναφέρθηκαν στο 0,1% των μετεμμηνοπαυσιακών γυναικών με οστεοπόρωση που έλαβαν εικονικό φάρμακο (3 στις 4.041) έναντι 0,4% των γυναικών που έλαβαν Prolia </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(16 στις 4.050). Αυτά τα περιστατικά ήταν κατά κύριο λόγο κυτταρίτιδα. Οι δερματικές λοιμώξεις που αναφέρθηκαν ως σοβαρές ανεπιθύμητες ενέργειες ήταν παρόμοιες στην ομάδα του εικονικού φαρμάκου (0,6%, 5 στους 845) και την ομάδα του Prolia (0,6%, 5 στους 860) στις μελέτες που πραγματοποιήθηκαν σε ασθενείς με καρκίνο του μαστού και του προστάτη.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E57D484" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1A80A618" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Οστεονέκρωση της γνάθου</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5470ADE6" w14:textId="2A18E237" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">ΟΝΓ αναφέρθηκε σπάνια, σε </w:t>
+      </w:r>
+      <w:del w:id="0" w:author="Author">
+        <w:r>
+          <w:delText>16 </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="1" w:author="Author">
+        <w:r>
+          <w:t>18 </w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:t xml:space="preserve">ασθενείς, σε κλινικές δοκιμές σε ασθενείς με οστεοπόρωση και σε ασθενείς με καρκίνο του μαστού ή του προστάτη υπό ορμονικό αποκλεισμό συμπεριλαμβανομένων συνολικά </w:t>
+      </w:r>
+      <w:ins w:id="2" w:author="Author">
+        <w:r>
+          <w:t>23.552 </w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="3" w:author="Author">
+        <w:r>
+          <w:delText>23.148 </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:t>ασθενών (βλ. παράγραφο 4.4). Δεκατρία από τα περιστατικά αυτά με ΟΝΓ εμφανίστηκαν σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση κατά τη διάρκεια της φάσης ΙΙΙ μελέτης επέκτασης έπειτα από θεραπεία με denosumab έως και 10 έτη. Η συχνότητα εμφάνισης της ΟΝΓ ήταν 0,04% στα 3 έτη, 0,06% στα 5 έτη και 0,44% στα 10 έτη θεραπείας με denosumab. Ο κίνδυνος της ΟΝΓ αυξάνεται με τη διάρκεια της έκθεσης στο denosumab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5770F1E8" w14:textId="77777777" w:rsidR="00D67D34" w:rsidRDefault="00D67D34" w:rsidP="00951F81"/>
+    <w:p w14:paraId="39851A65" w14:textId="4A325180" w:rsidR="004D1912" w:rsidRDefault="004D1912" w:rsidP="00776934">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Ο κίνδυνος της ΟΝΓ αξιολογήθηκε επίσης στο πλαίσιο αναδρομικής μελέτης κοόρτης μεταξύ 76.192 μετεμμηνοπαυσιακών γυναικών που είχαν αρχίσει πρόσφατα θεραπεία με Prolia. Η συχνότητα εμφάνισης της ΟΝΓ ήταν 0,32% (95% διάστημα εμπιστοσύνης [CI]: 0,26, 0,39) μεταξύ των ασθενών που είχαν λάβει denosumab για διάστημα έως και 3 έτη και 0,51% (95% CI: 0,39, 0,65) μεταξύ των ασθενών που είχαν λάβει denosumab για διάστημα έως και 5 έτη παρακολούθησης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CC3FD4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="13B95161" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4773B3E8" w14:textId="0DCAC086" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Στο κλινικό πρόγραμμα της οστεοπόρωσης, άτυπα κατάγματα του μηριαίου οστού έχουν σπάνια αναφερθεί σε ασθενείς που έλαβαν θεραπεία με denosumab (βλ. παράγραφο 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC9A891" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1F54A1FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Εκκολπωματίτιδα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD71C30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε μία ελεγχόμενη με εικονικό φάρμακο κλινική δοκιμή φάσης III που πραγματοποιήθηκε σε ασθενείς με καρκίνο του προστάτη που λάμβαναν θεραπεία στέρησης ανδρογόνων (ADT), παρατηρήθηκε δυσαναλογία στις ανεπιθύμητες ενέργειες που αφορούσαν την εμφάνιση εκκολπωματίτιδας (1,2% με το denosumab, 0% με το εικονικό φάρμακο). Η συχνότητα εμφάνισης της εκκολπωματίτιδας ήταν συγκρίσιμη μεταξύ των ομάδων θεραπείας σε μετεμμηνοπαυσιακές γυναίκες ή άνδρες με οστεοπόρωση και σε γυναίκες που υποβάλλονταν σε θεραπεία με αναστολείς αρωματάσης για μη μεταστατικό καρκίνο του μαστού.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33611689" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2EAA48FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Σχετιζόμενες με το φάρμακο αντιδράσεις υπερευαισθησίας</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE9C66" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Στο μετεγκριτικό περιβάλλον, σπάνιες περιπτώσεις σχετιζόμενης με το φάρμακο υπερευαισθησίας, συμπεριλαμβανομένων του εξανθήματος, της κνίδωσης, του οιδήματος του προσώπου, του ερυθήματος, και των αναφυλακτικών αντιδράσεων έχουν αναφερθεί σε ασθενείς που λαμβάνουν το Prolia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C82DF62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="13C05C6A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Μυοσκελετικός πόνος</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A60F9F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Μυοσκελετικός πόνος, συμπεριλαμβανομένων σοβαρών περιστατικών, έχει αναφερθεί σε ασθενείς που έλαβαν Prolia στην περίοδο μετά την κυκλοφορία του. Σε κλινικές δοκιμές, ο μυοσκελετικός πόνος ήταν πολύ συχνός τόσο στην ομάδα του denosumab όσο και του εικονικού φαρμάκου. Μυοσκελετικός πόνος που οδηγεί σε διακοπή της υπό μελέτη θεραπείας ήταν όχι συχνός.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB21AAE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="71B66FD5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Λειχηνοειδή φαρμακευτικά εξανθήματα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EED2A6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Έχουν αναφερθεί λειχηνοειδή φαρμακευτικά εξανθήματα (π.χ. αντιδράσεις με εικόνα ομαλού λειχήνα) σε ασθενείς στην περίοδο μετά την κυκλοφορία του φαρμάκου.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B816EBD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5F822C17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Άλλοι ειδικοί πληθυσμοί</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE249B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4731F540" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00434AA6" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Παιδιατρικός πληθυσμός</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629A6BF1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia δεν θα πρέπει να χρησιμοποιείται σε παιδιατρικούς ασθενείς (ηλικίας &lt; 18). Έχει αναφερθεί σοβαρή υπερασβεστιαιμία (βλ. παράγραφο 5.1). Σε ορισμένα περιστατικά κλινικών δοκιμών εμφανίστηκαν επιπλοκές λόγω οξείας νεφρικής βλάβης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592BF8A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934"/>
+    <w:p w14:paraId="06EE30E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Νεφρική δυσλειτουργία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD6BD6B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε κλινικές μελέτες, οι ασθενείς με σοβαρή νεφρική δυσλειτουργία (κάθαρση κρεατινίνης &lt; 30 ml/min ή αυτοί που υποβάλλονταν σε εξωνεφρική κάθαρση, διέτρεχαν μεγαλύτερο κίνδυνο υπασβεστιαιμίας αν δεν λάμβαναν συμπληρώματα ασβεστίου. Η επαρκής πρόσληψη ασβεστίου και βιταμίνης D είναι σημαντική σε ασθενείς με σοβαρή νεφρική δυσλειτουργία ή σε ασθενείς που υποβάλλονται σε εξωνεφρική κάθαρση (βλ. παράγραφο 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DB838" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="44010A0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Αναφορά πιθανολογούμενων ανεπιθύμητων ενεργειών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB2FB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3791A87D" w14:textId="6DC87E4D" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Η αναφορά πιθανολογούμενων ανεπιθύμητων ενεργειών μετά από τη χορήγηση άδειας κυκλοφορίας του φαρμακευτικού προϊόντος είναι σημαντική. Επιτρέπει τη συνεχή παρακολούθηση της σχέσης οφέλους</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">κινδύνου του φαρμακευτικού προϊόντος. Ζητείται από τους επαγγελματίες υγείας να αναφέρουν οποιεσδήποτε πιθανολογούμενες ανεπιθύμητες ενέργειες μέσω </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">του εθνικού συστήματος αναφοράς που αναγράφεται στο </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Παράρτημα V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F9A1BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="28BEEA2A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="00A5388D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        </w:rPr>
+        <w:t>4.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Υπερδοσολογία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2A1590" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8A1A04" w14:textId="71AD4D4C" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Δεν υπάρχει εμπειρία με υπερδοσολογία σε κλινικές μελέτες. Το denosumab έχει χορηγηθεί σε κλινικές μελέτες χρησιμοποιώντας δόσεις έως 180 mg κάθε 4 εβδομάδες (αθροιστικές δόσεις έως 1.080 mg σε διάστημα 6 μηνών) και δεν παρατηρήθηκαν επιπλέον ανεπιθύμητες ενέργειες.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6914EA16" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="626537A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="60146CC3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ΦΑΡΜΑΚΟΛΟΓΙΚΕΣ ΙΔΙΟΤΗΤΕΣ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9D5B0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BA858B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Φαρμακοδυναμικές ιδιότητες</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA20972" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12516675" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Φαρμακοθεραπευτική κατηγορία: Φάρμακα για θεραπεία παθήσεων των οστών - Άλλα φάρμακα με δράση στο μεταβολισμό των οστών, κωδικός ATC: Μ05ΒΧ04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D45CB6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="08F59387" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Μηχανισμός δράσης</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50295A9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D861831" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το denosumab είναι ένα ανθρώπινο μονοκλωνικό αντίσωμα (IgG2) που στοχεύει και συνδέεται με υψηλή συγγένεια και ειδικότητα με το RANKL, προλαμβάνοντας την ενεργοποίηση του υποδοχέα του, του RANK, στην επιφάνεια των πρόδρομων οστεοκλαστών και των οστεοκλαστών. Η παρεμπόδιση της αλληλεπίδρασης RANKL/RANK αναστέλλει τον σχηματισμό, τη λειτουργία και την επιβίωση των οστεοκλαστών, μειώνοντας με αυτόν τον τρόπο την οστική απορρόφηση τόσο στα συμπαγή όσο και στα σπογγώδη οστά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5B03DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4AB01CFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Φαρμακοδυναμικές επιδράσεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6154D85F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFD92C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Η θεραπεία με Prolia μείωσε γρήγορα το ρυθμό οστικής ανακατασκευής που φτάνειοντας στη χαμηλότερη τιμή στον ορό για τον δείκτη οστικής απορρόφησης τύπου 1 C</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>τελοπεπτίδια (CTX) (μείωση 85%) την 3η ημέρα, ενώ η εν λόγω μείωση διατηρήθηκε καθόλο το διάστημα μεταξύ των δόσεων. Μετά το πέρας κάθε μεσοδιαστήματος χορήγησης, η μείωση του CTX μετριάστηκε εν μέρει από τη μέγιστη μείωση του ≥ 87% σε ≥ 45% περίπου (εύρος 45</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>80%), δείχνοντας την αναστρεψιμότητα των επιδράσεων του Prolia στην οστική ανακατασκευή που σημειώνεται με τη μείωση των επιπέδων του στον ορό. Αυτές οι επιδράσεις διατηρήθηκαν όσο συνεχιζόταν η θεραπεία. Οι δείκτες οστικής εναλλαγής έφτασαν σε γενικές γραμμές στα επίπεδα πριν από τη θεραπεία σε διάστημα 9 μηνών μετά την τελευταία δόση. Κατά την επαναχορήγηση, η μείωση του CTX από το denosumab ήταν παρόμοια με αυτή που παρατηρήθηκε σε ασθενείς που αρχίζουν θεραπεία με denosumab για πρώτη φορά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F47CBD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2E622B17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ανοσογονικότητα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071BCF53" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED5EF2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Σε κλινικές μελέτες, δεν έχουν παρατηρηθεί εξουδετερωτικά αντισώματα έναντι του denosumab. Χρησιμοποιώντας μια ευαίσθητη ανοσολογική ανάλυση ποσοστό &lt; 1% των ασθενών που έλαβαν </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>denosumab για διάστημα έως 5 έτη βρέθηκαν θετικοί σε μη εξουδετερωτικά δεσμευτικά αντισώματα χωρίς ενδείξεις μεταβολής της φαρμακοκινητικής, της τοξικότητας, ή της κλινικής ανταπόκρισης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6041CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="30C95826" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37477B41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C503119" w14:textId="33269D0A" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Η αποτελεσματικότητα και η ασφάλεια του denosumab χορηγούμενου μια φορά στους 6 μήνες για 3 έτη διερευνήθηκε σε μετεμμηνοπαυσιακές γυναίκες (7.808 γυναίκες ηλικίας 60</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>91 ετών, από τις οποίες 23,6% είχαν κύρια κατάγματα της σπονδυλικής στήλης) με T</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>score οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης ή του ολικού ισχίου κατά την έναρξη της αγωγής μεταξύ –2,5 και –4,0 και μέση απόλυτη 10ετή πιθανότητα καταγμάτων 18,60% (δεκατημόρια: 7,9</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>32,4%) για μείζονα οστεοπορωτικά κατάγματα και 7,22% (δεκατημόρια: 1,4</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>14,9%) για κατάγματα του ισχίου. Γυναίκες οι οποίες έπασχαν από άλλες ασθένειες ή λάμβαναν θεραπείες που μπορεί να επηρεάζουν τα οστά αποκλείστηκαν από τη συγκεκριμένη μελέτη. Οι γυναίκες λάμβαναν συμπληρώματα ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 400 IU) καθημερινά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7866AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="15079F1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Επίδραση στα σπονδυλικά κατάγματα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606FF213" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia μείωσε σημαντικά τον κίνδυνο νέων σπονδυλικών καταγμάτων μετά από 1, 2 και 3 έτη (p &lt; 0,0001) (βλ. πίνακα 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A6BB3D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3469E210" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Πίνακας 2. Επίδραση του Prolia στον κίνδυνο νέων σπονδυλικών καταγμάτων</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D123D8D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="2046"/>
+        <w:gridCol w:w="2045"/>
+        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="1954"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="44A8A2D0" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD03DD7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2202" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E11F00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ποσοστό γυναικών με κάταγμα (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="616EF7D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Μείωση του απόλυτου κινδύνου (%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792635A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>(95% CI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E596B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>Μείωση του σχετικού κινδύνου (%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D2FFB6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>(95% CI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="1F2C013D" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="147ADA29" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48100D24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Εικονικό φάρμακο</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD50B66" w14:textId="6B6367CA" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>n = 3.906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A23226B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Prolia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EC3EF5" w14:textId="5F91A472" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>n = 3.902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42381FE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2CFE7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="1AFD2607" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76385680" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:noBreakHyphen/>
+              <w:t>1 έτος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5B686E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC22E95" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6781F62C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>1,4 (0,8, 1,9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCDF356" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>61 (42, 74)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="0F1324AD" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA890B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="008668CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:noBreakHyphen/>
+              <w:t>2 έτη</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C4A2D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="008668CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A7A404" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="008668CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="354BF0BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="008668CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>3,5 (2,7, 4,3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5F60D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="008668CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>71 (61, 79)**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="187411EE" w14:textId="77777777" w:rsidTr="00776934">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C72AB08" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:noBreakHyphen/>
+              <w:t>3 έτη</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="061835DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D71EBF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC37FD1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>4,8 (3,9, 5,8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="730B6D7C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+            <w:r>
+              <w:t>68 (59, 74)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37E08FE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*p &lt; 0,0001, **p &lt; 0,0001 – διερευνητική ανάλυση</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFCA253" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="42EC2018" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Επίδραση στα κατάγματα του ισχίου</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77981FAB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia επέδειξε σχετική μείωση του κινδύνου κατάγματος του ισχίου κατά 40% (μείωση του απόλυτου κινδύνου κατά 0,5%) σε διάστημα 3 ετών (p &lt; 0,05). Η συχνότητα εμφάνισης των καταγμάτων του ισχίου ήταν 1,2% στην ομάδα του εικονικού φαρμάκου έναντι 0,7% στην ομάδα του Prolia στα 3 χρόνια.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2203D2FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="07C21519" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε μία post</w:t>
+      </w:r>
+      <w:r>
+        <w:noBreakHyphen/>
+        <w:t>hoc ανάλυση σε γυναίκες &gt; 75 ετών, διαπιστώθηκε με το Prolia μείωση του σχετικού κινδύνου κατά 62% (1,4% μείωση του απόλυτου κινδύνου, p &lt; 0,01).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB003C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6A8CA1E8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Επίδραση σε όλα τα κλινικά κατάγματα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302C3439" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia μείωσε σημαντικά τα κατάγματα σε όλα τα είδη/όλες τις ομάδες καταγμάτων (βλ. πίνακα 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADC3A9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5DC14C96" w14:textId="1A4A7922" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Πίνακας 3. Επίδραση του Prolia στον κίνδυνο κλινικών καταγμάτων σε διάστημα 3 ετών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA3EF22" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2989"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="1529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="07948C91" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0C12509D" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D772C66" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3B19C09F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:noProof w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FEF2138" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="65FF625C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Ποσοστό γυναικών με κάταγμα (%)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53DA3051" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="116D5205" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Μείωση του απόλυτου κινδύνου (%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="747C7E7F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="29F04131" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>(95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="670DBDA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0101B132" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Μείωση του σχετικού κινδύνου (%)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1530AE1F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="38F78E13" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>(95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4B16F93A" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="1CBDBE21" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E15E15" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="35AB5095" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28E32971" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="083F2ACA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Εικονικό φάρμακο</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB9976A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7A5945DF" w14:textId="715E9130" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>n = 3.906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F27C4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4DDA6895" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Prolia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489751B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4EEAFD9C" w14:textId="53F4CE3B" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>n = 3.902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7025C439" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE"/>
+          <w:p w14:paraId="28102F93" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E59F23" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE"/>
+          <w:p w14:paraId="0FFDF572" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="78B75942" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="3465914E" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B63F51F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3633B5CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Οποιοδήποτε κλινικό κάταγμα</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54BF71F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="78D2740D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F82EF8F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3CBB1D38" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D2D25F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="715CC8FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>2,9 (1,6, 4,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7815D5C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0F9724A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>30 (19, 41)***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="646AA7C5" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="30A9BC71" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CE81FB4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="37841C20" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Κλινικό σπονδυλικό κάταγμα</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6015176D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6237D9B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2430A50A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="13A7C5AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79382E72" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="26575E48" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>1,8 (1,2, 2,4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B5AC5FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="00C8C13C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>69 (53, 80)***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="535086CD" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="277803C4" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB30C34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7AAF03E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Μη-σπονδυλικό κάταγμα</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71E80659" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2734C95C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D486DE7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2F1D9EF9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EAD3493" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1E68740D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>1,5 (0,3, 2,7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25C6B668" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2838D60A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>20 (5, 33)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="48FCBEB8" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="452B3A71" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53504A34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="423550A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Μείζον μη-σπονδυλικό κάταγμα</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3B7DAA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="126386A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6750B540" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0F30D3A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E4657EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5F33E56F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>1,2 (0,1, 2,2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BA80CB9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="64F5CFA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>20 (3, 34)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="74B3FCCA" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="21B7D039" w14:textId="77777777" w:rsidTr="00776934">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="232D6473" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="266DCA8F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>Μείζον οστεοπορωτικό κάταγμα</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F734DD2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5D008AB1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="257D340D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="78D591B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
             <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F42AA7E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="344455DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>2,7 (1,6, 3,9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="823" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B938076" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3C9E588C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
             <w:r>
               <w:t>35 (22, 45)***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37F5CDFD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
+    <w:p w14:paraId="23BBDA9F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00E67083">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pPrChange w:id="27" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*p ≤ 0,05, **p = 0,0106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(δευτερεύον τελικό σημείο που συμπεριλήφθηκε σε πολλαπλή προσαρμογή)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, ***p ≤ 0,0001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEC3F72" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
+    <w:p w14:paraId="78BEDD46" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00E67083">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pPrChange w:id="28" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Συχνότητα εμφάνισης ανεπιθύμητων ενεργειών βάσει εκτιμήσεων Kaplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Meier στα 3 χρόνια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614ADEC4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
+    <w:p w14:paraId="4D3BCCA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00E67083">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pPrChange w:id="29" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Περιλαμβάνει τα κλινικά σπονδυλικά και μη -σπονδυλικά κατάγματα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1050E3D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
+    <w:p w14:paraId="0A25FC42" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00E67083">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pPrChange w:id="30" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Δεν περιλαμβάνει τα κατάγματα των σπονδύλων, του κρανίου, του προσώπου, της κάτω γνάθου, του μετακαρπίου, και των φαλάγγων των δακτύλων των χεριών και των ποδιών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A417265" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="6E4B1331" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00776934">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pPrChange w:id="31" w:author="Author">
-[...3 lines deleted...]
-        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Περιλαμβάνει τα κατάγματα της πυέλου, του άπω άκρου του μηριαίου, του εγγύς τμήματος της κνήμης, των πλευρών, του εγγύς βραχιονίου, του αντιβραχίου, και του ισχίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCE4484" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="000E21E1">
+    <w:p w14:paraId="512C26E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00610BA2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Περιλαμβάνει τα κλινικά σπονδυλικά κατάγματα, τα κατάγματα του ισχίου, του αντιβραχίου, και του βραχιονίου, όπως ορίζονται από τον ΠΟΥ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03273BCC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="25DC44C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0E4670BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
         <w:t>Σε γυναίκες με οστική πυκνότητα (BMD) του αυχένα του μηριαίου κατά την έναρξη ≤ </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>2,5, το Prolia μείωσε τον κίνδυνο μη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>σπονδυλικών καταγμάτων (μείωση του σχετικού κινδύνου κατά 35%, μείωση του απόλυτου κινδύνου κατά 4,1%, p &lt; 0,001, διερευνητική ανάλυση).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A114034" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="62D8E135" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F5FC738" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="586A90E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η μείωση της συχνότητας εμφάνισης νέων σπονδυλικών καταγμάτων, καταγμάτων του ισχίου και μη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>σπονδυλικών καταγμάτων από το Prolia σε διάστημα 3 ετών ήταν σταθερή ανεξαρτήτως του 10</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ετούς κινδύνου κατάγματος κατά την έναρξη της αγωγής.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354491AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="2295C1D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0B45B46E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0C279085" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Επίδραση στην οστική πυκνότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663A11B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="64DFE667" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia αύξησε σημαντικά την οστική πυκνότητα (BMD) σε όλες τις κλινικές θέσεις που μετρήθηκαν, έναντι του εικονικού φαρμάκου μετά από 1, 2 και 3 έτη. Σε διάστημα 3 ετών το Prolia αύξησε την οστική πυκνότητα (BMD) κατά 9,2% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 6,0% στο ολικό ισχίο, 4,8% στον αυχένα του μηριαίου, 7,9% στον τροχαντήρα του ισχίου, 3,5% στο άπω τριτημόριο της κερκίδας και 4,1% στο ολικό σώμα (όλες οι τιμές p &lt; 0,0001).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC6BE06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4F74C186" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7C96DE12" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="42D264E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε κλινικές μελέτες για την εξέταση των επιδράσεων της διακοπής του Prolia, η οστική πυκνότητα (BMD) επανήλθε σχεδόν στα επίπεδα πριν από τη θεραπεία σε διάστημα 18 μηνών από την τελευταία δόση και παρέμεινε πάνω από αυτά που παρατηρήθηκαν κατά τη χορήγηση εικονικού φαρμάκου. Αυτά τα στοιχεία δείχνουν ότι απαιτείται η συνεχής θεραπεία με το Prolia για τη διατήρηση της δράσης του φαρμακευτικού προϊόντος. Η επαναχορήγηση του Prolia επέφερε παρόμοια οφέλη στην οστική πυκνότητα (BMD) με αυτά που παρατηρήθηκαν όταν το Prolia χορηγήθηκε για πρώτη φορά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D31073F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="6CEFE65B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1C74EDD2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4CD46236" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ανοιχτή μελέτη επέκτασης για την θεραπεία της μετεμμηνοπαυσιακής οστεοπόρωσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A653588" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-        <w:t>Στους ασθενείς που έλαβαν Prolia για 10 έτη η BMD αυξήθηκε από την αρχική τιμή αναφοράς στην κεντρική μελέτη κατά 21,7% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 9,2% στο ολικό ισχίο, 9,0% στον αυχένα του μηριαίου, 13,0% στον τροχαντήρα και 2,8% στο άπω τριτημόριο της κερκίδας. Η μέση τιμή Τ</w:t>
+    <w:p w14:paraId="0AC8920E" w14:textId="0BBF9086" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε σύνολο 4.550 γυναικών (2.343 Prolia και 2.207 εικονικό φάρμακο) οι οποίες έχασαν όχι περισσότερες από μια δόσεις του υπό έρευνα φαρμακευτικού προϊόντος στην κεντρική μελέτη που περιγράφεται παραπάνω και ολοκλήρωσαν την επίσκεψη στον μήνα 36 της μελέτης συμφώνησαν να συμμετάσχουν σε μια 7ετή, πολυεθνική, πολυκεντρική, ανοιχτή, ενός σκέλους μελέτη επέκτασης για την αξιολόγηση της μακροπρόθεσμης ασφάλειας και αποτελεσματικότητας του Prolia. Όλες οι γυναίκες στην μελέτη επέκτασης επρόκειτο να λάβουν Prolia 60 mg κάθε 6 μήνες καθώς και ασβέστιο ημερησίως (τουλάχιστον 1 g) και βιταμίνη D (τουλάχιστον 400 IU). Συνολικά 2.626 ασθενείς (58% από τις γυναίκες που συμπεριλήφθηκαν στη μελέτη επέκτασης, δηλ. 34% των γυναικών που συμπεριλήφθηκαν στην κεντρική μελέτη) ολοκλήρωσαν τη μελέτη επέκτασης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B97CDCB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="19BED31E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Στους ασθενείς που έλαβαν Prolia για 10 έτη η BMD αυξήθηκε από την αρχική τιμή αναφοράς στην κεντρική μελέτη κατά 21,7% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 9,2% στο ολικό ισχίο, 9,0% στον αυχένα του μηριαίου, 13,0% στον τροχαντήρα και 2,8% στο άπω τριτημόριο της κερκίδας. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Η μέση τιμή Τ</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>score οστικής πυκνότητας (ΒΜD) της οσφυϊκής μοίρας της σπονδυλικής στήλης στο τέλος της μελέτης ήταν −1,3 σε ασθενείς που έλαβαν θεραπεία για 10 έτη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DA6577" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="1F736F6F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="48B5EEBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="069444B1" w14:textId="3FA23414" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η συχνότητα εμφάνισης καταγμάτων αξιολογήθηκε ως τελικό σημείο ασφάλειας αλλά η αποτελεσματικότητα στην πρόληψη των καταγμάτων δεν μπορεί να εκτιμηθεί λόγω του μεγάλου αριθμού διακοπών και του σχεδιασμού της μελέτης ανοιχτού τύπου. Η σωρευτική συχνότητα εμφάνισης νέων σπονδυλικών και μη σπονδυλικών καταγμάτων ήταν κατά προσέγγιση περίπου 6,8% και 13,1% αντιστοίχως, σε ασθενείς που παρέμειναν σε θεραπεία με denosumab για 10 έτη (n = 1.278). Ασθενείς που δεν ολοκλήρωσαν τη μελέτη για οποιοδήποτε λόγο είχαν υψηλότερα ποσοστά κατάγματος κατά την θεραπεία.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A86A9B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="0B291099" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="011BFC18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="29A2C444" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεκατρία περιστατικά οστεονέκρωσης της γνάθου (ΟΝΓ) τα οποία επιλύθηκαν και δύο άτυπα κατάγματα του μηριαίου οστού τα οποία επιλύθηκαν, συνέβησαν κατά τη διάρκεια της μελέτης επέκτασης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416E6585" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="4339720A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="64502A3C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="72713AB7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε άνδρες με οστεοπόρωση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD8B17E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="4D1DE9AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7CE66AD3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9D13AB" w14:textId="4F181A1A" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η αποτελεσματικότητα και η ασφάλεια του Prolia μία φορά στους 6 μήνες για 1 έτος διερευνήθηκαν σε 242 άνδρες ηλικίας 31</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>84 ετών. Ασθενείς με eGFR&lt; 30 ml/min/1,73 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αποκλείστηκαν από τη δοκιμή. Όλοι οι άνδρες έλαβαν καθημερινά συμπλήρωμα ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 800 IU).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9A161F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="254F644D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5B085A11" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6A741AEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η κύρια μεταβλητή της αποτελεσματικότητας ήταν η εκατοστιαία μεταβολή της οστικής πυκνότητας (BMD) στην οσφυϊκή μοίρα της σπονδυλικής στήλης, δεν αξιολογήθηκε η αποτελεσματικότητα στα κατάγματα. Το Prolia αύξησε σημαντικά την οστική πυκνότητα (BMD) σε όλα τα κλινικά σημεία όπου μετρήθηκε, σε σχέση με το εικονικό φάρμακο στους 12 μήνες: 4,8% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 2,0% στο ολικό ισχίο, 2,2% στον αυχένα του μηριαίου οστού, 2,3% στον τροχαντήρα του ισχίου, και 0,9% στο άπω τριτημόριο της κερκίδας (όλες οι τιμές p &lt; 0,05). Το Prolia αύξησε την οστική πυκνότητα (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης από την αρχική τιμή στο 94,7% των ανδρών στο 1 έτος. Σημαντικές αυξήσεις στην οστική πυκνότητα (BMD) στην οσφυϊκή μοίρα της σπονδυλικής στήλης, το ολικό ισχίο, τον αυχένα του μηριαίου οστού και τον τροχαντήρα του ισχίου παρατηρήθηκαν στους 6 μήνες (p &lt; 0,0001).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C7AAEC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="13F50E7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="033A3E16" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6C6C7DBF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ιστολογία οστού σε μετεμμηνοπαυσιακές γυναίκες και άνδρες με οστεοπόρωση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B394A25" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1FDE2F88" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="19210B97" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C66C5C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Αξιολογήθηκε η ιστολογία των οστών σε 62 μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση ή χαμηλή οστική μάζα μετά από 1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>3 χρόνια θεραπείας με Prolia, οι οποίες είτε έλαβαν για πρώτη φορά θεραπεία για την οστεοπόρωση είτε είχαν λάβει προηγουμένως θεραπεία με αλενδρονάτη. Πενήντα εννέα γυναίκες συμμετείχαν στην υπο</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>μελέτη με βιοψία οστών στους 24 μήνες (n = 41) ή/και στον μήνα 84 (n = 22) της μελέτης επέκτασης σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση. Η ιστολογία των οστών αξιολογήθηκε επίσης σε 17 άνδρες με οστεοπόρωση μετά από 1 χρόνο θεραπείας με Prolia. Τα αποτελέσµατα της βιοψίας οστών έδειξαν φυσιολογική αρχιτεκτονική και ποιότητα των οστών, χωρίς ενδείξεις διαταραχών της επιμετάλλωσης, ινώδους πώρου ή ίνωσης του μυελού. Τα ιστομορφομετρικά ευρήματα στη μελέτη επέκτασης σε μετεμμηνοπαυσιακές γυναίκες με οστεοπόρωση έδειξαν ότι οι αντιαπορροφητικές επιδράσεις του Prolia, όπως μετρήθηκαν με συχνότητα ενεργοποίησης και ρυθμό οστικού σχηματισμού, διατηρήθηκαν με την πάροδο του χρόνου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D22FD3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7F818D10" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0E37CA5C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0D5AE319" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε ασθενείς με οστική απώλεια που σχετίζεται με τη στέρηση ανδρογόνων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D8FBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B4FC895" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="72C6E7FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BE8756" w14:textId="3A93CD70" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η αποτελεσματικότητα και η ασφάλεια του Prolia χορηγούμενου μια φορά στους 6 μήνες για 3 έτη διερευνήθηκε σε άνδρες με ιστολογικά επιβεβαιωμένο μη μεταστατικό καρκίνο του προστάτη που λάμβαναν θεραπεία στέρησης ανδρογόνων (ADT) (1.468 άνδρες ηλικίας 48</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>97 ετών) που διέτρεχαν αυξημένο κίνδυνο κατάγματος (που ορίζεται ως ηλικία &gt; 70 ετών ή &lt; 70 ετών με T</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>score οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης, του ολικού ισχίου ή του αυχένα του μηριαίου &lt; </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t>1,0 ή ιστορικό οστεοπορωτικού κατάγματος). Όλοι οι άνδρες λάμβαναν συμπληρώματα ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 400 IU) καθημερινά.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="506EF734" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        <w:t xml:space="preserve">1,0 ή ιστορικό οστεοπορωτικού κατάγματος). Όλοι οι άνδρες λάμβαναν </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>συμπληρώματα ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 400 IU) καθημερινά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5AD186" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6A24CF01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia αύξησε σημαντικά την οστική πυκνότητα (BMD) σε όλες τις κλινικές θέσεις που μετρήθηκαν, σε σχέση με τη θεραπεία με εικονικό φάρμακο στα 3 χρόνια: 7,9% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 5,7% στο ολικό ισχίο, 4,9% στον αυχένα του μηριαίου, 6,9% στον τροχαντήρα του ισχίου, 6,9% στο άπω τριτημόριο της κερκίδας και 4,7% στο ολικό σώμα (όλες οι τιμές p &lt; 0,0001). Σε μια προοπτικά προγραμματισμένη διερευνητική ανάλυση, παρατηρήθηκε σημαντική αύξηση της οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης, του ολικού ισχίου, του αυχένα του μηριαίου και του τροχαντήρα του ισχίου μέσα σε 1 μόλις μήνα μετά την αρχική δόση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0E6DE4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="609AA229" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="21264496" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5422058F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το Prolia επέδειξε σημαντική μείωση του σχετικού κινδύνου νέων σπονδυλικών καταγμάτων: 85% (μείωση του απόλυτου κινδύνου κατά 1,6%) στο 1 έτος, 69% (μείωση του απόλυτου κινδύνου κατά 2,2%) στα 2 έτη και 62% (μείωση του απόλυτου κινδύνου κατά 2,4%) στα 3 έτη (όλες οι τιμές p &lt; 0,01).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274BF309" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="27B76894" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="383C1B56" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="74F18AA8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε ασθενείς με οστική απώλεια που σχετίζεται με τη συμπληρωματική θεραπεία με αναστολείς της αρωματάσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4233B41B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="54914E71" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="716135C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39582E84" w14:textId="533D19A7" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η αποτελεσματικότητα και η ασφάλεια του Prolia χορηγούμενου μια φορά στους 6 μήνες για 2 έτη διερευνήθηκαν σε γυναίκες με μη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">μεταστατικό καρκίνο του μαστού (252 γυναίκες ηλικίας </w:t>
-[...3 lines deleted...]
-        <w:t>35</w:t>
+        <w:t>μεταστατικό καρκίνο του μαστού (252 γυναίκες ηλικίας 35</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>84 ετών) και T</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>score οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης, του ολικού ισχίου ή του αυχένα του μηριαίου κατά την έναρξη της αγωγής μεταξύ -1,0 και -2,5. Όλες οι γυναίκες λάμβαναν συμπληρωματική αγωγή ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 400 IU) καθημερινά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B2EB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="41BB6736" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="06FD4C1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3E5D6C98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η κύρια μεταβλητή αποτελεσματικότητας ήταν η ποσοστιαία μεταβολή της οστικής πυκνότητας στην οσφυϊκή μοίρα της σπονδυλικής στήλης (BMD), ενώ δεν αξιολογήθηκε η αποτελεσματικότητα κατά των καταγμάτων. Το Prolia αύξησε σημαντικά την οστική πυκνότητα (BMD) σε όλες τις κλινικές θέσεις που μετρήθηκαν, σε σχέση με τη θεραπεία με εικονικό φάρμακο στα 2 χρόνια: 7,6% στην οσφυϊκή μοίρα της σπονδυλικής στήλης, 4,7% στο ολικό ισχίο, 3,6% στον αυχένα του μηριαίου, 5,9% στον τροχαντήρα του ισχίου, 6,1% στο άπω τριτημόριο της κερκίδας και 4,2% στο ολικό σώμα (όλες οι τιμές p &lt; 0,0001).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7368D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="5F8910D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="211BD352" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4386AAEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Θεραπεία της οστικής απώλειας που σχετίζεται με συστηματική θεραπεία με γλυκοκορτικοειδή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2857C5B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="4A482357" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="20586ADE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B088A88" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η αποτελεσματικότητα και η ασφάλεια του Prolia διερευνήθηκαν σε 795 ασθενείς (70% γυναίκες και 30% άνδρες) ηλικίας 20 έως 94 ετών που έλαβαν θεραπεία με ≥ 7,5 mg πρεδνιζόνης χορηγούμενης ημερησίως από του στόματος (ή ισοδύναμου).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80AD1A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7F7D98E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="11B772FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="45C2A621" w14:textId="6A0DFEF2" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Μελετήθηκαν δύο υποπληθυσμοί: συνέχισης της θεραπείας με γλυκοκορτικοειδή (≥ 7,5 mg πρεδνιζόνης ή ισοδύναμου ημερησίως για ≥ 3 μήνες πριν την εγγραφή στη μελέτη, n = 505) και έναρξης της θεραπείας με γλυκοκορτικοειδή (≥ 7,5 mg πρεδνιζόνης ή ισοδύναμου ημερησίως για &lt; 3 μήνες πριν την εγγραφή στη μελέτη, n = 290). Οι ασθενείς τυχαιοποιήθηκαν (1:1) για να λάβουν είτε Prolia 60 mg άπαξ υποδορίως κάθε 6 μήνες είτε 5 mg risedronate άπαξ ημερησίως από του στόματος (δραστικό φάρμακο ελέγχου) για 2 έτη. Οι ασθενείς λάμβαναν συμπληρωματική αγωγή ασβεστίου (τουλάχιστον 1.000 mg) και βιταμίνης D (τουλάχιστον 800 IU) καθημερινά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105EF929" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="26895278" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="576C1A80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="69418A85" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Επίδραση στην οστική πυκνότητα (BMD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D7E63" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="126C1159" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Στον υποπληθυσμό συνέχισης της θεραπείας με γλυκοκορτικοειδή, το Prolia κατέδειξε μεγαλύτερη αύξηση της οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης σε σύγκριση με το risedronate στο 1 έτος (Prolia 3,6%, risedronate 2,0%, p &lt; 0,001) και στα 2 έτη (Prolia 4,5%, risedronate 2,2%, p &lt; 0,001). Στον υποπληθυσμό έναρξης της θεραπείας με γλυκοκορτικοειδή, το Prolia κατέδειξε μεγαλύτερη αύξηση της οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης σε σύγκριση με το risedronate στο 1 έτος (Prolia 3,1%, risedronate 0,8%, p &lt; 0,001) και στα 2 έτη (Prolia 4,6%, risedronate 1,5%, p &lt; 0,001).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55569007" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="74E04451" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="56E22E91" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3E214319" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Επιπλέον, το Prolia κατέδειξε σημαντικά μεγαλύτερη μέση ποσοστιαία αύξηση της οστικής πυκνότητας (BMD) του ολικού ισχίου, του αυχένα του μηριαίου και του τροχαντήρα του ισχίου από την έναρξη της αγωγής σε σύγκριση με το risedronate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA9C738" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="3E4C897C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1D17E86E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="393C8F57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Η μελέτη δεν είχε τη δυνατότητα να καταδείξει διαφορά στα κατάγματα. Στο 1 έτος, η επίπτωση νέων ακτινολογικά επιβεβαιωμένων σπονδυλικών καταγμάτων στους ασθενείς ήταν 2,7% (denosumab) έναντι 3,2% (risedronate). Η επίπτωση των μη σπονδυλικών καταγμάτων στους ασθενείς ήταν 4,3% (denosumab) έναντι 2,5% (risedronate). Στα 2 έτη, οι αντίστοιχοι αριθμοί ήταν 4,1% έναντι 5,8% για νέα ακτινολογικά επιβεβαιωμένα σπονδυλικά κατάγματα και 5,3% έναντι 3,8% για μη σπονδυλικά κατάγματα. Τα περισσότερα κατάγματα εμφανίστηκαν στον υποπληθυσμό της συνέχισης της θεραπείας με γλυκοκορτικοειδή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1943213B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="3F5E9D57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6353CC1A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="20C9F6EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC6E255" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7F130177" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172C3FD9" w14:textId="1D891184" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Μια μελέτη ενός σκέλους, φάσης III, για την αξιολόγηση της αποτελεσματικότητας, της ασφάλειας και της φαρμακοκινητικής διεξήχθη σε παιδιά με ατελή οστεογένεση, ηλικίας 2 έως 17 ετών, 52,3% άνδρες, 88,2% Καυκάσιοι. Συνολικά 153 συμμετέχοντες λάμβαναν αρχικά υποδόριο (SC) denosumab 1 mg/kg, έως 60 mg το μέγιστο, κάθε 6 μήνες επί 36 μήνες. Εξήντα συμμετέχοντες μετέβησαν σε χορήγηση δόσης κάθε 3 μήνες.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179A2700" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0FD6E333" w14:textId="24B70D61" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
         <w:t>Τον μήνα 12 του σχήματος χορήγησης δόσης κάθε 3 μήνες, η μεταβολή του μέσου ελαχίστων τετραγώνων (LS) (τυπικό σφάλμα, SE) από την αρχική τιμή στη βαθμολογία Z-score οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης ήταν 1,01 (0,12).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4BA2F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="73B74A2C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="41D6D7D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6A235BC6" w14:textId="2821689D" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Τα πιο συχνά ανεπιθύμητα συμβάντα που αναφέρθηκαν στο σχήμα χορήγησης δόσης κάθε 6 μήνες ήταν αρθραλγία (45,8%), πόνος στα άκρα (37,9%), οσφυαλγία (32,7%) και υπερασβεστιουρία (32,0%). Υπερασβεστιαιμία αναφέρθηκε κατά τη διάρκεια χορήγησης δόσης κάθε 6 μήνες (19%) και κάθε 3 μήνες (36,7%). Σοβαρά ανεπιθύμητα συμβάντα υπερασβεστιαιμίας (13,3%) αναφέρθηκαν κατά τη διάρκεια χορήγησης δόσης κάθε 3 μήνες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A56A87" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="39F4904A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6984A0C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2018068C" w14:textId="01AEC0A7" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε μια μελέτη επέκτασης (N = 75), παρατηρήθηκαν σοβαρά ανεπιθύμητα συμβάντα υπερασβεστιαιμίας (18,5%) κατά τη διάρκεια χορήγησης δόσης κάθε 3 μήνες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76503927" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54BFFB0E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="640F2BE3" w14:textId="1B5F5B23" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Οι μελέτες τερματίστηκαν πρόωρα λόγω της εμφάνισης συμβάντων απειλητικών για τη ζωή και νοσηλειών σε νοσοκομείο οφειλόμενων σε υπερασβεστιαιμία (βλ. παράγραφο 4.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDF2C3E" w14:textId="77777777" w:rsidR="00220A88" w:rsidRPr="00B0612B" w:rsidRDefault="00220A88" w:rsidP="00951F81">
-[...120 lines deleted...]
-    <w:p w14:paraId="2D2810D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="34319A3F" w14:textId="77777777" w:rsidR="005B01E3" w:rsidRDefault="005B01E3" w:rsidP="00951F81"/>
+    <w:p w14:paraId="43C6ABD1" w14:textId="0B0D56E8" w:rsidR="005B01E3" w:rsidRDefault="005B01E3" w:rsidP="005B01E3">
+      <w:r>
+        <w:t>Σε μία πολυκεντρική, τυχαιοποιημένη, διπλά τυφλή, ελεγχόμενη με εικονικό φάρμακο, παράλληλων ομάδων μελέτη που διεξήχθη σε 24 παιδιατρικούς ασθενείς με οστεοπόρωση επαγόμενη από γλυκοκορτικοειδή, ηλικίας από 5 έως 17 ετών, για την αξιολόγηση της μεταβολής στο Z-score οστικής πυκνότητας (BMD) της οσφυϊκής μοίρας της σπονδυλικής στήλης από την αρχική τιμή αναφοράς, η αποτελεσματικότητα και η ασφάλεια δεν τεκμηριώθηκαν και, ως εκ τούτου, το Prolia δεν θα πρέπει να χρησιμοποιείται για αυτήν την ένδειξη.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513A192" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4D2A2C6A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Ο Ευρωπαϊκός Οργανισμός Φαρμάκων έχει δώσει απαλλαγή από την υποχρέωση υποβολής των αποτελεσμάτων των μελετών με το Prolia σε όλες τις υποκατηγορίες του παιδιατρικού πληθυσμού στη θεραπεία της οστικής απώλειας που σχετίζεται με θεραπεία αποκλεισμού των ορμονών του φύλου και σε υποκατηγορίες του παιδιατρικού πληθυσμού ηλικίας κάτω των 2 ετών στη θεραπεία της οστεοπόρωσης. Βλ. παράγραφο 4.2 για πληροφορίες σχετικά με την παιδιατρική χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751A0248" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="01D674A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="65F6B832" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="45054043" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Φαρμακοκινητικές ιδιότητες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B44EA54" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="3DDE67F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="757F2BF8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC6BCEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Απορρόφηση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184667B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-        <w:t>Μετά από υποδόρια χορήγηση δόσης 1,0 mg/kg, που προσεγγίζει την εγκεκριμένη δόση των 60 mg, η έκθεση βάσει της AUC ήταν 78% σε σύγκριση με την ενδοφλέβια χορήγηση στο ίδιο δοσολογικό επίπεδο. Για μια υποδόρια δόση 60 mg, η μέγιστη συγκέντρωση του denosumab στον ορό (C</w:t>
+    <w:p w14:paraId="254AEFC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DD3554" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Μετά από υποδόρια χορήγηση δόσης 1,0 mg/kg, που προσεγγίζει την εγκεκριμένη δόση των 60 mg, η έκθεση βάσει της AUC ήταν 78% σε σύγκριση με την ενδοφλέβια χορήγηση στο ίδιο δοσολογικό </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>επίπεδο. Για μια υποδόρια δόση 60 mg, η μέγιστη συγκέντρωση του denosumab στον ορό (C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:t>) που είναι 6 mcg/ml (εύρος 1</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 mcg/ml) σημειώθηκε σε 10 ημέρες (εύρος 2</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>28 ημέρες).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDEFFA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7F0185F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2F53AC69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="380A0A44" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Βιομετασχηματισμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787C9989" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="5F1B0A17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7438AF89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB31CFF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το denosumab αποτελείται αποκλειστικά από αμινοξέα και υδατάνθρακες όπως η φυσική ανοσοσφαιρίνη και δεν είναι πιθανό να αποβληθεί μέσω μηχανισμών ηπατικού μεταβολισμού. Ο μεταβολισμός και η απέκκρισή του αναμένεται να ακολουθήσουν τις οδούς κάθαρσης των ανοσοσφαιρινών, με αποτέλεσμα τη διάσπασή του σε μικρά πεπτίδια και μεμονωμένα αμινοξέα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5EEECC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="73FBC4CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1B6C30CA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="20987A2B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Αποβολή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB9CB42" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1EB77447" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="149393B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C96DA59" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Μετά τη C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:t>, τα επίπεδα ορού μειώθηκαν με χρόνο ημίσειας ζωής 26 ημερών (εύρος 6</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>52 ημέρες) σε διάστημα 3 μηνών (εύρος 1,5</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>4,5 μήνες). Στο πενήντα τρία τοις εκατό (53%) των ασθενών δεν ανιχνεύτηκαν μετρήσιμες ποσότητες denosumab 6 μήνες μετά τη χορήγηση του φαρμάκου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF47E56" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="049FB271" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="424386BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3394C49F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν παρατηρήθηκε συσσώρευση ή μεταβολή της φαρμακοκινητικής του denosumab με το πέρασμα του χρόνου κατά τη χορήγηση πολλαπλών υποδόριων δόσεων 60 mg μια φορά στους 6 μήνες. Η φαρμακοκινητική του denosumab δεν επηρεάστηκε από το σχηματισμό δεσμευτικών αντισωμάτων έναντι του denosumab και ήταν παρόμοια τόσο στους άνδρες όσο και στις γυναίκες. Η ηλικία (28</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">87 έτη), η φυλή και η κατάσταση της νόσου (χαμηλή οστική μάζα ή οστεοπόρωση, καρκίνος του </w:t>
+        <w:t>87 έτη), η φυλή και η κατάσταση της νόσου (χαμηλή οστική μάζα ή οστεοπόρωση, καρκίνος του προστάτη ή του μαστού) δεν φαίνεται επίσης να επηρεάζουν σημαντικά τη φαρµακοκινητική του denosumab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D47D7EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7833D34C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Παρατηρήθηκε μια τάση μεταξύ του υψηλότερου σωματικού βάρους και της χαμηλότερης έκθεσης βάσει της AUC και της C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ωστόσο, η τάση αυτή δεν θεωρήθηκε κλινικά σημαντική, εφόσον οι φαρμακοδυναμικές επιδράσεις βάσει των δεικτών οστικής εναλλαγής και των αυξήσεων της οστικής πυκνότητας (BMD) παρέμειναν ίδιες σε μεγάλο εύρος σωματικού βάρους.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773E04F7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="21516966" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Γραμμικότητα/μη γραμμικότητα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4536A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394ECB9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε μελέτες κυμαινόμενης δόσης, το denosumab επέδειξε μη γραμμική, δοσοεξαρτώμενη φαρμακοκινητική, με χαμηλότερη κάθαρση σε υψηλότερες δόσεις ή συγκεντρώσεις, αλλά σχεδόν ανάλογη µε τη δόση αύξηση της έκθεσης για δόσεις 60 mg και άνω.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE5EDD3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="75E17C6F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Νεφρική δυσλειτουργία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666FA4C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6411939A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Σε μια μελέτη 55 ασθενών σε διάφορα στάδια νεφρικής λειτουργίας, συμπεριλαμβανομένων ασθενών υπό εξωνεφρική κάθαρση, ο βαθμός της νεφρικής δυσλειτουργίας δεν είχε καμία επίδραση στη φαρμακοκινητική του denosumab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115859F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="057FCBC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ηπατική δυσλειτουργία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B90E26" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60608984" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Δεν πραγματοποιήθηκε καμία ειδική μελέτη σε ασθενείς με ηπατική δυσλειτουργία. Σε γενικές γραμμές, τα μονοκλωνικά αντισώματα δεν απομακρύνονται μέσω μηχανισμών ηπατικού μεταβολισμού. Η φαρμακοκινητική του denosumab δεν αναμένεται να επηρεαστεί από την ηπατική δυσλειτουργία.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72887241" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="779417A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Παιδιατρικός πληθυσμός</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075B6A9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5A5A09FE" w14:textId="77777777" w:rsidR="00776934" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia δεν θα πρέπει να χρησιμοποιείται σε παιδιατρικούς πληθυσμούς (βλ. παραγράφους 4.2 και 5.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E55E8A6" w14:textId="2E71AF2C" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="30CAE9B8" w14:textId="19CBB563" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Σε μια μελέτη φάσης III παιδιατρικών ασθενών με ατελή οστεογένεση (N = 153), οι μέγιστες συγκεντρώσεις του denosumab στον ορό παρατηρήθηκαν την ημέρα 10 σε όλες τις ηλικιακές ομάδες. Για τα σχήματα χορήγησης δόσης κάθε 3 μήνες και κάθε 6 μήνες, παρατηρήθηκε ότι οι μέσες </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>προστάτη ή του μαστού) δεν φαίνεται επίσης να επηρεάζουν σημαντικά τη φαρµακοκινητική του denosumab.</w:t>
-[...136 lines deleted...]
-    <w:p w14:paraId="4B010E69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        <w:t>ελάχιστες συγκεντρώσεις του denosumab στον ορό είναι υψηλότερες για παιδιά ηλικίας 11 έως 17 ετών, ενώ τα παιδιά ηλικίας 2 έως 6 ετών είχαν τις χαμηλότερες μέσες ελάχιστες συγκεντρώσεις.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73750145" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6ABEB491" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Προκλινικά δεδομένα για την ασφάλεια</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0292BCD9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="5263771F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="31220C4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023E8F7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε μελέτες τοξικότητας εφάπαξ και επαναλαμβανόμενων δόσεων σε πιθήκους cynomolgus, οι δόσεις denosumab που οδήγησαν σε 100–150 φορές μεγαλύτερη συστηματική έκθεση από τη συνιστώµενη ανθρώπινη δόση δεν είχαν καμία επίπτωση στην καρδιαγγειακή φυσιολογία, την ανδρική ή τη γυναικεία γονιμότητα, ούτε προκάλεσαν ειδική τοξικότητα σε όργανα-στόχους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDDB322" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="702E0C25" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="351353A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="417CEBB6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Δεν έχουν πραγματοποιηθεί οι συνήθεις δοκιμασίες για την αξιολόγηση του δυναµικού γονιδιοτοξικότητας του denosumab, εφόσον τέτοιες δοκιμασίες δεν είναι σχετικές με το συγκεκριμένο μόριο. Ωστόσο, λόγω των χαρακτηριστικών του το denosumab θεωρείται απίθανο να έχει οποιοδήποτε δυναµικό γονιδιοτοξικότητας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3194DDC1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="370C07C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="706B7EE1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="66EF6ECE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Το καρκινογόνο δυναμικό του denosumab δεν έχει εκτιμηθεί σε μακροχρόνιες μελέτες σε ζώα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639284BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="06FAB8F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0A7AB26D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="201BAE0E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε προκλινικές μελέτες που διεξήχθησαν σε knockout ποντίκια που στερούνταν το RANK ή το RANKL, παρατηρήθηκε διαταραχή του σχηματισμού λεμφαδένων στο έμβρυο. Επίσης, σε knockout ποντίκια που στερούνταν το RANK ή το RANKL παρατηρήθηκε απουσία παραγωγής γάλακτος λόγω αναστολής της ωρίμανσης του μαζικού αδένα (ανάπτυξη κυψελοειδών και λοβιακών αδένων κατά τη διάρκεια της εγκυμοσύνης).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9612E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="275FEC7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="60F11A3D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1C88771F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε μία μελέτη σε πιθήκους cynomolgus στους οποίους χορηγήθηκαν δόσεις denosumab κατά τη διάρκεια περιόδου που ισοδυναμεί με το πρώτο τρίμηνο της εγκυμοσύνης που οδήγησαν σε 99 φορές μεγαλύτερη συστηματική έκθεση βάσει της AUC από τη συνιστώμενη ανθρώπινη δόση (60 mg κάθε 6 μήνες), δεν υπήρξαν αποδείξεις βλαβών στη μητέρα ή στο έμβρυο. Σε αυτή τη μελέτη, δεν εξετάστηκαν οι εμβρυϊκοί λεμφαδένες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FFE5E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="6522AF3E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3A4E9563" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="73C5C87C" w14:textId="790A8424" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε άλλη μελέτη σε πιθήκους cynomolgus στους οποίους κατά τη διάρκεια της εγκυμοσύνης χορηγήθηκε denosumab σε δόσεις με 119 φορές μεγαλύτερη συστηματική έκθεση βάσει της AUC από την ανθρώπινη δόση (60 mg κάθε 6 μήνες), εμφανίστηκαν αυξημένοι τοκετοί νεκρών εμβρύων και μετα-γεννητική θνησιμότητα, μη φυσιολογική ανάπτυξη των οστών με αποτέλεσμα την μειωμένη αντοχή των οστών, μειωμένη αιμοποίηση, και λανθασμένη ευθυγράμμιση των δοντιών, απουσία περιφερικών λεμφαδένων, και μειωμένη νεογνική ανάπτυξη. Δεν καθορίστηκε το επίπεδο για μη παρατήρηση ανεπιθύμητων ενεργειών για τις αναπαραγωγικές επιδράσεις. Στη χρονική περίοδο 6 μηνών μετά από την γέννηση, οι αλλαγές που αφορούσαν στα οστά αποκαταστάθηκαν και δεν υπήρξε επίδραση στην ανατολή των δοντιών. Όμως, οι επιδράσεις στους λεμφαδένες και τη λανθασμένη ευθυγράμμιση των δοντιών παρέμειναν, και ελάχιστη ως μέτρια μεταλλοποίηση σε πολλαπλούς ιστούς παρατηρήθηκε σε ένα από τα πειραματόζωα (συσχέτιση με τη θεραπεία είναι ασαφής). Δεν υπήρξαν στοιχεία βλάβης στην μητέρα πριν από τον τοκετό, ανεπιθύμητα μητρικά συμβάματα παρατηρήθηκαν σπάνια κατά τον τοκετό. Η ανάπτυξη των μητρικών μαστικών αδένων ήταν φυσιολογική.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA9DACD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="553BDF49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="05A92EDE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4677AAD4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε προκλινικές μελέτες της ποιότητας των οστών σε πιθήκους υπό μακροχρόνια θεραπεία με denosumab, μείωσεις των δεικτών οστικής εναλλαγής συσχετίστηκαν με βελτίωση της οστικής αντοχής και φυσιολογική ιστολογία των οστών. Τα επίπεδα ασβεστίου εμφάνισαν παροδική μείωση και τα επίπεδα παραθορμόνης παροδική αύξηση σε ωοθηκεκτομηθέντες πιθήκους που έλαβαν denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F1D440" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7C688831" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="77E158FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1B1FB0D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Σε αρσενικά ποντίκια γενετικά τροποποιημένα ώστε να εκφράζουν το huRANKL (ποντίκια knock</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>in), στα οποία προκλήθηκε κάταγμα στον φλοιό, το denosumab καθυστέρησε την εξαφάνιση του χόνδρου και την ανακατασκευή του πώρου του κατάγματος σε σύγκριση με το φάρμακο ελέγχου, αλλά η βιομηχανική αντοχή δεν επηρεάστηκε αρνητικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513DC433" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...2 lines deleted...]
-        <w:t>Knockout ποντίκια (βλ. παράγραφο 4.6) που στερούνταν το RANK ή το RANKL παρουσίασαν μειωμένο σωματικό βάρος, μειωμένη ανάπτυξη των οστών και μη ανατολή των δοντιών. Σε νεογέννητους αρουραίους, η αναστολή του RANKL (στόχος της θεραπείας με denosumab) με υψηλές δόσεις τεχνητής οστεοπροτεγερίνης συνδεδεμένης στο μόριο Fc (OPG</w:t>
+    <w:p w14:paraId="29CED961" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7F763274" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t xml:space="preserve">Knockout ποντίκια (βλ. παράγραφο 4.6) που στερούνταν το RANK ή το RANKL παρουσίασαν μειωμένο σωματικό βάρος, μειωμένη ανάπτυξη των οστών και μη ανατολή των δοντιών. Σε </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>νεογέννητους αρουραίους, η αναστολή του RANKL (στόχος της θεραπείας με denosumab) με υψηλές δόσεις τεχνητής οστεοπροτεγερίνης συνδεδεμένης στο μόριο Fc (OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc) συσχετίστηκε με αναστολή της ανάπτυξης των οστών και της ανατολής των δοντιών. Σε αυτό το μοντέλο οι αλλαγές ήταν μερικώς αναστρέψιμες όταν διακόπηκε η χορήγηση δόσεων αναστολέων του RANKL. Έφηβα πρωτεύοντα θηλαστικά στα οποία χορηγήθηκε denosumab σε δόσεις 27 και 150 φορές μεγαλύτερες (10 και 50 mg/kg) από την κλινική έκθεση εμφάνισαν μη φυσιολογικές αυξητικές πλάκες. Επομένως, η θεραπεία με denosumab μπορεί να μειώσει την ανάπτυξη των οστών στα παιδιά με ανοικτές αυξητικές πλάκες και να αναστείλει την ανατολή των δοντιών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A1469" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5B19E361" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="747A92A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1D5852DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="606F54BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΕΥΤΙΚΕΣ ΠΛΗΡΟΦΟΡΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B34EC10" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0850E3E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A12541D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C31AFA2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Κατάλογος εκδόχων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2243D057" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1E9C4EA8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="392B9E30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59606417" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D824D95" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="61EC9939" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Υδροξείδιο του νατρίου (για ρύθμιση του pH)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE74311" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4CBF1BDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Σορβιτόλη (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5504B96B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5A9CC64C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Πολυσορβικό 20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314A1A55" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4B7049B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Ύδωρ για ενέσιμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E10E44" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2DC8F834" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="0086249C" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>* Το οξικό ρυθμιστικό διάλυμα σχηματίζεται με την ανάμειξη οξικού οξέος με υδροξείδιο του νατρίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EED02F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="3596D941" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="11E6ACFF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="59877EC3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ασυμβατότητες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77196D33" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="257F2E85" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3E16EDA9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A838AD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Ελλείψει μελετών σχετικά με τη συμβατότητα, το παρόν φαρμακευτικό προϊόν δεν πρέπει να αναμειγνύεται με άλλα φαρμακευτικά προϊόντα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B287ADC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7AFE1BE4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2092F4E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="40C91FC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Διάρκεια ζωής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0180EF18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="22611582" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7ED4C611" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BF83E5" w14:textId="24A9F8BF" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00FC6405" w:rsidP="00951F81">
+      <w:r>
+        <w:t>4 χρόνια.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2533BCA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4CD887E4" w14:textId="798FB08E" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Εφόσον βγει από το ψυγείο, το Prolia μπορεί να φυλάσσεται σε θερμοκρασία δωματίου (μέχρι 25°C) για διάστημα έως 30 ημέρες στην αρχική συσκευασία. Πρέπει να χρησιµοποιηθεί εντός του διαστήματος των 30 ημερών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0182EFC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="173546B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="29E20507" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5EE7B728" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ιδιαίτερες προφυλάξεις κατά την φύλαξη του προϊόντος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E68E67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="34F20C67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7A6A5CA8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D71A525" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D29AC4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6BD9700E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8838C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0FACAD58" w14:textId="18752B34" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Φυλάσσετε την προγεμισμένη σύριγγα στο εξωτερικό κουτί για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF61F01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="3F102981" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6E82BDF1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="28BDB080" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Φύση και συστατικά του περιέκτη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A14FFEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="42AAD434" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1028F259" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE5FDA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Ένα ml διαλύματος σε προγεμισμένη σύριγγα μιας χρήσης από γυαλί τύπου Ι με βελόνα από ανοξείδωτο ατσάλι διαμέτρου 27 G, με ή χωρίς μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9BB611" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="26A48896" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4B3FACEE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="64D9FD13" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Συσκευασία της μίας προγεμισμένης σύριγγας, με κυψέλη (προγεμισμένη σύριγγα με ή χωρίς μηχανισμό κάλυψης βελόνας) ή χωρίς κυψέλη (προγεμισμένη σύριγγα χωρίς το μηχανισμό κάλυψης βελόνας μόνο).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1118B73D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7C3A6357" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="19CEC135" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2BD6D909" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Μπορεί να μην κυκλοφορούν όλες οι συσκευασίες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67020C0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="5495038C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6C50EC62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="77895BB1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ιδιαίτερες προφυλάξεις απόρριψης και άλλος χειρισμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B5EDDE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="25735FF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6B8F8B4F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE05932" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πριν από τη χορήγηση, το διάλυμα πρέπει να ελέγχεται οπτικά. Μην χρησιμοποιείτε το διάλυμα εάν περιέχει σωµατίδια, είναι νεφελώδες ή αποχρωµατισµένο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5634C252" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="45CACAF9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410FA3D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="0FD99D62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Για να αποφύγετε τη δυσφορία στο σημείο της ένεσης, αφήστε την προγεµισµένη σύριγγα να φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C) πριν από την ένεση και εγχύστε αργά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100D906E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A7773CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Εγχύστε όλο το περιεχόμενο της προγεμισμένης σύριγγας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736A8235" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="58121893" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="43A21F9E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3DA3C751" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Κάθε αχρησιμοποίητο φαρμακευτικό προϊόν ή υπόλειμμα πρέπει να απορρίπτεται σύμφωνα με τις κατά τόπους ισχύουσες σχετικές διατάξεις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494599D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3D11F3AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4F223CE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="6F863E08" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="0C069EE3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00460AC6" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΚΑΤΟΧΟΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BE2B6E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="3E951744" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="750A262E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2167AA00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00460AC6" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AA72BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="20F17C12" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00460AC6" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E004068" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6B318F9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00460AC6" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB3B2EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="675F420A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE3B2BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="520EAAA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4C7568E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4F4635A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="5384B89B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ(ΟΙ) ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B4ACBF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0953CF17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="25AAFEF5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C03BF04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EU/1/10/618/001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3C6591" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="26C3D745" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EU/1/10/618/002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B115F10" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="42262B3D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EU/1/10/618/003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6478DE86" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="1C486C32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4D558D57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661C15B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E795EB9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΠΡΩΤΗΣ ΕΓΚΡΙΣΗΣ/ΑΝΑΝΕΩΣΗΣ ΤΗΣ ΑΔΕΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216B762F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="32A1AF82" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7133D238" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C14A793" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ημερομηνία πρώτης έγκρισης: 26 Μαΐου 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD6DE2C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="6F6DAEB5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ημερομηνία τελευταίας ανανέωσης: 16 Ιανουαρίου 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711636EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5DD43CC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322C9535" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7364CFD8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΑΝΑΘΕΩΡΗΣΗΣ ΤΟΥ ΚΕΙΜΕΝΟΥ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A67429A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00A52FA1"/>
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7D867725" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A95B304" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C015B92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B22D5F0" w14:textId="3C0DA6E4" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Λεπτομερείς πληροφορίες για το παρόν φαρμακευτικό προϊόν είναι διαθέσιμες στον δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
       </w:r>
-      <w:ins w:id="43" w:author="Author">
-[...113 lines deleted...]
-        <w:r w:rsidR="00B96521" w:rsidRPr="003A7AD6">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https</w:t>
+          <w:t>https://www.ema.europa.eu</w:t>
         </w:r>
-        <w:r w:rsidR="00B96521" w:rsidRPr="00793E02">
-[...93 lines deleted...]
-      </w:del>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="32765997" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0157C403" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A342C64" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1F074583" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E97AB21" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="750282B0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8CF0AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7C5C85F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F9CE99" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="048B7BA5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5277B4CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="76131D9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="555FE18E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="56640479" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A5CF08E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="560C7A49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A856DF9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37BC24AD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD8C2FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="47D7D8BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35BD8CCD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3EA2A6F9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43CF57FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="00EC6FE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046F2B47" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="098DDBC5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DBF645" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2234C8CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C8386BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5E07E9E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD4DA0D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="70A41B90" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBDF2F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62C25C18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E1E2008" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5553FD6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BF9EF6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="122E3058" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464204DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1101491C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC115F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="795E5FEE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23742E06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="34932679" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B1663BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0C37B0EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64FD0F0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4F8B13B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΠΑΡΑΡΤΗΜΑ II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B36FA7A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="25804659" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67340039" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00A52FA1" w:rsidRDefault="00951F81" w:rsidP="00A52FA1">
+    <w:p w14:paraId="45178944" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00062AAB" w:rsidRDefault="00951F81" w:rsidP="00062AAB">
       <w:pPr>
         <w:ind w:left="1701" w:right="1418" w:hanging="709"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A52FA1">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Α.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FA1">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΤΗΣ ΒΙΟΛΟΓΙΚΩΣ ΔΡΑΣΤΙΚΗΣ ΟΥΣΙΑΣ ΚΑΙ ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΥΠΕΥΘΥΝΟΙ ΓΙΑ ΤΗΝ ΑΠΟΔΕΣΜΕΥΣΗ ΤΩΝ ΠΑΡΤΙΔΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F965BF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="32F9D3BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC11E77" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00A52FA1" w:rsidRDefault="00951F81" w:rsidP="00A52FA1">
+    <w:p w14:paraId="353CD1ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00062AAB" w:rsidRDefault="00951F81" w:rsidP="00062AAB">
       <w:pPr>
         <w:ind w:left="1701" w:right="1418" w:hanging="709"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A52FA1">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Β.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FA1">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗ ΔΙΑΘΕΣΗ ΚΑΙ ΤΗ ΧΡΗΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBA790C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="794E49E2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C29594" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00A52FA1" w:rsidRDefault="00951F81" w:rsidP="00A52FA1">
+    <w:p w14:paraId="4B756CAB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00062AAB" w:rsidRDefault="00951F81" w:rsidP="00062AAB">
       <w:pPr>
         <w:ind w:left="1701" w:right="1418" w:hanging="709"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A52FA1">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Γ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FA1">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΟΙ ΟΡΟΙ ΚΑΙ ΑΠΑΙΤΗΣΕΙΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F12EE5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="72D6C8D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00062AAB" w:rsidRDefault="00951F81" w:rsidP="00062AAB">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A1091D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00A52FA1" w:rsidRDefault="00951F81" w:rsidP="00A52FA1">
+    <w:p w14:paraId="34E3CF73" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00062AAB" w:rsidRDefault="00951F81" w:rsidP="00062AAB">
       <w:pPr>
         <w:ind w:left="1701" w:right="1418" w:hanging="709"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A52FA1">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Δ.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52FA1">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗΝ ΑΣΦΑΛΗ ΚΑΙ ΑΠΟΤΕΛΕΣΜΑΤΙΚΗ ΧΡΗΣΗ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E79C8A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="229A459F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576D2F66" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="136DAC3F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C05105" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7175AB4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Α.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΤΗΣ ΒΙΟΛΟΓΙΚΩΣ ΔΡΑΣΤΙΚΗΣ ΟΥΣΙΑΣ ΚΑΙ ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΥΠΕΥΘΥΝΟΙ ΓΙΑ ΤΗΝ ΑΠΟΔΕΣΜΕΥΣΗ ΤΩΝ ΠΑΡΤΙΔΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F0F50B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="14F5AB19" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4A398E93" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1F82EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Όνομα και διεύθυνση των παρασκευαστών της βιολογικώς δραστικής ουσίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB19A8D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="5CEEC305" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBC797F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Amgen Singapore Manufacturing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76690C07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2F8DDF72" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>1 Tuas View Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FF63BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00FE29AF">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="70C1D7E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σιγκαπούρη</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 637026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA1A1B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="5783A6CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A3258B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Immunex Rhode Island Corporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE4373D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>40 Technology Way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7727EECE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>West Greenwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52015842" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Rhode Island, 02817</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A3CCE5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>ΗΠΑ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF83CC4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7440014B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Όνομα και διεύθυνση των παρασκευαστών που είναι υπεύθυνοι για την αποδέσμευση των παρτίδων</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567E8F22" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5045F2FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Amgen Europe B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268742AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Minervum 7061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15C93B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>4817 ZK Breda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D5A2DF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ολλανδία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D5EE98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442F3627" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623D5673" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Pottery Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662A6346" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Dun Laoghaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032F6B0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Co Dublin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2A4D14" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ιρλανδία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADBC810" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C970FD1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Amgen NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A467E19" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Immunex</w:t>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Telecomlaan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...215 lines deleted...]
-      <w:r w:rsidRPr="00793E02">
+      <w:r w:rsidRPr="00F924DC">
         <w:rPr>
           <w:lang w:val="en-IN"/>
-          <w:rPrChange w:id="63" w:author="Author">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00793E02">
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D604F43" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:lang w:val="en-IN"/>
-          <w:rPrChange w:id="64" w:author="Author">
-[...150 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1831 </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Telecomlaan</w:t>
+      <w:r w:rsidRPr="00F924DC">
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+        <w:t>Diegem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...38 lines deleted...]
-          <w:lang w:val="en-US"/>
+    </w:p>
+    <w:p w14:paraId="12CD9070" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Βέλγιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408EC952" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...9 lines deleted...]
-    <w:p w14:paraId="40CE263B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="732ADD05" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6DFBD5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Στο έντυπο φύλλο οδηγιών χρήσης του φαρμακευτικού προϊόντος πρέπει να αναγράφεται το όνομα και η διεύθυνση του παραγωγού που είναι υπεύθυνος για την αποδέσμευση της σχετικής παρτίδας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9D89C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="31301187" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6C62ED52" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3765EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4D970E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
       </w:pPr>
       <w:r>
         <w:t>Β.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗ ΔΙΑΘΕΣΗ ΚΑΙ ΤΗ ΧΡΗΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1D445B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="29D42882" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7DA8ADC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1FA640" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φαρμακευτικό προϊόν για το οποίο απαιτείται ιατρική συνταγή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B22C7B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="11B4C963" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1839C1F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD1E21C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DC48C7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
       </w:pPr>
       <w:r>
         <w:t>Γ.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΛΛΟΙ ΟΡΟΙ ΚΑΙ ΑΠΑΙΤΗΣΕΙΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9E8B24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="604CDC69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7DE0D6D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359E695E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εκθέσεις περιοδικής παρακολούθησης της ασφάλειας (PSURs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB09D67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="359382E3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="193D19C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5812F74E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Οι απαιτήσεις για την υποβολή των PSURs για το εν λόγω φαρμακευτικό προϊόν ορίζονται στον κατάλογο με τις ημερομηνίες αναφοράς της Ένωσης (κατάλογος EURD) που παρατίθεται στην παράγραφο 7, του άρθρου 107γ, της οδηγίας 2001/83/ΕΚ και κάθε επακόλουθης επικαιροποίησης όπως δημοσιεύεται στην ευρωπαϊκή δικτυακή πύλη για τα φάρμακα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77110BB6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="3B2EBAA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6AA64985" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085F5986" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFA13DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Δ.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗΝ ΑΣΦΑΛΗ ΚΑΙ ΑΠΟΤΕΛΕΣΜΑΤΙΚΗ ΧΡΗΣΗ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABAC2CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="39D0062B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="30D8E93E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C78AED7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Σχέδιο διαχείρισης κινδύνου (ΣΔΚ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C897556" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="40675CA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0CD8343E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D58E299" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ο Κάτοχος Άδειας Κυκλοφορίας (ΚΑΚ) θα διεξαγάγει τις απαιτούμενες δραστηριότητες και παρεμβάσεις φαρμακοεπαγρύπνησης όπως παρουσιάζονται στο συμφωνηθέν ΣΔΚ που παρουσιάζεται στην ενότητα 1.8.2 της άδειας κυκλοφορίας και οποιεσδήποτε επακόλουθες εγκεκριμένες αναθεωρήσεις του ΣΔΚ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585A489C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="1AA06FA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="35F9EAA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAB4E00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ένα επικαιροποιημένο ΣΔΚ θα πρέπει να κατατεθεί:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E716A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="79DC2738" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>μετά από αίτημα του Ευρωπαϊκού οργανισμού Φαρμάκων,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175BFF99" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0DD98BA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>οποτεδήποτε τροποποιείται το σύστημα διαχείρισης κινδύνου, ειδικά ως αποτέλεσμα λήψης νέων πληροφοριών που μπορούν να επιφέρουν σημαντική αλλαγή στη σχέση οφέλους-κινδύνου ή ως αποτέλεσμα της επίτευξης ενός σημαντικού οροσήμου (φαρμακοεπαγρύπνηση ή ελαχιστοποίηση κινδύνου).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6953A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6DCF4654" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BAAA39" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="43C9FB5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Επιπρόσθετα μέτρα ελαχιστοποίησης κινδύνου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022118EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...14 lines deleted...]
-    <w:p w14:paraId="13B5E4B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="36BC88D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EAE17F7" w14:textId="4B02ED9E" w:rsidR="0090196F" w:rsidDel="00E63C38" w:rsidRDefault="00951F81" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="4" w:author="Author"/>
+          <w:del w:id="5" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="6" w:author="Author">
+        <w:r>
+          <w:delText>Ο ΚΑΚ θα διασφαλίσει ότι θα θέσει σε ισχύ κάρτα υπενθύμισης για τον ασθενή σχετικά με την οστεονέκρωση της γνάθου.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="07DA4337" w14:textId="0840F73F" w:rsidR="0090196F" w:rsidDel="00F01AC3" w:rsidRDefault="0090196F" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="7" w:author="Author"/>
+          <w:del w:id="8" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E2A8E3" w14:textId="6C2BF6DF" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="9" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="10" w:author="Author">
+        <w:r>
+          <w:t>Στους συνταγογράφους του Prolia θα διανεμηθούν κάρτες υπενθύμισης για τον ασθενή σχετικά με την οστεονέκρωση της γνάθου (ΟΝΓ), με γενικές πληροφορίες για τον σκοπό της κάρτας υπενθύμισης για τον ασθενή και οδηγίες για τη χορήγησή της στους ασθενείς.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3F75C470" w14:textId="77777777" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="11" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35195181" w14:textId="6DAAC53E" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="12" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="13" w:author="Author">
+        <w:r>
+          <w:t>Η κάρτα υπενθύμισης για τον ασθενή θα υπενθυμίζει στους ασθενείς σημαντικές πληροφορίες για την ασφάλεια που πρέπει να γνωρίζουν πριν και κατά τη διάρκεια της θεραπείας με ενέσεις denosumab (Prolia) για την οστεοπόρωση και για την απώλεια οστικής μάζας, στις οποίες συμπεριλαμβάνονται τα εξής:</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2758A033" w14:textId="77777777" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="14" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E06924E" w14:textId="4B5DBBA8" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="15" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="16" w:author="Author">
+        <w:r>
+          <w:t>ο κίνδυνος οστεονέκρωσης της γνάθου κατά τη διάρκεια της θεραπείας με Prolia,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="5FCBB248" w14:textId="65F4F7AB" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="17" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="18" w:author="Author">
+        <w:r>
+          <w:t>η ανάγκη να επισημαίνουν οποιαδήποτε προβλήματα με το στόμα ή τα δόντια τους στους ιατρούς/νοσηλευτές τους πριν από την έναρξη της θεραπείας,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="248352CB" w14:textId="01CE3A95" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="19" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="20" w:author="Author">
+        <w:r>
+          <w:t>η ανάγκη να μεριμνούν για την καλή στοματική υγιεινή κατά τη διάρκεια της θεραπείας,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2F5D8618" w14:textId="5FAA2957" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0076542D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:ins w:id="21" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="22" w:author="Author">
+        <w:r>
+          <w:t>η ανάγκη να ενημερώνουν τον οδοντίατρό τους σχετικά με τη θεραπεία με Prolia και να επικοινωνούν με τον ιατρό και τον οδοντίατρό τους εάν παρουσιαστούν προβλήματα με το στόμα ή τα δόντια τους κατά τη διάρκεια της θεραπείας.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="31EE068F" w14:textId="77777777" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="23" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37622ADC" w14:textId="37620F98" w:rsidR="0090196F" w:rsidRDefault="0090196F" w:rsidP="0090196F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="24" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="25" w:author="Author">
+        <w:r>
+          <w:t>Η κάρτα υπενθύμισης για τον ασθενή θα διανέμεται ταχυδρομικά, και στους συνταγογράφους θα παρέχονται στοιχεία επικοινωνίας για να ζητούν επιπλέον αντίτυπα της κάρτας. Κάποια εθνικά προγράμματα θα περιλαμβάνουν τη διάθεση της κάρτας υπενθύμισης για τον ασθενή μέσω δικτυακού τόπου και η προσέγγιση αυτή ενδέχεται να επεκταθεί μελλοντικά.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="40C0BDA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002B05C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D37A846" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="44136E6F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    </w:p>
+    <w:p w14:paraId="1B3F56A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38807623" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="67EC1A9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3340E014" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="67C5B99F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE11E0E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="276EF8A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094AE12C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="67451998" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18ACFF8C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="60F3C5A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD457EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="02F2143A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503E1688" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1BFE9AE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F34DC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1189AC13" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28FB9420" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="699B0DB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="566E5861" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7C6959BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62416963" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="70A41C45" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0274E73E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62DD6BE4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D7D4B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6380E829" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="480779B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="63576108" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D57C81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A325E94" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="561659F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6963121B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32858722" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="18BA7472" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479E049C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4411FCB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1423A5AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="01183D37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36977886" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="19F126D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF779A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1002043C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="536B16D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΠΑΡΑΡΤΗΜΑ III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38693742" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4E57FF33" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3779A110" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="20E61574" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΕΠΙΣΗΜΑΝΣΗ ΚΑΙ ΦΥΛΛΟ ΟΔΗΓΙΩΝ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5024C498" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="35D1D962" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D96D6A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4E8D6110" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB4CF69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="20D18233" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4985985B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="207C9AC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2532B127" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="674A52E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C2F3B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="295B51DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660BB4ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2F608558" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A28C9F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="24E856B0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D87806" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="00526FFD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4081449D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="759EEC69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A320AFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6CE07E7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CDC381F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7B6183DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1761B72F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="670C71E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ABD4936" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="637A82CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAE6CDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6DF91B82" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="409348BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="08A1420A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D59FDBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2D6F3E32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3067D9EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1FB1BF5C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2067FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0106F2EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4542174C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="02A26B62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="138495E7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2BFE36B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="607789D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5284EA18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F015E2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="50157857" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="698466F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62B68D0D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>A. ΕΠΙΣΗΜΑΝΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176E6F0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="104E17B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A6A8A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00884E6E" w:rsidP="00884E6E">
+    <w:p w14:paraId="72325479" w14:textId="5C4F37F8" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00026B0A" w:rsidP="00026B0A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΗΝ ΕΞΩΤΕΡΙΚΗ ΣΥΣΚΕΥΑΣΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA0D639" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0FDFA87C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B473476" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+    <w:p w14:paraId="124F60B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00026B0A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΚΟΥΤΙ ΠΡΟΓΕΜΙΣΜΕΝΗΣ ΣΥΡΙΓΓΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B43EA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="7DA2253A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0A3DDA6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F10C79" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17782A05" w14:textId="0C1F318F" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507B166F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1D187D9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="77F0ADCC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674873DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia 60 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F97A8FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="61915F10" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A80D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="359DA3F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="20F8E618" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079FF52C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8D5348" w14:textId="6BB65A13" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΣΥΝΘΕΣΗ ΣΕ ΔΡΑΣΤΙΚΗ(ΕΣ) ΟΥΣΙΑ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA7EB95" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="74059D73" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2EC0B0C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314A5793" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Προγεμισμένη σύριγγα του 1 ml που περιέχει 60 mg denosumab (60 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16763B64" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="04B0F2D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0C0E6C5C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205FC39D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E02EBC" w14:textId="4DAA6CE8" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΚΑΤΑΛΟΓΟΣ ΕΚΔΟΧΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135FFC71" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="64643D96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="776DADD2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B25517" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), πολυσορβικό 20, ύδωρ για ενέσιμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749B88B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="54AB9524" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="65771A50" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2539496E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C2B6B0" w14:textId="1E20F09A" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΟΤΕΧΝΙΚΗ ΜΟΡΦΗ ΚΑΙ ΠΕΡΙΕΧΟΜΕΝΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558574D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7BDF87F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="45E73A7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BB5188" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496FC2E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7733A7DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μία προγεμισμένη σύριγγα με αυτόματο μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F941BC3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="13BBEB35" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Μία προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF9E281" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="207CC14A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2B3B17F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15130BB1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B4382E" w14:textId="70BB0222" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D10063A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1ACBD0D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1ADBFD01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0485BD00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Για υποδόρια χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18168B37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="19B04DDE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Σημαντικό:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> διαβάστε το φύλλο οδηγιών πριν από τον χειρισμό της προγεμισμένης σύριγγας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E773AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1BA7FF37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514DA49D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="16F691FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Διαβάστε το φύλλο οδηγιών χρήσης πριν από τη χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB1030A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="7CAA5E15" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0C4B4272" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E40D758" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58923331" w14:textId="514DC969" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΕΙΔΙΚΗ ΠΡΟΕΙΔΟΠΟΙΗΣΗ ΣΥΜΦΩΝΑ ΜΕ ΤΗΝ ΟΠΟΙΑ ΤΟ ΦΑΡΜΑΚΕΥΤΙΚΟ ΠΡΟΪΟΝ ΠΡΕΠΕΙ ΝΑ ΦΥΛΑΣΣΕΤΑΙ ΣΕ ΘΕΣΗ ΤΗΝ ΟΠΟΙΑ ΔΕ ΒΛΕΠΟΥΝ ΚΑΙ ΔΕΝ ΠΡΟΣΕΓΓΙΖΟΥΝ ΤΑ ΠΑΙΔΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE83A4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1E115A64" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7BC2D20A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C00B168" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Να φυλάσσεται σε θέση, την οποία δε βλέπουν και δεν προσεγγίζουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC56D92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="33E45E74" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="41A2D2A6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E780B7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5D8470" w14:textId="3034B31D" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΗ(ΕΣ) ΕΙΔΙΚΗ(ΕΣ) ΠΡΟΕΙΔΟΠΟΙΗΣΗ(ΕΙΣ), ΕΑΝ ΕΙΝΑΙ ΑΠΑΡΑΙΤΗΤΗ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B084475" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="48A5D107" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="64AEA835" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B77EC45" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AFE5EF" w14:textId="70C81D93" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C50CD9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="62ECD23B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1114FDFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D605F32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΛΗΞΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324A053D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="123C884C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2530F947" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D7D2DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC1395C" w14:textId="48237987" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΕΙΔΙΚΕΣ ΣΥΝΘΗΚΕΣ ΦΥΛΑΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37457EF0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="002380ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6BC2466D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1714B2CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D15BF5D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="101BDE81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765B469F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00FE29AF">
+    <w:p w14:paraId="1833BCA7" w14:textId="620727DB" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00026B0A">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κρατήστε την προγεμισμένη σύριγγα στην εξωτερική συσκευασία για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B1494F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="55F51BF6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="13D91894" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A90AB4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B087207" w14:textId="13FA03E4" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΙΔΙΑΙΤΕΡΕΣ ΠΡΟΦΥΛΑΞΕΙΣ ΓΙΑ ΤΗΝ ΑΠΟΡΡΙΨΗ ΤΩΝ ΜΗ ΧΡΗΣΙΜΟΠΟΙΗΘΕΝΤΩΝ ΦΑΡΜΑΚΕΥΤΙΚΩΝ ΠΡΟΪΟΝΤΩΝ Ή ΤΩΝ ΥΠΟΛΕΙΜΜΑΤΩΝ ΠΟΥ ΠΡΟΕΡΧΟΝΤΑΙ ΑΠΟ ΑΥΤΑ, ΕΦΟΣΟΝ ΑΠΑΙΤΕΙΤΑΙ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E9B30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="268FDEE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3E0B5434" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AA2AD4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4239DBFC" w14:textId="7973FF1E" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑ ΚΑΙ ΔΙΕΥΘΥΝΣΗ ΚΑΤΟΧΟΥ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7865FB7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...150 lines deleted...]
-    <w:p w14:paraId="64C46476" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="40B92BA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACBE4EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Amgen Europe B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1A5AB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Minervum 7061,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D164F81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1C2E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>4817 ZK Breda,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4F6D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4EE818" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="7F8B575D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3FAE2398" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16984C5F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB69D4B" w14:textId="546FE0A1" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ(ΟΙ) ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA391F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6123318E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="57BD3CB5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CECC57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EU/1/10/618/001 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1 προγεμισμένη σύριγγα (σε συσκευασία κυψέλης)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E30EE5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4581DE40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/10/618/002 1 προγεμισμένη σύριγγα (χωρίς συσκευασία κυψέλης)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5634BD66" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="22382361" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/10/618/003 1 προγεμισμένη σύριγγα με αυτόματο μηχανισμό κάλυψης βελόνας σε συσκευασία κυψέλης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4052CF91" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="2BB3F952" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5EB209D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2F7F00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C28084E" w14:textId="6309747A" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32707902" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1FDF20BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="76D361FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266315F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρτίδα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF7B26C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="2B26AB6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="424E12F9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483AB26C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDBBC85" w14:textId="7CC64D0D" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΓΕΝΙΚΗ ΚΑΤΑΤΑΞΗ ΓΙΑ ΤΗ ΔΙΑΘΕΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058B338B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="19EF5411" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1EDBE148" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745E4C03" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60970C85" w14:textId="5E86D8AB" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΔΗΓΙΕΣ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D78CAFF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="05A5FF49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1DC826DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22875F8D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E695C58" w14:textId="7632F627" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΛΗΡΟΦΟΡΙΕΣ ΣΕ BRAILLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3F39CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="30998D12" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6B0877AE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE434A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5C156" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...16 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="53C436BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2974F596" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FE37D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΙΣΔΙΑΣΤΑΤΟΣ ΓΡΑΜΜΩΤΟΣ ΚΩΔΙΚΑΣ (2D)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2617F39F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...8 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="61AFE281" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339154B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Δισδιάστατος γραμμωτός κώδικας (2D) που φέρει τον περιληφθέντα μοναδικό αναγνωριστικό κωδικό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0938BF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...16 lines deleted...]
-    <w:p w14:paraId="6DE78AC1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="696ADE5E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E1B4B5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DE678F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΕΔΟΜΕΝΑ ΑΝΑΓΝΩΡΙΣΙΜΑ ΑΠΟ ΤΟΝ ΑΝΘΡΩΠΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C2F224" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="5FD03BCC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2337B0B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8244AD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5292F074" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62917A89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1F68D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00C83FAB">
-      <w:pPr>
+    <w:p w14:paraId="0216C3DF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52059349" w14:textId="77777777" w:rsidR="00884E6E" w:rsidRDefault="00884E6E" w:rsidP="00C83FAB">
-[...80 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+    <w:p w14:paraId="3E64FD48" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="1EF1A1B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9287"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="456E7F8F" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:trPr>
+          <w:trHeight w:val="785"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435580A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00026B0A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:pageBreakBefore/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΣΥΣΚΕΥΑΣΙΕΣ ΤΥΠΟΥ BLISTER Ή ΣΤΙΣ ΤΑΙΝΙΕΣ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4234B0A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00026B0A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A69BC6C" w14:textId="3767E2D5" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00026B0A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="567"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ΠΡΟΓΕΜΙΣΜΕΝΗ ΣΥΡΙΓΓΑ ΣΕ ΣΥΣΚΕΥΑΣΙΑ ΚΥΨΕΛΗΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B206266" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646BA78A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9287"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="5C580AD6" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110733B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38A48A49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B59E47E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia 60 mg ένεση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D5D408" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="629F84AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4433F59F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...18 lines deleted...]
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+    <w:p w14:paraId="1CB19E97" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651DD41B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="4182480E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9287"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="09C5E501" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445EF410" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ΟΝΟΜΑ ΚΑΤΟΧΟΥ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07EF0D04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D30806" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E131DC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="43FC61CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="52E7C983" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212A7FD5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7676CEAA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4440D202" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="05C57D15" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="46E34A1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189F2C34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΛΗΞΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045C46C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="6D45084B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2D6F8F6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDDF57B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1F41F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5C0AB4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="42134CC5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3332186A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DF6E34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρτίδα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7974EFF0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...46 lines deleted...]
-    <w:p w14:paraId="3322190A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4D93969C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3205B0B8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9287"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="41AD1E1A" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5958B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29689913" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC52846" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2767CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...16 lines deleted...]
-        <w:pict w14:anchorId="63A50DC3">
+    <w:p w14:paraId="22A6CC04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ED6CF9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="7FB10954">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:58.2pt;height:58.8pt;visibility:visible">
-            <v:imagedata r:id="rId9" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:58.2pt;height:58.2pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3225CE9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00884E6E" w:rsidP="00884E6E">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="767A7D25" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:pageBreakBefore/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΜΙΚΡΕΣ ΣΤΟΙΧΕΙΩΔΕΙΣ ΣΥΣΚΕΥΑΣΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7409EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="541FFBD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51AD4EA4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6A0D2345" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΕΤΙΚΕΤΑ ΠΡΟΓΕΜΙΣΜΕΝΗΣ ΣΥΡΙΓΓΑΣ (ΧΩΡΙΣ ΣΥΣΚΕΥΑΣΙΑ ΚΥΨΕΛΗΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AED481" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="7FDD49F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="150F08CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD1682D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08968009" w14:textId="2F3D9CD4" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676B1E62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1379827A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="10BA8C26" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9F4E17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia 60 mg ένεση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378F32E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7D83C2B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9F89D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="42D1B1B5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02774450" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="57E37EDB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="019B54AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0C6E94" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFAF5A9" w14:textId="69B630DA" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D867884" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="7B572F92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="68AF4E27" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28560E61" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08725B69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC8E5DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6826D919" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="26297927" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201994E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35638C6B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="1A1370AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="107128B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60330DE7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A93D92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D643BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="14F1678E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="74ABDE08" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0071CA80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1E6790" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="5E7CC540" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="28725210" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C3072E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F74D1D" w14:textId="0D7D121C" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΕΡΙΕΧΟΜΕΝΟ ΚΑΤΑ ΒΑΡΟΣ, ΚΑΤ’ ΟΓΚΟ Ή ΚΑΤΑ ΜΟΝΑΔΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A7FDF7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0EC6E525" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="125601CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088F7B54" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>1 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F516C04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="1D6D6939" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="037AE9EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6D33F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016E6E49" w14:textId="122C79C4" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096A7877" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="04898FCF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5EAEE6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47688375" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pageBreakBefore/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΜΙΚΡΕΣ ΣΤΟΙΧΕΙΩΔΕΙΣ ΣΥΣΚΕΥΑΣΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F23DD1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0F87E826" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE61DDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6BE1C448" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΕΤΙΚΕΤΑ ΠΡΟΓΕΜΙΣΜΕΝΗΣ ΣΥΡΙΓΓΑΣ ΜΕ Ή ΧΩΡΙΣ ΚΑΛΥΨΗ ΒΕΛΟΝΑΣ (ΣΕ ΣΥΣΚΕΥΑΣΙΑ ΚΥΨΕΛΗΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601484F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="5829A76C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4F33ED20" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161CBEEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D4EC20" w14:textId="4F481384" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5108BB91" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="571081A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6E736EA6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D68CD24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia 60 mg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A53DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1892BB37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517FEC3F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5024FE5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3397181C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="6DF61D8B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="363EA693" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C89341D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A106CA" w14:textId="1B219B74" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D85C47" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-    <w:p w14:paraId="7236697E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7A8E4D72" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403DF4FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EC8160" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C79F43F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="5D9BD6E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="432C1631" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5C393C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E90105E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="5F3C94C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="260C67B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F2FAA5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388663C2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lblhead1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32238336" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="176D72F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="16ADDED3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2749F3DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDFC74A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="1FCD63B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5B1D0308" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030A2805" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AE00B0" w14:textId="73556537" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΕΡΙΕΧΟΜΕΝΟ ΚΑΤΑ ΒΑΡΟΣ, ΚΑΤ’ ΟΓΚΟ Ή ΚΑΤΑ ΜΟΝΑΔΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25765651" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="47DA332C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="295D349C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B818E3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>1 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E9FF58" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="6097AE07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6C9FC2F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48073301" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573C8CE5" w14:textId="2E18D209" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FC315D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...11 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="48F61DBC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DF8865" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E804F07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pageBreakBefore/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΚΕΙΜΕΝΟ ΣΤΗΝ ΚΑΡΤΑ ΥΠΕΝΘΥΜΙΣΗΣ (περιλαμβάνεται στη συσκευασία)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72841249" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0B648C33" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FBE7806" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="590F619C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2B632D09" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C38811" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Prolia 60 mg ένεση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2078EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6647A6D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECC4BCD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E84F5A6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="65D7E4C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266FED33" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD0DD03" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="60BB91BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2EEB87A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBF1DFB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Επόμενη ένεση σε 6 μήνες:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D2A461" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="29F8D0DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6AEDEEA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E8D5DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Χρησιμοποιείτε το Prolia για όσο διάστημα σας το συνταγογραφεί ο γιατρός σας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49718DE5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="245D5B57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3361091A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA6FC6B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C85E795" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...20 lines deleted...]
-    <w:p w14:paraId="27F09A6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1D2E63C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B660AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA773BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150FD78E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54611F43" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1BCD176A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF93B1C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2607F329" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705D7EFB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A082179" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DDD4CE8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="44F8CD90" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DDC4583" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="17F2E668" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46637547" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5C7DD622" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7096F198" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="628CB296" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69BF3506" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4AAC1555" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67621B17" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="46BB4CD9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B6417C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A7FFB0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFAFCC1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3ACEC983" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ABF2F42" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2A156B60" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1384EB32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="12C511FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3F8626" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2D4F5DF7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390A475B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="58D4A4C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A604918" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="70C203D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AE11228" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5E193221" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67826CB5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="07A507AA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11915657" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6123B8E8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FAA0161" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3279864E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08039B71" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7B2238FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D6EF02E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6AF18698" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7400DC0A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4EC56E14" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>Β. ΦΥΛΛΟ ΟΔΗΓΙΩΝ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600668D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="071CCEA9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Φύλλο οδηγιών χρήσης: Πληροφορίες για τον χρήστη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F0C7A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7730D141" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60288A24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="26D89CBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prolia 60 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4868B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5F017DFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE5DB99" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="574B1465" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F262904" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="765A5D73" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Διαβάστε προσεκτικά ολόκληρο το φύλλο οδηγιών χρήσης προτού αρχίσετε να χρησιμοποιείτε αυτό το φάρμακο, διότι περιλαμβάνει σημαντικές πληροφορίες για σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66004D47" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="03C0012A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Φυλάξτε αυτό το φύλλο οδηγιών χρήσης. Ίσως χρειαστεί να το διαβάσετε ξανά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A179EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="77F94973" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Εάν έχετε περαιτέρω απορίες, ρωτήστε τον γιατρό ή τον φαρμακοποιό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CF70D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3183AC87" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Η συνταγή για αυτό το φάρμακο χορηγήθηκε αποκλειστικά για σας. Δεν πρέπει να δώσετε το φάρμακο σε άλλους. Μπορεί να τους προκαλέσει βλάβη, ακόμα και όταν τα σημεία της ασθένειάς τους είναι ίδια με τα δικά σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E287F41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="237E7250" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό, ή τον φαρμακοποιό σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Βλέπε παράγραφο 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A6E5AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="44F4348A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας θα σας δώσει μια κάρτα υπενθύμισης για τον ασθενή, η οποία περιέχει σημαντικές πληροφορίες για την ασφάλεια, τις οποίες πρέπει να γνωρίζετε πριν και κατά τη διάρκεια της θεραπείας σας με το Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C65B32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="5FA540F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="679064ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="297CCD4A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Τι περιέχει το παρόν φύλλο οδηγιών:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B924BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="33DC46A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Τι είναι το Prolia και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C30934" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="248F6C68" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5344DF9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2D3E8F4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πώς να χρησιμοποιήσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14436E11" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="540C3551" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E24875" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="7366550A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πώς να φυλάσσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790298E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37D96110" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AFCAA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="296D632D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FD42B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6482904F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F4C07E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7FE7142A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Τι είναι το Prolia και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F897818" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="77D0EDC8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5EFD9DEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A03A94" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Τι είναι το Prolia και πώς δρα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253F1349" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7FD39448" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="17F4236C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFFB00B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το Prolia περιέχει denosumab, μια πρωτεΐνη (μονοκλωνικό αντίσωμα) που παρεμβαίνει στη δράση μιας άλλης πρωτεΐνης, για τη θεραπεία της οστικής απώλειας και της οστεοπόρωσης. Η θεραπεία με Prolia κάνει τα οστά πιο ανθεκτικά και μειώνει την πιθανότητα εμφάνισης καταγμάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EC9A45" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="79E73CAD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6B11463F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C0DE31" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Τα οστά είναι ένας ζωντανός ιστός που ανανεώνεται συνεχώς. Τα οιστρογόνα βοηθούν στη διατήρηση της υγείας των οστών. Μετά την εμμηνόπαυση, τα επίπεδα των οιστρογόνων μειώνονται γεγονός που μπορεί να κάνει τα οστά λεπτά και εύθραυστα. Αυτό μπορεί τελικά να οδηγήσει σε μια πάθηση που ονομάζεται οστεοπόρωση. Η οστεοπόρωση μπορεί επίσης να εμφανιστεί σε άνδρες λόγω ενός αριθμού αιτιών που συμπεριλαμβάνουν τη γήρανση και/ή τα χαμηλά επίπεδα της ανδρικής ορμόνης, τεστοστερόνης. Μπορεί επίσης να εμφανιστεί σε ασθενείς που λαμβάνουν γλυκοκορτικοειδή. Πολλοί ασθενείς που πάσχουν από οστεοπόρωση δεν έχουν συμπτώματα, αλλά κινδυνεύουν παρόλα αυτά να υποστούν κάταγμα, κυρίως στη σπονδυλική στήλη, στα ισχία και στους καρπούς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370FC38A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="72CD675C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5218C8A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD69A1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Οι χειρουργικές επεμβάσεις ή τα φάρμακα που αναστέλλουν την παραγωγή οιστρογόνων ή τεστοστερόνης και χρησιμοποιούνται για τη θεραπεία ασθενών με καρκίνο του μαστού ή του προστάτη μπορούν επίσης να προκαλέσουν οστική απώλεια. Τα οστά γίνονται πιο αδύναμα και σπάνε πιο εύκολα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0339A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="0FC74749" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="12E33683" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AEE940" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ποιά είναι η χρήση του Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0674EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="71C01417" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1E3715CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424BC28B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το Prolia χρησιμοποιείται για τη θεραπεία:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CFA386" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6F73385E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>της οστεοπόρωσης σε γυναίκες μετά την εμμηνόπαυση (μετεμμηνοπαυσιακές), και σε άνδρες που έχουν αυξημένο κίνδυνο κατάγματος (σπάσιμο των οστών) μειώνοντας τον κίνδυνο καταγμάτων της σπονδυλικής στήλης, μη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>σπονδυλικών καταγμάτων και καταγμάτων του ισχίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C13E8B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="3246613D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>της οστικής απώλειας που προκαλείται από τη μείωση των επιπέδων ορμονών (τεστοστερόνης) η οποία οφείλεται σε χειρουργική ή φαρμακευτική θεραπεία σε ασθενείς με καρκίνο του προστάτη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588945DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="510D3B00" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>της οστικής απώλειας που προκαλείται από μακροχρόνια αγωγή με γλυκοκορτικοειδή σε ασθενείς που παρουσιάζουν αυξημένο κίνδυνο κατάγματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254A3AA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="039D40AD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB8ECD0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="42C6DFE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7061C0B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="62876299" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712B7F40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="2CBDB8CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7EDE79B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EF9401" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Μην χρησιμοποιήσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056788BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7D0DCB64" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1540C426" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>αν έχετε χαμηλά επίπεδα ασβεστίου στο αίμα (υπασβεστιαιμία).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E0054C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="70B1B35A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>σε περίπτωση αλλεργίας στο denosumab ή σε οποιοδήποτε άλλο από τα συστατικά αυτού του φαρμάκου (αναφέρονται στην παράγραφο 6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5738018F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6C3A83D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AA0B9B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1BE00082" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Προειδοποιήσεις και προφυλάξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300A6FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6B1278F8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7B804062" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0232E28C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Απευθυνθείτε στον γιατρό ή τον φαρμακοποιό σας προτού χρησιμοποιήσετε το Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB7AC1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="2752D5A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7529BA8C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE674B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κατά το διάστημα που λαμβάνετε Prolia μπορεί να παρουσιάσετε μόλυνση στο δέρμα με συμπτώματα όπως οίδημα, ερυθρότητα του δέρματος, συχνότερα στην περιοχή του ποδιού, που συνοδεύεται από αίσθημα καύσου και ευαισθησία (κυτταρίτιδα), και πιθανόν από συμπτώματα πυρετού. Παρακαλείστε να ενημερώσετε τον γιατρό σας αμέσως εάν παρουσιάσετε οποιοδήποτε από αυτά τα συμπτώματα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDAA6C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="723D14F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="10185199" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFF0824" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει επίσης να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε Prolia. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C59CDBA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="0C36206E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="45E81156" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EDFC49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μπορεί να έχετε χαμηλά επίπεδα ασβεστίου στο αίμα σας ενόσω λαμβάνετε Prolia. Παρακαλούμε ενημερώστε τον γιατρό σας αμέσως εάν παρατηρήσετε οποιοδήποτε από τα ακόλουθα συμπτώματα: σπασμούς, συσπάσεις, ή κράμπες στους μύες σας, και/ή μούδιασμα ή μυρμήγκιασμα στα δάχτυλα των χεριών, στα δάχτυλα των ποδιών ή γύρω από το στόμα σας, και/ή επιληπτικές κρίσεις, σύγχυση, ή απώλεια της συνείδησης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1386D6DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="36ED608F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2EF479E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D79A800" w14:textId="77777777" w:rsidR="00776934" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Εξαιρετικά χαμηλά επίπεδα ασβεστίου που οδήγησαν σε εισαγωγή στο νοσοκομείο και ακόμα και αντιδράσεις απειλητικές για τη ζωή έχουν αναφερθεί σε σπάνιες περιπτώσεις. Ως εκ τούτου, πριν από τη λήψη κάθε δόσης και στους ασθενείς με προδιάθεση για υπασβεστιαιμία εντός δύο εβδομάδων μετά τη λήψη της αρχικής δόσης, θα ελέγχονται τα επίπεδα ασβεστίου στο αίμα σας (μέσω εξέτασης αίματος).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9E0EFD" w14:textId="77777777" w:rsidR="005727E1" w:rsidRDefault="005727E1" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="09B1CCDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2E5F4796" w14:textId="4B3E3B66" w:rsidR="005727E1" w:rsidRDefault="005727E1" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00753728" w14:textId="5EA656DD" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό σας εάν έχετε ή είχατε ποτέ σοβαρά προβλήματα στους νεφρούς, νεφρική ανεπάρκεια ή αν χρειάστηκε να υποβληθείτε σε αιμοκάθαρση, ή αν λαμβάνετε φάρμακα που αποκαλούνται γλυκοκορτικοειδή (όπως πρεδνιζολόνη ή δεξαμεθαζόνη),γεγονότα που μπορεί να αυξήσουν τον κίνδυνο εμφάνισης χαμηλών επιπέδων ασβεστίου στο αίμα αν δεν λαμβάνετε συμπληρώματα ασβεστίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050D02AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="5F2C1F6E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2BD1B567" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2728E8EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Προβλήματα στο στόμα, στα δόντια ή στη γνάθο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABE997A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="677C3CB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μία παρενέργεια που λέγεται οστεονέκρωση της γνάθου (ΟΝΓ) (βλάβη του οστού της γνάθου) έχει αναφερθεί σπανίως (μπορεί να επηρεάζει έως 1 στους 1.000 ανθρώπους) σε ασθενείς που λαμβάνουν Prolia για την οστεοπόρωση. Ο κίνδυνος της οστεονέκρωσης της γνάθου (ΟΝΓ) αυξάνεται σε ασθενείς που λαμβάνουν θεραπεία για πολύ καιρό (μπορεί να επηρεάσει μέχρι 1 στα 200 άτομα εάν λαμβάνουν θεραπεία για 10 χρόνια). Η ΟΝΓ μπορεί επίσης να εμφανιστεί και μετά τη διακοπή της θεραπείας. Είναι σημαντικό να προσπαθήσετε να προλάβετε την εμφάνιση της ΟΝΓ καθώς μπορεί να είναι μια επώδυνη κατάσταση και μπορεί να είναι δύσκολη να θεραπευτεί. Για να μειώσετε τον κίνδυνο εμφάνισης της ΟΝΓ, λάβετε τις παρακάτω προφυλάξεις:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12A0FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="0EB697DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00AF4F00">
+    <w:p w14:paraId="24317F80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F512D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Πριν λάβετε θεραπεία, ενημερώστε τον γιατρό ή τον νοσοκόμο σας (επαγγελματίας του τομέα της υγειονομικής περίθαλψης) εάν:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEC316F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00C83FAB">
-[...6 lines deleted...]
-    <w:p w14:paraId="39311B62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="69E08491" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654A8CEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>έχετε προβλήματα με το στόμα ή τα δόντια σας όπως κακή στοματική υγιεινή, ουλίτιδα ή προγραμματισμένη εξαγωγή οδόντων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF450F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="780D99FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>δεν λαμβάνετε τακτική οδοντιατρική φροντίδα ή δεν έχετε λάβει οδοντιατρική εξέταση για μεγάλο χρονικό διάστημα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D245A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3CD99810" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>είστε καπνιστής (καθώς αυτό μπορεί να αυξήσει τον κίνδυνο των οδοντιατρικών προβλημάτων).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC70D87" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="02AB8225" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>έχετε προηγουμένως λάβει θεραπεία με διφωσφονικά (χρησιμοποιούνται για τη θεραπεία ή τη πρόληψη οστικών διαταραχών).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5EE987" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="08AC813D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>λαμβάνετε κορτικοστεροειδή (όπως τη πρεδνιζολόνη ή τη δεξαμεθαζόνη).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A31D90E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5CE6B2B0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>έχετε καρκίνο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0560AF0D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="69284BB4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1961FD3F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3D12FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας μπορεί να σας ζητήσει να εξεταστείτε από οδοντίατρο πριν ξεκινήσετε τη θεραπεία με Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ED2B41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="2AA147EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="450E10C2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A5B9B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κατά τη διάρκεια της θεραπείας, θα πρέπει να διατηρείτε καλή στοματική υγιεινή και να υποβάλλεστε σε τακτικές οδοντιατρικές εξετάσεις. Εάν φοράτε τεχνητή οδοντοστοιχία θα πρέπει να βεβαιωθείτε ότι εφαρμόζει σωστά. Αν υποβάλλεστε σε οδοντιατρική θεραπεία ή πρόκειται να υποβληθείτε σε οδοντιατρική χειρουργική επέμβαση (π.χ. εξαγωγές οδόντων), ενημερώστε τον γιατρό σας και πείτε στον οδοντίατρό σας ότι λαμβάνετε Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085093AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="163E527B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3BD1A5A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CBBB4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Επικοινωνήστε με τον γιατρό και τον οδοντίατρό σας αμέσως αν παρουσιάσετε οποιαδήποτε προβλήματα με το στόμα ή τα δόντια όπως χαλαρά δόντια, πόνο ή πρήξιμο, ή μη επούλωση πληγών ή εκκρίσεων, καθώς αυτά μπορεί να είναι σημεία της ΟΝΓ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEEEB1C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="3BBE7461" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="46DD3A16" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300A31FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Μη συνήθη κατάγματα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14837399" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="122C8224" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κάποιοι ασθενείς έχουν εμφανίσει μη συνήθη κατάγματα του μηριαίου οστού κατά τη διάρκεια της θεραπείας με Prolia. Επικοινωνήστε με τον γιατρό σας εάν νιώσετε νέο ή ασυνήθιστο πόνο στο ισχίο σας, στη βουβωνική χώρα ή στο μηρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F67D91" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="383BD401" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="508960A4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414D4AF2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Παιδιά και έφηβοι</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A410A45" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...10 lines deleted...]
-    <w:p w14:paraId="26BC510B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4D40F7CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FD306C" w14:textId="77777777" w:rsidR="00776934" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:r>
+        <w:t>Το Prolia δεν θα πρέπει να χρησιμοποιείται σε παιδιά και εφήβους ηλικίας κάτω των 18 ετών.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6785FFFF" w14:textId="2F2EC9B7" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1ABACCE1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Άλλα φάρμακα και Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217DCE0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="72563490" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0B529527" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A30C298" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Eνημερώστε τον γιατρό ή τον φαρμακοποιό σας εάν παίρνετε, έχετε πρόσφατα πάρει ή μπορεί να πάρετε άλλα φάρμακα. Είναι ιδιαίτερα σημαντικό να ενημερώσετε τον γιατρό σας εάν παίρνετε άλλο φάρμακο που περιέχει denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702B7DD5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="4F874898" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3BA641B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74341D76" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Δεν πρέπει να πάρετε Prolia μαζί με άλλο φάρμακο το οποίο περιέχει denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F8BE92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="48B3A83A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0E5B2E1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B048D8F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Κύηση, θηλασμός και γονιμότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4993F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="34BE0482" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="58B7994A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16808CC5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το Prolia δεν έχει δοκιμαστεί σε εγκύους. Είναι σημαντικό να ενημερώσετε τον γιατρό σας εάν είσθε έγκυος, νομίζετε ότι μπορεί να είσθε έγκυος ή σχεδιάζετε να αποκτήσετε παιδί. Η χρήση του Prolia δεν συνιστάται αν είστε έγκυος. Οι γυναίκες αναπαραγωγικής ηλικίας θα πρέπει να χρησιμοποιούν αποτελεσματικές μεθόδους αντισύλληψης κατά το διάστημα θεραπείας με Prolia και για τουλάχιστον 5 μήνες μετά τη διακοπή της θεραπείας με το Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BFB548" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="6D9A84FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5CA50FB9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435901DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Αν μείνετε έγκυος κατά τη διάρκεια της θεραπείας με Prolia ή σε διάστημα μικρότερο των 5 μηνών μετά τη διακοπή της θεραπείας με το Prolia, παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BECC53C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="25577B38" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="48A8D346" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBDFE6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Δεν είναι γνωστό εάν το Prolia απεκκρίνεται στο μητρικό γάλα. Είναι σημαντικό να ενημερώσετε τον γιατρό σας εάν θηλάζετε ή σχεδιάζετε να θηλάσετε. Ο γιατρός σας θα σας βοηθήσει να αποφασίσετε </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>εάν θα διακόψετε το θηλασμό ή τη θεραπεία με Prolia λαμβάνοντας υπόψη το όφελος του θηλασμού για το παιδί και το όφελος του Prolia για τη μητέρα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281EE6D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="4489A0BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="06D62E7C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C1F5D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Αν θηλάζετε κατά τη διάρκεια της θεραπείας με Prolia, παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE85111" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="617AF448" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6900BB5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2056C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ζητήστε τη συμβουλή του γιατρού ή του φαρμακοποιού σας πριν πάρετε οποιοδήποτε φάρμακο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FA58C7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="532CB657" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5FAD8CB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FFB6D4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Οδήγηση και χειρισμός μηχανημάτων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755BFE98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="65430900" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0B9CADEA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C8B16B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το Prolia δεν έχει καμία ή έχει ασήμαντη επίδραση στην ικανότητα οδήγησης και χειρισμού μηχανημάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BD2189" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="0DBC6B20" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="724B0D51" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444AC626" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Το Prolia περιέχει σορβιτόλη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106662C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="42E71519" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="03A08509" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401C6CF5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει 47 mg σορβιτόλης σε κάθε ml διαλύματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36214683" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="359ACEAE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1D8CBFCF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA722A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Το Prolia περιέχει νάτριο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF7C0CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="51AC5F46" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="15E8E17F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221F788A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει λιγότερο από 1 mmol νατρίου (23 mg) ανά 60 mg, είναι αυτό που ονομάζουμε «ελεύθερο νατρίου».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCFE25C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="615B8A3D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2C6010D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C72BF40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591FEE76" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πώς να χρησιμοποιήσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD33CDA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="35D21FE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="390C1A95" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20648752" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Η συνιστώμενη δόση είναι μία προγεμισμένη σύριγγα των 60 mg χορηγούμενη μια φορά στους 6 μήνες με εφάπαξ υποδόρια ένεση (κάτω από το δέρμα). Τα καλύτερα σημεία για να κάνετε ένεση είναι το επάνω μέρος των μηρών σας και η κοιλιακή χώρα. Αν σας κάνει την ένεση κάποιος άλλος μπορεί επίσης να χρησιμοποιήσει την εξωτερική πλευρά των μπράτσων σας. Συμβουλευτείτε τον γιατρό σας σχετικά με την ημερομηνία για μια πιθανή επόμενη ένεση. Κάθε συσκευασία Prolia περιέχει μια κάρτα υπενθύμισης, η οποία μπορεί να αφαιρεθεί από το κουτί και να χρησιμοποιηθεί για να κρατάτε αρχείο με τις ημερομηνίες των επόμενων ενέσεων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DECC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="6C1179AA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4BA80950" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087A2891" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει επίσης να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε Prolia. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757553C2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="311B33FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="517308BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4522E7C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας ενδέχεται να αποφασίσει ότι θα ήταν καλύτερο να κάνετε την ένεση του Prolia εσείς οι ίδιοι ή το άτομο που σας φροντίζει. Ο γιατρός ή κάποιος επαγγελματίας υγείας θα δείξουν σε σας ή στο άτομο που σας φροντίζει πώς να κάνετε την ένεση του Prolia. Για περισσότερες οδηγίες σχετικά με την ένεση του Prolia, διαβάστε τη σχετική ενότητα στο τέλος του παρόντος φύλλου οδηγιών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA623C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="2FB7BCAC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="67223161" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CD34A6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CDE6A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="141587A8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4C69990C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A214BE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εάν ξεχάσετε να κάνετε την ένεση του Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1901F15B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7A94E1CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3A69E85C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C03EC8A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Eάν ξεχάσετε κάποια δόση του Prolia, η ένεση πρέπει να γίνει το συντομότερο δυνατό. Στη συνέχεια, οι ενέσεις πρέπει να προγραμματίζονται κάθε 6 μήνες από την ημερομηνία της τελευταίας ένεσης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA7B36B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="089AD509" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0D9618D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5242C39F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εάν σταματήσετε να χρησιμοποιείτε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EB607C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="7EE140F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="66577F5B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BDA2AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Για να αποκομίσετε το μεγαλύτερο δυνατό όφελος από τη θεραπεία σας στη μείωση του κινδύνου καταγμάτων, είναι σημαντικό να χρησιμοποιείτε το Prolia για όσο διάστημα σας το συνταγογραφεί ο γιατρός σας. Μην διακόψετε τη θεραπεία σας χωρίς να επικοινωνήσετε με τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22858432" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="19DBD852" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="17166772" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518B346A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6466A298" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2206908A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="70E3D44C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="50788420" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A719079" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Όπως όλα τα φάρμακα, έτσι και αυτό το φάρμακο μπορεί να προκαλέσει ανεπιθύμητες ενέργειες, αν και δεν παρουσιάζονται σε όλους τους ανθρώπους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F546377" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="1378AFD0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="31C04B6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391A436E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Όχι συχνά, ασθενείς που λαμβάνουν Prolia μπορεί να εμφανίσουν δερματικές λοιμώξεις (κυρίως κυτταρίτιδα). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ενημερώστε τον γιατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αν παρουσιάσετε κάποια από τα ακόλουθα συμπτώματα ενώ βρίσκεστε σε αγωγή με Prolia: ερυθρότητα και οίδημα του δέρματος, συχνότερα στην περιοχή του ποδιού, που συνοδεύεται από αίσθημα καύσου και ευαισθησία και πιθανόν από συμπτώματα πυρετού.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FD817A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="735CE0A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F999A98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CC8593" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Σπανίως, ασθενείς που λαμβάνουν Prolia μπορούν να αναπτύξουν πόνο στο στόμα και/ή στη γνάθο, οίδημα ή μη επούλωση των πληγών στο στόμα ή στη γνάθο, έκκριση, μούδιασμα ή αίσθημα βάρους στη γνάθο, ή χαλάρωση ενός δοντιού. Αυτά μπορεί να είναι σημεία βλάβης του οστού στη γνάθο (οστεονέκρωση). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ενημερώστε τον γιατρό σας και τον οδοντίατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> εάν παρουσιάσετε τέτοια συμπτώματα ενόσω είστε σε θεραπεία με Prolia ή μετά τη διακοπή της θεραπείας σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D23AE34" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="6CDECFA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7B2D0F65" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB4A256" w14:textId="39781AD3" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Σπανίως, ασθενείς που λαμβάνουν Prolia μπορούν να έχουν χαμηλά επίπεδα ασβεστίου στο αίμα (υπασβεστιαιμία). Τα εξαιρετικά χαμηλά επίπεδα ασβεστίου μπορεί να οδηγήσουν σε εισαγωγή στο νοσοκομείο και μπορεί να είναι ακόμα και απειλητικά για τη ζωή. Συμπτώματα περιλαμβάνουν σπασμούς, συσπάσεις ή κράμπες στους μύες σας και/ή μουδίασμα ή μυρμήγκιασμα στα δάχτυλα των χεριών, των ποδιών σας ή γύρω από το στόμα σας και/ή επιληπτικές κρίσεις, σύγχυση, ή απώλεια συνείδησης. Εάν κάποιο από αυτά ισχύει για εσάς, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ενημερώστε τον γιατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t>. Τα χαμηλά επίπεδα ασβεστίου στο αίμα μπορεί επίσης να οδηγήσουν σε μια αλλαγή του καρδιακού ρυθμού που ονομάζεται παράταση του διαστήματος QT, η οποία φαίνεται στο ηλεκτροκαρδιογράφημα (ΗΚΓ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD09CBF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="701A2107" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4EC48566" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643E70D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Σπάνια ασυνήθιστα κατάγματα του μηριαίου οστού μπορεί να εμφανιστούν σε ασθενείς που λαμβάνουν Prolia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Επικοινωνήστε με το γιατρό σας</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> εάν εμφανίσετε νέο ή ασυνήθιστο πόνο στο ισχίο, στη βουβωνική χώρα ή στο μηρό, καθώς αυτό μπορεί να αποτελεί πρόωρη ένδειξη ενός πιθανού κατάγματος του μηριαίου οστού.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3571FAFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="70B66FAF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4A7B0F2A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E01A728" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Σπάνια, μπορεί να εμφανιστούν αλλεργικές αντιδράσεις σε ασθενείς που λαμβάνουν Prolia. Τα συμπτώματα περιλαμβάνουν οίδημα προσώπου, των χειλιών, της γλώσσας, του λαιμού ή άλλων τμημάτων του σώματος. Εξάνθημα, κνησμό ή κνίδωση στο δέρμα, συριγμό ή δυσκολία στην αναπνοή. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Παρακαλείσθε να ενημερώσετε το γιατρό σας</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> εάν εμφανίσετε οποιοδήποτε από αυτά τα συμπτώματα ενώ είστε υπό θεραπεία με Prolia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E77A1F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="4844C051" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="50768EC2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4F9199" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Πολύ συχνές ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:t>(μπορούν να επηρεάζουν περισσότερους από 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1092C117" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5A9194B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E030D52" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>πόνος στα οστά, στις αρθρώσεις, και/ή μυϊκός πόνος που κάποιες φορές είναι έντονος,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308973B1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7622B849" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>πόνος στα χέρια ή τα πόδια (πόνος στα άκρα).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24280845" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2D04BCE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ED21709" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="29CF0764" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Συχνές ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:t>(μπορούν να επηρεάζουν έως 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA7130" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="0D650BC4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="065B4047" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BD9910" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>επώδυνη ούρηση, συχνή ούρηση, αίμα στα ούρα, αδυναμία συγκράτησης των ούρων,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7881230F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="05A600A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>λοίμωξη του ανώτερου αναπνευστικού συστήματος,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2AF3E2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4C733093" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>πόνος, αίσθημα μυρμηκίασης ή μούδιασμα που φτάνει μέχρι χαμηλά στο πόδι σας (ισχιαλγία),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DADB46" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7A1B5C8D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>δυσκοιλιότητα,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1AF2C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="06BA95AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>δυσφορία στην κοιλιά,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE0C124" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F0C921E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>εξάνθημα,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5E5DCB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="604E704C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>δερματοπάθεια που χαρακτηρίζεται από φαγούρα, ερυθρότητα και/ή ξηρότητα (έκζεμα),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E40F4CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3C3706ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>τριχόπτωση (αλωπεκία).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC8EA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="26117A7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FF97442" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="079485FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Όχι συχνές ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:t>(μπορούν να επηρεάζουν έως 1 στους 100 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEDEEC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="65EE2A39" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="67E53BC9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6033780B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>πυρετός, έμετος και κοιλιακό άλγος ή δυσφορία (εκκολπωματίτιδα),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD6B621" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="319118A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>λοίμωξη του ωτός,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5415FFA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="266BDCFE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>εξάνθημα που ενδέχεται να εμφανιστεί στο δέρμα ή έλκη στο στόμα (λειχηνοειδή φαρμακευτικά εξανθήματα).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFCB634" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="7BE6C63F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1309CEB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="7A4B5502" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Πολύ σπάνιες ανεπιθύμητες ενέργειες</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (μπορούν να επηρεάζουν έως 1 στους 10.000 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F506BAD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B3FB161" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="37091F78" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74090E3D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>αλλεργική αντίδραση που μπορεί να προκαλέσει βλάβη στα αιμοφόρα αγγεία κυρίως του δέρματος (π.χ. πορφυρές ή καφεκόκκινες κηλίδες, κνίδωση ή δερματικά έλκη) (αγγειίτιδα από υπερευαισθησία).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45848E6F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="09591B02" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A743D96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="786B6E0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Μη γνωστ</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="22F7A0F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        <w:t>Μη γνωστές</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (η συχνότητά τους δεν μπορεί να εκτιμηθεί με βάση τα διαθέσιμα δεδομένα):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6991EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09105412" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>ενημερώστε τον γιατρό σας εάν έχετε πόνο στο αυτί, έκκριση από το αυτί και/ή λοίμωξη στο αυτί. Αυτά μπορεί να είναι σημάδια οστικής βλάβης στο αυτί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E65E5A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-    <w:p w14:paraId="70BE4E87" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5275ECA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="1104089A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Αναφορά ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD774D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="62CAB830" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1608E4C7" w14:textId="693D6CC1" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό ή τον φαρμακοποιό σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Μπορείτε επίσης να αναφέρετε ανεπιθύμητες ενέργειες απευθείας, μέσω </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">του εθνικού συστήματος αναφοράς που αναγράφεται στο </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Παράρτημα V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>. Μέσω της αναφοράς ανεπιθύμητων ενεργειών μπορείτε να βοηθήσετε στη συλλογή περισσότερων πληροφοριών σχετικά με την ασφάλεια του παρόντος φαρμάκου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031355C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...13 lines deleted...]
-    <w:p w14:paraId="6A036348" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6E3D69E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4513B06F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F64681F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πώς να φυλάσσετε το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F04B9CB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="13586529" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="69FB1FE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620425C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το φάρμακο αυτό πρέπει να φυλάσσεται σε μέρη που δεν το βλέπουν και δεν το φθάνουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D8327" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="0A0D3DEC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="54293D78" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D281510" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Να μη χρησιμοποιείτε αυτό το φάρμακο μετά την ημερομηνία λήξης που αναφέρεται στο κουτί και στην ετικέτα μετά το ΛΗΞΗ/EXP. Η ημερομηνία λήξης είναι η τελευταία ημέρα του μήνα που αναφέρεται εκεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390D368A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="4AF221A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="15BCD2F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F53003" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4600DAA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="643F8900" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D034B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7477C1C1" w14:textId="4FA9E219" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κρατήστε την προγεμισμένη σύριγγα στην εξωτερική συσκευασία για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338355B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="507BB295" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3150F383" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099ABFBC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μπορείτε να αφήσετε την προγεµισµένη σας σύριγγα εκτός ψυγείου μέχρι να φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C) πριν από την ένεση. Έτσι η ένεση θα γίνει πιο άνετα. Όταν αφεθεί η σύριγγά σας να φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C), θα πρέπει να χρησιμοποιηθεί μέσα σε 30 ημέρες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347ECFF4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="7FFC849A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="10BA4C4B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560D872D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην πετάτε φάρμακα στο νερό της αποχέτευσης ή στα σκουπίδια. Ρωτήστε τον φαρμακοποιό σας για το πώς να πετάξετε τα φάρμακα που δεν χρησιμοποιείτε πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1577F44B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...15 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="6007B073" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22090339" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECD5435" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C2E263" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="36245F6E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB"/>
+    <w:p w14:paraId="2C6DC133" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Τι περιέχει το Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB4B4AA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="65839A99" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="09998AE3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB"/>
+    <w:p w14:paraId="6271D345" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Η δραστική ουσία είναι το denosumab. Κάθε προγεμισμένη σύριγγα του 1 ml περιέχει 60 mg denosumab (60 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CECC4F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="43C2EFBC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Τα άλλα συστατικά είναι οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), πολυσορβικό 20 και ύδωρ για ενέσιμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C809552" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2873C7D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BED1B1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7CC5E342" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εμφάνιση του Prolia και περιεχόμενα της συσκευασίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12362DCF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="438824DB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4EAC539C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44107298" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το Prolia είναι ένα διαυγές, άχρωμο έως υποκίτρινο ενέσιμο διάλυμα που διατίθεται έτοιμο προς χρήση σε προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FACA69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="28340AB8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="460912C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652222CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Κάθε συσκευασία περιέχει μία προγεμισμένη σύριγγα με μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8BEFE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="699DE963" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Κάθε συσκευασία περιέχει μία προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667EB666" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="2628464A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6A0F6FC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4005F3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μπορεί να μην κυκλοφορούν όλες οι συσκευασίες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721D598D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B0159CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4C312141" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D59CB3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Κάτοχος άδειας κυκλοφορίας και παραγωγός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDEF6C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="04E92997" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DACDF2B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7FED3FEC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFA5009" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4BBA382B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDD33D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4209B824" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D19F53A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="57E18829" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="09EA13D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74082C58" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Κάτοχος Άδειας Κυκλοφορίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023181C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="789A14DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="da-DK"/>
-[...5 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="da-DK"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="404CBD48" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Amgen Europe B.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1F6DE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="da-DK"/>
-[...5 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="da-DK"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5B065503" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Minervum 7061</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C71380" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="1CF84D7A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>4817 ZK Breda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A43E946" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC0FEAF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00CD3B67" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...9 lines deleted...]
-    <w:p w14:paraId="12F776B7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3A58D8C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D803209" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A91F6C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3A0C7FE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB47E18" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0C9290EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03561DBD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6DCE20FE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BF85EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="17D4B520" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-IN"/>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6381734B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5635420C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ιρλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7830E5CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="0065614B" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="06ECD659" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5433B3C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E83D472" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E7C4F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0279F162" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="447BE6C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        </w:rPr>
+        <w:t>Amgen NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DF985" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6051898E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+        </w:rPr>
+        <w:t>Telecomlaan 5-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCA30A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1831 Diegem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3316F2F0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="60B905CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Βέλγιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1272BFAD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...6 lines deleted...]
-    <w:p w14:paraId="57300532" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="35207DD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8857F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Για οποιαδήποτε πληροφορία σχετικά με το παρόν φαρμακευτικό προϊόν, παρακαλείστε να απευθυνθείτε στον τοπικό αντιπρόσωπο του Κατόχου της Άδειας Κυκλοφορίας:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68443597" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1BA303FC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0C931D3A" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="549C7A1E" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC8C750" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009E570D" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="57DC93F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Belgi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E570D">
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ë/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Belgique</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Belgien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="0092F94B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009E570D" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="442463A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Amgen</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E570D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217272B0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="430F2AF3" w14:textId="4353C3EE" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA68582" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="37EF71BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155C9AB8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004D40CE" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="77EB21BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:rPrChange w:id="81" w:author="Author">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA82F68" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004D40CE" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="127A7E2C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...71 lines deleted...]
-          <w:p w14:paraId="7B2F62D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+              <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0047131D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Tel: +370 5 219 7474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F01644" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00884E6E">
+          <w:p w14:paraId="41B4EAB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="002358E0">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="66469A42" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="03C40636" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D4EA7A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1205B5C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>България</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D340AD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="001A7353" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Амджен България ЕООД</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10907649" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="11C6F233" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тел.: +359 (0)2 424 7440</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11167E07" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1846471A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00494476" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26ED8C2A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5B22779B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0226F4E3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="54536C6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>s.a. Amgen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8D62D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1F736BF7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Belgique/Belgien</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A157253" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2A019875" w14:textId="7F905C0C" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CFCF0A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1A427D0C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1CE6BB3C" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0DEA06E7" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D98B7D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="122EF8B9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
-              <w:t>Česká republika</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26D148C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Česká</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>republika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2F08800A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
-              <w:t>Amgen s.r.o.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45E12746" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t xml:space="preserve">Amgen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>s.r.o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7424C743" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +420 221 773 500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69AC7860" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="41FD480E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1892F3D0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2CC21E86" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Magyarország</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A02C7B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2E19C190" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D75430" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2D2384B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel.: +36 1 35 44 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C55F53" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE"/>
+          <w:p w14:paraId="46A6F3F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="386F7C74" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="50E6E106" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA9BC98" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="661779EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB4FE38" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2DAD40CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Amgen, filial af Amgen AB, Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06896C82" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6A9BF227" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tlf: +45 39617500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6114799D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7BA5C1C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698A5353" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="21078938" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AAB8871" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3927FD7D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="219E4978" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4E347D93" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50754228" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4EC25016" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00571110" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D77CFE6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0F87341C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00CD3B67" w14:paraId="1342479A" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="00394BBB" w14:paraId="470C8F0F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28063613" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="44538EA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115538C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="54937C19" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D6F8415" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="390C9B1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel.: +49 89 1490960</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A2ADB0B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="33A73459" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2921FE6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3090167F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182A75BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="22BBC9A6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Amgen B.V.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF39AD8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1933B209" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Tel: +31 (0)76 5732500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F881960" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6F41B6BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="002908C3" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0E628F2A" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="62969AC0" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C19C9C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="47D90BFD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="da-DK"/>
-[...6 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA1F951" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00810CC5">
+          <w:p w14:paraId="6CADC512" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Amgen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00793E02">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Switzerland</w:t>
             </w:r>
-            <w:r w:rsidRPr="00793E02">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00793E02">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>Vilniaus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00793E02">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F1C2E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:t>filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36E680F4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="616E2D69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +372 586 09553</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43EDD307" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5AD1084F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C58AD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="20389F82" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="566BFEAB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="374C0BC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0815D88A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7B6CAB0E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tlf: +47 23308000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4920E79F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="12EB2928" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="425A1983" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="7045A8B8" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761AEDE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="46BBB2EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004B09C5" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ελλάδα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0225F192" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="29CC45FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004B09C5" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen Ελλάς Φαρμακευτικά Ε.Π.Ε.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04B10D23" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1CA568C8" w14:textId="60282959" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Τηλ: +30 210 3447000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1751B9CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="10B175C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3551E640" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="03004B2F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21FAE85A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3D50EF2A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B07E47" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="64F3F4BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +43 (0)1 50 217</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE9471D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7E006593" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00A80D3F" w14:paraId="32B4EBF8" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="00394BBB" w14:paraId="6B5C282F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15917D06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3B667F79" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09761F22" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="66351CB2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Amgen S.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13950790" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1E9ACD68" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Tel: +34 93 600 18 60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574FD93B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="33C6C21C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00B40929" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4D95EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6B116FE8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147DC213" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="16FEF8EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Amgen Biotechnologia Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378B1AFC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00810CC5" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4E9FF68F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Tel.: +48 22 581 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E970558" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00810CC5" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="69C2A5B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00CD3B67" w14:paraId="7F1AFC9E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="004F1C2E" w14:paraId="2F94AFAF" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61CD4B41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="497E7096" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fr-CA"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-CA"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BCCE55E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...12 lines deleted...]
-          <w:p w14:paraId="1E87F814" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00810CC5" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="12B1F859" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00810CC5">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Tél:</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00810CC5">
+              <w:t>Amgen S.A.S.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5091173E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> +33 (0)9 69 363 363</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6144E231" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+            </w:pPr>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Tél: +33 (0)9 69 363 363</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6935861B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA66438" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="456698D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5F79D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0C01700E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t xml:space="preserve">Amgen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Biofarmacêutica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>, Lda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D1B0C8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FA2450" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2E3492AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Tel: +351 21 4220606</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5877984F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="31EB6BD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004B09C5" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00CD3B67" w14:paraId="7E9C10AE" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="00460AC6" w14:paraId="0888BBFA" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495A2525" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7624963A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="sv-SE"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Hrvatska</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="224FDE13" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="74A41E1C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>Amgen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
-              <w:t>Amgen d.o.o.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D074C60" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1C2E">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1C2E">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F924DC">
+              <w:rPr>
+                <w:lang w:val="es-EC"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1C2E">
+              <w:rPr>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57241FDE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +385 (0)1 562 57 20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C09F809" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE"/>
+          <w:p w14:paraId="1FE75FB1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357D402C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00861842" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0A4ECD30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00861842">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>România</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="211395BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00861842" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0C2273A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:r>
               <w:t>Amgen România SRL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0763CDD3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00861842" w:rsidRDefault="00951F81" w:rsidP="006829AE">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="20BB462D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:r>
               <w:t>Tel: +4021 527 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ADBD58C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4B7FFFE4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="009436C7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00B0612B" w14:paraId="7E1901F7" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="004F1C2E" w14:paraId="664DB9D4" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4438E596" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="00A019C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CC876E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="19088982" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Amgen Ireland Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22745BEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="779000E3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Tel: +353 1 8527400</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64F7928C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6A7F06CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BE03F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2634D226" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00394BBB" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="fi-FI"/>
-[...6 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00793E02">
+            <w:r w:rsidRPr="00394BBB">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fi-FI"/>
-[...5 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CA9EA6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="536EAFF4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00394BBB" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="fi-FI"/>
-[...4 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00793E02">
+            <w:r w:rsidRPr="00394BBB">
               <w:rPr>
-                <w:lang w:val="fi-FI"/>
-[...4 lines deleted...]
-                </w:rPrChange>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
-              <w:t>AMGEN zdravila d.o.o.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D932214" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t xml:space="preserve">AMGEN </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00394BBB">
+              <w:rPr>
+                <w:lang w:val="en-IN"/>
+              </w:rPr>
+              <w:t>zdravila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00394BBB">
+              <w:rPr>
+                <w:lang w:val="en-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.o.o.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58610DAA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00394BBB" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00394BBB">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Tel: +386 (0)1 585 1767</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308F2206" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1E560D6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00394BBB" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="41DF20CE" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="04F64367" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206D4D01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4EDEF2CD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ísland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C2FE4F9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5A1574D1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Vistor hf.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="746FF47A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="042F67AC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Sími: +354 535 7000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0602EC3A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="29A8DA9F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="392D22F2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4DD7D4E3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="da-DK"/>
-                <w:rPrChange w:id="97" w:author="Author">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
-              <w:t>Slovensk</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="13A26865" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00793E02" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Slovenská republika</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0EDB1C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
-                <w:rPrChange w:id="99" w:author="Author">
-[...3 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA2450">
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
-              <w:t>Amgen</w:t>
-[...81 lines deleted...]
-          <w:p w14:paraId="588BB34C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Amgen Slovakia s.r.o.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F8A86D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +421 2 321 114 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026A44D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2E621CC3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="5A47A36D" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w:rsidRPr="00460AC6" w14:paraId="21E54054" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FA43A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="768482BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="470111DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5498489A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t xml:space="preserve">Amgen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>S.r.l</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="es-EC"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1722BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="712621C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004B09C5" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="059C1270" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5EEA7CFF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004B09C5" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7C167F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="64CA3B58" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6677EEBC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3D5390B6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004F1C2E" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F1C2E">
               <w:rPr>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t>Amgen AB, sivuliike Suomessa/Amgen AB, filial i Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220E9204" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="49E3659E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Puh/Tel: +358 (0)9 54900500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="240476A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="33BE2D86" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00E67083" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4616EE0D" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="39A84B22" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09557B7F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="72E19767" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kύπρος</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6F6405" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="537A2FCC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>C.A. Papaellinas Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F5CE616" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="118875CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Τηλ: +357 22741 741</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09F3C4C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE"/>
+          <w:p w14:paraId="3B1C51BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D066D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="48782A01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41057B67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="44F0559C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5BF497" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="53111511" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +46 (0)8 6951100</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04C2F3FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="51620D62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2F9F7ADB" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="381B3026" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B74AF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="004D40CE" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="08572BB9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:rPrChange w:id="105" w:author="Author">
-[...25 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Amgen</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Latvija</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13351FEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00654DE0" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-          <w:p w14:paraId="221A73D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+              <w:t>Amgen Switzerland AG Rīgas filiāle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78162753" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +371 257 25888</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BDADEDD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="04EF9AC2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A4A35E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7710C4D6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>United Kingdom (Northern Ireland)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="351C3A52" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="595C4711" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00F924DC" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F924DC">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-IN"/>
               </w:rPr>
               <w:t>Amgen Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F62838" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="441F44CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Tel: +44 (0)1223 420305</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C71AA4E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7E9F15FB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1438FB9A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0613064A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691906D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="22E4E840" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Το παρόν φύλλο οδηγιών χρήσης αναθεωρήθηκε για τελευταία φορά στις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0027E297" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00B06A44">
-[...4 lines deleted...]
-    <w:p w14:paraId="152C59BB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="42AEAEE6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB"/>
+    <w:p w14:paraId="42788A9E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Άλλες πηγές πληροφοριών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617B081D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...7 lines deleted...]
-    <w:p w14:paraId="47F33D0C" w14:textId="79C69B50" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00B06A44">
+    <w:p w14:paraId="256A99CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059B357A" w14:textId="4FE79E77" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00394BBB">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Λεπτομερείς πληροφορίες στοιχεία για το παρόν φαρμακευτικό προϊόν είναι διαθέσιμες στο δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:r w:rsidR="00A52F99">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ema.europa.eu/</w:t>
         </w:r>
-      </w:ins>
-[...11 lines deleted...]
-    <w:p w14:paraId="3195C31F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E5F414B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1758A806" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>---------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B53C7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F32B67C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4890" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2130"/>
         <w:gridCol w:w="2447"/>
         <w:gridCol w:w="2369"/>
         <w:gridCol w:w="2139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2E8B86AE" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="7ABD7F62" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0579D921" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="178F97C1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Οδηγίες χρήσης:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="435FFB7C" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="135EC196" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39BA83D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="52CCBC40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="29424C00" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="5C7AD05F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="543FA8F9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="35356545" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Οδηγός για τα εξαρτήματα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4BA70CA2" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="338795C3" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2519" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6A52EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="6E98B136" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Πριν τη χορήγηση</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFC070B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="72D3699D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Μετά τη χορήγηση</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="781BA066" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="689BFDF6" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1984" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1984"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="293FFA46" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="6D859A70" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="124"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="629C824F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="738918B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0DE47245" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="655A24D1" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="3663"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="167126A6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="3982AE01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Έμβολο</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="7B10FAD9" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="08A98912" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="543"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="10006AE1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="4E435891" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Λαβές δακτύλων</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6A58B028" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="69864D8B" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="278"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5574511D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="6AFC3B92" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ετικέτα σύριγγας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="095036C3" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="6BE54F5C" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="676ADA93" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="6059B0ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Κύλινδρος σύριγγας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="038A7EBB" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="5CB2CA4F" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="935"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="655185E5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="57225F67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Μηχανισμός κάλυψης βελόνας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0F00BB39" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="1B1AE58A" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="822"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="732C8BEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="52081503" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ελατήριο μηχανισμού κάλυψης βελόνας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6FEBF262" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="6B65BEFC" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="626"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1984" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A1B2F22" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="71E4A39D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Γκρι κάλυμμα βελόνας στη θέση του</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="49BE7AEF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="395CBA9D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B7EFADE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="356FF69F" w14:textId="5EF96A13" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BodytextAgency"/>
-              <w:keepNext/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="4E0DCFA6">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId10" o:title="ILL0296 v3"/>
+              <w:pict w14:anchorId="45BFE037">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:115.8pt;height:382.45pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId14" o:title="ILL0296 v3"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="416ADA89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="23550695" w14:textId="3ABDF2BD" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:r>
-              <w:pict w14:anchorId="02E3FD08">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="ILL0297 v2"/>
+              <w:pict w14:anchorId="6D096BD4">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="" style="width:107.7pt;height:370.95pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId15" o:title="ILL0297 v2"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1177" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1852" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1852"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4E03760E" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="2AA3A41D" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B4E82FA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="0FEA4D49" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:pPr>
-                    <w:keepNext/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="7F6E70A1" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="24955FB4" w14:textId="77777777" w:rsidTr="008E1A25">
               <w:trPr>
-                <w:trHeight w:val="1955"/>
+                <w:trHeight w:val="1928"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="75D4CAA1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="62DBC805" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Χρησιμοποιημένο έμβολο</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="20E0E704" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="4121FFF0" w14:textId="77777777" w:rsidTr="008E1A25">
               <w:trPr>
-                <w:trHeight w:val="442"/>
+                <w:trHeight w:val="397"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4AE3D14A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="118547D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Ετικέτα σύριγγας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1E368293" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="368ADBD2" w14:textId="77777777" w:rsidTr="008E1A25">
               <w:trPr>
-                <w:trHeight w:val="1759"/>
+                <w:trHeight w:val="1814"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F0B43D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="50646531" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Χρησιμοποιημένος κύλινδρος σύριγγας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="12A9F35D" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="4B87EF97" w14:textId="77777777" w:rsidTr="008E1A25">
               <w:trPr>
-                <w:trHeight w:val="1018"/>
+                <w:trHeight w:val="964"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C3BF16F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="081FEB06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Χρησιμοποιημένη βελόνα</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="546562AB" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="343AC403" w14:textId="77777777" w:rsidTr="008E1A25">
               <w:trPr>
-                <w:trHeight w:val="1507"/>
+                <w:trHeight w:val="1474"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1CE9E791" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="38FF465A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Χρησιμοποιημένο ελατήριο μηχανισμού κάλυψης βελόνας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6840DF9B" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="065C1C36" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="713"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="50870E6A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-                  </w:pPr>
+                <w:p w14:paraId="4D7E6E59" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
                   <w:r>
                     <w:t>Γκρι κάλυμμα βελόνας εκτός θέσης</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1BCF3B1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="16B2E8DC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56E5533A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="436AAF7E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4944" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1C0D2FB6" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="6D7AD92E" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36B6C0BF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="6EDB488A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Σημαντικό</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3ECDC54D" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="7224EC2F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40EC282B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="1CEAAE14" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πριν χρησιμοποιήσετε την προγεμισμένη σύριγγα Prolia με αυτόματο μηχανισμό κάλυψης βελόνας, διαβάστε αυτές τις σημαντικές πληροφορίες:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="40515695" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="3B0AA0A4" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7716DFFB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0D85CCC0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="439B8530" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="610C9706" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Είναι σημαντικό να μην επιχειρήσετε να κάνετε ένεση μόνος σας παρά μόνο εάν έχετε λάβει ειδική εκπαίδευση από τον γιατρό ή τον επαγγελματία υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0FB8B194" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="3EF8A9E8" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B736B4C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="21C176CA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65E7FBED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="15F6FA9A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Το Prolia χορηγείται ως ένεση στον ιστό ακριβώς κάτω από το δέρμα (υποδόρια ένεση).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0978AF72" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="227D8752" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B81459F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="649AF974" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="7F6EDAB1">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="12A964DF">
+                <v:shape id="Picture 267" o:spid="_x0000_s2087" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:3;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6958A9D8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2860BE9E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αφαιρείτε το γκρι κάλυμμα της βελόνας από την προγεμισμένη σύριγγα παρά μόνο εφόσον είστε έτοιμοι για την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3AAED74A" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="59B2E5C6" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75EF5212" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="44BD190C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="5AC8C0BF">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="078F8C1E">
+                <v:shape id="Picture 277" o:spid="_x0000_s2088" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:4;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="792C7C70" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2576CD68" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>χρησιμοποιήσετε την προγεμισμένη σύριγγα εάν έχει πέσει σε σκληρή επιφάνεια. Χρησιμοποιήστε μια νέα προγεμισμένη σύριγγα και ενημερώστε τον γιατρό ή τον επαγγελματία υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="11A5F470" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0E211701" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6085FC6F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="3F25B259" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="6297474F">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="28FF0ADB">
+                <v:shape id="Picture 278" o:spid="_x0000_s2089" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:5;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F322444" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="2437DCDF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> επιχειρήσετε να ενεργοποιήσετε την προγεμισμένη σύριγγα πριν από την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="69515A5C" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="14D369E8" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269F14DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="267C397D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="60979F6D">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="5B5030A0">
+                <v:shape id="Picture 279" o:spid="_x0000_s2090" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:6;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FEFB075" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="06B625C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> επιχειρήσετε να αφαιρέσετε το διαφανή μηχανισμό κάλυψης βελόνας από την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4F8F6E45" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4E521C1A" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71045DCD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0D92A860" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Καλέστε τον γιατρό σας ή τον επαγγελματία υγείας σας, εάν έχετε οποιεσδήποτε ερωτήσεις.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C861D04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3F0CF83F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="8503"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="28ABC777" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="5EBABD46" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5013F506" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="6F9C6AD1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Βήμα 1: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Προετοιμαστείτε</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3F15DA23" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="77616E2E" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="610FE35D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="3CFC0F41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4687" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39925D66" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="2CE20EE0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Αφαιρέστε το δίσκο της προγεμισμένης σύριγγας από τη συσκευασία και συγκεντρώστε τα απαραίτητα αναλώσιμα για την ένεση σας: μαντηλάκια εμποτισμένα με οινόπνευμα, μπάλες βαμβακιού ή επίθεμα γάζας, αυτοκόλλητο επίδεσμο και δοχείο απόρριψης αιχμηρών αντικειμένων (δεν συμπεριλαμβάνεται).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="375BA547" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="28B91DBF" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="445E4083" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="6FCCCD80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Για μια πιο άνετη ένεση, αφήστε την προγεμισμένη σύριγγα σε θερμοκρασία δωματίου για περίπου 30 λεπτά πριν από την ένεση. Πλύνετε σχολαστικά τα χέρια σας με σαπούνι και νερό.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EDDCC96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="1EF48BD5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DFE7F04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="26A52640" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Τοποθετήστε τη νέα προγεμισμένη σύριγγα και τα υπόλοιπα αναλώσιμα πάνω σε μια καθαρή, με καλό φωτισμό επιφάνεια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6FD16B9E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="336304D2" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51E0730D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="60B70093" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="33CC10DC">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="2E664564">
+                <v:shape id="Picture 280" o:spid="_x0000_s2091" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:7;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AAAA6E5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="679DFF96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> επιχειρήσετε να θερμάνετε τη προγεμισμένη σύριγγα με οποιοδήποτε μέσο θερμότητας όπως ζεστό νερό ή φούρνο μικροκυμάτων.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="7F11A454" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="510DDCD5" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="501A70BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="78BCB245" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="36AF8FDB">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="2480C9F2">
+                <v:shape id="Picture 281" o:spid="_x0000_s2092" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:8;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="216371CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="7A0FF3EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αφήνετε την προγεμισμένη σύριγγα απ’ ευθείας εκτεθειμένη στο ηλιακό φως.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="01E7B59F" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="50C51571" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62DA2911" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="1BDDBC76" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="082E866D">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="7BD020BA">
+                <v:shape id="Picture 282" o:spid="_x0000_s2093" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:9;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6666696F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="2493AF9E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ανακινείτε την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="279BCFC8" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0FB959D1" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="312F56A0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="33D4701C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
-              <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="001B0502" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="77DDB6C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
-              <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Φυλάσσετε την προγεμισμένη σύριγγα σε μέρη που δεν την βλέπουν και δεν την φθάνουν τα παιδιά.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F7EEC06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="54B76DE2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4910" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="8511"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="7F157525" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="6CC8EC54" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6331652A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="1BFF5178" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4691" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7902E4EE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="2CE51E52" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
             <w:r>
               <w:t>Ανοίξτε το δίσκο, αφαιρώντας το κάλυμμα. Πιάστε και τραβήξτε την προγεμισμένη σύριγγα από το διαφανή μηχανισμό κάλυψης βελόνας ώστε να την αφαιρέσετε από τον δίσκο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1A1FFA50" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="125C3E1D" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="753C01DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="00F80507">
+          <w:p w14:paraId="731F49B9" w14:textId="3B5BC802" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
+              <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:pict w14:anchorId="7BE7AA1C">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId13" o:title="ILL0298 v1"/>
+              <w:pict w14:anchorId="1D7A99A8">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="" style="width:280.5pt;height:134.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId17" o:title="ILL0298 v1"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="45958F63" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="3E954AA0" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57D29B1D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="77C79468" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πιάστε εδώ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4CCA5ACD" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="7D2E33E3" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15AA995E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="005CA4E2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
             <w:r>
               <w:t>Για λόγους ασφάλειας:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="45BA1A62" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="36863556" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A0A5865" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="00F80507">
+          <w:p w14:paraId="708977BC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
+              <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="0175DBF4">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="7A847B46">
+                <v:shape id="Picture 283" o:spid="_x0000_s2094" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:10;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49EDE013" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="64C361A7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> πιάνετε την προγεμισμένη σύριγγα από τη ράβδο του εμβόλου.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3C75FDFE" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="30CAFF9F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F930782" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="00F80507">
+          <w:p w14:paraId="55B8ECC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="2183C2C9">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="477A2870">
+                <v:shape id="Picture 284" o:spid="_x0000_s2095" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:11;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4699" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1693BAE7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00F80507">
+          <w:p w14:paraId="32603B2D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>πιάνετε το γκρι κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="159DDD75" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="76BD3B2B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="591"/>
         <w:gridCol w:w="2725"/>
         <w:gridCol w:w="5755"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="333B3F26" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0684849F" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64457F5C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="5493DA9A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Γ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4674" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5933CC8E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="47363B0F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Ελέγξτε το φάρμακο και την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2704CB66" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="2CA05B1D" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02F26D4D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="24E076E5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2957C3F1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="523DEC55" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Φάρμακο</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3E085A0F" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4ADDAB19" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DFBC02C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="1ED42009" w14:textId="043E9EB7" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="56D453C3">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId14" o:title="ILL0299 v2"/>
+              <w:pict w14:anchorId="03657C68">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="" style="width:292.6pt;height:94.45pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId18" o:title="ILL0299 v2"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="5340499B" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0854EEE0" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="326" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6173D7E0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="34F9AFE8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="2A9E54C4">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="346E1BD7">
+                <v:shape id="Picture 285" o:spid="_x0000_s2096" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:12;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4674" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="342D91D4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="69DE183E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>χρησιμοποιήσετε την προγεμισμένη σύριγγα εάν:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="55752B8E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="24A0D125" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6454A61C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="3D5CAD84" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Το φάρμακο είναι νεφελώδες ή υπάρχουν σωματίδια μέσα σε αυτό. Πρέπει να είναι ένα διαυγές, άχρωμο έως υποκίτρινο διάλυμα.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E75621B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="277965E4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Οποιοδήποτε μέρος φαίνεται ραγισμένο ή σπασμένο.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184168CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="7746937F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Λείπει το γκρι κάλυμμα της βελόνας ή δεν είναι ασφαλώς προσαρτημένο.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="205E1C6C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="69956DC3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Η ημερομηνία λήξης που αναγράφεται στην ετικέτα έχει παρέλθει της τελευταίας ημέρας του μήνα που αναγράφεται.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3A48B7AE" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="15139FD3" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B14DC01" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="48844338" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Σε όλες τις περιπτώσεις, παρακαλούμε ζητήστε τη βοήθεια του γιατρού, ή του επαγγελματία υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12BB5339" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2CE72B62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4883" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="602"/>
         <w:gridCol w:w="2593"/>
         <w:gridCol w:w="3168"/>
         <w:gridCol w:w="2709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="0906DA7B" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0A2D5A51" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37747059" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="3B781E40" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Βήμα 2: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ετοιμαστείτε</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="3C0E2D0D" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="5EE05FC4" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66F8537C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="08EE7978" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4668" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FA79BBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="3FB6B23B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Πλύνετε σχολαστικά τα χέρια σας. Προετοιμάστε και καθαρίστε το σημείο της ένεσης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1006CEDD" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="03AA76FD" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="06E31694" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="60C6D657" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μπορείτε να χρησιμοποιήσετε:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50E5F0D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="4719B646" w14:textId="052F4F9C" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="1726BB2C">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId15" o:title="ILL0125 v4"/>
+              <w:pict w14:anchorId="67624200">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="" style="width:151.5pt;height:202.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId19" o:title="ILL0125 v4"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2055A0CE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="40728022" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Μπράτσο</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="36F05957" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="51431751" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="703AA775" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="3DA38B32" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15373608" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="461FDB59" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02209492" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="4F2ECB89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6803EBF4" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="45D8604D" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA03035" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="15E26262" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45662451" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="28E508EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A8C00B4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="7593E580" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Κοιλιακή χώρα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="30F26ED7" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="1D4EE7CF" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1761" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="797FE580" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="18F34D1B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A9454FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="48E1C433" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="678D408E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="1830A5A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Επάνω μέρος μηρών</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="59FF4ABC" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0B6F6FAE" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F92ED1E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="771FAD43" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Το επάνω μέρος των μηρών σας.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229F8EE3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="1546E4F8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Την κοιλιακή χώρα, εκτός από την περιοχή 5 cm (2</w:t>
             </w:r>
             <w:r>
               <w:noBreakHyphen/>
               <w:t>ίντσες) ακριβώς γύρω από τον αφαλό.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E395F06" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="5BCABADC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Την εξωτερική περιοχή των μπράτσων (μόνο στην περίπτωση που σας κάνει την ένεση κάποιος άλλος).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6BCA7789" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="48299C98" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31E2FB2B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="4D1C0CF3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Καθαρίστε την περιοχή της ένεσης χρησιμοποιώντας ένα μαντηλάκι με οινόπνευμα. Αφήστε το δέρμα σας να στεγνώσει.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="177277DF" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="09CC12CF" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5158B795" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="7F6956A5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="43E743E7">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="7F2EE80F">
+                <v:shape id="Picture 286" o:spid="_x0000_s2097" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:13;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4668" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5387AFDC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="072DF992" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>αγγίζετε την περιοχή της ένεσης πριν από την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="23DE6F1E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="0F5B6466" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D6D5D89" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="74FA4E96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
+            <w:pPr>
+              <w:pStyle w:val="BULLETED"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="810"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:pict w14:anchorId="3F8AD7E3">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:22.45pt;height:22.45pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId20" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A5C3F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Μην</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ενίετε σε περιοχές όπου το δέρμα είναι ευαίσθητο, μελανιασμένο, ερυθρό, ή σκληρό. Αποφύγετε να ενέσετε σε περιοχές με ουλές ή σημάδια τάσης.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="40276117" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="57" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="602"/>
+        <w:gridCol w:w="8469"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00951F81" w14:paraId="66D54B11" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="332" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41C4867F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="pct"/>
+            <w:tcMar>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B68997E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>Τραβήξτε προσεκτικά το γκρι κάλυμμα της βελόνας προς τα έξω και μακριά από το σώμα σας.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00951F81" w14:paraId="659D253B" w14:textId="77777777" w:rsidTr="006172AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FADB248" w14:textId="525CB299" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="1A24C23F">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId16" o:title=""/>
+              <w:pict w14:anchorId="4C88E9CB">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="" style="width:309.3pt;height:187.8pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId21" o:title="ILL0300 v1"/>
                 </v:shape>
               </w:pict>
-            </w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> ενίετε σε περιοχές όπου το δέρμα είναι ευαίσθητο, μελανιασμένο, ερυθρό, ή σκληρό. Αποφύγετε να ενέσετε σε περιοχές με ουλές ή σημάδια τάσης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27598DFE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="55272020" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="58AA47A9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4944" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="8483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="5823FDF6" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="71B8EC25" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59084038" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="178C0892" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Γ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C9480F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="72318B46" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Ανασηκώστε με τσίμπημα το σημείο της ένεσης για να δημιουργήσετε μια σφιχτή επιφάνεια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="666D0205" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="14F46212" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77D2A0BA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="5E48410C" w14:textId="2D82797B" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="262F0975">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId18" o:title="ILL0725 v2"/>
+              <w:pict w14:anchorId="3B7DF1C7">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="" style="width:251.7pt;height:149.2pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId22" o:title="ILL0725 v2"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="678ABA70" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="294C7736" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EF35CCB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="7E6317EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
-              <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="758A8386">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId16" o:title=""/>
+              <w:pict w14:anchorId="69B141BF">
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:22.45pt;height:22.45pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4669" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="593BD5ED" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A9961DF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Είναι σημαντικό να κρατήσετε το δέρμα ανασηκωμένο κατά την διάρκεια της ένεσης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="501F569E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="75862C3A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4910" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8430"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1AFBAA20" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="54779824" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D4AD5DF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="375BB691" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Βήμα 3: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Χορηγήστε</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="1D55A46B" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="49D890CE" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43BA467F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="0B147127" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C2F4ACE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="2A459101" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Κρατήστε το δέρμα ανασηκωμένο. ΕΙΣΑΓΕΤΕ τη βελόνα στο δέρμα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="59117D7E" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="44612A24" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79915FB4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="14380694" w14:textId="18559D46" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="5DE4AA75">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId19" o:title="ILL0432 v1"/>
+              <w:pict w14:anchorId="50343026">
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" alt="" style="width:388.2pt;height:149.75pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId23" o:title="ILL0432 v1"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="23FD96E5" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="1819709B" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F08236B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="5E9A80C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
-              <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="286C313B">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="4589894D">
+                <v:shape id="Picture 287" o:spid="_x0000_s2098" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:14;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46436EC7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="684AC94D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αγγίξετε την καθαρή περιοχή του δέρματος.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5292976C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="2301B7C9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="629"/>
         <w:gridCol w:w="352"/>
         <w:gridCol w:w="8090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="31A3291C" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="39960EE3" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC7E7F8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="13F46CD1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4653" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C1AF7D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="22FF5CC1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>ΠΙΕΣΤΕ το έμβολο ασκώντας αργή και σταθερή πίεση ώσπου ακούσετε ή να νιώσετε ένα «κλικ». Πιέστε το έμβολο μέχρι το τέρμα ώστε να κουμπώσει.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4C588A61" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="77A9AD0A" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9222" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1413"/>
               <w:gridCol w:w="1989"/>
               <w:gridCol w:w="5820"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="78D7C644" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="5FF5549F" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="335"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9222" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B6CD297" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+                <w:p w14:paraId="4CC5EBD6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="003C6C84">
                   <w:pPr>
                     <w:pStyle w:val="BULLETED"/>
                     <w:keepNext/>
                     <w:widowControl/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="810"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:pict w14:anchorId="59A97F65">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId20" o:title=""/>
+                    <w:pict w14:anchorId="48652092">
+                      <v:shape id="Picture 236" o:spid="_x0000_s2086" type="#_x0000_t75" style="position:absolute;margin-left:167.4pt;margin-top:23.25pt;width:237.5pt;height:28.5pt;z-index:2;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                        <v:imagedata r:id="rId24" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004F1C2E">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="auto"/>
                       <w:sz w:val="10"/>
                     </w:rPr>
-                    <w:pict w14:anchorId="56893329">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId21" o:title=""/>
+                    <w:pict w14:anchorId="7D2813FE">
+                      <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:423.95pt;height:22.45pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId25" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="315796A9" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="35E8E0CA" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="569"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1413" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="08DE0FA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+                <w:p w14:paraId="61BC3678" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="003C6C84">
                   <w:pPr>
                     <w:pStyle w:val="BULLETED"/>
                     <w:keepNext/>
                     <w:widowControl/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="810"/>
                     </w:tabs>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-                    <w:jc w:val="right"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:pict w14:anchorId="687C9431">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId22" o:title=""/>
+                    <w:pict w14:anchorId="6A9F5375">
+                      <v:shape id="Picture 235" o:spid="_x0000_s2085" type="#_x0000_t75" style="position:absolute;margin-left:3.1pt;margin-top:.2pt;width:67.3pt;height:28.6pt;z-index:1;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                        <v:imagedata r:id="rId26" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1989" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
                   <w:tcMar>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A0A1669" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="0C828A37" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="003C6C84">
                   <w:pPr>
                     <w:pStyle w:val="BULLETED"/>
                     <w:keepNext/>
                     <w:widowControl/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="810"/>
                     </w:tabs>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FFFFFF"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
                     <w:t>«ΚΛΙΚ»</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5820" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="000A9736" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+                <w:p w14:paraId="06FD13AF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="003C6C84">
                   <w:pPr>
                     <w:pStyle w:val="BULLETED"/>
                     <w:keepNext/>
                     <w:widowControl/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="810"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="708485E0" w14:textId="77777777" w:rsidTr="006829AE">
+            <w:tr w:rsidR="00951F81" w14:paraId="3FA5F57E" w14:textId="77777777" w:rsidTr="006172AE">
               <w:trPr>
                 <w:trHeight w:val="3963"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9222" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="083B9309" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+                <w:p w14:paraId="42047269" w14:textId="7C9438AD" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="003C6C84">
                   <w:pPr>
                     <w:pStyle w:val="BULLETED"/>
                     <w:keepNext/>
                     <w:widowControl/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="810"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:color w:val="auto"/>
                       <w:sz w:val="2"/>
                     </w:rPr>
-                    <w:pict w14:anchorId="0E4E1603">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId23" o:title="ILL0433 v1" croptop="15687f" cropleft="-100f"/>
+                    <w:pict w14:anchorId="0593F096">
+                      <v:shape id="_x0000_i1037" type="#_x0000_t75" alt="" style="width:448.7pt;height:180.3pt;visibility:visible;mso-wrap-style:square">
+                        <v:imagedata r:id="rId27" o:title="ILL0433 v1" croptop="15687f" cropleft="-100f"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2710D8C3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="5CC7CA53" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="003C6C84">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6878A043" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="13626A67" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="541" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BC18766" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="43603F23" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
-              <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="64AF2E61">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId16" o:title=""/>
+              <w:pict w14:anchorId="178160F8">
+                <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:22.45pt;height:22.45pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A743DEE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5E62E7C5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t>Είναι σημαντικό να πιέσετε προς τα κάτω ώστε να «κουμπώσει» για να χορηγηθεί ολόκληρη η δόση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76A90B25" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="4198B23B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="7F644339" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4ECA202A" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1D7E5B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="19FA5FD9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Γ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8542E5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="353BB637" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>ΑΦΗΣΤΕ τον αντίχειρά σας. Έπειτα ΣΗΚΩΣΤΕ τη σύριγγα από το δέρμα σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2C9D3A2B" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="40854E5B" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4473E176" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="3B40D056" w14:textId="6087DFDE" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="2F932F68">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId24" o:title="ILL0434 v1"/>
+              <w:pict w14:anchorId="5971BF97">
+                <v:shape id="_x0000_i1039" type="#_x0000_t75" alt="" style="width:439.5pt;height:223.5pt;visibility:visible;mso-wrap-style:square;mso-position-horizontal:absolute">
+                  <v:imagedata r:id="rId28" o:title="ILL0434 v1"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2E7635D4" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="26BE9B81" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26CD5658" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="551BCE1A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Μετά την απελευθέρωση του εμβόλου, ο μηχανισμός κάλυψης της προγεμισμένης σύριγγας θα καλύψει με ασφάλεια τη βελόνα της ένεσης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="72A829FA" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="05702EDC" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07FBC0EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="79607874" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
-              <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="810"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="3C8E7F66">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="7D51A836">
+                <v:shape id="Picture 288" o:spid="_x0000_s2099" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:15;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60247BA4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="04F9FD1F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>επανατοποθετείτε το γκρι κάλυμμα σε χρησιμοποιημένες προγεμισμένες σύριγγες.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="385F4F23" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="3BC261EC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="8538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="2ED1F643" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="70623931" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B6BBA2C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="2B3376D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Βήμα 4: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μόλις τελειώσετε</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="09387206" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="03F9BCA8" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47E13EBB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="03390404" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27307655" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="3D5BC0A1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Απορρίψτε τις χρησιμοποιημένες προγεμισμένες σύριγγες και άλλα αναλώσιμα αντικείμενα σε δοχείο απόρριψης αιχμηρών αντικειμένων.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6CB52547" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="5A1D27BC" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="557B0D2C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="1EC72D2F" w14:textId="652B8B2F" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="004F1C2E" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="41BA44FF">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId25" o:title="ILL0302 v2"/>
+              <w:pict w14:anchorId="7BCFF837">
+                <v:shape id="_x0000_i1040" type="#_x0000_t75" alt="" style="width:259.8pt;height:165.9pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId29" o:title="ILL0302 v2"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="65DBC886" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="6E63FB83" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C63FBE4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="2B8A31F6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Τα φάρμακα θα πρέπει να απορρίπτονται σύμφωνα με τις κατά τόπους ισχύουσες διατάξεις. Ρωτήστε τον φαρμακοποιό σας πώς να πετάξετε τα φάρμακα που δεν χρειάζονται πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C357A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="6FAB7BF6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B05BACB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="20BF8527" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Φυλάσσετε το δοχείο απόρριψης συριγγών και αιχμηρών αντικειμένων σε θέση που δεν το φθάνουν και δεν το βλέπουν τα παιδιά.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="359CA8C6" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="6957461A" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BA8A129" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="0CB4C256" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="21F5B56B">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="40AF115C">
+                <v:shape id="Picture 289" o:spid="_x0000_s2100" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:16;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F3B6BA0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="0D900688" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>ξαναχρησιμοποιήσετε την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="231816DA" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="573992BB" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="560390FD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="005A10E5">
+          <w:p w14:paraId="54294436" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="BULLETED"/>
               <w:keepNext/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="6A3D87FC">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId12" o:title=""/>
+              <w:pict w14:anchorId="1739C613">
+                <v:shape id="Picture 290" o:spid="_x0000_s2101" type="#_x0000_t75" style="position:absolute;margin-left:1.15pt;margin-top:1.75pt;width:9.4pt;height:9.4pt;z-index:17;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61DE2AAD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4E2AB39E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>ανακυκλώσετε τις προγεμισμένες σύριγγες και μην τις πετάξετε στα οικιακά σκουπίδια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E31612A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="56BF0412" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="533"/>
         <w:gridCol w:w="8538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="4536F6F1" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="2A5E73A4" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="294" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77697C65" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="790C1534" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4706" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24D61D83" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
+          <w:p w14:paraId="5F9676F5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Ελέγξτε το σημείο χορήγησης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="36DBC8EC" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="4E918578" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68AC58E9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="005A10E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="04871DDE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:r>
               <w:t xml:space="preserve">Αν παρατηρήστε μία κηλίδα αίματος μπορείτε να πιέσετε πάνω στο σημείο της ένεσης ένα κομμάτι βαμβάκι ή ένα επίθεμα γάζας. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> τρίβετε το σημείο της ένεσης. Αν χρειάζεται, μπορείτε να καλύψετε το σημείο της ένεσης με ένα αυτοκόλλητο επίδεσμο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28B7DD41" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6168CBAE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3FBA32CC" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="653B8CA8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81"/>
+    <w:p w14:paraId="388FECFD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5ABB30" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0483653B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Οδηγίες για την ένεση με την προγεμισμένη σύριγγα Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCBE646" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="1C4DC9FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3FCF2834" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09462D55" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Η παρούσα ενότητα περιέχει πληροφορίες για τον τρόπο με τον οποίο μπορείτε να χρησιμοποιήσετε την προγεμισμένη σύριγγα Prolia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Είναι σημαντικό εσείς ή το άτομο που σας κάνει την ένεση να μην επιχειρήσετε να κάνετε ένεση μόνοι σας παρά μόνο εάν έχετε λάβει ειδική εκπαίδευση από τον γιατρό σας ή από άλλο επαγγελματία υγείας.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Πάντα να πλένετε τα χέρια σας πριν από κάθε ένεση. Εάν έχετε απορίες σχετικά με τη χορήγηση της ένεσης, παρακαλούμε ζητήστε τη βοήθεια του γιατρού σας ή κάποιου άλλου επαγγελματία υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4B08CF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6445D292" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C9DF0DA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="65AC09D2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Πριν ξεκινήσετε</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422D9437" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="699BE495" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1401B4E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2084CB52" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Διαβάστε σχολαστικά όλες τις οδηγίες πριν χρησιμοποιήσετε την προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D29D5" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="545A93F7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2178C961" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D257BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> χρησιμοποιείτε την προγεμισμένη σύριγγα εάν το κάλυμμα της βελόνας έχει αφαιρεθεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EB3E6D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6D7CF521" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28C6B151" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6DD4DC69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Πώς μπορώ να χρησιμοποιήσω την προγεμισμένη σύριγγα Prolia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698D4278" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...4 lines deleted...]
-    <w:p w14:paraId="6B3BF1D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A1897DE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C86CC88" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ο γιατρός σας έχει συνταγογραφήσει μία προγεμισμένη σύριγγα Prolia για ένεση στον ιστό που βρίσκεται ακριβώς κάτω από το δέρμα (υποδόρια). Πρέπει να ενίετε όλο το περιεχόμενο (1 ml) της προγεμισμένης σύριγγας Prolia και να κάνετε ένεση μια φορά στους 6 μήνες σύμφωνα με τις οδηγίες του γιατρού σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B90BA2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1A614FAE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="570039EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="223A8A9F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Εξοπλισμός:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBAADC9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3AE4C962" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760E8359" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Για να κάνετε μία ένεση, θα χρειαστείτε:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6F32EA" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="25D1E9DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E01288E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="010598EF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Μία καινούργια προγεμισμένη σύριγγα Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D98A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4EC8AD8A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5655A93D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="03B66120" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Μαντιλάκια εμποτισμένα με οινόπνευμα ή κάτι ανάλογο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4A6519" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="06B8CD57" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5415450D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7AAA255E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Τι πρέπει να γίνει προτού κάνετε την υποδόρια ένεση με Prolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F06DCD0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6C689223" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BB46D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Βγάλτε την προγεμισμένη σύριγγα από το ψυγείο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437BB008" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6598B4BD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> πιάνετε την προγεμισμένη σύριγγα από το έμβολο ή το κάλυμμα της βελόνας. Κάτι τέτοιο θα μπορούσε να καταστρέψει τη συσκευή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1CED62" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2E5A9752" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FCBB793" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="646BFB67" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Αφήστε την προγεμισμένη σύριγγα εκτός ψυγείου μέχρι να φτάσει σε θερµοκρασία δωµατίου. Έτσι η ένεση θα γίνει πιο άνετα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654E3653" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="1D989DB9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> θερμαίνετε τη σύριγγα με οποιονδήποτε άλλο τρόπο, για παράδειγμα, σε φούρνο μικροκυμάτων ή σε ζεστό νερό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048709A3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="02E78CFD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">ΜΗΝ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>αφήνετε τη σύριγγα άμεσα εκτεθειµένη στο ηλιακό φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8972E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="08188408" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7308F235" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2F8DCA47" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> ανακινείτε την προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3940DE9B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="6D95C612" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A8A3D3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="25DC8BA7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> αφαιρείτε το κάλυμμα της βελόνας της προγεμισμένης σύριγγας παρά μόνο εφόσον είστε έτοιμοι για την ένεση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A17C04" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="18E63F24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761F7F4A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
-      <w:pPr>
+    <w:p w14:paraId="541107C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="567" w:right="-283" w:hanging="567"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ελέγξτε την ημερομηνία λήξης που αναγράφεται στην ετικέτα της προγεμισμένης σύριγγας (EXP).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316331EB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2C63D32E" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> χρησιμοποιείτε τη σύριγγα μετά την παρέλευση της τελευταίας ημέρας του μήνα που αναγράφεται.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457EDDE9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0CA9518C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F140FCF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="56AA266C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ελέγξτε την εμφάνιση του Prolia. Πρέπει να είναι ένα διαυγές, άχρωμο έως υποκίτρινο διάλυμα. Εάν το διάλυμα περιέχει σωµατίδια, είναι νεφελώδες ή αποχρωµατισµένο, δεν θα πρέπει να ενεθεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAF3BB6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5890F0C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="709281D7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="4B71B937" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Επιλέξτε μία άνετη, καθαρή επιφάνεια με καλό φωτισμό και τοποθετήστε όλα τα αντικείμενα που χρειάζεστε σε απόσταση όπου μπορείτε να τα φτάνετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8C154F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="64DB524A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
+        <w:keepNext/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C1A4971" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4CF0BC85" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Πλύνετε σχολαστικά τα χέρια σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17807AC6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4A7D19C6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F2C82F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="3C52AA81" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5495"/>
         <w:gridCol w:w="3792"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951F81" w:rsidRPr="00D45025" w14:paraId="6C7205D7" w14:textId="77777777" w:rsidTr="006829AE">
+      <w:tr w:rsidR="00951F81" w14:paraId="7A4C8B79" w14:textId="77777777" w:rsidTr="006172AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF68D24" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="4A63EE14" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Σε ποιο σημείο θα πρέπει να κάνετε την ένεση;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F915E4A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="76B15F96" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Τα καλύτερα σημεία για να κάνετε ένεση είναι το επάνω μέρος των μηρών σας και η κοιλιακή χώρα.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DB3047" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006829AE">
+          <w:p w14:paraId="0DACF408" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="006172AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Εάν σας κάνει την ένεση κάποιος άλλος μπορεί επίσης να χρησιμοποιήσει την πίσω πλευρά των μπράτσων σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D7BCC8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006829AE">
+          <w:p w14:paraId="3F1A982B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="006172AE">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:noProof w:val="0"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:pict w14:anchorId="5596BEA3">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId26" o:title="ILL0121 v1"/>
+              <w:pict w14:anchorId="1E707D9A">
+                <v:shape id="Picture 132" o:spid="_x0000_s2103" type="#_x0000_t75" alt="" style="position:absolute;margin-left:13.3pt;margin-top:15.7pt;width:151.85pt;height:94.6pt;z-index:-1;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" wrapcoords="-107 0 -107 21429 21600 21429 21600 0 -107 0">
+                  <v:imagedata r:id="rId30" o:title="ILL0121 v1"/>
                   <w10:wrap type="tight" anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D570A5B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00000000" w:rsidP="00951F81">
+    <w:p w14:paraId="658FA9B3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-            <v:imagedata r:id="rId27" o:title="ILL0362 v1"/>
+    </w:p>
+    <w:p w14:paraId="536E24E6" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Πώς γίνεται η ένεση;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438A6279" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00000000" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="5C8F4759">
+          <v:shape id="Picture 130" o:spid="_x0000_s2102" type="#_x0000_t75" alt="" style="position:absolute;margin-left:265.45pt;margin-top:152.3pt;width:210.45pt;height:185pt;z-index:-2;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" wrapcoords="-77 0 -77 21513 21677 21513 21677 0 -77 0">
+            <v:imagedata r:id="rId31" o:title="ILL0362 v1"/>
             <w10:wrap type="tight" anchorx="margin" anchory="margin"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F352BA3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-[...24 lines deleted...]
-    <w:p w14:paraId="74B8CEBE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2EF08A69" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Απολυμάνετε το δέρμα σας χρησιμοποιώντας ένα μαντηλάκι με οινόπνευμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E03273" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5CFA9870" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63FC677A" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="14B6E6AB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Προκειμένου να αποφευχθεί το λύγισμα της βελόνας, τραβήξτε μαλακά το κάλυμμα από τη βελόνα προς τα έξω χωρίς να το στρέφετε, όπως φαίνεται στις εικόνες 1 και 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651A9D58" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="47BBE9C4" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ΜΗΝ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> αγγίξετε τη βελόνα και μην ωθήσετε το έμβολο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491313A2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0F03CE29" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE4FF72" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2008B916" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Μπορεί να παρατηρήσετε μία μικρή φυσαλίδα αέρα στην προγεμισμένη σύριγγα. Δεν χρειάζεται να απομακρύνετε τη φυσαλίδα πριν από την ένεση. Η ένεση του διαλύματος με τη φυσαλίδα είναι ακίνδυνη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B28B133" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="09B151B2" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0322C3E1" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7297BED3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ανασηκώστε το δέρμα (χωρίς να το σφίγγετε) μεταξύ του αντίχειρα και του δείκτη σας. Εισάγετε πλήρως τη βελόνα στο δέρμα όπως σας έχει δείξει ο γιατρός σας ή κάποιος επαγγελματίας υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C133C0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="4280A874" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79EB429D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
+    <w:p w14:paraId="5CCB3119" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="567" w:right="-141" w:hanging="567"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Πιέστε το έμβολο ασκώντας </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>αργή</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> και σταθερή πίεση, εξακολουθώντας να κρατάτε το δέρμα σας ανασηκωμένο. Πιέστε το έμβολο προς τα κάτω μέχρι το τέρμα ώστε να ενέσετε </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>όλο το διάλυμα</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51676729" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="7A276671" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06ED7FEB" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="5491FF80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Αφαιρέστε τη βελόνα και αφήστε το δέρμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6050FCB0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="0003B47C" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFACD1F" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
-      <w:pPr>
+    <w:p w14:paraId="292FAA80" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Αν παρατηρήσετε μία κηλίδα αίματος μπορείτε να τη σκουπίσετε ελαφρά με ένα κομμάτι βαμβάκι ή ένα χαρτομάντηλο. Μην τρίβετε το σημείο της ένεσης. Αν χρειάζεται, μπορείτε να καλύψετε το σημείο της ένεσης με έναν αυτοκόλλητο επίδεσμο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399BE84B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="24ACC5D9" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2B4A68" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="132ED2DD" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Να χρησιμοποιείτε κάθε προγεμισμένη σύριγγα για μία μόνο ένεση. ΜΗΝ χρησιμοποιείτε τυχόν ποσότητες Prolia που απομένουν στη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D2445B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="065C2CE3" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D954953" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="1932ABF7" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Να θυμάστε:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Εάν αντιμετωπίσετε οποιοδήποτε πρόβλημα, παρακαλούμε ζητήστε βοήθεια και συμβουλές από τον γιατρό σας ή κάποιον άλλο επαγγελματία υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732ACF23" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="47FBD3FF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C5977B0" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="2300B4BE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Απόρριψη χρησιμοποιημένων συριγγών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F516C16" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
-[...8 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="6D22A9BF" w14:textId="77777777" w:rsidR="00951F81" w:rsidRPr="00FF28F7" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D70496" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="007B073D">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">ΜΗΝ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>επανατοποθετείτε το κάλυμμα στις χρησιμοποιημένες βελόνες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B912CCE" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="04D7E69B" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="008E1A25">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Φυλάσσετε τις σύριγγες σε θέση που δεν τις φθάνουν και δεν τις βλέπουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B70A3F8" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00387028">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="69B6824D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Η χρησιμοποιημένη σύριγγα θα πρέπει να απορρίπτεται σύμφωνα με τις τοπικές διατάξεις. Ρωτήστε τον φαρμακοποιό σας πώς να πετάξετε τα φάρμακα που δεν χρειάζονται πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4F1F5D" w14:textId="77777777" w:rsidR="00951F81" w:rsidRDefault="00951F81" w:rsidP="00951F81">
+    <w:p w14:paraId="2EC397DF" w14:textId="77777777" w:rsidR="004F1C2E" w:rsidRPr="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:noProof w:val="0"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4572E417" w14:textId="77777777" w:rsidR="00796DEC" w:rsidRDefault="00796DEC" w:rsidP="00951F81"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+    <w:p w14:paraId="20A61A29" w14:textId="337F7213" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="26" w:author="Author">
+        <w:r w:rsidDel="004F1C2E">
+          <w:br w:type="page"/>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="2915782C" w14:textId="56F00365" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="27" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AFFA9D" w14:textId="50BF1B8C" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="28" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752E2F93" w14:textId="4E90AC3D" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="29" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E412BE" w14:textId="1F2C8CF5" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="30" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AFABB5" w14:textId="0B2862F5" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="31" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155B30CC" w14:textId="2768FD37" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="32" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666BC71E" w14:textId="01C6E0E7" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="33" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC2AEE7" w14:textId="45AEC10E" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="34" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABCA80F" w14:textId="5C310656" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="35" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328846FA" w14:textId="5FCCF053" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="36" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3117C4A8" w14:textId="542C8D3F" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="37" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E020B8" w14:textId="4C3395B5" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="38" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C541BD1" w14:textId="72032934" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="39" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BC0D32" w14:textId="7E5091AB" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="40" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56532322" w14:textId="73F14EF8" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="41" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E77C5D0" w14:textId="0B6F780F" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="42" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EC9D11" w14:textId="4E5D8395" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="43" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07529395" w14:textId="748DC471" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="44" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F47F05" w14:textId="7DB610AB" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="45" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB985A9" w14:textId="4CAA666F" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="46" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4969A0" w14:textId="402882F8" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="47" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A661909" w14:textId="6D354B58" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="48" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DB360D" w14:textId="30985459" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="49" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B56B03" w14:textId="1EF61D70" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="50" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="51" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText>ΠΑΡΑΡΤΗΜΑ IV</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="1FD72736" w14:textId="62D408C2" w:rsidR="004F1C2E" w:rsidRPr="00D11558" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="52" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C080348" w14:textId="05EBAD93" w:rsidR="004F1C2E" w:rsidRPr="000B1425" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="TitleA"/>
+        <w:rPr>
+          <w:del w:id="53" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="54" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:delText>ΕΠΙΣΤΗΜΟΝΙΚΑ ΠΟΡΙΣΜΑΤΑ ΚΑΙ ΛΟΓΟΙ ΓΙΑ ΤΗΝ ΤΡΟΠΟΠΟΙΗΣΗ ΤΩΝ ΟΡΩΝ ΑΔΕΙΑΣ(-ΩΝ)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="000B1425" w:rsidDel="004F1C2E">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:delText>ΚΥΚΛΟΦΟΡΙΑΣ</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="7A72B1A0" w14:textId="4EC310D3" w:rsidR="004F1C2E" w:rsidRPr="00F80E91" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="DraftingNotesAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="55" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D154A7A" w14:textId="2C694F89" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="56" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D6EDD4" w14:textId="5F1D0F49" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="57" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546ED11B" w14:textId="78E05F86" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="58" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A58D2A6" w14:textId="52BD891F" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="59" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C95FBF9" w14:textId="4C424466" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="60" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F07F36" w14:textId="2546EA9A" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="61" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454D08EB" w14:textId="2CA2DEDA" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="62" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375BF218" w14:textId="7F4C20EA" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="63" w:author="Author"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D634A93" w14:textId="2697BB67" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="DraftingNotesAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="64" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="65" w:author="Author">
+        <w:r w:rsidRPr="00777249" w:rsidDel="004F1C2E">
+          <w:br w:type="page"/>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:delText>Επιστημονικά πορίσματα</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="4530CAA9" w14:textId="376FC5B6" w:rsidR="004F1C2E" w:rsidRPr="00D11558" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="DraftingNotesAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="66" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:pPrChange w:id="67" w:author="Author">
+          <w:pPr>
+            <w:pStyle w:val="BodytextAgency"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDB8664" w14:textId="00C98F5C" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="DraftingNotesAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="68" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="69" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Λαμβάνοντας υπόψη την </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>Έ</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">κθεση </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>Α</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">ξιολόγησης της PRAC σχετικά με </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>την</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="000B1425" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> (</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">τις) </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>PSUR</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="000B1425" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>(</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>s</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="000B1425" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> για τ</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>ο</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>denosumab</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> (</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>που ενδείκνυται για την οστεοπόρωση και για την απώλεια οστικής μάζας που σχετίζεται με την ορμονική αποστέρηση στον καρκίνο του προστάτη</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:delText>, τα επιστημονικά πορίσματα της PRAC είναι τα εξής:</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="2FBF91BB" w14:textId="20AA4E1F" w:rsidR="004F1C2E" w:rsidRPr="006362D8" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="DraftingNotesAgency"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="70" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63467FE2" w14:textId="4E486D3D" w:rsidR="004F1C2E" w:rsidRPr="009E32D5" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="71" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="72" w:author="Author">
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="x-none"/>
+          </w:rPr>
+          <w:delText>Λαμβάνοντας υπόψη τα διαθέσιμα δεδομένα σχετικά με τη μείωση της οστικής πυκνότητας μετά τη διακοπή του denosumab από κλινικές μελέτες, καθώς και όπως περιγράφεται στη σύγχρονη δημοσιευμένη βιβλιογραφία, ο Εισηγητής της PRAC κατέληξε στο συμπέρασμα ότι οι πληροφορίες του προϊόντος για τα σκευάσματα που περιέχουν denosumab (που ενδείκνυνται για την οστεοπόρωση και για την απώλεια οστικής μάζας που σχετίζεται με την ορμονική αποστέρηση στον καρκίνο του προστάτη) θα πρέπει να τροποποιηθούν αναλόγως.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="22A4EFD9" w14:textId="4B93A90E" w:rsidR="004F1C2E" w:rsidRPr="009E32D5" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:del w:id="73" w:author="Author"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C921D24" w14:textId="41E71F47" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="74" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="75" w:author="Author">
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Η </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>CHMP</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>, α</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">φού εξέτασε τη σύσταση της </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>PRAC</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">, συμφώνησε με τα γενικά πορίσματα της </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>PRAC</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> και τους λόγους διατύπωσης </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>της σύστασης</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="7C74C897" w14:textId="5AA7CDD1" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="120"/>
+        <w:rPr>
+          <w:del w:id="76" w:author="Author"/>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274032E1" w14:textId="3AC546B4" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="No-numheading3Agency"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:del w:id="77" w:author="Author"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="78" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Λόγοι για την τροποποίηση των όρων </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText>Ά</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">δειας(-ών) </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText>Κ</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:delText>υκλοφορίας</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="64ECBC79" w14:textId="3D363BE9" w:rsidR="004F1C2E" w:rsidRPr="00D11558" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="79" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69076CE2" w14:textId="40DBE405" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="80" w:author="Author"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="81" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>Με βάση τα επιστημονικά πορίσματα για τ</w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>o</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>denosumab</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> (που ενδείκνυται για την οστεοπόρωση και για την απώλεια οστικής μάζας που σχετίζεται με την ορμονική αποστέρηση στον καρκίνο του προστάτη)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">, η CHMP έκρινε ότι η σχέση οφέλους-κινδύνου του (των) φαρμακευτικού(-ών) προϊόντος(-ων) που περιέχει(-ουν) </w:delText>
+        </w:r>
+        <w:r w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:delText>denosumab</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00A75964" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>(που ενδείκνυται για την οστεοπόρωση και για την απώλεια οστικής μάζας που σχετίζεται με την ορμονική αποστέρηση στον καρκίνο του προστάτη)</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="009E32D5" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>παραμένει αμετάβλητη, υπό την επιφύλαξη των προτεινόμενων αλλαγών στις πληροφορίες του προϊόντος.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="5CE90EC3" w14:textId="4EC76EDB" w:rsidR="004F1C2E" w:rsidRPr="00D11558" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="82" w:author="Author"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E847EC" w14:textId="3C7970A1" w:rsidR="004F1C2E" w:rsidRPr="00F811D9" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:pStyle w:val="BodytextAgency"/>
+        <w:rPr>
+          <w:del w:id="83" w:author="Author"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="84" w:author="Author">
+        <w:r w:rsidRPr="00F811D9" w:rsidDel="004F1C2E">
+          <w:rPr>
+            <w:snapToGrid w:val="0"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:delText>Η CHMP εισηγείται την τροποποίηση των όρων άδειας(-ών) κυκλοφορίας.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="311C16F5" w14:textId="19E2A29D" w:rsidR="004F1C2E" w:rsidDel="004F1C2E" w:rsidRDefault="004F1C2E" w:rsidP="004F1C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="85" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B46E07" w14:textId="77777777" w:rsidR="00796DEC" w:rsidRPr="00951F81" w:rsidRDefault="00796DEC" w:rsidP="00951F81"/>
+    <w:sectPr w:rsidR="00796DEC" w:rsidRPr="00951F81" w:rsidSect="005C3FEA">
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1417" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3B9C30" w14:textId="77777777" w:rsidR="006720C1" w:rsidRDefault="006720C1">
+    <w:p w14:paraId="1481151D" w14:textId="77777777" w:rsidR="005A3A83" w:rsidRDefault="005A3A83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78F5B340" w14:textId="77777777" w:rsidR="006720C1" w:rsidRDefault="006720C1">
+    <w:p w14:paraId="0C4AF673" w14:textId="77777777" w:rsidR="005A3A83" w:rsidRDefault="005A3A83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -22021,205 +22249,185 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian Light">
-[...5 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="661DE9E3" w14:textId="77777777" w:rsidR="006829AE" w:rsidRPr="00463A1B" w:rsidRDefault="006829AE" w:rsidP="00D364A0">
+  <w:p w14:paraId="60AAEDA2" w14:textId="6D339545" w:rsidR="002D1296" w:rsidRPr="00463A1B" w:rsidRDefault="002D1296" w:rsidP="00D364A0">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00463A1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006F6ACA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00463A1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00463A1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006F6ACA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00463A1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C83FAB">
+    <w:r w:rsidRPr="006F6ACA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>49</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00463A1B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B6E63AC" w14:textId="77777777" w:rsidR="006829AE" w:rsidRPr="00D364A0" w:rsidRDefault="006829AE">
+  <w:p w14:paraId="07908428" w14:textId="77777777" w:rsidR="002D1296" w:rsidRPr="00D364A0" w:rsidRDefault="002D1296">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00D364A0">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D364A0">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D364A0">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00D364A0">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D364A0">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24F27B14" w14:textId="77777777" w:rsidR="006829AE" w:rsidRDefault="006829AE"/>
+  <w:p w14:paraId="303D73E5" w14:textId="77777777" w:rsidR="002D1296" w:rsidRDefault="002D1296"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3216D69B" w14:textId="77777777" w:rsidR="006720C1" w:rsidRDefault="006720C1">
+    <w:p w14:paraId="650BDE24" w14:textId="77777777" w:rsidR="005A3A83" w:rsidRDefault="005A3A83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A9EFE29" w14:textId="77777777" w:rsidR="006720C1" w:rsidRDefault="006720C1">
+    <w:p w14:paraId="61BA575A" w14:textId="77777777" w:rsidR="005A3A83" w:rsidRDefault="005A3A83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D813D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19124616"/>
     <w:lvl w:ilvl="0">
@@ -25587,50 +25795,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3578713C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF16503E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="368E30D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88209D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25726,51 +26047,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F848AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD9A1C04"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25839,51 +26160,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42A500FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DCC6AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25925,51 +26246,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E32B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF8C2B84"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DF1EFFA0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1290" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -26037,51 +26358,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DEB733F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7229F22"/>
     <w:lvl w:ilvl="0" w:tplc="E4FE8280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -26179,51 +26500,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5246159E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F22BBBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26292,51 +26613,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561C34AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD483DA"/>
     <w:lvl w:ilvl="0" w:tplc="2252F124">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -26384,51 +26705,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E27815"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35CC29CE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C283ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F4513E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26470,51 +26904,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623305B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58BCB07C"/>
     <w:lvl w:ilvl="0" w:tplc="FBA4825A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26583,51 +27017,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66395350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACC0B8C4"/>
     <w:lvl w:ilvl="0" w:tplc="6F0CADF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26699,71 +27133,71 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68247730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="15F0F994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6863746B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6261E62"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26832,51 +27266,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FA1801"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13BC7E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26972,51 +27406,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A712CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B3A7070"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27085,51 +27519,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B014835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFACB26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27225,51 +27659,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF4775E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29E6BE36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27365,51 +27799,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5142FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACF01E30"/>
     <w:lvl w:ilvl="0" w:tplc="9AAEAA58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -27509,51 +27943,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9337D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B42CA676"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27649,51 +28083,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB70F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F99A3FF8"/>
     <w:lvl w:ilvl="0" w:tplc="9AAEAA58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -27791,51 +28225,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74397293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B187E6E"/>
     <w:lvl w:ilvl="0" w:tplc="1C9CF4AA">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27883,51 +28317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745942F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD483DA"/>
     <w:lvl w:ilvl="0" w:tplc="2252F124">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -27975,51 +28409,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74CF77A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F4513E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28061,51 +28495,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D6052E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B93CE608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28201,304 +28635,302 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="260770497">
+  <w:num w:numId="1" w16cid:durableId="1230532133">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="921333077">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="68887210">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="496849323">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="864248086">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="811673859">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="338237799">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1713576977">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1128015196">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="711223764">
+  <w:num w:numId="9" w16cid:durableId="1502354924">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="767390090">
+  <w:num w:numId="10" w16cid:durableId="808473423">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="423115792">
+  <w:num w:numId="11" w16cid:durableId="1686785174">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1867062077">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="12" w16cid:durableId="1497375666">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="906113403">
+  <w:num w:numId="13" w16cid:durableId="1654067556">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1748767069">
+  <w:num w:numId="14" w16cid:durableId="2135784883">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="663246906">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1081487886">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1561601162">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17" w16cid:durableId="1450198500">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2071076864">
-[...5 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1367833870">
+  <w:num w:numId="18" w16cid:durableId="1541360744">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1443454175">
+  <w:num w:numId="19" w16cid:durableId="1393696662">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="635529908">
+  <w:num w:numId="20" w16cid:durableId="1827432290">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1122457911">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="21" w16cid:durableId="546917420">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1408306466">
+  <w:num w:numId="22" w16cid:durableId="596063425">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="253445134">
+  <w:num w:numId="23" w16cid:durableId="2099863900">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="144712091">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="24" w16cid:durableId="299967142">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1700810876">
+  <w:num w:numId="25" w16cid:durableId="159390521">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1933010069">
+  <w:num w:numId="26" w16cid:durableId="2133549475">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1950116225">
+  <w:num w:numId="27" w16cid:durableId="1652438293">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1190338497">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="28" w16cid:durableId="2104913828">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1784809436">
+  <w:num w:numId="29" w16cid:durableId="1727025477">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="624897246">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="30" w16cid:durableId="1592735535">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1958752472">
+  <w:num w:numId="31" w16cid:durableId="1869678063">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2139254535">
+  <w:num w:numId="32" w16cid:durableId="1599022517">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="595871769">
+  <w:num w:numId="33" w16cid:durableId="827667544">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="825241201">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1565026687">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1572155949">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1305770230">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1968854344">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2019044628">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1294605049">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2101750568">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1883396771">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="614868358">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="68120740">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1669016719">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1317877584">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="130903491">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1950357357">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="513998994">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="71511180">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="396393528">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="687292058">
-[...53 lines deleted...]
-  <w:num w:numId="52" w16cid:durableId="543248678">
+  <w:num w:numId="52" w16cid:durableId="1215044790">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="1829252427">
+  <w:num w:numId="53" w16cid:durableId="1918243750">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="1669211893">
+  <w:num w:numId="54" w16cid:durableId="1193613249">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="1195771831">
+  <w:num w:numId="55" w16cid:durableId="1636645198">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="626007707">
+  <w:num w:numId="56" w16cid:durableId="1903369485">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="213393068">
     <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1772699763">
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IN" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-[...5 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-EC" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="0" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="hu-HU" w:vendorID="7" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="12" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nb-NO" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-PT" w:vendorID="13" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="1" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2104"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
@@ -28532,1703 +28964,2297 @@
     <w:docVar w:name="VAULT_ND_6b046d92-28a5-459c-b939-bb6d4cf4bb36" w:val=" "/>
     <w:docVar w:name="VAULT_ND_6ec6787b-189b-4e12-86fe-18b89050c05f" w:val=" "/>
     <w:docVar w:name="VAULT_ND_750f2f4a-39ec-473c-a300-e3d9f5c9bcf9" w:val=" "/>
     <w:docVar w:name="VAULT_ND_8aec6dee-f987-48ea-950f-0c50694ba263" w:val=" "/>
     <w:docVar w:name="VAULT_ND_8f52b7d5-bfad-4fc0-855d-cecb717a2b84" w:val=" "/>
     <w:docVar w:name="VAULT_ND_926e3972-628b-45c9-a039-4ee7e6cf11ca" w:val=" "/>
     <w:docVar w:name="VAULT_ND_a81ad1a7-1c37-49ef-94c3-364732ea59b9" w:val=" "/>
     <w:docVar w:name="VAULT_ND_b0a9df86-95a9-420e-aa7d-b9d72b07f04f" w:val=" "/>
     <w:docVar w:name="VAULT_ND_b12081c9-5a8d-4609-ae59-2ee7ad060144" w:val=" "/>
     <w:docVar w:name="VAULT_ND_d87941fc-fa74-48a1-a38b-6d56bee959b9" w:val=" "/>
     <w:docVar w:name="VAULT_ND_d9e65556-8ff7-4f20-b0ab-456e215e031d" w:val=" "/>
     <w:docVar w:name="VAULT_ND_df1df404-ea89-40da-b841-a3cbb23db814" w:val=" "/>
     <w:docVar w:name="VAULT_ND_e4d4798b-30a8-456b-b249-c12578a766b6" w:val=" "/>
     <w:docVar w:name="VAULT_ND_e674add7-5fa5-42bd-84cf-e0cd6fb2dd3f" w:val=" "/>
     <w:docVar w:name="VAULT_ND_ebc12259-64de-44ef-bc8f-a5c0b8a379c0" w:val=" "/>
     <w:docVar w:name="VAULT_ND_fb5bdebb-57d9-4eb8-af61-918bb8685207" w:val=" "/>
     <w:docVar w:name="VAULT_ND_ffb75cd1-6896-4d27-8a11-85359ba353ac" w:val=" "/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00920C0C"/>
     <w:rsid w:val="00000139"/>
     <w:rsid w:val="00000B8B"/>
     <w:rsid w:val="000014D0"/>
     <w:rsid w:val="00002311"/>
+    <w:rsid w:val="00002397"/>
     <w:rsid w:val="000034E1"/>
     <w:rsid w:val="00005938"/>
     <w:rsid w:val="00005A1A"/>
-    <w:rsid w:val="000101B4"/>
+    <w:rsid w:val="00005D63"/>
+    <w:rsid w:val="00010217"/>
     <w:rsid w:val="00010746"/>
     <w:rsid w:val="000139CB"/>
     <w:rsid w:val="00014F4A"/>
+    <w:rsid w:val="00015D99"/>
     <w:rsid w:val="00016C89"/>
     <w:rsid w:val="0001794F"/>
     <w:rsid w:val="00017D88"/>
     <w:rsid w:val="00020257"/>
+    <w:rsid w:val="000213BA"/>
     <w:rsid w:val="0002185E"/>
     <w:rsid w:val="00022A78"/>
+    <w:rsid w:val="00022CF0"/>
     <w:rsid w:val="00022F7A"/>
     <w:rsid w:val="000239F8"/>
     <w:rsid w:val="00023BE0"/>
     <w:rsid w:val="00024B36"/>
+    <w:rsid w:val="00025F81"/>
     <w:rsid w:val="000267A0"/>
+    <w:rsid w:val="00026B0A"/>
+    <w:rsid w:val="00027350"/>
     <w:rsid w:val="00027E6B"/>
     <w:rsid w:val="000304BA"/>
     <w:rsid w:val="00030536"/>
     <w:rsid w:val="000308F1"/>
     <w:rsid w:val="00030FC6"/>
     <w:rsid w:val="0003165E"/>
+    <w:rsid w:val="00032C68"/>
     <w:rsid w:val="000331D8"/>
     <w:rsid w:val="00033F55"/>
-    <w:rsid w:val="00042245"/>
+    <w:rsid w:val="0003512F"/>
+    <w:rsid w:val="0003765B"/>
+    <w:rsid w:val="00040C96"/>
+    <w:rsid w:val="000410EA"/>
+    <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C47"/>
     <w:rsid w:val="0004321A"/>
     <w:rsid w:val="00043BA2"/>
+    <w:rsid w:val="00044EDD"/>
     <w:rsid w:val="000451A6"/>
     <w:rsid w:val="00046171"/>
     <w:rsid w:val="000471F1"/>
     <w:rsid w:val="00047748"/>
+    <w:rsid w:val="00050C1B"/>
     <w:rsid w:val="00053150"/>
     <w:rsid w:val="00053CE5"/>
     <w:rsid w:val="0005683F"/>
-    <w:rsid w:val="00062315"/>
+    <w:rsid w:val="00057344"/>
+    <w:rsid w:val="00057EC4"/>
+    <w:rsid w:val="000602D6"/>
+    <w:rsid w:val="00060331"/>
+    <w:rsid w:val="00062AAB"/>
     <w:rsid w:val="000636A8"/>
     <w:rsid w:val="0006658D"/>
     <w:rsid w:val="000675CA"/>
     <w:rsid w:val="000702E8"/>
     <w:rsid w:val="00070483"/>
     <w:rsid w:val="00071108"/>
     <w:rsid w:val="00073A3B"/>
     <w:rsid w:val="000743B6"/>
-    <w:rsid w:val="00074A66"/>
     <w:rsid w:val="00074AA9"/>
     <w:rsid w:val="00074BAC"/>
+    <w:rsid w:val="000759E1"/>
     <w:rsid w:val="0007656E"/>
     <w:rsid w:val="00076B25"/>
     <w:rsid w:val="0008020A"/>
-    <w:rsid w:val="000803C1"/>
     <w:rsid w:val="000806DD"/>
     <w:rsid w:val="00080C15"/>
     <w:rsid w:val="00081A47"/>
     <w:rsid w:val="000828BF"/>
     <w:rsid w:val="0008478A"/>
+    <w:rsid w:val="0008484E"/>
     <w:rsid w:val="00084EAB"/>
     <w:rsid w:val="00084ED6"/>
     <w:rsid w:val="00085792"/>
-    <w:rsid w:val="00085F6A"/>
     <w:rsid w:val="00086B9E"/>
     <w:rsid w:val="00086F4D"/>
     <w:rsid w:val="00087883"/>
     <w:rsid w:val="00091513"/>
-    <w:rsid w:val="00092B2B"/>
+    <w:rsid w:val="000925E5"/>
     <w:rsid w:val="0009329A"/>
-    <w:rsid w:val="00094870"/>
+    <w:rsid w:val="00096035"/>
     <w:rsid w:val="00096097"/>
     <w:rsid w:val="000A1C5A"/>
+    <w:rsid w:val="000A1C7B"/>
+    <w:rsid w:val="000A514D"/>
     <w:rsid w:val="000A6641"/>
-    <w:rsid w:val="000A6E8C"/>
+    <w:rsid w:val="000A6995"/>
+    <w:rsid w:val="000A77C2"/>
     <w:rsid w:val="000A7A9A"/>
     <w:rsid w:val="000A7D42"/>
-    <w:rsid w:val="000A7E22"/>
+    <w:rsid w:val="000A7FAA"/>
+    <w:rsid w:val="000B014D"/>
     <w:rsid w:val="000B1429"/>
+    <w:rsid w:val="000B27FA"/>
+    <w:rsid w:val="000B3318"/>
+    <w:rsid w:val="000B6A64"/>
     <w:rsid w:val="000B7C9E"/>
+    <w:rsid w:val="000B7D03"/>
+    <w:rsid w:val="000C1B07"/>
+    <w:rsid w:val="000C3D04"/>
+    <w:rsid w:val="000C3EFF"/>
     <w:rsid w:val="000C454F"/>
+    <w:rsid w:val="000C511C"/>
+    <w:rsid w:val="000C6250"/>
     <w:rsid w:val="000C6AB1"/>
+    <w:rsid w:val="000C6F6D"/>
+    <w:rsid w:val="000C7B29"/>
+    <w:rsid w:val="000C7DC3"/>
     <w:rsid w:val="000D121E"/>
+    <w:rsid w:val="000D1A1D"/>
     <w:rsid w:val="000D29E9"/>
     <w:rsid w:val="000D3F93"/>
-    <w:rsid w:val="000D4158"/>
     <w:rsid w:val="000D5B3E"/>
     <w:rsid w:val="000D5C39"/>
     <w:rsid w:val="000D6C0B"/>
     <w:rsid w:val="000E0610"/>
     <w:rsid w:val="000E129B"/>
-    <w:rsid w:val="000E21E1"/>
     <w:rsid w:val="000E3DC2"/>
     <w:rsid w:val="000E4004"/>
     <w:rsid w:val="000E4C92"/>
     <w:rsid w:val="000E53BA"/>
     <w:rsid w:val="000E57A6"/>
-    <w:rsid w:val="000F0277"/>
+    <w:rsid w:val="000E73C9"/>
     <w:rsid w:val="000F0F39"/>
     <w:rsid w:val="000F2042"/>
+    <w:rsid w:val="000F3901"/>
     <w:rsid w:val="000F3A5B"/>
-    <w:rsid w:val="000F51B3"/>
+    <w:rsid w:val="000F3B36"/>
+    <w:rsid w:val="00100617"/>
     <w:rsid w:val="001019D8"/>
     <w:rsid w:val="00101E2E"/>
+    <w:rsid w:val="0010292A"/>
+    <w:rsid w:val="00104424"/>
     <w:rsid w:val="00104562"/>
+    <w:rsid w:val="00104B80"/>
     <w:rsid w:val="00105FE9"/>
     <w:rsid w:val="00106C0F"/>
+    <w:rsid w:val="00107239"/>
     <w:rsid w:val="00110044"/>
     <w:rsid w:val="0011117C"/>
     <w:rsid w:val="0011220E"/>
-    <w:rsid w:val="0011244A"/>
+    <w:rsid w:val="0011235A"/>
+    <w:rsid w:val="00114698"/>
+    <w:rsid w:val="001164A9"/>
     <w:rsid w:val="001176A6"/>
+    <w:rsid w:val="0012002E"/>
     <w:rsid w:val="00120834"/>
+    <w:rsid w:val="00120C9C"/>
     <w:rsid w:val="001218D8"/>
     <w:rsid w:val="00121DEE"/>
     <w:rsid w:val="00123F5B"/>
     <w:rsid w:val="0012465F"/>
+    <w:rsid w:val="00124CDE"/>
+    <w:rsid w:val="00125EDD"/>
     <w:rsid w:val="00130DA4"/>
     <w:rsid w:val="00130E73"/>
     <w:rsid w:val="00131255"/>
     <w:rsid w:val="0013214E"/>
+    <w:rsid w:val="001328C3"/>
     <w:rsid w:val="00132CCE"/>
+    <w:rsid w:val="00136CAE"/>
     <w:rsid w:val="00140BD1"/>
-    <w:rsid w:val="0014237F"/>
     <w:rsid w:val="00142605"/>
     <w:rsid w:val="001434DB"/>
     <w:rsid w:val="001444F9"/>
+    <w:rsid w:val="00144985"/>
+    <w:rsid w:val="0014505E"/>
     <w:rsid w:val="00145F0F"/>
     <w:rsid w:val="00145F24"/>
     <w:rsid w:val="00146B38"/>
-    <w:rsid w:val="001472D8"/>
-    <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00151538"/>
     <w:rsid w:val="00151B64"/>
     <w:rsid w:val="00153917"/>
     <w:rsid w:val="001541F7"/>
     <w:rsid w:val="00154ABB"/>
     <w:rsid w:val="001550AA"/>
     <w:rsid w:val="00155A9E"/>
     <w:rsid w:val="00155EFF"/>
+    <w:rsid w:val="001565A6"/>
+    <w:rsid w:val="001565C6"/>
     <w:rsid w:val="001571D5"/>
-    <w:rsid w:val="0015768B"/>
     <w:rsid w:val="00157DA9"/>
     <w:rsid w:val="00161EEB"/>
+    <w:rsid w:val="00162353"/>
+    <w:rsid w:val="00164478"/>
+    <w:rsid w:val="00164A6E"/>
     <w:rsid w:val="00164B93"/>
+    <w:rsid w:val="001701CE"/>
     <w:rsid w:val="001704E7"/>
     <w:rsid w:val="00170558"/>
     <w:rsid w:val="001712A0"/>
+    <w:rsid w:val="00171414"/>
     <w:rsid w:val="0017147C"/>
     <w:rsid w:val="00171B00"/>
+    <w:rsid w:val="00172B5C"/>
     <w:rsid w:val="001735EA"/>
+    <w:rsid w:val="00173DD1"/>
     <w:rsid w:val="001746CE"/>
+    <w:rsid w:val="00174934"/>
     <w:rsid w:val="00174ABF"/>
     <w:rsid w:val="00176FD0"/>
     <w:rsid w:val="001773B9"/>
     <w:rsid w:val="001778E4"/>
     <w:rsid w:val="00177EBD"/>
+    <w:rsid w:val="0018156E"/>
     <w:rsid w:val="0018177D"/>
+    <w:rsid w:val="00181980"/>
     <w:rsid w:val="00181C4E"/>
+    <w:rsid w:val="001825B9"/>
     <w:rsid w:val="001828BA"/>
+    <w:rsid w:val="00182CB4"/>
+    <w:rsid w:val="00183D31"/>
     <w:rsid w:val="00183F7E"/>
     <w:rsid w:val="0018450B"/>
+    <w:rsid w:val="0018525B"/>
     <w:rsid w:val="0018530D"/>
     <w:rsid w:val="0018683C"/>
+    <w:rsid w:val="00186D98"/>
     <w:rsid w:val="00190E15"/>
     <w:rsid w:val="0019129C"/>
     <w:rsid w:val="00192094"/>
     <w:rsid w:val="00192516"/>
     <w:rsid w:val="0019272C"/>
     <w:rsid w:val="001A06C8"/>
     <w:rsid w:val="001A0B55"/>
+    <w:rsid w:val="001A0F88"/>
     <w:rsid w:val="001A2A51"/>
     <w:rsid w:val="001A371B"/>
-    <w:rsid w:val="001A4BCB"/>
     <w:rsid w:val="001A52A5"/>
     <w:rsid w:val="001A5931"/>
     <w:rsid w:val="001A5A88"/>
     <w:rsid w:val="001A6F24"/>
     <w:rsid w:val="001B2529"/>
     <w:rsid w:val="001B2B97"/>
     <w:rsid w:val="001B3E6F"/>
     <w:rsid w:val="001B6C45"/>
     <w:rsid w:val="001B7BA5"/>
-    <w:rsid w:val="001C253C"/>
     <w:rsid w:val="001C2651"/>
     <w:rsid w:val="001C27D0"/>
+    <w:rsid w:val="001C3082"/>
     <w:rsid w:val="001C6D37"/>
     <w:rsid w:val="001C704C"/>
     <w:rsid w:val="001D03FE"/>
     <w:rsid w:val="001D053D"/>
     <w:rsid w:val="001D13A5"/>
     <w:rsid w:val="001D16D5"/>
     <w:rsid w:val="001D1E25"/>
+    <w:rsid w:val="001D260D"/>
     <w:rsid w:val="001D26E4"/>
     <w:rsid w:val="001D272E"/>
     <w:rsid w:val="001D47FC"/>
     <w:rsid w:val="001D5DBA"/>
     <w:rsid w:val="001D7336"/>
     <w:rsid w:val="001D7EBF"/>
+    <w:rsid w:val="001E0F7B"/>
     <w:rsid w:val="001E1124"/>
     <w:rsid w:val="001E1D64"/>
+    <w:rsid w:val="001E383C"/>
+    <w:rsid w:val="001E51E3"/>
     <w:rsid w:val="001E5F45"/>
+    <w:rsid w:val="001E63EF"/>
+    <w:rsid w:val="001E71CB"/>
+    <w:rsid w:val="001E7F33"/>
     <w:rsid w:val="001F01DB"/>
     <w:rsid w:val="001F24BD"/>
     <w:rsid w:val="001F27C0"/>
+    <w:rsid w:val="001F7E66"/>
     <w:rsid w:val="00200E31"/>
+    <w:rsid w:val="00201049"/>
+    <w:rsid w:val="00201F27"/>
+    <w:rsid w:val="00202159"/>
     <w:rsid w:val="00202DF8"/>
     <w:rsid w:val="00203018"/>
+    <w:rsid w:val="00203813"/>
+    <w:rsid w:val="00204C0D"/>
+    <w:rsid w:val="002055F3"/>
     <w:rsid w:val="0021038D"/>
     <w:rsid w:val="00210844"/>
+    <w:rsid w:val="002128F7"/>
+    <w:rsid w:val="00214BBE"/>
     <w:rsid w:val="00216211"/>
     <w:rsid w:val="00216A2F"/>
     <w:rsid w:val="002176A4"/>
-    <w:rsid w:val="00220A88"/>
+    <w:rsid w:val="0021784E"/>
+    <w:rsid w:val="00217BB5"/>
     <w:rsid w:val="00220C70"/>
+    <w:rsid w:val="0022294C"/>
     <w:rsid w:val="00222B2B"/>
     <w:rsid w:val="00223986"/>
     <w:rsid w:val="00224831"/>
+    <w:rsid w:val="00224D36"/>
     <w:rsid w:val="00225894"/>
     <w:rsid w:val="00226058"/>
     <w:rsid w:val="00227A8E"/>
+    <w:rsid w:val="0023214D"/>
     <w:rsid w:val="00233FFD"/>
-    <w:rsid w:val="0023580F"/>
+    <w:rsid w:val="002343D5"/>
+    <w:rsid w:val="002358E0"/>
     <w:rsid w:val="00237B97"/>
+    <w:rsid w:val="00240365"/>
     <w:rsid w:val="002409B1"/>
     <w:rsid w:val="00240EDC"/>
     <w:rsid w:val="00241EEB"/>
+    <w:rsid w:val="002423BB"/>
     <w:rsid w:val="0024391D"/>
+    <w:rsid w:val="002439E1"/>
     <w:rsid w:val="00243D11"/>
     <w:rsid w:val="002476C3"/>
     <w:rsid w:val="002479B4"/>
     <w:rsid w:val="00250AC1"/>
+    <w:rsid w:val="002521E5"/>
     <w:rsid w:val="00252372"/>
     <w:rsid w:val="0025247B"/>
     <w:rsid w:val="002534FB"/>
     <w:rsid w:val="00253972"/>
     <w:rsid w:val="00254B43"/>
     <w:rsid w:val="00254CFD"/>
+    <w:rsid w:val="00255429"/>
     <w:rsid w:val="0025669A"/>
     <w:rsid w:val="00256D12"/>
     <w:rsid w:val="002578B0"/>
-    <w:rsid w:val="0026079B"/>
     <w:rsid w:val="00260CC3"/>
     <w:rsid w:val="0026164B"/>
     <w:rsid w:val="00261835"/>
     <w:rsid w:val="00262479"/>
+    <w:rsid w:val="00262FAA"/>
     <w:rsid w:val="00262FEC"/>
+    <w:rsid w:val="00263E7A"/>
     <w:rsid w:val="00263E8A"/>
     <w:rsid w:val="0026400B"/>
-    <w:rsid w:val="002644EE"/>
     <w:rsid w:val="002650BD"/>
     <w:rsid w:val="0026611A"/>
+    <w:rsid w:val="00266921"/>
+    <w:rsid w:val="00267D12"/>
     <w:rsid w:val="00267FAC"/>
     <w:rsid w:val="0027072E"/>
     <w:rsid w:val="00271BA8"/>
     <w:rsid w:val="00271ECF"/>
     <w:rsid w:val="002723A8"/>
+    <w:rsid w:val="00272807"/>
     <w:rsid w:val="00272E90"/>
     <w:rsid w:val="002730D9"/>
+    <w:rsid w:val="00273C4C"/>
     <w:rsid w:val="00276DB5"/>
+    <w:rsid w:val="0028026C"/>
     <w:rsid w:val="00282101"/>
     <w:rsid w:val="002839B3"/>
     <w:rsid w:val="00283B8E"/>
+    <w:rsid w:val="00283C0F"/>
     <w:rsid w:val="00284602"/>
     <w:rsid w:val="00284A41"/>
     <w:rsid w:val="00284FBB"/>
-    <w:rsid w:val="0028513B"/>
     <w:rsid w:val="002851D7"/>
+    <w:rsid w:val="0028586E"/>
     <w:rsid w:val="00285ECC"/>
+    <w:rsid w:val="002862A6"/>
     <w:rsid w:val="00286D15"/>
     <w:rsid w:val="00286F93"/>
     <w:rsid w:val="002872B0"/>
+    <w:rsid w:val="00287F92"/>
     <w:rsid w:val="002908C3"/>
     <w:rsid w:val="00290A80"/>
+    <w:rsid w:val="00291924"/>
     <w:rsid w:val="002926C0"/>
+    <w:rsid w:val="00294CBD"/>
     <w:rsid w:val="0029617F"/>
     <w:rsid w:val="002966DF"/>
+    <w:rsid w:val="002A0CC6"/>
     <w:rsid w:val="002A385F"/>
     <w:rsid w:val="002A40AD"/>
     <w:rsid w:val="002A5F7F"/>
+    <w:rsid w:val="002B05C2"/>
+    <w:rsid w:val="002B062D"/>
+    <w:rsid w:val="002B0E0F"/>
     <w:rsid w:val="002B1704"/>
     <w:rsid w:val="002B1D4E"/>
+    <w:rsid w:val="002B3A0A"/>
     <w:rsid w:val="002B4B55"/>
     <w:rsid w:val="002B525F"/>
+    <w:rsid w:val="002B56AF"/>
+    <w:rsid w:val="002B736F"/>
     <w:rsid w:val="002B7455"/>
     <w:rsid w:val="002C07EC"/>
+    <w:rsid w:val="002C091D"/>
+    <w:rsid w:val="002C0B5B"/>
+    <w:rsid w:val="002C11BB"/>
+    <w:rsid w:val="002C1D24"/>
     <w:rsid w:val="002C1D27"/>
+    <w:rsid w:val="002C21E2"/>
     <w:rsid w:val="002C23AB"/>
     <w:rsid w:val="002C2616"/>
+    <w:rsid w:val="002C27E4"/>
+    <w:rsid w:val="002C2AD6"/>
     <w:rsid w:val="002C455F"/>
     <w:rsid w:val="002C7BCD"/>
     <w:rsid w:val="002D003E"/>
+    <w:rsid w:val="002D0FF4"/>
     <w:rsid w:val="002D1296"/>
     <w:rsid w:val="002D1FE1"/>
     <w:rsid w:val="002D27AA"/>
     <w:rsid w:val="002D45C7"/>
     <w:rsid w:val="002D5916"/>
     <w:rsid w:val="002D682E"/>
-    <w:rsid w:val="002D769A"/>
+    <w:rsid w:val="002E0F05"/>
     <w:rsid w:val="002E1AF1"/>
     <w:rsid w:val="002E1C81"/>
     <w:rsid w:val="002E2281"/>
     <w:rsid w:val="002E3196"/>
-    <w:rsid w:val="002E44DD"/>
+    <w:rsid w:val="002E3915"/>
     <w:rsid w:val="002E540C"/>
+    <w:rsid w:val="002E5433"/>
     <w:rsid w:val="002E5861"/>
     <w:rsid w:val="002E5C1E"/>
     <w:rsid w:val="002E5DBA"/>
     <w:rsid w:val="002E7CDB"/>
+    <w:rsid w:val="002E7EDE"/>
+    <w:rsid w:val="002F132F"/>
     <w:rsid w:val="002F1576"/>
     <w:rsid w:val="002F357A"/>
     <w:rsid w:val="002F463A"/>
+    <w:rsid w:val="002F4EDB"/>
     <w:rsid w:val="002F5859"/>
     <w:rsid w:val="002F61D8"/>
     <w:rsid w:val="002F6B21"/>
+    <w:rsid w:val="002F742F"/>
     <w:rsid w:val="00300F45"/>
     <w:rsid w:val="00301C6B"/>
+    <w:rsid w:val="00301D9C"/>
     <w:rsid w:val="00303011"/>
-    <w:rsid w:val="003047FF"/>
+    <w:rsid w:val="003038B4"/>
+    <w:rsid w:val="00303E8B"/>
     <w:rsid w:val="003050CD"/>
     <w:rsid w:val="00306FD3"/>
     <w:rsid w:val="00307BCD"/>
+    <w:rsid w:val="003107D7"/>
     <w:rsid w:val="00311824"/>
     <w:rsid w:val="00311899"/>
     <w:rsid w:val="003123D9"/>
     <w:rsid w:val="0031467B"/>
+    <w:rsid w:val="00316CFB"/>
     <w:rsid w:val="00323A98"/>
+    <w:rsid w:val="00324576"/>
+    <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="00325458"/>
+    <w:rsid w:val="003259AF"/>
+    <w:rsid w:val="0033009F"/>
     <w:rsid w:val="00330331"/>
     <w:rsid w:val="00333488"/>
     <w:rsid w:val="003343C1"/>
     <w:rsid w:val="00334F3C"/>
+    <w:rsid w:val="00335378"/>
     <w:rsid w:val="0033590D"/>
-    <w:rsid w:val="0033663A"/>
     <w:rsid w:val="00336B20"/>
+    <w:rsid w:val="00337048"/>
+    <w:rsid w:val="00340661"/>
     <w:rsid w:val="00341752"/>
-    <w:rsid w:val="003420D3"/>
+    <w:rsid w:val="0034243A"/>
     <w:rsid w:val="0034359F"/>
     <w:rsid w:val="003445BC"/>
+    <w:rsid w:val="00344F80"/>
     <w:rsid w:val="0034537A"/>
     <w:rsid w:val="00346342"/>
     <w:rsid w:val="0034742F"/>
     <w:rsid w:val="0034753A"/>
-    <w:rsid w:val="00347980"/>
-    <w:rsid w:val="003510C7"/>
+    <w:rsid w:val="00353BB9"/>
     <w:rsid w:val="00356435"/>
     <w:rsid w:val="00356AD0"/>
     <w:rsid w:val="00357068"/>
+    <w:rsid w:val="00361A4D"/>
+    <w:rsid w:val="00362297"/>
+    <w:rsid w:val="00364AE3"/>
     <w:rsid w:val="00365253"/>
     <w:rsid w:val="00365A14"/>
     <w:rsid w:val="003661F1"/>
     <w:rsid w:val="0037058C"/>
+    <w:rsid w:val="00370931"/>
     <w:rsid w:val="00370D00"/>
     <w:rsid w:val="00370F37"/>
-    <w:rsid w:val="0037331B"/>
     <w:rsid w:val="003737E8"/>
     <w:rsid w:val="00375FAA"/>
-    <w:rsid w:val="003769EE"/>
     <w:rsid w:val="0038171B"/>
     <w:rsid w:val="00382BC2"/>
     <w:rsid w:val="003839D5"/>
     <w:rsid w:val="00384B6F"/>
     <w:rsid w:val="00385059"/>
     <w:rsid w:val="003856CA"/>
     <w:rsid w:val="00386DFE"/>
-    <w:rsid w:val="00387028"/>
     <w:rsid w:val="00387068"/>
     <w:rsid w:val="0038750B"/>
     <w:rsid w:val="003901DF"/>
     <w:rsid w:val="003909DE"/>
     <w:rsid w:val="00390CB7"/>
     <w:rsid w:val="00391BDF"/>
     <w:rsid w:val="00392382"/>
     <w:rsid w:val="00392653"/>
+    <w:rsid w:val="003935F7"/>
     <w:rsid w:val="003936C8"/>
     <w:rsid w:val="003946CC"/>
+    <w:rsid w:val="00394BBB"/>
     <w:rsid w:val="00394CCD"/>
     <w:rsid w:val="00395165"/>
     <w:rsid w:val="00395FD8"/>
     <w:rsid w:val="0039643F"/>
     <w:rsid w:val="003974A9"/>
+    <w:rsid w:val="003975E4"/>
     <w:rsid w:val="00397619"/>
+    <w:rsid w:val="003A0C5D"/>
     <w:rsid w:val="003A0EB1"/>
+    <w:rsid w:val="003A2D73"/>
+    <w:rsid w:val="003A3F1A"/>
+    <w:rsid w:val="003A58F0"/>
     <w:rsid w:val="003B0291"/>
     <w:rsid w:val="003B1662"/>
     <w:rsid w:val="003B271B"/>
+    <w:rsid w:val="003B349A"/>
     <w:rsid w:val="003B39F4"/>
+    <w:rsid w:val="003B3B56"/>
     <w:rsid w:val="003B4B70"/>
     <w:rsid w:val="003B4DE8"/>
+    <w:rsid w:val="003B6CFE"/>
     <w:rsid w:val="003B7343"/>
     <w:rsid w:val="003B7A5C"/>
     <w:rsid w:val="003C0814"/>
     <w:rsid w:val="003C0DAF"/>
-    <w:rsid w:val="003C280C"/>
+    <w:rsid w:val="003C22C5"/>
+    <w:rsid w:val="003C2AF7"/>
+    <w:rsid w:val="003C3057"/>
     <w:rsid w:val="003C410D"/>
     <w:rsid w:val="003C508C"/>
+    <w:rsid w:val="003C63B7"/>
     <w:rsid w:val="003C6810"/>
     <w:rsid w:val="003C6C78"/>
+    <w:rsid w:val="003C6C84"/>
     <w:rsid w:val="003C7EFB"/>
     <w:rsid w:val="003D00E6"/>
     <w:rsid w:val="003D0970"/>
     <w:rsid w:val="003D0FA7"/>
+    <w:rsid w:val="003D1CB8"/>
+    <w:rsid w:val="003D498D"/>
     <w:rsid w:val="003D5E2C"/>
+    <w:rsid w:val="003D5F15"/>
     <w:rsid w:val="003D5F37"/>
-    <w:rsid w:val="003D70CF"/>
     <w:rsid w:val="003E0906"/>
     <w:rsid w:val="003E24B7"/>
     <w:rsid w:val="003E2C78"/>
+    <w:rsid w:val="003E3042"/>
     <w:rsid w:val="003E3A13"/>
     <w:rsid w:val="003E3A3B"/>
-    <w:rsid w:val="003E5ADF"/>
     <w:rsid w:val="003E6568"/>
+    <w:rsid w:val="003E7864"/>
     <w:rsid w:val="003F0642"/>
     <w:rsid w:val="003F0A34"/>
     <w:rsid w:val="003F26F6"/>
     <w:rsid w:val="003F2741"/>
     <w:rsid w:val="003F5BA9"/>
-    <w:rsid w:val="003F5E1D"/>
     <w:rsid w:val="003F62C9"/>
     <w:rsid w:val="003F6F18"/>
+    <w:rsid w:val="00400175"/>
     <w:rsid w:val="0040061E"/>
     <w:rsid w:val="00402AAF"/>
     <w:rsid w:val="00403517"/>
     <w:rsid w:val="004039DB"/>
+    <w:rsid w:val="00404054"/>
     <w:rsid w:val="0040450D"/>
     <w:rsid w:val="004050DB"/>
     <w:rsid w:val="00405385"/>
     <w:rsid w:val="004103A2"/>
     <w:rsid w:val="0041270A"/>
     <w:rsid w:val="004144B8"/>
-    <w:rsid w:val="00414EF3"/>
+    <w:rsid w:val="00415316"/>
+    <w:rsid w:val="004155E1"/>
     <w:rsid w:val="00415D15"/>
     <w:rsid w:val="00415DB2"/>
     <w:rsid w:val="004207B8"/>
     <w:rsid w:val="00420B9A"/>
+    <w:rsid w:val="00421133"/>
+    <w:rsid w:val="004225D7"/>
     <w:rsid w:val="00423D1F"/>
+    <w:rsid w:val="00426173"/>
     <w:rsid w:val="00426451"/>
+    <w:rsid w:val="0042674F"/>
     <w:rsid w:val="00427567"/>
     <w:rsid w:val="00427F72"/>
+    <w:rsid w:val="004304C8"/>
     <w:rsid w:val="00431758"/>
-    <w:rsid w:val="00432AED"/>
+    <w:rsid w:val="00431812"/>
     <w:rsid w:val="00434AA6"/>
     <w:rsid w:val="00434EFF"/>
     <w:rsid w:val="00435442"/>
+    <w:rsid w:val="00436DD4"/>
     <w:rsid w:val="004374A8"/>
     <w:rsid w:val="0043765E"/>
     <w:rsid w:val="0044133D"/>
-    <w:rsid w:val="004424B9"/>
     <w:rsid w:val="004439BF"/>
     <w:rsid w:val="00443D59"/>
     <w:rsid w:val="004444D9"/>
-    <w:rsid w:val="0044509E"/>
     <w:rsid w:val="004466EA"/>
     <w:rsid w:val="004469C3"/>
     <w:rsid w:val="00447E6B"/>
-    <w:rsid w:val="00450875"/>
-    <w:rsid w:val="00454854"/>
+    <w:rsid w:val="00450516"/>
+    <w:rsid w:val="00450E20"/>
+    <w:rsid w:val="004536F4"/>
+    <w:rsid w:val="004546DA"/>
+    <w:rsid w:val="00454F8E"/>
     <w:rsid w:val="0045537A"/>
     <w:rsid w:val="00455EE8"/>
+    <w:rsid w:val="00456162"/>
     <w:rsid w:val="0045645D"/>
     <w:rsid w:val="00456592"/>
+    <w:rsid w:val="00456D91"/>
     <w:rsid w:val="004609FB"/>
     <w:rsid w:val="00460A0C"/>
+    <w:rsid w:val="00460AC6"/>
+    <w:rsid w:val="00460DB1"/>
     <w:rsid w:val="0046107E"/>
-    <w:rsid w:val="0046214E"/>
+    <w:rsid w:val="0046193C"/>
+    <w:rsid w:val="00461EFE"/>
     <w:rsid w:val="00463A1B"/>
+    <w:rsid w:val="00464054"/>
+    <w:rsid w:val="004640CD"/>
+    <w:rsid w:val="00465CFC"/>
     <w:rsid w:val="00467221"/>
     <w:rsid w:val="0047019C"/>
     <w:rsid w:val="00470735"/>
+    <w:rsid w:val="00472C4C"/>
+    <w:rsid w:val="00472E8A"/>
+    <w:rsid w:val="0047346E"/>
+    <w:rsid w:val="00474CDA"/>
+    <w:rsid w:val="0047508C"/>
+    <w:rsid w:val="00475FB7"/>
     <w:rsid w:val="0047673E"/>
+    <w:rsid w:val="004777B1"/>
     <w:rsid w:val="00480F37"/>
     <w:rsid w:val="00482FB2"/>
-    <w:rsid w:val="00484251"/>
-    <w:rsid w:val="0048587C"/>
+    <w:rsid w:val="00483918"/>
+    <w:rsid w:val="00484D5B"/>
+    <w:rsid w:val="00485304"/>
+    <w:rsid w:val="004861B3"/>
     <w:rsid w:val="00486695"/>
-    <w:rsid w:val="00491315"/>
+    <w:rsid w:val="004872D1"/>
     <w:rsid w:val="004917C4"/>
+    <w:rsid w:val="004921D6"/>
     <w:rsid w:val="00492B8B"/>
     <w:rsid w:val="0049304B"/>
     <w:rsid w:val="0049304D"/>
+    <w:rsid w:val="00493E2D"/>
+    <w:rsid w:val="0049415C"/>
+    <w:rsid w:val="00494476"/>
     <w:rsid w:val="00494A5A"/>
     <w:rsid w:val="00496A2F"/>
     <w:rsid w:val="004971CF"/>
-    <w:rsid w:val="004A1202"/>
+    <w:rsid w:val="004A0304"/>
+    <w:rsid w:val="004A0986"/>
     <w:rsid w:val="004A1EC5"/>
     <w:rsid w:val="004A23FC"/>
     <w:rsid w:val="004A31C2"/>
+    <w:rsid w:val="004A360A"/>
     <w:rsid w:val="004A4658"/>
+    <w:rsid w:val="004A57EF"/>
     <w:rsid w:val="004A5CC6"/>
     <w:rsid w:val="004A61B9"/>
     <w:rsid w:val="004A70D0"/>
+    <w:rsid w:val="004B0144"/>
     <w:rsid w:val="004B015E"/>
     <w:rsid w:val="004B09C5"/>
+    <w:rsid w:val="004B1788"/>
     <w:rsid w:val="004B2367"/>
     <w:rsid w:val="004B39BB"/>
     <w:rsid w:val="004B5455"/>
+    <w:rsid w:val="004B5A2D"/>
+    <w:rsid w:val="004B6435"/>
+    <w:rsid w:val="004B6B89"/>
+    <w:rsid w:val="004B78BD"/>
     <w:rsid w:val="004B7A56"/>
     <w:rsid w:val="004C046F"/>
+    <w:rsid w:val="004C1791"/>
     <w:rsid w:val="004C1DEE"/>
     <w:rsid w:val="004C2642"/>
     <w:rsid w:val="004C37A6"/>
     <w:rsid w:val="004C4930"/>
     <w:rsid w:val="004D05A3"/>
+    <w:rsid w:val="004D0A3D"/>
     <w:rsid w:val="004D1912"/>
-    <w:rsid w:val="004D40CE"/>
+    <w:rsid w:val="004D2872"/>
+    <w:rsid w:val="004D3105"/>
     <w:rsid w:val="004D4AE0"/>
+    <w:rsid w:val="004D6835"/>
     <w:rsid w:val="004D7E06"/>
+    <w:rsid w:val="004E07D7"/>
     <w:rsid w:val="004E0B94"/>
     <w:rsid w:val="004E0DE6"/>
     <w:rsid w:val="004E2181"/>
+    <w:rsid w:val="004E2B60"/>
     <w:rsid w:val="004E300A"/>
     <w:rsid w:val="004E3BD3"/>
+    <w:rsid w:val="004E42C8"/>
+    <w:rsid w:val="004E48BC"/>
     <w:rsid w:val="004E4D49"/>
     <w:rsid w:val="004E6103"/>
-    <w:rsid w:val="004E731C"/>
+    <w:rsid w:val="004E730B"/>
     <w:rsid w:val="004E7E55"/>
+    <w:rsid w:val="004F1C2E"/>
     <w:rsid w:val="004F1E02"/>
+    <w:rsid w:val="004F295D"/>
     <w:rsid w:val="004F7580"/>
+    <w:rsid w:val="00501506"/>
     <w:rsid w:val="00502193"/>
+    <w:rsid w:val="00502215"/>
     <w:rsid w:val="00502346"/>
     <w:rsid w:val="00503EAF"/>
     <w:rsid w:val="0050412D"/>
-    <w:rsid w:val="0050480F"/>
+    <w:rsid w:val="00504CE4"/>
     <w:rsid w:val="0050626B"/>
     <w:rsid w:val="0050635E"/>
     <w:rsid w:val="00506539"/>
+    <w:rsid w:val="00507F71"/>
+    <w:rsid w:val="005100F3"/>
     <w:rsid w:val="00511EFE"/>
     <w:rsid w:val="0051227B"/>
     <w:rsid w:val="00512B71"/>
+    <w:rsid w:val="00512D41"/>
     <w:rsid w:val="00513A66"/>
     <w:rsid w:val="00513AC0"/>
     <w:rsid w:val="00513D77"/>
     <w:rsid w:val="00513F9D"/>
+    <w:rsid w:val="00514194"/>
     <w:rsid w:val="00515D72"/>
     <w:rsid w:val="005163F3"/>
-    <w:rsid w:val="005167D7"/>
+    <w:rsid w:val="00516BA4"/>
     <w:rsid w:val="005207CE"/>
     <w:rsid w:val="0052167B"/>
+    <w:rsid w:val="00521767"/>
     <w:rsid w:val="00521E30"/>
     <w:rsid w:val="00523406"/>
-    <w:rsid w:val="00523806"/>
     <w:rsid w:val="005239E8"/>
+    <w:rsid w:val="005245ED"/>
+    <w:rsid w:val="0052479E"/>
+    <w:rsid w:val="005247F0"/>
+    <w:rsid w:val="005251D7"/>
     <w:rsid w:val="005300A6"/>
+    <w:rsid w:val="00530D4D"/>
     <w:rsid w:val="00531950"/>
     <w:rsid w:val="00531E6E"/>
     <w:rsid w:val="00531FCD"/>
     <w:rsid w:val="00532614"/>
     <w:rsid w:val="0053262B"/>
     <w:rsid w:val="0053394E"/>
     <w:rsid w:val="00534818"/>
+    <w:rsid w:val="005363B3"/>
     <w:rsid w:val="00537D4D"/>
     <w:rsid w:val="00540270"/>
     <w:rsid w:val="00540CC2"/>
     <w:rsid w:val="00541997"/>
-    <w:rsid w:val="0054217C"/>
     <w:rsid w:val="00542618"/>
     <w:rsid w:val="00543A49"/>
     <w:rsid w:val="0054401F"/>
-    <w:rsid w:val="00544EDD"/>
     <w:rsid w:val="00545E71"/>
     <w:rsid w:val="00546236"/>
     <w:rsid w:val="0054637A"/>
+    <w:rsid w:val="00546766"/>
     <w:rsid w:val="00546B5A"/>
+    <w:rsid w:val="0055063F"/>
     <w:rsid w:val="0055112C"/>
+    <w:rsid w:val="0055113D"/>
     <w:rsid w:val="0055215B"/>
     <w:rsid w:val="005527CB"/>
     <w:rsid w:val="00553ECF"/>
     <w:rsid w:val="005542A6"/>
     <w:rsid w:val="00555733"/>
     <w:rsid w:val="005564EF"/>
     <w:rsid w:val="00556CD9"/>
     <w:rsid w:val="00556EDC"/>
     <w:rsid w:val="00557EB8"/>
     <w:rsid w:val="00565075"/>
+    <w:rsid w:val="00565657"/>
     <w:rsid w:val="005660AA"/>
+    <w:rsid w:val="00566287"/>
+    <w:rsid w:val="0056756D"/>
     <w:rsid w:val="00570BE6"/>
-    <w:rsid w:val="00570F5D"/>
     <w:rsid w:val="00570F8A"/>
+    <w:rsid w:val="005710DE"/>
     <w:rsid w:val="005712B1"/>
     <w:rsid w:val="005713C3"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="005727E1"/>
+    <w:rsid w:val="00572A5A"/>
     <w:rsid w:val="00573A7B"/>
     <w:rsid w:val="005748C1"/>
     <w:rsid w:val="0057506B"/>
     <w:rsid w:val="005765CB"/>
     <w:rsid w:val="00576EF9"/>
+    <w:rsid w:val="00577083"/>
     <w:rsid w:val="005773C3"/>
+    <w:rsid w:val="00577C4C"/>
     <w:rsid w:val="00577D3D"/>
     <w:rsid w:val="00580267"/>
     <w:rsid w:val="0058246E"/>
     <w:rsid w:val="00583511"/>
     <w:rsid w:val="00584322"/>
     <w:rsid w:val="005844F0"/>
+    <w:rsid w:val="00585CE9"/>
+    <w:rsid w:val="005867E4"/>
+    <w:rsid w:val="00586E45"/>
     <w:rsid w:val="00590205"/>
+    <w:rsid w:val="00590217"/>
     <w:rsid w:val="0059029C"/>
     <w:rsid w:val="005912A2"/>
+    <w:rsid w:val="005915C6"/>
+    <w:rsid w:val="005930D4"/>
+    <w:rsid w:val="00593186"/>
     <w:rsid w:val="005943F9"/>
     <w:rsid w:val="00595BBB"/>
     <w:rsid w:val="00597CB3"/>
     <w:rsid w:val="005A07F5"/>
-    <w:rsid w:val="005A1071"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A1A0C"/>
+    <w:rsid w:val="005A25B5"/>
+    <w:rsid w:val="005A3A83"/>
     <w:rsid w:val="005A4886"/>
     <w:rsid w:val="005A4963"/>
+    <w:rsid w:val="005A4CEB"/>
+    <w:rsid w:val="005A52A9"/>
     <w:rsid w:val="005A78C9"/>
-    <w:rsid w:val="005B0C01"/>
+    <w:rsid w:val="005B01E3"/>
     <w:rsid w:val="005B3367"/>
     <w:rsid w:val="005B3534"/>
+    <w:rsid w:val="005B3702"/>
     <w:rsid w:val="005B3BA7"/>
     <w:rsid w:val="005B5976"/>
     <w:rsid w:val="005B6E10"/>
     <w:rsid w:val="005B768D"/>
     <w:rsid w:val="005B7A51"/>
     <w:rsid w:val="005B7D63"/>
     <w:rsid w:val="005C041F"/>
+    <w:rsid w:val="005C0E40"/>
     <w:rsid w:val="005C2D22"/>
     <w:rsid w:val="005C305E"/>
     <w:rsid w:val="005C3FEA"/>
     <w:rsid w:val="005C41B7"/>
     <w:rsid w:val="005C47A5"/>
+    <w:rsid w:val="005C5519"/>
+    <w:rsid w:val="005D1E18"/>
     <w:rsid w:val="005D370F"/>
-    <w:rsid w:val="005D5C2F"/>
+    <w:rsid w:val="005D3BE9"/>
+    <w:rsid w:val="005D445B"/>
+    <w:rsid w:val="005D5D2A"/>
     <w:rsid w:val="005D7ABD"/>
+    <w:rsid w:val="005E0D44"/>
+    <w:rsid w:val="005E1401"/>
+    <w:rsid w:val="005E30FD"/>
+    <w:rsid w:val="005E3F1A"/>
     <w:rsid w:val="005E5A84"/>
+    <w:rsid w:val="005E692A"/>
+    <w:rsid w:val="005F12B1"/>
+    <w:rsid w:val="005F2D1C"/>
+    <w:rsid w:val="005F4FF2"/>
     <w:rsid w:val="005F6B3F"/>
     <w:rsid w:val="005F719A"/>
+    <w:rsid w:val="005F75A2"/>
     <w:rsid w:val="005F7D81"/>
     <w:rsid w:val="00601A36"/>
+    <w:rsid w:val="00601FE7"/>
     <w:rsid w:val="00603171"/>
     <w:rsid w:val="0060439F"/>
+    <w:rsid w:val="006047B9"/>
     <w:rsid w:val="00605B82"/>
-    <w:rsid w:val="0060611C"/>
+    <w:rsid w:val="00605FB2"/>
     <w:rsid w:val="006079AB"/>
     <w:rsid w:val="00607A0C"/>
     <w:rsid w:val="00607C10"/>
     <w:rsid w:val="00610748"/>
+    <w:rsid w:val="00610BA2"/>
     <w:rsid w:val="006119B3"/>
     <w:rsid w:val="006126B7"/>
     <w:rsid w:val="006138A2"/>
+    <w:rsid w:val="0061647F"/>
     <w:rsid w:val="006167DC"/>
     <w:rsid w:val="00617973"/>
     <w:rsid w:val="00617D01"/>
     <w:rsid w:val="00620328"/>
+    <w:rsid w:val="00620E4B"/>
     <w:rsid w:val="00620EB8"/>
     <w:rsid w:val="00621A05"/>
-    <w:rsid w:val="00626E73"/>
+    <w:rsid w:val="00625491"/>
+    <w:rsid w:val="0062774B"/>
     <w:rsid w:val="00630A19"/>
     <w:rsid w:val="00630E37"/>
     <w:rsid w:val="006312C3"/>
     <w:rsid w:val="00631948"/>
     <w:rsid w:val="00632169"/>
-    <w:rsid w:val="00634F14"/>
+    <w:rsid w:val="00633ABD"/>
+    <w:rsid w:val="00634878"/>
     <w:rsid w:val="00635CB3"/>
     <w:rsid w:val="00635E3F"/>
     <w:rsid w:val="006369FF"/>
+    <w:rsid w:val="00637935"/>
     <w:rsid w:val="00637AAB"/>
     <w:rsid w:val="006401D2"/>
+    <w:rsid w:val="00641141"/>
     <w:rsid w:val="0064292F"/>
+    <w:rsid w:val="006437F1"/>
+    <w:rsid w:val="006448D2"/>
+    <w:rsid w:val="006451C3"/>
     <w:rsid w:val="00645A91"/>
     <w:rsid w:val="00650335"/>
+    <w:rsid w:val="00652809"/>
     <w:rsid w:val="00654166"/>
+    <w:rsid w:val="00654DE0"/>
     <w:rsid w:val="006553D0"/>
-    <w:rsid w:val="0065614B"/>
     <w:rsid w:val="006606E8"/>
     <w:rsid w:val="00660D79"/>
+    <w:rsid w:val="00661827"/>
     <w:rsid w:val="0066191A"/>
+    <w:rsid w:val="0066222B"/>
+    <w:rsid w:val="006622AA"/>
     <w:rsid w:val="00662C55"/>
+    <w:rsid w:val="0066370F"/>
+    <w:rsid w:val="006639E6"/>
     <w:rsid w:val="00663B5E"/>
+    <w:rsid w:val="006654D3"/>
     <w:rsid w:val="006658CD"/>
     <w:rsid w:val="00666C7C"/>
     <w:rsid w:val="00666F4D"/>
     <w:rsid w:val="00667DFA"/>
     <w:rsid w:val="0067031D"/>
+    <w:rsid w:val="006705E5"/>
+    <w:rsid w:val="00670C94"/>
     <w:rsid w:val="00670FB0"/>
-    <w:rsid w:val="006720C1"/>
     <w:rsid w:val="00673029"/>
+    <w:rsid w:val="006732B6"/>
     <w:rsid w:val="00675C43"/>
     <w:rsid w:val="00676E1B"/>
     <w:rsid w:val="00677126"/>
     <w:rsid w:val="00680B23"/>
     <w:rsid w:val="00681E81"/>
     <w:rsid w:val="00682756"/>
     <w:rsid w:val="00682758"/>
-    <w:rsid w:val="006829AE"/>
     <w:rsid w:val="0068312B"/>
     <w:rsid w:val="00683555"/>
     <w:rsid w:val="0068384A"/>
     <w:rsid w:val="00683D37"/>
     <w:rsid w:val="00683F11"/>
     <w:rsid w:val="006842DA"/>
     <w:rsid w:val="00685410"/>
+    <w:rsid w:val="00685CCC"/>
+    <w:rsid w:val="006871CD"/>
+    <w:rsid w:val="006911D5"/>
     <w:rsid w:val="0069202F"/>
     <w:rsid w:val="00692E63"/>
     <w:rsid w:val="0069335B"/>
+    <w:rsid w:val="00693D0F"/>
     <w:rsid w:val="00696486"/>
     <w:rsid w:val="0069755A"/>
     <w:rsid w:val="00697D1B"/>
     <w:rsid w:val="006A0CEE"/>
     <w:rsid w:val="006A12AB"/>
     <w:rsid w:val="006A17D4"/>
     <w:rsid w:val="006A1E6E"/>
-    <w:rsid w:val="006A2186"/>
     <w:rsid w:val="006A21CD"/>
     <w:rsid w:val="006A3142"/>
     <w:rsid w:val="006A3C2F"/>
     <w:rsid w:val="006A5C2E"/>
-    <w:rsid w:val="006A6C78"/>
     <w:rsid w:val="006A6CB0"/>
     <w:rsid w:val="006B0507"/>
+    <w:rsid w:val="006B17E5"/>
+    <w:rsid w:val="006B1A6D"/>
+    <w:rsid w:val="006B1ACF"/>
+    <w:rsid w:val="006B2255"/>
+    <w:rsid w:val="006B2292"/>
+    <w:rsid w:val="006B3A80"/>
     <w:rsid w:val="006B4203"/>
     <w:rsid w:val="006B592F"/>
     <w:rsid w:val="006B70C1"/>
     <w:rsid w:val="006B79BF"/>
+    <w:rsid w:val="006C021B"/>
     <w:rsid w:val="006C15EE"/>
+    <w:rsid w:val="006C3218"/>
     <w:rsid w:val="006C4A6F"/>
     <w:rsid w:val="006C5D21"/>
     <w:rsid w:val="006C6ECE"/>
     <w:rsid w:val="006C6FD9"/>
     <w:rsid w:val="006D023A"/>
     <w:rsid w:val="006D19EB"/>
     <w:rsid w:val="006D3004"/>
     <w:rsid w:val="006D6245"/>
     <w:rsid w:val="006D7371"/>
+    <w:rsid w:val="006D7CE4"/>
     <w:rsid w:val="006E0369"/>
     <w:rsid w:val="006E2DD1"/>
     <w:rsid w:val="006E30D3"/>
     <w:rsid w:val="006E32CF"/>
+    <w:rsid w:val="006E51C5"/>
+    <w:rsid w:val="006E5D3D"/>
     <w:rsid w:val="006E6621"/>
     <w:rsid w:val="006E69E2"/>
+    <w:rsid w:val="006E6A01"/>
     <w:rsid w:val="006F14FC"/>
     <w:rsid w:val="006F5C0A"/>
     <w:rsid w:val="006F6052"/>
     <w:rsid w:val="006F60B2"/>
     <w:rsid w:val="006F6ACA"/>
     <w:rsid w:val="006F777D"/>
     <w:rsid w:val="00701B19"/>
     <w:rsid w:val="00702A4F"/>
     <w:rsid w:val="007039B1"/>
+    <w:rsid w:val="0070459E"/>
     <w:rsid w:val="00705215"/>
+    <w:rsid w:val="00705BC5"/>
+    <w:rsid w:val="00705CA0"/>
     <w:rsid w:val="007064D1"/>
     <w:rsid w:val="007067D5"/>
     <w:rsid w:val="00707432"/>
     <w:rsid w:val="00710638"/>
+    <w:rsid w:val="00714B7A"/>
+    <w:rsid w:val="00714FA3"/>
     <w:rsid w:val="00715473"/>
-    <w:rsid w:val="00715BBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00725117"/>
+    <w:rsid w:val="00724B8E"/>
     <w:rsid w:val="00725A2D"/>
+    <w:rsid w:val="007267CB"/>
     <w:rsid w:val="007274D8"/>
+    <w:rsid w:val="007339A8"/>
     <w:rsid w:val="007340B6"/>
     <w:rsid w:val="0073453F"/>
+    <w:rsid w:val="00735CB6"/>
     <w:rsid w:val="00736455"/>
+    <w:rsid w:val="0074040C"/>
+    <w:rsid w:val="007416AC"/>
     <w:rsid w:val="00741A7D"/>
+    <w:rsid w:val="00741F29"/>
     <w:rsid w:val="007429AD"/>
     <w:rsid w:val="0074341B"/>
+    <w:rsid w:val="0074349E"/>
+    <w:rsid w:val="00744288"/>
     <w:rsid w:val="0074576A"/>
     <w:rsid w:val="0074665A"/>
     <w:rsid w:val="00750787"/>
     <w:rsid w:val="00751313"/>
+    <w:rsid w:val="007531A3"/>
     <w:rsid w:val="00753546"/>
     <w:rsid w:val="00753EA5"/>
+    <w:rsid w:val="0075484B"/>
     <w:rsid w:val="00754990"/>
+    <w:rsid w:val="00757255"/>
+    <w:rsid w:val="0075766E"/>
+    <w:rsid w:val="00757BF2"/>
     <w:rsid w:val="0076008C"/>
-    <w:rsid w:val="0076097F"/>
-    <w:rsid w:val="00762E8E"/>
+    <w:rsid w:val="00760FF5"/>
+    <w:rsid w:val="00762670"/>
     <w:rsid w:val="00764AFE"/>
     <w:rsid w:val="00764FAF"/>
+    <w:rsid w:val="0076542D"/>
     <w:rsid w:val="00765B7F"/>
+    <w:rsid w:val="00766202"/>
     <w:rsid w:val="00767E83"/>
+    <w:rsid w:val="0077004A"/>
     <w:rsid w:val="00771809"/>
     <w:rsid w:val="00772E28"/>
+    <w:rsid w:val="00774612"/>
     <w:rsid w:val="007746E7"/>
     <w:rsid w:val="00775CD9"/>
-    <w:rsid w:val="00776FB8"/>
+    <w:rsid w:val="00776934"/>
     <w:rsid w:val="00781071"/>
+    <w:rsid w:val="007810AE"/>
+    <w:rsid w:val="00782021"/>
     <w:rsid w:val="00782678"/>
     <w:rsid w:val="00782929"/>
     <w:rsid w:val="00782D78"/>
     <w:rsid w:val="00783401"/>
     <w:rsid w:val="00783F3E"/>
+    <w:rsid w:val="007859A6"/>
     <w:rsid w:val="00786674"/>
     <w:rsid w:val="00787154"/>
     <w:rsid w:val="00787EB8"/>
     <w:rsid w:val="0079026B"/>
     <w:rsid w:val="007910B9"/>
+    <w:rsid w:val="00792FC5"/>
     <w:rsid w:val="007930BD"/>
+    <w:rsid w:val="0079328B"/>
     <w:rsid w:val="00793B5C"/>
     <w:rsid w:val="00793CD9"/>
-    <w:rsid w:val="00793E02"/>
     <w:rsid w:val="007947DA"/>
     <w:rsid w:val="007967F0"/>
     <w:rsid w:val="00796DEC"/>
-    <w:rsid w:val="007A07AF"/>
     <w:rsid w:val="007A09DF"/>
     <w:rsid w:val="007A0B47"/>
     <w:rsid w:val="007A0BB2"/>
     <w:rsid w:val="007A255F"/>
+    <w:rsid w:val="007A5409"/>
+    <w:rsid w:val="007A5503"/>
     <w:rsid w:val="007A5B45"/>
+    <w:rsid w:val="007A615D"/>
     <w:rsid w:val="007A6528"/>
+    <w:rsid w:val="007A6858"/>
     <w:rsid w:val="007A7CED"/>
+    <w:rsid w:val="007B0508"/>
+    <w:rsid w:val="007B073D"/>
     <w:rsid w:val="007B2137"/>
     <w:rsid w:val="007B21F7"/>
     <w:rsid w:val="007B2A55"/>
     <w:rsid w:val="007B31F2"/>
+    <w:rsid w:val="007B330B"/>
     <w:rsid w:val="007B456B"/>
+    <w:rsid w:val="007B4882"/>
     <w:rsid w:val="007B5D4C"/>
     <w:rsid w:val="007B6756"/>
+    <w:rsid w:val="007B698C"/>
+    <w:rsid w:val="007B6C8F"/>
     <w:rsid w:val="007B7D22"/>
     <w:rsid w:val="007C1B45"/>
+    <w:rsid w:val="007C1D96"/>
     <w:rsid w:val="007C4974"/>
     <w:rsid w:val="007C4F37"/>
+    <w:rsid w:val="007C7A9F"/>
+    <w:rsid w:val="007C7E5B"/>
+    <w:rsid w:val="007D05A6"/>
     <w:rsid w:val="007D2F3D"/>
+    <w:rsid w:val="007D32D3"/>
+    <w:rsid w:val="007D35E6"/>
     <w:rsid w:val="007D3CC0"/>
     <w:rsid w:val="007D7AF6"/>
+    <w:rsid w:val="007E04D9"/>
+    <w:rsid w:val="007E1C1C"/>
     <w:rsid w:val="007E1C60"/>
     <w:rsid w:val="007E2131"/>
     <w:rsid w:val="007E35DB"/>
     <w:rsid w:val="007E3A1A"/>
     <w:rsid w:val="007E53D0"/>
+    <w:rsid w:val="007E57CA"/>
     <w:rsid w:val="007E5A93"/>
+    <w:rsid w:val="007E6804"/>
+    <w:rsid w:val="007E6D18"/>
+    <w:rsid w:val="007E7994"/>
+    <w:rsid w:val="007F1634"/>
     <w:rsid w:val="007F18D8"/>
     <w:rsid w:val="007F4444"/>
+    <w:rsid w:val="007F4610"/>
     <w:rsid w:val="007F49ED"/>
     <w:rsid w:val="007F4A78"/>
+    <w:rsid w:val="007F545D"/>
     <w:rsid w:val="007F615E"/>
     <w:rsid w:val="007F6CA6"/>
+    <w:rsid w:val="007F716F"/>
+    <w:rsid w:val="007F7209"/>
     <w:rsid w:val="007F7749"/>
     <w:rsid w:val="0080087F"/>
     <w:rsid w:val="008011D6"/>
     <w:rsid w:val="00801635"/>
     <w:rsid w:val="008038D4"/>
     <w:rsid w:val="0081033D"/>
-    <w:rsid w:val="00810CC5"/>
+    <w:rsid w:val="00810A0F"/>
     <w:rsid w:val="008111A8"/>
     <w:rsid w:val="008132C0"/>
     <w:rsid w:val="008141AE"/>
     <w:rsid w:val="00814BDE"/>
+    <w:rsid w:val="00815639"/>
     <w:rsid w:val="0081632F"/>
     <w:rsid w:val="00816FE9"/>
     <w:rsid w:val="0082029B"/>
     <w:rsid w:val="008203F7"/>
     <w:rsid w:val="00821A88"/>
     <w:rsid w:val="00822173"/>
     <w:rsid w:val="0082295E"/>
+    <w:rsid w:val="00822D02"/>
+    <w:rsid w:val="00823B56"/>
     <w:rsid w:val="0082430B"/>
     <w:rsid w:val="00825B2E"/>
-    <w:rsid w:val="0083198F"/>
     <w:rsid w:val="008320CE"/>
+    <w:rsid w:val="008321B4"/>
+    <w:rsid w:val="00832C33"/>
     <w:rsid w:val="008332E9"/>
     <w:rsid w:val="00834859"/>
     <w:rsid w:val="00834B99"/>
+    <w:rsid w:val="00834E87"/>
     <w:rsid w:val="0083571E"/>
     <w:rsid w:val="00835F12"/>
     <w:rsid w:val="00836604"/>
+    <w:rsid w:val="00836A68"/>
+    <w:rsid w:val="008412E9"/>
     <w:rsid w:val="0084221F"/>
     <w:rsid w:val="00842C98"/>
     <w:rsid w:val="00842F0F"/>
+    <w:rsid w:val="0084462F"/>
     <w:rsid w:val="00844BC4"/>
     <w:rsid w:val="00845B88"/>
     <w:rsid w:val="00845C42"/>
     <w:rsid w:val="00846E74"/>
     <w:rsid w:val="00847B2B"/>
+    <w:rsid w:val="0085019C"/>
     <w:rsid w:val="008506B2"/>
     <w:rsid w:val="00854732"/>
     <w:rsid w:val="00857CFA"/>
     <w:rsid w:val="008603DE"/>
     <w:rsid w:val="008604A5"/>
-    <w:rsid w:val="00861842"/>
     <w:rsid w:val="0086249C"/>
+    <w:rsid w:val="0086284E"/>
+    <w:rsid w:val="00862896"/>
+    <w:rsid w:val="008643CD"/>
+    <w:rsid w:val="00864B3D"/>
     <w:rsid w:val="00866169"/>
+    <w:rsid w:val="008668CA"/>
     <w:rsid w:val="00866C7D"/>
     <w:rsid w:val="00866E26"/>
     <w:rsid w:val="008701A6"/>
     <w:rsid w:val="00870635"/>
     <w:rsid w:val="0087200F"/>
     <w:rsid w:val="00872484"/>
+    <w:rsid w:val="00872CE5"/>
     <w:rsid w:val="0087371C"/>
     <w:rsid w:val="00876575"/>
     <w:rsid w:val="008766C5"/>
     <w:rsid w:val="00877662"/>
     <w:rsid w:val="00880B13"/>
     <w:rsid w:val="008814A7"/>
     <w:rsid w:val="008825E1"/>
     <w:rsid w:val="008828A9"/>
     <w:rsid w:val="0088377F"/>
     <w:rsid w:val="0088390B"/>
+    <w:rsid w:val="00883E8A"/>
     <w:rsid w:val="0088443E"/>
-    <w:rsid w:val="00884E6E"/>
     <w:rsid w:val="00885203"/>
+    <w:rsid w:val="008861A9"/>
     <w:rsid w:val="00886ECF"/>
     <w:rsid w:val="008870FE"/>
     <w:rsid w:val="0088725D"/>
+    <w:rsid w:val="0089005B"/>
     <w:rsid w:val="0089083C"/>
     <w:rsid w:val="00892389"/>
     <w:rsid w:val="00894085"/>
+    <w:rsid w:val="008942DE"/>
+    <w:rsid w:val="00895168"/>
+    <w:rsid w:val="008955B7"/>
     <w:rsid w:val="00896B0E"/>
-    <w:rsid w:val="00896B6D"/>
+    <w:rsid w:val="0089702D"/>
     <w:rsid w:val="00897E79"/>
+    <w:rsid w:val="008A01DD"/>
     <w:rsid w:val="008A3961"/>
+    <w:rsid w:val="008A46A1"/>
+    <w:rsid w:val="008A494C"/>
     <w:rsid w:val="008A5448"/>
     <w:rsid w:val="008B4ED7"/>
+    <w:rsid w:val="008B5C38"/>
     <w:rsid w:val="008B6872"/>
     <w:rsid w:val="008B68D7"/>
+    <w:rsid w:val="008B6B68"/>
     <w:rsid w:val="008B6BBF"/>
+    <w:rsid w:val="008C2BBB"/>
     <w:rsid w:val="008C3202"/>
     <w:rsid w:val="008C399E"/>
-    <w:rsid w:val="008C5687"/>
     <w:rsid w:val="008C5ACD"/>
     <w:rsid w:val="008C61C9"/>
     <w:rsid w:val="008C6FD9"/>
+    <w:rsid w:val="008D242B"/>
     <w:rsid w:val="008D2947"/>
     <w:rsid w:val="008D2CB3"/>
     <w:rsid w:val="008D2D4C"/>
+    <w:rsid w:val="008D306F"/>
     <w:rsid w:val="008D5181"/>
     <w:rsid w:val="008D72D9"/>
+    <w:rsid w:val="008D735A"/>
     <w:rsid w:val="008D7BC4"/>
+    <w:rsid w:val="008E04BF"/>
     <w:rsid w:val="008E10F7"/>
     <w:rsid w:val="008E112C"/>
     <w:rsid w:val="008E1368"/>
+    <w:rsid w:val="008E1A25"/>
     <w:rsid w:val="008E1F67"/>
     <w:rsid w:val="008E33B4"/>
     <w:rsid w:val="008E395C"/>
-    <w:rsid w:val="008E3C1A"/>
+    <w:rsid w:val="008E4727"/>
     <w:rsid w:val="008E53B7"/>
     <w:rsid w:val="008E600C"/>
     <w:rsid w:val="008E601B"/>
+    <w:rsid w:val="008E7E87"/>
     <w:rsid w:val="008F001D"/>
+    <w:rsid w:val="008F1673"/>
     <w:rsid w:val="008F32DF"/>
     <w:rsid w:val="008F4110"/>
+    <w:rsid w:val="008F4690"/>
     <w:rsid w:val="008F4F4F"/>
+    <w:rsid w:val="008F55A5"/>
     <w:rsid w:val="008F6442"/>
+    <w:rsid w:val="008F7145"/>
     <w:rsid w:val="008F7C87"/>
     <w:rsid w:val="00900E66"/>
     <w:rsid w:val="0090172F"/>
+    <w:rsid w:val="0090196F"/>
     <w:rsid w:val="00902610"/>
     <w:rsid w:val="009026C9"/>
     <w:rsid w:val="00903C99"/>
     <w:rsid w:val="009040E3"/>
     <w:rsid w:val="00906A1D"/>
     <w:rsid w:val="00907BCD"/>
     <w:rsid w:val="009125CD"/>
-    <w:rsid w:val="009141D7"/>
+    <w:rsid w:val="009154CE"/>
     <w:rsid w:val="00915994"/>
     <w:rsid w:val="00915A41"/>
     <w:rsid w:val="00915A56"/>
-    <w:rsid w:val="00915CB4"/>
+    <w:rsid w:val="009169FB"/>
+    <w:rsid w:val="00917358"/>
+    <w:rsid w:val="00917E5D"/>
+    <w:rsid w:val="00917F9A"/>
     <w:rsid w:val="00920C0C"/>
     <w:rsid w:val="009214A2"/>
     <w:rsid w:val="009247D4"/>
     <w:rsid w:val="00925343"/>
     <w:rsid w:val="00926A1A"/>
     <w:rsid w:val="00926B2A"/>
     <w:rsid w:val="0092748E"/>
     <w:rsid w:val="00927DFC"/>
     <w:rsid w:val="0093094E"/>
     <w:rsid w:val="0093516D"/>
     <w:rsid w:val="00935D11"/>
+    <w:rsid w:val="00936C8F"/>
     <w:rsid w:val="00940216"/>
     <w:rsid w:val="00941359"/>
     <w:rsid w:val="00941571"/>
+    <w:rsid w:val="00942B7B"/>
     <w:rsid w:val="00942BF7"/>
     <w:rsid w:val="009436C7"/>
     <w:rsid w:val="00943A8E"/>
+    <w:rsid w:val="00944960"/>
+    <w:rsid w:val="00946049"/>
     <w:rsid w:val="00946139"/>
+    <w:rsid w:val="009463F2"/>
     <w:rsid w:val="00946823"/>
     <w:rsid w:val="00946B73"/>
+    <w:rsid w:val="00947604"/>
     <w:rsid w:val="00947CF3"/>
+    <w:rsid w:val="009508CC"/>
     <w:rsid w:val="00951F81"/>
     <w:rsid w:val="00952113"/>
     <w:rsid w:val="00952BCE"/>
     <w:rsid w:val="009530D5"/>
-    <w:rsid w:val="009545DA"/>
-    <w:rsid w:val="00954C33"/>
+    <w:rsid w:val="009552C5"/>
+    <w:rsid w:val="00955727"/>
+    <w:rsid w:val="00955CC2"/>
+    <w:rsid w:val="009564F3"/>
+    <w:rsid w:val="00957573"/>
+    <w:rsid w:val="00957C4F"/>
     <w:rsid w:val="00960173"/>
     <w:rsid w:val="0096019B"/>
     <w:rsid w:val="009608FC"/>
+    <w:rsid w:val="00960C06"/>
+    <w:rsid w:val="00961EFD"/>
     <w:rsid w:val="00962743"/>
-    <w:rsid w:val="009666CA"/>
+    <w:rsid w:val="00962E30"/>
+    <w:rsid w:val="00964CEF"/>
+    <w:rsid w:val="00965B4C"/>
     <w:rsid w:val="00971888"/>
+    <w:rsid w:val="00971EE8"/>
     <w:rsid w:val="0097208F"/>
     <w:rsid w:val="00972A53"/>
     <w:rsid w:val="009732F7"/>
     <w:rsid w:val="00973357"/>
-    <w:rsid w:val="00975BBD"/>
-    <w:rsid w:val="00981922"/>
+    <w:rsid w:val="009757C0"/>
+    <w:rsid w:val="00980CA4"/>
     <w:rsid w:val="00983B38"/>
+    <w:rsid w:val="009847A6"/>
     <w:rsid w:val="00985DD9"/>
+    <w:rsid w:val="00986C05"/>
     <w:rsid w:val="009872DC"/>
     <w:rsid w:val="009921A0"/>
     <w:rsid w:val="009921F2"/>
     <w:rsid w:val="00992811"/>
     <w:rsid w:val="00992A6A"/>
     <w:rsid w:val="00997081"/>
     <w:rsid w:val="009970B7"/>
-    <w:rsid w:val="0099767F"/>
     <w:rsid w:val="009A1AD8"/>
-    <w:rsid w:val="009A3806"/>
     <w:rsid w:val="009A3971"/>
     <w:rsid w:val="009A3D9B"/>
     <w:rsid w:val="009A6895"/>
     <w:rsid w:val="009A72A7"/>
-    <w:rsid w:val="009B0957"/>
+    <w:rsid w:val="009A7E08"/>
     <w:rsid w:val="009B0D43"/>
+    <w:rsid w:val="009B240A"/>
+    <w:rsid w:val="009B2CA2"/>
+    <w:rsid w:val="009B3832"/>
     <w:rsid w:val="009B4759"/>
+    <w:rsid w:val="009B508B"/>
     <w:rsid w:val="009B727C"/>
     <w:rsid w:val="009C1C4D"/>
+    <w:rsid w:val="009C1C8C"/>
+    <w:rsid w:val="009C1E65"/>
     <w:rsid w:val="009C2622"/>
     <w:rsid w:val="009C46BE"/>
     <w:rsid w:val="009C6C95"/>
+    <w:rsid w:val="009D06D0"/>
     <w:rsid w:val="009D2A31"/>
     <w:rsid w:val="009D2BE6"/>
     <w:rsid w:val="009D2C70"/>
     <w:rsid w:val="009D2E14"/>
     <w:rsid w:val="009D3B7C"/>
     <w:rsid w:val="009D4537"/>
     <w:rsid w:val="009D45F1"/>
+    <w:rsid w:val="009D471D"/>
+    <w:rsid w:val="009D53A1"/>
+    <w:rsid w:val="009D5815"/>
     <w:rsid w:val="009D6983"/>
+    <w:rsid w:val="009D76B2"/>
+    <w:rsid w:val="009D7866"/>
     <w:rsid w:val="009E151E"/>
-    <w:rsid w:val="009E1E79"/>
-    <w:rsid w:val="009E3954"/>
+    <w:rsid w:val="009E5387"/>
     <w:rsid w:val="009E53AD"/>
-    <w:rsid w:val="009E570D"/>
+    <w:rsid w:val="009E7D1B"/>
     <w:rsid w:val="009F00A4"/>
     <w:rsid w:val="009F1093"/>
-    <w:rsid w:val="009F1574"/>
+    <w:rsid w:val="009F12A6"/>
     <w:rsid w:val="009F3EB0"/>
+    <w:rsid w:val="009F44E3"/>
     <w:rsid w:val="009F617D"/>
     <w:rsid w:val="009F6344"/>
     <w:rsid w:val="009F71BA"/>
     <w:rsid w:val="009F7BC4"/>
     <w:rsid w:val="00A00D43"/>
     <w:rsid w:val="00A0183F"/>
     <w:rsid w:val="00A02FB5"/>
+    <w:rsid w:val="00A0449C"/>
+    <w:rsid w:val="00A04663"/>
+    <w:rsid w:val="00A0497E"/>
     <w:rsid w:val="00A0539D"/>
     <w:rsid w:val="00A058A4"/>
     <w:rsid w:val="00A0700F"/>
     <w:rsid w:val="00A076AD"/>
+    <w:rsid w:val="00A076B4"/>
+    <w:rsid w:val="00A112EF"/>
     <w:rsid w:val="00A115D1"/>
     <w:rsid w:val="00A117AB"/>
     <w:rsid w:val="00A1208F"/>
+    <w:rsid w:val="00A138ED"/>
     <w:rsid w:val="00A13BD6"/>
+    <w:rsid w:val="00A147DB"/>
     <w:rsid w:val="00A147EB"/>
     <w:rsid w:val="00A14BC4"/>
     <w:rsid w:val="00A17190"/>
+    <w:rsid w:val="00A171FF"/>
+    <w:rsid w:val="00A204DC"/>
+    <w:rsid w:val="00A22D62"/>
     <w:rsid w:val="00A25636"/>
+    <w:rsid w:val="00A2705B"/>
     <w:rsid w:val="00A3163F"/>
+    <w:rsid w:val="00A31CDF"/>
     <w:rsid w:val="00A31D4E"/>
     <w:rsid w:val="00A32FA9"/>
-    <w:rsid w:val="00A34E95"/>
-    <w:rsid w:val="00A36D85"/>
+    <w:rsid w:val="00A369E9"/>
     <w:rsid w:val="00A36F4E"/>
+    <w:rsid w:val="00A378CF"/>
     <w:rsid w:val="00A37B08"/>
     <w:rsid w:val="00A42278"/>
     <w:rsid w:val="00A42F14"/>
-    <w:rsid w:val="00A4614C"/>
     <w:rsid w:val="00A463D4"/>
     <w:rsid w:val="00A47120"/>
     <w:rsid w:val="00A47BFC"/>
     <w:rsid w:val="00A500E9"/>
     <w:rsid w:val="00A517BF"/>
     <w:rsid w:val="00A51C83"/>
+    <w:rsid w:val="00A51D1F"/>
     <w:rsid w:val="00A523B2"/>
-    <w:rsid w:val="00A52F99"/>
-    <w:rsid w:val="00A52FA1"/>
+    <w:rsid w:val="00A542DF"/>
     <w:rsid w:val="00A54747"/>
     <w:rsid w:val="00A55898"/>
     <w:rsid w:val="00A56542"/>
     <w:rsid w:val="00A56E01"/>
     <w:rsid w:val="00A6016E"/>
+    <w:rsid w:val="00A604EC"/>
+    <w:rsid w:val="00A60B17"/>
+    <w:rsid w:val="00A61C26"/>
     <w:rsid w:val="00A62AA7"/>
     <w:rsid w:val="00A62B0D"/>
     <w:rsid w:val="00A63AC4"/>
     <w:rsid w:val="00A6401A"/>
     <w:rsid w:val="00A65947"/>
     <w:rsid w:val="00A67918"/>
+    <w:rsid w:val="00A67BC6"/>
     <w:rsid w:val="00A7073B"/>
+    <w:rsid w:val="00A70806"/>
+    <w:rsid w:val="00A7178D"/>
+    <w:rsid w:val="00A7286D"/>
     <w:rsid w:val="00A7491A"/>
     <w:rsid w:val="00A765FB"/>
+    <w:rsid w:val="00A77398"/>
     <w:rsid w:val="00A77D74"/>
-    <w:rsid w:val="00A80D3F"/>
+    <w:rsid w:val="00A80DD5"/>
     <w:rsid w:val="00A8136B"/>
     <w:rsid w:val="00A8252F"/>
     <w:rsid w:val="00A833BC"/>
     <w:rsid w:val="00A83640"/>
     <w:rsid w:val="00A84AF1"/>
     <w:rsid w:val="00A85DC6"/>
     <w:rsid w:val="00A86FFE"/>
     <w:rsid w:val="00A93501"/>
     <w:rsid w:val="00A936C3"/>
+    <w:rsid w:val="00A951B1"/>
+    <w:rsid w:val="00A9539F"/>
     <w:rsid w:val="00A95DA0"/>
     <w:rsid w:val="00A96604"/>
     <w:rsid w:val="00A9674B"/>
     <w:rsid w:val="00A96A0B"/>
     <w:rsid w:val="00A96BB4"/>
-    <w:rsid w:val="00AA5CEB"/>
+    <w:rsid w:val="00AA13EC"/>
+    <w:rsid w:val="00AA253C"/>
+    <w:rsid w:val="00AA68B4"/>
     <w:rsid w:val="00AA6DD1"/>
+    <w:rsid w:val="00AA6F45"/>
     <w:rsid w:val="00AB1319"/>
     <w:rsid w:val="00AB22CF"/>
     <w:rsid w:val="00AB3641"/>
     <w:rsid w:val="00AB50C7"/>
     <w:rsid w:val="00AB5662"/>
-    <w:rsid w:val="00AB688D"/>
+    <w:rsid w:val="00AB5ED0"/>
     <w:rsid w:val="00AC0184"/>
+    <w:rsid w:val="00AC1EF0"/>
     <w:rsid w:val="00AC24E6"/>
     <w:rsid w:val="00AC25E1"/>
+    <w:rsid w:val="00AC2EA8"/>
     <w:rsid w:val="00AC40D3"/>
+    <w:rsid w:val="00AC4D1F"/>
+    <w:rsid w:val="00AC616B"/>
+    <w:rsid w:val="00AC68BF"/>
     <w:rsid w:val="00AD2606"/>
+    <w:rsid w:val="00AE02D3"/>
+    <w:rsid w:val="00AE1196"/>
     <w:rsid w:val="00AE18D6"/>
     <w:rsid w:val="00AE5429"/>
-    <w:rsid w:val="00AE7565"/>
+    <w:rsid w:val="00AE5F58"/>
     <w:rsid w:val="00AF0488"/>
     <w:rsid w:val="00AF0909"/>
     <w:rsid w:val="00AF18CA"/>
     <w:rsid w:val="00AF2389"/>
     <w:rsid w:val="00AF2F8B"/>
     <w:rsid w:val="00AF3664"/>
     <w:rsid w:val="00AF46E4"/>
-    <w:rsid w:val="00AF4F00"/>
+    <w:rsid w:val="00AF4EF5"/>
+    <w:rsid w:val="00AF6B0E"/>
     <w:rsid w:val="00AF6E41"/>
-    <w:rsid w:val="00B00A02"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B10B14"/>
+    <w:rsid w:val="00B01A7B"/>
+    <w:rsid w:val="00B049D0"/>
+    <w:rsid w:val="00B06851"/>
     <w:rsid w:val="00B10CAE"/>
-    <w:rsid w:val="00B14400"/>
     <w:rsid w:val="00B16069"/>
     <w:rsid w:val="00B1658B"/>
+    <w:rsid w:val="00B172F8"/>
     <w:rsid w:val="00B20AB2"/>
     <w:rsid w:val="00B227C6"/>
     <w:rsid w:val="00B22B6B"/>
     <w:rsid w:val="00B23D47"/>
     <w:rsid w:val="00B26E3A"/>
+    <w:rsid w:val="00B2799B"/>
+    <w:rsid w:val="00B27C98"/>
     <w:rsid w:val="00B30AD1"/>
+    <w:rsid w:val="00B30B50"/>
+    <w:rsid w:val="00B33AB4"/>
     <w:rsid w:val="00B34C76"/>
     <w:rsid w:val="00B35DF8"/>
-    <w:rsid w:val="00B36E4E"/>
+    <w:rsid w:val="00B3673D"/>
     <w:rsid w:val="00B4004B"/>
     <w:rsid w:val="00B401CC"/>
     <w:rsid w:val="00B40929"/>
+    <w:rsid w:val="00B41951"/>
     <w:rsid w:val="00B4276E"/>
     <w:rsid w:val="00B42DC6"/>
     <w:rsid w:val="00B44840"/>
     <w:rsid w:val="00B45714"/>
     <w:rsid w:val="00B45A6D"/>
     <w:rsid w:val="00B45EBE"/>
+    <w:rsid w:val="00B5103F"/>
+    <w:rsid w:val="00B5108E"/>
+    <w:rsid w:val="00B52AA8"/>
     <w:rsid w:val="00B52BA7"/>
     <w:rsid w:val="00B5435E"/>
     <w:rsid w:val="00B55F81"/>
     <w:rsid w:val="00B56935"/>
+    <w:rsid w:val="00B579DC"/>
     <w:rsid w:val="00B57CCC"/>
     <w:rsid w:val="00B60469"/>
     <w:rsid w:val="00B60519"/>
     <w:rsid w:val="00B60617"/>
+    <w:rsid w:val="00B60A1A"/>
     <w:rsid w:val="00B61A24"/>
     <w:rsid w:val="00B62158"/>
+    <w:rsid w:val="00B634B0"/>
     <w:rsid w:val="00B63DB1"/>
     <w:rsid w:val="00B63F39"/>
+    <w:rsid w:val="00B64564"/>
+    <w:rsid w:val="00B670A1"/>
     <w:rsid w:val="00B67848"/>
+    <w:rsid w:val="00B67A5A"/>
+    <w:rsid w:val="00B71A27"/>
     <w:rsid w:val="00B730DD"/>
-    <w:rsid w:val="00B738DE"/>
     <w:rsid w:val="00B73E17"/>
     <w:rsid w:val="00B751E6"/>
     <w:rsid w:val="00B75396"/>
-    <w:rsid w:val="00B75FA8"/>
+    <w:rsid w:val="00B8015A"/>
     <w:rsid w:val="00B81A21"/>
     <w:rsid w:val="00B81A38"/>
     <w:rsid w:val="00B82A76"/>
+    <w:rsid w:val="00B8393E"/>
     <w:rsid w:val="00B85D78"/>
     <w:rsid w:val="00B85EBE"/>
+    <w:rsid w:val="00B87BC6"/>
     <w:rsid w:val="00B90D5A"/>
     <w:rsid w:val="00B9145E"/>
     <w:rsid w:val="00B922CF"/>
+    <w:rsid w:val="00B92EB5"/>
     <w:rsid w:val="00B93C59"/>
     <w:rsid w:val="00B947F4"/>
-    <w:rsid w:val="00B96521"/>
     <w:rsid w:val="00B9660B"/>
     <w:rsid w:val="00B97978"/>
     <w:rsid w:val="00B97BCE"/>
     <w:rsid w:val="00BA1C6C"/>
     <w:rsid w:val="00BA347A"/>
+    <w:rsid w:val="00BA4750"/>
+    <w:rsid w:val="00BA4879"/>
     <w:rsid w:val="00BA5733"/>
     <w:rsid w:val="00BA71B6"/>
+    <w:rsid w:val="00BB23C2"/>
     <w:rsid w:val="00BB2B95"/>
+    <w:rsid w:val="00BB3AF3"/>
     <w:rsid w:val="00BB50DC"/>
     <w:rsid w:val="00BB527A"/>
+    <w:rsid w:val="00BB5D24"/>
+    <w:rsid w:val="00BC19D0"/>
     <w:rsid w:val="00BC29D2"/>
+    <w:rsid w:val="00BC429A"/>
+    <w:rsid w:val="00BC42D3"/>
     <w:rsid w:val="00BC617A"/>
     <w:rsid w:val="00BC6FC7"/>
+    <w:rsid w:val="00BC7354"/>
     <w:rsid w:val="00BC7CF7"/>
+    <w:rsid w:val="00BD28FD"/>
+    <w:rsid w:val="00BD2A08"/>
+    <w:rsid w:val="00BD3652"/>
+    <w:rsid w:val="00BD420B"/>
     <w:rsid w:val="00BD493B"/>
     <w:rsid w:val="00BD5DEE"/>
     <w:rsid w:val="00BD6E48"/>
     <w:rsid w:val="00BD765D"/>
     <w:rsid w:val="00BD7EB3"/>
+    <w:rsid w:val="00BE00C1"/>
     <w:rsid w:val="00BE0489"/>
     <w:rsid w:val="00BE0FAD"/>
     <w:rsid w:val="00BE114A"/>
     <w:rsid w:val="00BE318D"/>
+    <w:rsid w:val="00BE4311"/>
     <w:rsid w:val="00BE5A7E"/>
     <w:rsid w:val="00BE67EE"/>
+    <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00BE776A"/>
     <w:rsid w:val="00BF0C34"/>
     <w:rsid w:val="00BF1C5E"/>
     <w:rsid w:val="00BF2579"/>
     <w:rsid w:val="00BF5188"/>
+    <w:rsid w:val="00BF6DAC"/>
     <w:rsid w:val="00BF7EB6"/>
     <w:rsid w:val="00C0019C"/>
+    <w:rsid w:val="00C0122D"/>
     <w:rsid w:val="00C02775"/>
-    <w:rsid w:val="00C03566"/>
+    <w:rsid w:val="00C0283C"/>
+    <w:rsid w:val="00C03051"/>
     <w:rsid w:val="00C04E53"/>
+    <w:rsid w:val="00C05548"/>
     <w:rsid w:val="00C05A87"/>
+    <w:rsid w:val="00C0608E"/>
     <w:rsid w:val="00C072BC"/>
     <w:rsid w:val="00C0769E"/>
     <w:rsid w:val="00C07938"/>
+    <w:rsid w:val="00C07A60"/>
     <w:rsid w:val="00C07DAC"/>
     <w:rsid w:val="00C108F9"/>
     <w:rsid w:val="00C10974"/>
     <w:rsid w:val="00C1397F"/>
+    <w:rsid w:val="00C13F6D"/>
     <w:rsid w:val="00C14AC8"/>
+    <w:rsid w:val="00C14C01"/>
+    <w:rsid w:val="00C15335"/>
     <w:rsid w:val="00C156E4"/>
     <w:rsid w:val="00C16E5E"/>
     <w:rsid w:val="00C175EC"/>
     <w:rsid w:val="00C1779E"/>
     <w:rsid w:val="00C17ED0"/>
     <w:rsid w:val="00C2015D"/>
     <w:rsid w:val="00C203D4"/>
     <w:rsid w:val="00C223B7"/>
     <w:rsid w:val="00C2322D"/>
     <w:rsid w:val="00C24067"/>
     <w:rsid w:val="00C244D9"/>
+    <w:rsid w:val="00C2468F"/>
     <w:rsid w:val="00C24D93"/>
     <w:rsid w:val="00C31260"/>
+    <w:rsid w:val="00C31798"/>
     <w:rsid w:val="00C31BD2"/>
     <w:rsid w:val="00C345B1"/>
     <w:rsid w:val="00C36B40"/>
     <w:rsid w:val="00C36C15"/>
     <w:rsid w:val="00C37052"/>
+    <w:rsid w:val="00C40793"/>
     <w:rsid w:val="00C41E1E"/>
     <w:rsid w:val="00C42CB7"/>
+    <w:rsid w:val="00C42F93"/>
     <w:rsid w:val="00C442AB"/>
     <w:rsid w:val="00C44C25"/>
     <w:rsid w:val="00C45987"/>
     <w:rsid w:val="00C45C7F"/>
     <w:rsid w:val="00C46641"/>
     <w:rsid w:val="00C467BA"/>
+    <w:rsid w:val="00C47D80"/>
     <w:rsid w:val="00C51021"/>
     <w:rsid w:val="00C526DB"/>
     <w:rsid w:val="00C5397F"/>
     <w:rsid w:val="00C54D68"/>
     <w:rsid w:val="00C5731C"/>
     <w:rsid w:val="00C57400"/>
     <w:rsid w:val="00C60143"/>
+    <w:rsid w:val="00C6017D"/>
     <w:rsid w:val="00C60392"/>
     <w:rsid w:val="00C609B1"/>
     <w:rsid w:val="00C60CA0"/>
     <w:rsid w:val="00C60D71"/>
     <w:rsid w:val="00C6227F"/>
+    <w:rsid w:val="00C63226"/>
     <w:rsid w:val="00C646B5"/>
-    <w:rsid w:val="00C650F5"/>
+    <w:rsid w:val="00C6532E"/>
+    <w:rsid w:val="00C67C0A"/>
     <w:rsid w:val="00C70305"/>
-    <w:rsid w:val="00C72D3B"/>
+    <w:rsid w:val="00C71940"/>
+    <w:rsid w:val="00C728FB"/>
     <w:rsid w:val="00C7330E"/>
+    <w:rsid w:val="00C73429"/>
+    <w:rsid w:val="00C740F3"/>
     <w:rsid w:val="00C749CD"/>
     <w:rsid w:val="00C756E9"/>
     <w:rsid w:val="00C75B20"/>
+    <w:rsid w:val="00C77A9D"/>
+    <w:rsid w:val="00C817C9"/>
     <w:rsid w:val="00C825FE"/>
     <w:rsid w:val="00C82A54"/>
-    <w:rsid w:val="00C83FAB"/>
+    <w:rsid w:val="00C83E94"/>
     <w:rsid w:val="00C851DF"/>
     <w:rsid w:val="00C854C1"/>
     <w:rsid w:val="00C85791"/>
+    <w:rsid w:val="00C87B91"/>
     <w:rsid w:val="00C87D2B"/>
-    <w:rsid w:val="00C921A7"/>
+    <w:rsid w:val="00C9059D"/>
+    <w:rsid w:val="00C91AED"/>
+    <w:rsid w:val="00C92261"/>
     <w:rsid w:val="00C9342A"/>
+    <w:rsid w:val="00C93A1C"/>
+    <w:rsid w:val="00C940BF"/>
     <w:rsid w:val="00C942BE"/>
     <w:rsid w:val="00C94696"/>
     <w:rsid w:val="00C9738C"/>
     <w:rsid w:val="00C975BD"/>
     <w:rsid w:val="00CA080E"/>
+    <w:rsid w:val="00CA6A61"/>
     <w:rsid w:val="00CA6F89"/>
     <w:rsid w:val="00CA70B1"/>
     <w:rsid w:val="00CB04D0"/>
     <w:rsid w:val="00CB050D"/>
     <w:rsid w:val="00CB07A6"/>
+    <w:rsid w:val="00CB0CA2"/>
+    <w:rsid w:val="00CB1DE4"/>
     <w:rsid w:val="00CB2868"/>
+    <w:rsid w:val="00CB33D5"/>
+    <w:rsid w:val="00CB3487"/>
     <w:rsid w:val="00CB3A6D"/>
-    <w:rsid w:val="00CB4A21"/>
     <w:rsid w:val="00CB627A"/>
     <w:rsid w:val="00CB6286"/>
     <w:rsid w:val="00CB6357"/>
     <w:rsid w:val="00CB648D"/>
     <w:rsid w:val="00CB6EC3"/>
     <w:rsid w:val="00CB7033"/>
     <w:rsid w:val="00CC211E"/>
     <w:rsid w:val="00CC3A37"/>
     <w:rsid w:val="00CC4376"/>
     <w:rsid w:val="00CC5509"/>
+    <w:rsid w:val="00CC5863"/>
+    <w:rsid w:val="00CC681E"/>
     <w:rsid w:val="00CD0319"/>
     <w:rsid w:val="00CD19B2"/>
+    <w:rsid w:val="00CD206B"/>
     <w:rsid w:val="00CD25F7"/>
-    <w:rsid w:val="00CD3B67"/>
     <w:rsid w:val="00CD4AAE"/>
-    <w:rsid w:val="00CD61F6"/>
+    <w:rsid w:val="00CD4E22"/>
+    <w:rsid w:val="00CD55F9"/>
+    <w:rsid w:val="00CD6A1F"/>
     <w:rsid w:val="00CD7841"/>
-    <w:rsid w:val="00CE1174"/>
     <w:rsid w:val="00CE16C7"/>
     <w:rsid w:val="00CE1A50"/>
     <w:rsid w:val="00CE2764"/>
+    <w:rsid w:val="00CE38CE"/>
     <w:rsid w:val="00CE3B33"/>
     <w:rsid w:val="00CE46F0"/>
     <w:rsid w:val="00CE4ADA"/>
     <w:rsid w:val="00CE5943"/>
     <w:rsid w:val="00CE5DCE"/>
     <w:rsid w:val="00CE6442"/>
     <w:rsid w:val="00CF047C"/>
     <w:rsid w:val="00CF052D"/>
+    <w:rsid w:val="00CF05E2"/>
     <w:rsid w:val="00CF203D"/>
     <w:rsid w:val="00CF26EF"/>
+    <w:rsid w:val="00CF300C"/>
     <w:rsid w:val="00CF358D"/>
     <w:rsid w:val="00CF470B"/>
+    <w:rsid w:val="00CF4BDF"/>
     <w:rsid w:val="00D004A8"/>
+    <w:rsid w:val="00D00EC0"/>
+    <w:rsid w:val="00D01A1A"/>
     <w:rsid w:val="00D02CFC"/>
     <w:rsid w:val="00D02E77"/>
-    <w:rsid w:val="00D03DFE"/>
     <w:rsid w:val="00D0743B"/>
-    <w:rsid w:val="00D13CFE"/>
+    <w:rsid w:val="00D100CC"/>
+    <w:rsid w:val="00D1023C"/>
+    <w:rsid w:val="00D10B9D"/>
+    <w:rsid w:val="00D14E75"/>
     <w:rsid w:val="00D1549F"/>
     <w:rsid w:val="00D16E20"/>
     <w:rsid w:val="00D17A14"/>
     <w:rsid w:val="00D20D4D"/>
+    <w:rsid w:val="00D21CDA"/>
+    <w:rsid w:val="00D24B89"/>
     <w:rsid w:val="00D24EB2"/>
     <w:rsid w:val="00D2663C"/>
     <w:rsid w:val="00D305B4"/>
     <w:rsid w:val="00D3188E"/>
+    <w:rsid w:val="00D31B8E"/>
     <w:rsid w:val="00D329A6"/>
     <w:rsid w:val="00D329DB"/>
     <w:rsid w:val="00D337AB"/>
     <w:rsid w:val="00D33E81"/>
     <w:rsid w:val="00D364A0"/>
     <w:rsid w:val="00D36FA8"/>
-    <w:rsid w:val="00D45025"/>
+    <w:rsid w:val="00D37025"/>
+    <w:rsid w:val="00D40068"/>
+    <w:rsid w:val="00D41457"/>
     <w:rsid w:val="00D45170"/>
+    <w:rsid w:val="00D46A8F"/>
     <w:rsid w:val="00D475CF"/>
     <w:rsid w:val="00D501D7"/>
     <w:rsid w:val="00D51225"/>
     <w:rsid w:val="00D51524"/>
     <w:rsid w:val="00D5172C"/>
+    <w:rsid w:val="00D55100"/>
     <w:rsid w:val="00D5523B"/>
     <w:rsid w:val="00D55BAB"/>
     <w:rsid w:val="00D55DAF"/>
     <w:rsid w:val="00D55E30"/>
+    <w:rsid w:val="00D564FA"/>
+    <w:rsid w:val="00D60992"/>
     <w:rsid w:val="00D62F9F"/>
-    <w:rsid w:val="00D63749"/>
+    <w:rsid w:val="00D64BCD"/>
     <w:rsid w:val="00D65C15"/>
     <w:rsid w:val="00D65D1E"/>
     <w:rsid w:val="00D66BC5"/>
     <w:rsid w:val="00D67D34"/>
     <w:rsid w:val="00D700AF"/>
     <w:rsid w:val="00D711D8"/>
+    <w:rsid w:val="00D71F2C"/>
+    <w:rsid w:val="00D7621F"/>
     <w:rsid w:val="00D77D63"/>
     <w:rsid w:val="00D80954"/>
     <w:rsid w:val="00D821C6"/>
+    <w:rsid w:val="00D84613"/>
     <w:rsid w:val="00D85058"/>
+    <w:rsid w:val="00D87672"/>
     <w:rsid w:val="00D87845"/>
-    <w:rsid w:val="00D941EA"/>
+    <w:rsid w:val="00D8794A"/>
+    <w:rsid w:val="00D9377A"/>
+    <w:rsid w:val="00D93D05"/>
     <w:rsid w:val="00D95E57"/>
     <w:rsid w:val="00DA0DFA"/>
+    <w:rsid w:val="00DA2214"/>
+    <w:rsid w:val="00DA46DF"/>
     <w:rsid w:val="00DA5DEC"/>
     <w:rsid w:val="00DA6115"/>
     <w:rsid w:val="00DA6977"/>
+    <w:rsid w:val="00DA6D81"/>
     <w:rsid w:val="00DB05D8"/>
     <w:rsid w:val="00DB223B"/>
     <w:rsid w:val="00DB3BE5"/>
+    <w:rsid w:val="00DB4173"/>
+    <w:rsid w:val="00DB6488"/>
+    <w:rsid w:val="00DB679F"/>
     <w:rsid w:val="00DB780B"/>
     <w:rsid w:val="00DC117E"/>
     <w:rsid w:val="00DC16E0"/>
+    <w:rsid w:val="00DC22F3"/>
     <w:rsid w:val="00DC2499"/>
     <w:rsid w:val="00DC31C9"/>
     <w:rsid w:val="00DC5842"/>
     <w:rsid w:val="00DC68AC"/>
-    <w:rsid w:val="00DC68CE"/>
-    <w:rsid w:val="00DC7E14"/>
+    <w:rsid w:val="00DC6B38"/>
+    <w:rsid w:val="00DC6CFC"/>
     <w:rsid w:val="00DD1080"/>
     <w:rsid w:val="00DD1675"/>
     <w:rsid w:val="00DD1B9B"/>
+    <w:rsid w:val="00DD5E95"/>
     <w:rsid w:val="00DD644A"/>
+    <w:rsid w:val="00DD7C1C"/>
+    <w:rsid w:val="00DE04C0"/>
     <w:rsid w:val="00DE0863"/>
     <w:rsid w:val="00DE153E"/>
+    <w:rsid w:val="00DE15CC"/>
     <w:rsid w:val="00DE1BD6"/>
+    <w:rsid w:val="00DE258A"/>
     <w:rsid w:val="00DE3232"/>
+    <w:rsid w:val="00DE56EB"/>
     <w:rsid w:val="00DE7858"/>
     <w:rsid w:val="00DE7911"/>
-    <w:rsid w:val="00DF0760"/>
     <w:rsid w:val="00DF2089"/>
     <w:rsid w:val="00DF26AB"/>
     <w:rsid w:val="00DF3394"/>
+    <w:rsid w:val="00DF3D05"/>
+    <w:rsid w:val="00DF6173"/>
     <w:rsid w:val="00DF6C5A"/>
     <w:rsid w:val="00DF7D6E"/>
+    <w:rsid w:val="00DF7FC1"/>
     <w:rsid w:val="00E004AB"/>
     <w:rsid w:val="00E01BF7"/>
-    <w:rsid w:val="00E03059"/>
+    <w:rsid w:val="00E03820"/>
     <w:rsid w:val="00E03BB4"/>
     <w:rsid w:val="00E03C73"/>
+    <w:rsid w:val="00E04146"/>
     <w:rsid w:val="00E04223"/>
     <w:rsid w:val="00E066C9"/>
     <w:rsid w:val="00E070C4"/>
-    <w:rsid w:val="00E103D0"/>
+    <w:rsid w:val="00E10740"/>
     <w:rsid w:val="00E10E42"/>
     <w:rsid w:val="00E113CC"/>
     <w:rsid w:val="00E12724"/>
     <w:rsid w:val="00E127C0"/>
+    <w:rsid w:val="00E12894"/>
     <w:rsid w:val="00E12EE0"/>
     <w:rsid w:val="00E155B8"/>
     <w:rsid w:val="00E166B3"/>
     <w:rsid w:val="00E169E3"/>
     <w:rsid w:val="00E16AD0"/>
+    <w:rsid w:val="00E204EE"/>
     <w:rsid w:val="00E226DF"/>
     <w:rsid w:val="00E22803"/>
     <w:rsid w:val="00E22884"/>
     <w:rsid w:val="00E23394"/>
     <w:rsid w:val="00E23C7E"/>
     <w:rsid w:val="00E24BBD"/>
+    <w:rsid w:val="00E24C38"/>
     <w:rsid w:val="00E265B0"/>
     <w:rsid w:val="00E26AA3"/>
     <w:rsid w:val="00E27684"/>
     <w:rsid w:val="00E27EC3"/>
     <w:rsid w:val="00E30845"/>
     <w:rsid w:val="00E30E15"/>
     <w:rsid w:val="00E317CF"/>
-    <w:rsid w:val="00E332C4"/>
+    <w:rsid w:val="00E32170"/>
     <w:rsid w:val="00E35252"/>
     <w:rsid w:val="00E35DF6"/>
     <w:rsid w:val="00E37371"/>
     <w:rsid w:val="00E4039C"/>
+    <w:rsid w:val="00E40922"/>
     <w:rsid w:val="00E40BA3"/>
+    <w:rsid w:val="00E4133D"/>
     <w:rsid w:val="00E41528"/>
     <w:rsid w:val="00E41DB2"/>
+    <w:rsid w:val="00E46181"/>
     <w:rsid w:val="00E46943"/>
     <w:rsid w:val="00E47B85"/>
     <w:rsid w:val="00E50EED"/>
+    <w:rsid w:val="00E51862"/>
     <w:rsid w:val="00E51971"/>
     <w:rsid w:val="00E51D93"/>
+    <w:rsid w:val="00E523F7"/>
     <w:rsid w:val="00E54693"/>
     <w:rsid w:val="00E55912"/>
+    <w:rsid w:val="00E57F4E"/>
     <w:rsid w:val="00E603A1"/>
+    <w:rsid w:val="00E626E6"/>
+    <w:rsid w:val="00E63C38"/>
+    <w:rsid w:val="00E66732"/>
+    <w:rsid w:val="00E67083"/>
     <w:rsid w:val="00E702D8"/>
     <w:rsid w:val="00E703DD"/>
     <w:rsid w:val="00E72251"/>
     <w:rsid w:val="00E731DC"/>
+    <w:rsid w:val="00E74DE8"/>
     <w:rsid w:val="00E74FC9"/>
     <w:rsid w:val="00E752B3"/>
     <w:rsid w:val="00E75EA6"/>
+    <w:rsid w:val="00E764A0"/>
     <w:rsid w:val="00E7662C"/>
     <w:rsid w:val="00E76D1C"/>
     <w:rsid w:val="00E77AC7"/>
-    <w:rsid w:val="00E80DE9"/>
-    <w:rsid w:val="00E826C4"/>
+    <w:rsid w:val="00E80635"/>
     <w:rsid w:val="00E85628"/>
+    <w:rsid w:val="00E878DE"/>
     <w:rsid w:val="00E87B41"/>
     <w:rsid w:val="00E9030C"/>
+    <w:rsid w:val="00E9077A"/>
+    <w:rsid w:val="00E91896"/>
+    <w:rsid w:val="00E91C26"/>
+    <w:rsid w:val="00E92930"/>
     <w:rsid w:val="00E93E2B"/>
+    <w:rsid w:val="00E95F8C"/>
     <w:rsid w:val="00E969ED"/>
+    <w:rsid w:val="00E96E60"/>
     <w:rsid w:val="00E97749"/>
     <w:rsid w:val="00EA1DCD"/>
+    <w:rsid w:val="00EA22E1"/>
     <w:rsid w:val="00EA44AB"/>
     <w:rsid w:val="00EA44AD"/>
     <w:rsid w:val="00EA4EF2"/>
     <w:rsid w:val="00EA58CC"/>
+    <w:rsid w:val="00EA5E28"/>
     <w:rsid w:val="00EA742A"/>
     <w:rsid w:val="00EB0B79"/>
     <w:rsid w:val="00EB13A5"/>
     <w:rsid w:val="00EB1F77"/>
     <w:rsid w:val="00EB3260"/>
-    <w:rsid w:val="00EB3809"/>
+    <w:rsid w:val="00EB4EAB"/>
     <w:rsid w:val="00EB4EE8"/>
     <w:rsid w:val="00EB4F13"/>
+    <w:rsid w:val="00EB66F3"/>
+    <w:rsid w:val="00EB7D25"/>
     <w:rsid w:val="00EC032B"/>
     <w:rsid w:val="00EC0578"/>
     <w:rsid w:val="00EC118F"/>
+    <w:rsid w:val="00EC3592"/>
+    <w:rsid w:val="00EC5FC8"/>
+    <w:rsid w:val="00EC60DE"/>
+    <w:rsid w:val="00EC664D"/>
     <w:rsid w:val="00ED14D1"/>
+    <w:rsid w:val="00ED1599"/>
+    <w:rsid w:val="00ED1CD2"/>
     <w:rsid w:val="00ED391C"/>
     <w:rsid w:val="00ED7A0A"/>
+    <w:rsid w:val="00EE0014"/>
     <w:rsid w:val="00EE1606"/>
+    <w:rsid w:val="00EE18A9"/>
     <w:rsid w:val="00EE2C00"/>
+    <w:rsid w:val="00EE384B"/>
     <w:rsid w:val="00EE3AB1"/>
+    <w:rsid w:val="00EE3B4F"/>
     <w:rsid w:val="00EE3E2E"/>
+    <w:rsid w:val="00EE4931"/>
+    <w:rsid w:val="00EE504C"/>
     <w:rsid w:val="00EE695D"/>
+    <w:rsid w:val="00EF00CC"/>
     <w:rsid w:val="00EF0ABE"/>
     <w:rsid w:val="00EF16FD"/>
+    <w:rsid w:val="00EF267E"/>
     <w:rsid w:val="00EF2D6C"/>
     <w:rsid w:val="00EF3DB7"/>
     <w:rsid w:val="00EF42C2"/>
-    <w:rsid w:val="00EF4592"/>
     <w:rsid w:val="00EF4A9D"/>
+    <w:rsid w:val="00EF587F"/>
     <w:rsid w:val="00EF5968"/>
+    <w:rsid w:val="00EF6431"/>
+    <w:rsid w:val="00EF78C6"/>
     <w:rsid w:val="00F00B70"/>
+    <w:rsid w:val="00F01AC3"/>
     <w:rsid w:val="00F024F0"/>
+    <w:rsid w:val="00F029C7"/>
+    <w:rsid w:val="00F02DB7"/>
+    <w:rsid w:val="00F04D61"/>
     <w:rsid w:val="00F0590E"/>
     <w:rsid w:val="00F05BE6"/>
     <w:rsid w:val="00F05C25"/>
     <w:rsid w:val="00F10C30"/>
+    <w:rsid w:val="00F10E27"/>
+    <w:rsid w:val="00F12980"/>
     <w:rsid w:val="00F1348C"/>
+    <w:rsid w:val="00F147DD"/>
     <w:rsid w:val="00F16704"/>
     <w:rsid w:val="00F169FF"/>
     <w:rsid w:val="00F16AEC"/>
     <w:rsid w:val="00F16BEF"/>
     <w:rsid w:val="00F17AA3"/>
     <w:rsid w:val="00F20747"/>
     <w:rsid w:val="00F21E83"/>
     <w:rsid w:val="00F23292"/>
+    <w:rsid w:val="00F2374B"/>
+    <w:rsid w:val="00F23E2C"/>
     <w:rsid w:val="00F24300"/>
-    <w:rsid w:val="00F2620E"/>
+    <w:rsid w:val="00F30FC6"/>
     <w:rsid w:val="00F31D40"/>
     <w:rsid w:val="00F33051"/>
     <w:rsid w:val="00F3370F"/>
     <w:rsid w:val="00F33D07"/>
     <w:rsid w:val="00F347F7"/>
+    <w:rsid w:val="00F3492C"/>
+    <w:rsid w:val="00F34AC2"/>
     <w:rsid w:val="00F36A30"/>
+    <w:rsid w:val="00F36AED"/>
     <w:rsid w:val="00F37451"/>
-    <w:rsid w:val="00F40D36"/>
     <w:rsid w:val="00F41B80"/>
     <w:rsid w:val="00F41C50"/>
     <w:rsid w:val="00F41DF9"/>
     <w:rsid w:val="00F42C74"/>
+    <w:rsid w:val="00F42F7D"/>
     <w:rsid w:val="00F4340B"/>
     <w:rsid w:val="00F43642"/>
     <w:rsid w:val="00F4474B"/>
+    <w:rsid w:val="00F4705B"/>
     <w:rsid w:val="00F51D48"/>
     <w:rsid w:val="00F51F01"/>
     <w:rsid w:val="00F51F12"/>
     <w:rsid w:val="00F526DD"/>
     <w:rsid w:val="00F548D5"/>
     <w:rsid w:val="00F54E93"/>
     <w:rsid w:val="00F54EEB"/>
+    <w:rsid w:val="00F56C2D"/>
     <w:rsid w:val="00F57D48"/>
-    <w:rsid w:val="00F57F58"/>
     <w:rsid w:val="00F6279B"/>
     <w:rsid w:val="00F62824"/>
+    <w:rsid w:val="00F62924"/>
+    <w:rsid w:val="00F63473"/>
     <w:rsid w:val="00F6661F"/>
+    <w:rsid w:val="00F669D8"/>
     <w:rsid w:val="00F67825"/>
     <w:rsid w:val="00F71582"/>
     <w:rsid w:val="00F72305"/>
-    <w:rsid w:val="00F73A4A"/>
     <w:rsid w:val="00F759FC"/>
-    <w:rsid w:val="00F80507"/>
+    <w:rsid w:val="00F819BC"/>
     <w:rsid w:val="00F81F44"/>
     <w:rsid w:val="00F823A9"/>
     <w:rsid w:val="00F825C3"/>
     <w:rsid w:val="00F82CBC"/>
+    <w:rsid w:val="00F83443"/>
+    <w:rsid w:val="00F851D3"/>
+    <w:rsid w:val="00F86939"/>
+    <w:rsid w:val="00F86D4A"/>
     <w:rsid w:val="00F86F7D"/>
     <w:rsid w:val="00F87D43"/>
     <w:rsid w:val="00F90D17"/>
     <w:rsid w:val="00F91032"/>
     <w:rsid w:val="00F915F4"/>
+    <w:rsid w:val="00F924DC"/>
+    <w:rsid w:val="00F9338F"/>
     <w:rsid w:val="00F940B8"/>
     <w:rsid w:val="00F97182"/>
     <w:rsid w:val="00F9767C"/>
     <w:rsid w:val="00F976B8"/>
-    <w:rsid w:val="00FA2450"/>
+    <w:rsid w:val="00F97C0E"/>
+    <w:rsid w:val="00FA6540"/>
     <w:rsid w:val="00FA6870"/>
     <w:rsid w:val="00FB35A1"/>
     <w:rsid w:val="00FB41FC"/>
     <w:rsid w:val="00FB4C58"/>
     <w:rsid w:val="00FB5DA6"/>
-    <w:rsid w:val="00FB6B83"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC3177"/>
+    <w:rsid w:val="00FC20BB"/>
+    <w:rsid w:val="00FC2222"/>
+    <w:rsid w:val="00FC3825"/>
     <w:rsid w:val="00FC4610"/>
     <w:rsid w:val="00FC4856"/>
     <w:rsid w:val="00FC59D3"/>
+    <w:rsid w:val="00FC5DC1"/>
     <w:rsid w:val="00FC6039"/>
+    <w:rsid w:val="00FC6405"/>
     <w:rsid w:val="00FC65AA"/>
     <w:rsid w:val="00FC67BB"/>
     <w:rsid w:val="00FC7175"/>
     <w:rsid w:val="00FD003F"/>
     <w:rsid w:val="00FD05F2"/>
     <w:rsid w:val="00FD1172"/>
+    <w:rsid w:val="00FD1740"/>
     <w:rsid w:val="00FD211D"/>
     <w:rsid w:val="00FD4614"/>
+    <w:rsid w:val="00FD4FF6"/>
     <w:rsid w:val="00FD54C0"/>
     <w:rsid w:val="00FE032D"/>
+    <w:rsid w:val="00FE0524"/>
     <w:rsid w:val="00FE060E"/>
     <w:rsid w:val="00FE1158"/>
     <w:rsid w:val="00FE2985"/>
-    <w:rsid w:val="00FE29AF"/>
+    <w:rsid w:val="00FE4240"/>
     <w:rsid w:val="00FE4860"/>
+    <w:rsid w:val="00FE577A"/>
     <w:rsid w:val="00FF0CBD"/>
     <w:rsid w:val="00FF0F3D"/>
     <w:rsid w:val="00FF28F7"/>
     <w:rsid w:val="00FF415C"/>
     <w:rsid w:val="00FF5B4C"/>
     <w:rsid w:val="00FF5C67"/>
     <w:rsid w:val="00FF63A5"/>
+    <w:rsid w:val="00FF671E"/>
     <w:rsid w:val="00FF77AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2104"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E471458"/>
+  <w14:docId w14:val="44C51D08"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30833,50 +31859,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EMEAEnBodyText">
     <w:name w:val="EMEA En Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
@@ -31989,64 +33016,118 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="001F27C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="PMingLiU" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="el-GR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-[...3 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B96521"/>
+    <w:rsid w:val="00A67BC6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00F924DC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="bg-BG"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00F924DC"/>
+    <w:rPr>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="bg-BG" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DraftingNotesAgency">
+    <w:name w:val="Drafting Notes (Agency)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodytextAgency"/>
+    <w:link w:val="DraftingNotesAgencyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F1C2E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="567"/>
+      </w:tabs>
+      <w:spacing w:after="140" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DraftingNotesAgencyChar">
+    <w:name w:val="Drafting Notes (Agency) Char"/>
+    <w:link w:val="DraftingNotesAgency"/>
+    <w:rsid w:val="004F1C2E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Verdana" w:hAnsi="Courier New"/>
+      <w:i/>
+      <w:color w:val="339966"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="96600181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="116149727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -32240,198 +33321,164 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1834254252">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -32449,65 +33496,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -32528,162 +33575,148 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="82ad3a63-90ad-4a46-a3cb-757f4658e205" origin="userSelected">
   <element uid="03e9b10b-a1f9-4a88-9630-476473f62285" value=""/>
   <element uid="7349a702-6462-4442-88eb-c64cd513835c" value=""/>
   <element uid="ba0343df-3220-4244-9388-1298e2abc028" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="30" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="67e8901781104ab95baa49f9aa9fb9c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a464f9d2d379c728283befa67a89e175" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="36" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d596a0123228be3b31093c589924aac1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="733470f82a37c81ed48658b42f29b3f5" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
+                <xsd:element ref="ns3:_ApprovalAssignedTo" minOccurs="0"/>
+                <xsd:element ref="ns3:_ApprovalRespondedBy" minOccurs="0"/>
+                <xsd:element ref="ns3:_ApprovalSentBy" minOccurs="0"/>
+                <xsd:element ref="ns3:_ApprovalStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -32767,51 +33800,51 @@
     <xsd:element name="TaxCatchAll" ma:index="37" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{665852a9-51cb-438d-a850-d8097df60d25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a034c160-bfb7-45f5-8632-2eb7e0508071">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62874b74-7561-4a92-a6e7-f8370cb4455a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:indexed="true" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="24" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="25" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
@@ -32862,50 +33895,122 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="38" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ApprovalAssignedTo" ma:index="45" nillable="true" ma:displayName="Approvers" ma:list="UserInfo" ma:internalName="_ApprovalAssignedTo" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalRespondedBy" ma:index="46" nillable="true" ma:displayName="Responses" ma:list="UserInfo" ma:internalName="_ApprovalRespondedBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalSentBy" ma:index="47" nillable="true" ma:displayName="Approval Creator" ma:list="UserInfo" ma:internalName="_ApprovalSentBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalStatus" ma:index="48" nillable="true" ma:displayName="Approval status" ma:internalName="_ApprovalStatus" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
@@ -33054,204 +34159,249 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
     <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
     <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-2220371</_dlc_DocId>
+    <_ApprovalAssignedTo xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalAssignedTo>
+    <_ApprovalStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">0</_ApprovalStatus>
+    <_ApprovalRespondedBy xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalRespondedBy>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3406169</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
-      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-2220371</Url>
-      <Description>EMADOC-1700519818-2220371</Description>
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3406169</Url>
+      <Description>EMADOC-1700519818-3406169</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DCB082-8B85-4BF7-A029-8E858AC59801}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7EDE827-405B-4875-B3FE-5D8170167AE3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6617FD8-989C-4A88-9D6C-CED8652C55DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75283F1-71F4-4A16-AD0A-87DBA4373580}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F71709-6ED5-4E17-957A-7C62E27C9E4B}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99B9EC8D-1E74-474A-83AC-F80EA21845DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A7A66CC-7F44-448D-B54E-ECC55F15A215}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{043BBC07-6F9C-435B-95A0-F2443A535495}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FE4ED42-5055-455F-AE3D-7A0320224104}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D27CF90B-1F5B-4CD8-AB11-7C101CC8B887}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{880DDCFF-3908-4CA2-AB04-23462E17A1DF}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" enabled="0" method="" siteId="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>50</Pages>
-[...1 lines deleted...]
-  <Characters>77424</Characters>
+  <Pages>52</Pages>
+  <Words>13695</Words>
+  <Characters>80666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>645</Lines>
-  <Paragraphs>181</Paragraphs>
+  <Lines>2520</Lines>
+  <Paragraphs>1084</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Prolia: EPAR – Product information – tracked changes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>90825</CharactersWithSpaces>
+  <CharactersWithSpaces>93277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65582</vt:i4>
+        <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx</vt:lpwstr>
+        <vt:lpwstr>http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3801208</vt:i4>
+        <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ema.europa.eu/</vt:lpwstr>
+        <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65582</vt:i4>
+        <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx</vt:lpwstr>
+        <vt:lpwstr>http://www.ema.europa.eu/docs/en_GB/document_library/Template_or_form/2013/03/WC500139752.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Prolia: EPAR – Product information – tracked changes</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_SetDate">
+    <vt:lpwstr>2026-03-20T16:30:34Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_Name">
+    <vt:lpwstr>Non-Amgen (no marking)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_SiteId">
+    <vt:lpwstr>4b4266a6-1368-41af-ad5a-59eb634f7ad8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_ActionId">
+    <vt:lpwstr>fe4957ce-ec73-4684-b347-eac410ccc075</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_65e75503-0edf-4274-9f8b-1f267fd68475_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>f678eac6-6ce7-4c23-8487-7ad50726804c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>e67d63af-df19-4890-82b1-77d5e67e5975</vt:lpwstr>
   </property>
 </Properties>
 </file>