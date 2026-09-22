--- v0 (2025-10-13)
+++ v1 (2026-09-22)
@@ -1,36428 +1,38387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00117A4A" w14:paraId="35E436FE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD05D0" w14:paraId="77326C0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5AAC4D" w14:textId="7F1FE798" w:rsidR="00C32EF6" w:rsidRPr="00220238" w:rsidRDefault="00C32EF6">
+          <w:p w14:paraId="206AB991" w14:textId="4112B1AD" w:rsidR="00203CA3" w:rsidRPr="00220238" w:rsidRDefault="00203CA3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00220238">
               <w:t xml:space="preserve">Το παρόν έγγραφο αποτελεί τις εγκεκριμένες πληροφορίες προϊόντος για το </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Xgeva</w:t>
             </w:r>
             <w:r w:rsidRPr="00220238">
               <w:t>, ενώ επισημαίνονται οι αλλαγές που επήλθαν στις πληροφορίες προϊόντος σε συνέχεια της προηγούμενης διαδικασίας (</w:t>
             </w:r>
-            <w:r w:rsidR="00172107" w:rsidRPr="00172107">
-              <w:t>EMEA/H/C/002173/IB/0086/G</w:t>
+            <w:r w:rsidR="006516C2" w:rsidRPr="006516C2">
+              <w:t>EMA/VR/0000280127</w:t>
             </w:r>
             <w:r w:rsidRPr="00220238">
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A90DE16" w14:textId="77777777" w:rsidR="00C32EF6" w:rsidRPr="00220238" w:rsidRDefault="00C32EF6">
+          <w:p w14:paraId="395DAE3E" w14:textId="77777777" w:rsidR="00203CA3" w:rsidRPr="00220238" w:rsidRDefault="00203CA3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6621B330" w14:textId="7D9F6695" w:rsidR="00AA7E0A" w:rsidRPr="00172107" w:rsidRDefault="00C32EF6" w:rsidP="008D3A94">
+          <w:p w14:paraId="16E2004E" w14:textId="6B0FA38E" w:rsidR="00BD05D0" w:rsidRPr="00D67658" w:rsidRDefault="00203CA3" w:rsidP="00203CA3">
             <w:r w:rsidRPr="00220238">
               <w:t xml:space="preserve">Για περισσότερες πληροφορίες, βλ. τον δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
             </w:r>
-            <w:r w:rsidR="00172107">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00A07EAA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://www.ema.europa.eu/en/medicines/human/EPAR/</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>xgeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41215F75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="41215F75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3857EA24" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4A848440" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBE2A5E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28E97708" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6C0FF8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6DB221AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15AD834D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="01DB2057" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C92CB28" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0433B2CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6688A17C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3857EA24" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A7F7BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FBE2A5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D760B5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D6C0FF8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A5B3D5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7DF53515" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF0AF12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="577A6AC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF53515" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43026F99" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43026F99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F801BEB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BBF053" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="00BBF053" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44FF4D7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="44FF4D7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114C63C5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="114C63C5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9C33B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3A9C33B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1578C155" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1578C155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΠΑΡΑΡΤΗΜΑ Ι</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DA927" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="549DA927" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6F1DC0" w14:textId="1B2324CB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F6F1DC0" w14:textId="1B2324CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>ΠΕΡΙΛΗΨΗ ΤΩΝ ΧΑΡΑΚΤΗΡΙΣΤΙΚΩΝ ΤΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D52DC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="24D52DC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2149519B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="14CC70E4" w14:textId="0C914894" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2149519B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CC70E4" w14:textId="0C914894" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F772C7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40F772C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02139C8B" w14:textId="0A4DB801" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="02139C8B" w14:textId="0A4DB801" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45693F70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="45693F70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B37557" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71B37557" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΟΙΟΤΙΚΗ ΚΑΙ ΠΟΣΟΤΙΚΗ ΣΥΝΘΕΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA990A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0CA990A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601F2EDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="601F2EDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κάθε φιαλίδιο περιέχει 120 mg denosumab σε 1,7 ml διαλύματος (70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFB14DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FFB14DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Κάθε προγεμισμένη σύριγγα περιέχει 120 mg denosumab σε 1,0 ml διαλύματος (120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27557FBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="27557FBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1612835A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1612835A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το denosumab είναι ένα ανθρώπινο μονοκλωνικό αντίσωμα IgG2 που παράγεται σε κυτταρική σειρά θηλαστικού (κύτταρα ωοθήκης κινέζικου κρικητού) με τεχνολογία ανασυνδυασμένου DNA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F45D9AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5F45D9AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BCB4B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00CFD90D" w14:textId="213CC320" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Έκδοχο με γνωστές δράσεις</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="036D956B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        <w:t>Έκδοχ</w:t>
+      </w:r>
+      <w:ins w:id="0" w:author="Author">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>α</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="1" w:author="Author">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:delText>ο</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> με γνωστές δράσεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036D956B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Κάθε 1,7 ml διαλύματος περιέχει 78 mg σορβιτόλης (E420).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5C0A3A" w14:textId="348EED6B" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0E5C0A3A" w14:textId="348EED6B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Κάθε 1,0 ml διαλύματος περιέχει 37 mg σορβιτόλης (E420) και 6,1 mg L</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>φαινυλαλανίνης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09E18C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5A212123" w14:textId="5B99428A" w:rsidR="00416C31" w:rsidRPr="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C1E69C2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:ins w:id="2" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="3" w:author="Author">
+        <w:r>
+          <w:t>Κάθε 1,7 ml διαλύματος περιέχει 0,17 mg πολυσορβικού 20.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="40C6768E" w14:textId="22E41B1B" w:rsidR="00A12B36" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...50 lines deleted...]
-          <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
+          <w:ins w:id="4" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="5" w:author="Author">
+        <w:r>
+          <w:t>Κάθε 1,0 ml διαλύματος περιέχει 0,1 mg πολυσορβικού 20.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="5ED49FA9" w14:textId="7F148604" w:rsidR="000A22A9" w:rsidRPr="00E246D3" w:rsidRDefault="003A2761">
-[...66 lines deleted...]
-    <w:p w14:paraId="3F7F76B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7326AD50" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449D39ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7C1E69C2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Διαυγές, άχρωμο έως υποκίτρινο διάλυμα που μπορεί να περιέχει ίχνη από ημιδιαφανή έως λευκά πρωτεϊνικά σωματίδια.</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="64341E7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        <w:t>Για τον πλήρη κατάλογο των εκδόχων, βλ. παράγραφο 6.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CC36A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7658A1C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4142CFE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>ΚΛΙΝΙΚΕΣ ΠΛΗΡΟΦΟΡΙΕΣ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E82DBFB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:t>ΦΑΡΜΑΚΟΤΕΧΝΙΚΗ ΜΟΡΦΗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2E490D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3E10F6" w14:textId="233E9D51" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00386FDB">
-[...93 lines deleted...]
-    <w:p w14:paraId="79177303" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="172C06BB" w14:textId="55EE2F40" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F72564" w14:textId="08E0103F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ενέσιμο διάλυμα (ένεση).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7309E32C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-        <w:keepNext/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0AEF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Δοσολογία</w:t>
-[...32 lines deleted...]
-        <w:keepNext/>
+        <w:t>XGEVA 120 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318D2B1C" w14:textId="28C7EED7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:i/>
-[...24 lines deleted...]
-        <w:keepNext/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ενέσιμο διάλυμα (ένεση).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A15140" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449D39ED" w14:textId="79B9BD55" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Διαυγές, άχρωμο έως υποκίτρινο διάλυμα που μπορεί να περιέχει ίχνη από ημιδιαφανή έως λευκά πρωτεϊνικά σωματίδια.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB990E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E1B9BC8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="64341E7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ΚΛΙΝΙΚΕΣ ΠΛΗΡΟΦΟΡΙΕΣ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E82DBFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3E10F6" w14:textId="233E9D51" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Θεραπευτικές ενδείξεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111D92F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369C199F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Πρόληψη σκελετικών συμβαμάτων (παθολογικό κάταγμα, ακτινοβολία των οστών, συμπίεση του νωτιαίου μυελού ή χειρουργική των οστών) σε ενήλικες με προχωρημένες κακοήθειες που εμπλέκουν τα οστά (βλέπε παράγραφο 5.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8FC753" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDE7779" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Θεραπεία των ενηλίκων και των σκελετικά ώριμων εφήβων με γιγαντοκυτταρικό όγκο των οστών που είναι ανεγχείρητος ή όταν η χειρουργική εκτομή είναι πιθανό να οδηγήσει σε σοβαρή νοσηρότητα.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049A18E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BA1562" w14:textId="3425F82E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Δοσολογία και τρόπος χορήγησης</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD324AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E32ACAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Το XGEVA θα πρέπει να χορηγείται υπό την ευθύνη ενός επαγγελματία της υγείας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79177303" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A43832" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Δοσολογία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0CA49E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6613FBB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Απαιτείται η συμπληρωματική χορήγηση τουλάχιστον 500 mg ασβεστίου και 400 IU βιταμίνης D ημερησίως σε όλους τους ασθενείς εκτός και αν παρατηρείται υπερασβεστιαιμία (βλ. παράγραφο 4.4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB9B48" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7D70D4CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Στους ασθενείς που λαμβάνουν θεραπεία με XGEVA θα πρέπει να δίνονται το φύλλο οδηγιών χρήσης και η κάρτα υπενθύμισης ασθενούς.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA0866D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6551E839" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t>Πρόληψη των σκελετικών συμβαμάτων σε ενήλικες με προχωρημένες κακοήθειες που εμπλέκουν τα οστά</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246D0D1" w14:textId="5C13CC6F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Η συνιστώμενη δόση είναι 120 mg χορηγούμενη ως εφάπαξ υποδόρια ένεση μια φορά κάθε 4 εβδομάδες στο μηρό, την κοιλιακή χώρα ή το άνω μέρος του βραχίονα.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C589F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="524995E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Γιγαντοκυτταρικός όγκος των οστών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C079C79" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6C079C79" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η συνιστώμενη δόση του XGEVA είναι 120 mg χορηγούμενη ως εφάπαξ υποδόρια ένεση μία φορά κάθε 4 εβδομάδες στο μηρό, την κοιλιακή χώρα ή το άνω μέρος του βραχίονα με επιπρόσθετες δόσεις των 120 mg τις ημέρες 8 και 15 της χορήγησης του πρώτου μήνα της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0AAF96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7B0AAF96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="63FF0168" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="6" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FF0168" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οι ασθενείς της φάσης II της μελέτης που υποβλήθηκαν σε πλήρη εκτομή του γιγαντοκυτταρικού όγκου των οστών έλαβαν επιπλέον 6 μήνες θεραπείας μετά τη χειρουργική επέμβαση, σύμφωνα με το πρωτόκολλο της μελέτης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E5CC9F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="48E5CC9F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="32E7C16F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="7" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E7C16F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Οι ασθενείς με γιγαντοκυτταρικό όγκο των οστών πρέπει να αξιολογούνται σε τακτά χρονικά διαστήματα για να διαπιστώνεται εάν συνεχίζουν να έχουν όφελος από τη θεραπεία. Σε ασθενείς των οποίων η νόσος βρίσκεται υπό έλεγχο με το XGEVA, δεν έχει αξιολογηθεί η επίδραση της διακοπής ή του τερματισμού της θεραπείας, ωστόσο περιορισμένα δεδομένα σε αυτούς τους ασθενείς δεν υποδεικνύουν υποτροπή με τη διακοπή της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF498B6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="659372B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7FF498B6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659372B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15112B14" w14:textId="164E5603" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="15112B14" w14:textId="164E5603" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Δεν απαιτείται προσαρμογή της δόσης σε ασθενείς με νεφρική δυσλειτουργία (βλ. παραγράφους 4.4 για συστάσεις σχετικά με την παρακολούθηση του ασβεστίου, 4.8 και 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F712835" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F712835" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="032033C7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="032033C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ηπατική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F0774" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="056F0774" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Η ασφάλεια και η αποτελεσματικότητα του denosumab δεν έχουν μελετηθεί σε ασθενείς με ηπατική δυσλειτουργία (βλ. παράγραφο 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7D9C6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F7D9C6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60E6BD4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60E6BD4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ηλικιωμένοι ασθενείς (ηλικίας ≥ 65 ετών)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF94161" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EF94161" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν απαιτείται προσαρμογή της δόσης στους ηλικιωμένους ασθενείς (βλ. παράγραφο 5.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4DCE8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0B4DCE8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F9C66C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42F9C66C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033DF6DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="033DF6DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Η ασφάλεια και η αποτελεσματικότητα του XGEVA δεν έχουν τεκμηριωθεί σε παιδιατρικούς ασθενείς (ηλικίας &lt; 18 ετών) εκτός των σκελετικά ώριμων εφήβων (ηλικίας 12</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 ετών) με γιγαντοκυτταρικό όγκο των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33C5F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="0C3E5420" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7B33C5F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0C3E5420" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA δεν συνιστάται σε παιδιατρικούς ασθενείς (ηλικίας &lt; 18 ετών) εκτός των σκελετικά ώριμων εφήβων (ηλικίας 12</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 ετών) με γιγαντοκυτταρικό όγκο των οστών (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2E0D71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="57C67C45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4E2E0D71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="57C67C45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Θεραπεία των σκελετικά ώριμων εφήβων με γιγαντοκυτταρικό όγκο των οστών που είναι ανεγχείρητος ή όταν η χειρουργική εκτομή είναι πιθανό να οδηγήσει σε σοβαρή νοσηρότητα: η δοσολογία είναι η ίδια όπως για τους ενήλικες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749A4332" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="5D10D717" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="749A4332" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5D10D717" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Η αναστολή του RANK/RANK ligand (RANKL) σε μελέτες με πειραματόζωα συνδέθηκε με την αναστολή της ανάπτυξης του οστού και την έλλειψη έκφυσης δοντιών, αλλά αυτές οι αλλαγές ήταν μερικώς αναστρέψιμες μετά τη διακοπή της αναστολής του RANKL (βλ. παράγραφο 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1865FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6A1865FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="450DBCE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="450DBCE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Τρόπος χορήγησης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14DEE2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B14DEE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB74C56" w14:textId="39EC9209" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2AB74C56" w14:textId="39EC9209" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Για υποδόρια χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AB468D" w14:textId="30EEB8FB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43AB468D" w14:textId="30EEB8FB" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36428CEB" w14:textId="77777777" w:rsidR="00583CA3" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="36428CEB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="StyleItalic"/>
       </w:pPr>
       <w:r>
         <w:t>Το διάλυμα XGEVA 120 mg/1,7 ml σε φιαλίδιο μίας χρήσης:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3DE650" w14:textId="16D64C87" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F3DE650" w14:textId="16D64C87" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η χορήγηση του φιαλιδίου 120 mg/1,7 ml θα πρέπει να πραγματοποιείται αποκλειστικά από επαγγελματία της υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD166AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3AD166AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B94368" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="54B94368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="StyleItalic"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Το διάλυμα XGEVA 120 mg/1,0 ml σε προγεμισμένη σύριγγα:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79496C1E" w14:textId="0FC49031" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="79496C1E" w14:textId="0FC49031" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η χορήγηση με χρήση προγεμισμένης σύριγγας 120 mg/1,0 ml μπορεί να πραγματοποιηθεί από ασθενή ή από φροντιστή που έχει λάβει εκπαίδευση σε τεχνικές χορήγησης ένεσης από επαγγελματία της υγείας. Η πρώτη αυτοχορήγηση με προγεμισμένη σύριγγα XGEVA θα πρέπει να γίνεται υπό την επίβλεψη επαγγελματία της υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60390FB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="515407CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60390FB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="515407CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Για οδηγίες σχετικά με την χρήση, τον χειρισμό και την απόρριψη, βλ. παράγραφο 6.6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBBB9A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FBBB9A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCE43BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00386FDB">
+    <w:p w14:paraId="7FCE43BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Αντενδείξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27097E1B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="27097E1B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3237A08F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3237A08F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Υπερευαισθησία στη δραστική ουσία ή σε κάποιο από τα έκδοχα που αναφέρονται στην παράγραφο 6.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B17641F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="6B68A864" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B17641F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="6B68A864" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Σοβαρή υπασβεστιαιμία για την οποία οι ασθενείς δεν έχουν λάβει θεραπεία (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2910E7D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="089AB89D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2910E7D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="089AB89D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Verdana"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μη επουλωμένη βλάβη από οδοντική χειρουργική επέμβαση ή εγχείρηση στόματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A91788" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="1BF89499" w14:textId="4C4381C8" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="32A91788" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1BF89499" w14:textId="4C4381C8" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.4</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ειδικές προειδοποιήσεις και προφυλάξεις κατά τη χρήση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A698368" w14:textId="50A7E002" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2A698368" w14:textId="50A7E002" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18F777A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB072A">
+    <w:p w14:paraId="18F777A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Ιχνηλασιμότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C37847D" w14:textId="77777777" w:rsidR="00BC11CB" w:rsidRPr="00CD38BE" w:rsidRDefault="00BC11CB" w:rsidP="00AB072A">
+    <w:p w14:paraId="0C37847D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B61CEE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="003B09CC">
+    <w:p w14:paraId="68B61CEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Προκειμένου να βελτιωθεί η ιχνηλασιμότητα των βιολογικών φαρμακευτικών προϊόντων, το όνομα και ο αριθμός παρτίδας του χορηγούμενου φαρμάκου πρέπει να καταγράφεται με σαφήνεια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C90A1D2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="003B09CC">
+    <w:p w14:paraId="7C90A1D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE2EDBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2CE2EDBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C77E5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="18C77E5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3847CF04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="8" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3847CF04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Απαιτείται η συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D σε όλους τους ασθενείς εκτός και αν παρατηρείται υπερασβεστιαιμία (βλ. παράγραφο 4.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DD9163" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35DD9163" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="101F6101" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="9" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101F6101" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Υπασβεστιαιμία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED91545" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1ED91545" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0911AA7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="003B09CC">
+          <w:rPrChange w:id="10" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0911AA7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Η προϋπάρχουσα υπασβεστιαιμία πρέπει να διορθώνεται πριν από την έναρξη της θεραπείας με XGEVA. Υπασβεστιαιμία μπορεί να συμβεί ανά πάσα στιγμή κατά τη διάρκεια της θεραπείας με ΧGEVA. Η παρακολούθηση των επιπέδων ασβεστίου πρέπει να διενεργείται (i) πριν την αρχική δόση του XGEVA, (ii) εντός δύο εβδομάδων μετά την αρχική δόση, (iii) σε περίπτωση εμφάνισης πιθανών συμπτωμάτων υπασβεστιαιμίας (βλ. παράγραφο 4.8 για τα συμπτώματα). Πρέπει να εξεταστεί το ενδεχόμενο επιπρόσθετης παρακολούθησης των επιπέδων ασβεστίου κατά τη διάρκεια της θεραπείας σε ασθενείς με παράγοντες κινδύνου για υπασβεστιαιμία, ή εάν ενδείκνυται για άλλους λόγους με βάση την κλινική κατάσταση του ασθενή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C686FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05C686FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C35118B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="11" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C35118B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Οι ασθενείς πρέπει να ενθαρρύνονται να αναφέρουν συμπτώματα ενδεικτικά της υπασβεστιαιμίας. Αν προκληθεί υπασβεστιαιμία κατά τη χορήγηση του XGEVA, πιθανόν να χρειαστεί χορήγηση επιπλέον συμπληρωμάτων ασβεστίου και επιπρόσθετη παρακολούθηση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEECA7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0AEECA7B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="05DA8104" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="12" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DA8104" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Στην εμπειρία μετά την κυκλοφορία, έχει αναφερθεί σοβαρή συμπτωματική υπασβεστιαιμία (συμπεριλαμβανομένων θανατηφόρων περιστατικών) (βλ. παράγραφο 4.8), με τα περισσότερα περιστατικά να εμφανίζονται τις πρώτες εβδομάδες μετά την έναρξη της θεραπείας, αλλά μπορεί να εμφανιστούν και αργότερα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A943000" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2A943000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="120236A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="13" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120236A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F7AFE2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="79F7AFE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E235DAD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="14" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E235DAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Οι ασθενείς με σοβαρή νεφρική δυσλειτουργία (κάθαρση κρεατινίνης &lt; 30 ml/min) ή που υποβάλλονται σε εξωνεφρική κάθαρση διατρέχουν μεγαλύτερο κίνδυνο εμφάνισης υπασβεστιαιμίας. Ο κίνδυνος εμφάνισης υπασβεστιαιμίας και συνοδών αυξήσεων της παραθορμόνης αυξάνει με την αύξηση του βαθμού της νεφρικής δυσλειτουργίας. Η τακτική παρακολούθηση των επιπέδων ασβεστίου είναι ιδιαίτερα σημαντική σε αυτούς τους ασθενείς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD70F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1DCD70F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D7399A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="15" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7399A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Οστεονέκρωση της γνάθου (ΟΝΓ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D9B6E5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="06D9B6E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="694A16FA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="694A16FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Έχει αναφερθεί ΟΝΓ συχνά σε ασθενείς που λαμβάνουν XGEVA (βλ. παράγραφο 4.8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A605FF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5A605FF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4E7D31" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3E4E7D31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Η έναρξη θεραπείας/νέου κύκλου θεραπείας θα πρέπει να καθυστερείται σε ασθενείς με μη επουλωμένες ανοιχτές βλάβες μαλακών μορίων στο στόμα. Οδοντιατρικός έλεγχος με προληπτική οδοντιατρική παρέμβαση και ατομική αξιολόγηση οφέλους έναντι κινδύνων συνιστάται πριν από τη θεραπεία με denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6425A14E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6425A14E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12AA2BBE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="12AA2BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Οι ακόλουθοι παράγοντες κινδύνου θα πρέπει να λαμβάνονται υπόψη όταν αξιολογείται ο κίνδυνος εμφάνισης ΟΝΓ στον ασθενή:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255CDBE9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="255CDBE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>η αποτελεσματικότητα του φαρμακευτικού προϊόντος το οποίο αναστέλλει την οστική απορρόφηση (υψηλότερος κίνδυνος για τις ουσίες με υψηλή αποτελεσματικότητα), την οδό χορήγησης (υψηλότερος κίνδυνος για την παρεντερική χορήγηση) και την αθροιστική δόση της θεραπείας για την οστική απορρόφηση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D42D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="766D42D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>καρκίνος, καταστάσεις συννοσηρότητας (π.χ. αναιμία, διαταραχές πηκτικότητας, λοιμώξεις), κάπνισμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AA6A6E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="58AA6A6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>συγχορηγούμενες θεραπείες: κορτικοστεροειδή, χημειοθεραπεία, αναστολείς αγγειογένεσης, ακτινοθεραπεία κεφαλής και τραχήλου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC1D182" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1CC1D182" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>κακή στοματική υγιεινή, περιοδοντική νόσος, κακώς εφαρμοσμένες οδοντοστοιχίες, προϋπάρχουσα οδοντική νόσος, επεμβατικές οδοντιατρικές παρεμβάσεις (π.χ. εξαγωγή οδόντων).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528F3002" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="528F3002" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A319704" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="5A319704" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Όλοι οι ασθενείς πρέπει να ενθαρρύνονται να διατηρούν καλή στοματική υγιεινή, να υποβάλλονται σε τακτικούς οδοντιατρικούς ελέγχους, και να αναφέρουν αμέσως οποιαδήποτε στοματικά συμπτώματα όπως οδοντική κινητικότητα, άλγος ή οίδημα, ή μη επούλωση ελκών ή εκκρίσεων κατά τη διάρκεια θεραπείας με το denosumab. Ενώ βρίσκονται υπό θεραπεία, οι επεμβατικές οδοντιατρικές παρεμβάσεις θα πρέπει να διεξάγονται μόνο μετά από προσεκτική εξέταση και να αποφεύγονται σε μικρή χρονικά απόσταση από την χορήγηση του XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7B4993" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B7B4993" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C24D12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="03C24D12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το σχέδιο διαχείρισης των ασθενών που εμφανίζουν ΟΝΓ πρέπει να καθοριστεί με στενή συνεργασία μεταξύ του θεράποντος ιατρού και ενός οδοντιάτρου ή χειρουργού στόματος με εμπειρία σε ΟΝΓ. Πρέπει να εξετάζεται το ενδεχόμενο της προσωρινής διακοπής της θεραπείας με το XGEVA έως ότου η κατάσταση υποχωρήσει και οι συμβάλλοντες παράγοντες κινδύνου μετριαστούν, όταν αυτό είναι δυνατόν.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501355A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="10C99E4B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="501355A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C99E4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Οστεονέκρωση του έξω ακουστικού πόρου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CA66AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21CA66AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD20D54" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="6CD20D54" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Οστεονέκρωση του έξω ακουστικού πόρου αναφέρθηκε με τη χρήση denosumab. Στους πιθανούς παράγοντες κινδύνου οστεονέκρωσης του έξω ακουστικού πόρου περιλαμβάνονται η χρήση στεροειδών και η χημειοθεραπεία, και/ή τοπικοί παράγοντες κινδύνου όπως κάποια λοίμωξη ή τραυματισμός. Σε ασθενείς που λαμβάνουν denosumab και παρουσιάζουν συμπτώματα στο αυτί, όπως χρόνιες λοιμώξεις του αυτιού, πρέπει να λαμβάνεται υπόψη η πιθανότητα οστεονέκρωσης του έξω ακουστικού πόρου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515653D7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="77DB308D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="515653D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB308D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE27C12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2EE27C12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BE9947" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41BE9947" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Άτυπα κατάγματα του μηριαίου οστού έχουν αναφερθεί σε ασθενείς που λαμβάνουν denosumab (βλ. παράγραφο 4.8). Άτυπα κατάγματα του μηριαίου οστού μπορούν να συμβούν μετά από μικρό ή καθόλου τραυματισμό στην υποτροχαντήρια περιοχή και περιοχές της διάφυσης του μηριαίου. Τα συμβάματα αυτά χαρακτηρίζονται από συγκεκριμένα ακτινολογικά ευρήματα. Άτυπα κατάγματα του μηριαίου οστού έχουν επίσης αναφερθεί σε ασθενείς με συγκεκριμένες παθήσεις συννοσηρότητας (π.χ. ανεπάρκεια βιταμίνης D, ρευματοειδή αρθρίτιδα, υποφωσφαταιμία) και με τη χρήση συγκεκριμένων φαρμακευτικών παραγόντων (π.χ. διφωσφονικά, γλυκοκορτικοειδή, αναστολείς της αντλίας πρωτονίων). Τα συμβάματα αυτά έχουν επίσης παρατηρηθεί χωρίς αντιαπορροφητική θεραπεία. Παρόμοια κατάγματα τα οποία έχουν αναφερθεί σε συνδυασμό με διφωσφονικά είναι συχνά αμφοτερόπλευρα, ως εκ τούτου το αντίπλευρο μηριαίο οστούν πρέπει να εξεταστεί σε ασθενείς </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>που έλαβαν denosumab και που έχουν υποστεί κάταγμα της διάφυσης του μηριαίου άξονα. Η διακοπή του XGEVA σε ασθενείς που υπάρχει υποψία ότι έχουν άτυπο κάταγμα μηριαίου θα πρέπει να εκτιμηθεί εν αναμονή της αξιολόγησης του ασθενούς, με βάση την εξατομικευμένη αξιολόγηση του ισοζυγίου κινδύνου</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>οφέλους. Κατά τη διάρκεια θεραπείας με denosumab οι ασθενείς θα πρέπει να ευαισθητοποιούνται ώστε να αναφέρουν νέο ή μη σύνηθες πόνο στο μηρό, ισχίο ή στη βουβωνική χώρα. Οι ασθενείς που παρουσιάζουν τα συμπτώματα αυτά θα πρέπει να αξιολογούνται για ατελές μηριαίο κάταγμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480B115C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BA5C4B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="480B115C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA5C4B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Υπερασβεστιαιμία μετά τη διακοπή της θεραπείας σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών και σε ασθενείς με σκελετό σε ανάπτυξη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5178BFED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5178BFED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2067D552" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2067D552" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Έχει αναφερθεί κλινικά σημαντική υπερασβεστιαιμία που απαιτούσε νοσηλεία και ήταν επιπλεγμένη από οξεία νεφρική βλάβη σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών που λάμβαναν θεραπεία με XGEVA, εβδομάδες έως και μήνες μετά τη διακοπή της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F65AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="2E9CBB93" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4A6F65AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9CBB93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μετά τη διακοπή της θεραπείας, παρακολουθήστε τους ασθενείς για σημεία και συμπτώματα υπερασβεστιαιμίας, εξετάστε το ενδεχόμενο περιοδικής αξιολόγησης του ασβεστίου στον ορό και επαναξιολογήστε τις ανάγκες του ασθενούς όσον αφορά τη συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D (βλ. παράγραφο 4.8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD4B771" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="748E3700" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DD4B771" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748E3700" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA δεν συνιστάται σε ασθενείς με σκελετό σε ανάπτυξη (βλ. παράγραφο 4.2). Έχει επίσης αναφερθεί κλινικά σημαντική υπερασβεστιαιμία σε αυτή την ομάδα ασθενών εβδομάδες έως και μήνες μετά τη διακοπή της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE0E9BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="657409D8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EE0E9BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657409D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Άλλα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAA8BEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2FAA8BEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC69827" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3CC69827" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οι ασθενείς που υποβάλλονται σε θεραπεία με XGEVA δεν πρέπει να λαμβάνουν ταυτόχρονα άλλα φαρμακευτικά προϊόντα που περιέχουν denosumab (για ενδείξεις οστεοπόρωσης).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C7EB95" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="75A57DAE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29C7EB95" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A57DAE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οι ασθενείς που υποβάλλονται σε θεραπεία με XGEVA δεν πρέπει να λαμβάνουν ταυτόχρονα διφωσφονικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D37225" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="12CEF20D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="68D37225" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CEF20D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Η κακοήθεια στο γιγαντοκυτταρικό όγκο των οστών ή η εξέλιξη σε μεταστατική νόσο είναι ένα ασύνηθες συμβάν και ένας γνωστός παράγοντας κινδύνου σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών. Οι ασθενείς πρέπει να παρακολουθούνται για ακτινολογικά σημεία κακοήθειας, νέας ακτινοδιαύγειας ή οστεόλυσης. Τα διαθέσιμα κλινικά δεδομένα δεν υποδεικνύουν αυξημένο κίνδυνο κακοήθειας σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών που λαμβάνουν θεραπεία με XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282892D3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="379561AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="282892D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379561AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Προειδοποιήσεις για τα έκδοχα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D0E616" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="78D0E616" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0117DBB2" w14:textId="53E06EC2" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0117DBB2" w14:textId="53E06EC2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το φαρμακευτικό αυτό προϊόν περιέχει σορβιτόλη. Η αθροιστική επίδραση της ταυτόχρονης χορήγησης προϊόντων που περιέχουν σορβιτόλη (ή φρουκτόζη) και η με την διατροφή λήψη σορβιτόλης (ή φρουκτόζης) πρέπει να λαμβάνονται υπόψη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3076EDD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3076EDD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8E4806" w14:textId="6405EE91" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D8E4806" w14:textId="6405EE91" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το φαρμακευτικό αυτό προϊόν περιέχει λιγότερο από 1 mmol νατρίου (23 mg) ανά δόση των 120 mg, είναι αυτό που ονομάζουμε “ελεύθερο νατρίου”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366DEF40" w14:textId="076E7CF1" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="366DEF40" w14:textId="076E7CF1" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="34BBCB45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+          <w:ins w:id="16" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3C0986" w14:textId="5504968B" w:rsidR="00416C31" w:rsidRPr="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="32803CF9" w14:textId="4420115C" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+          <w:ins w:id="17" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="18" w:author="Author">
+        <w:r>
+          <w:t>Το φαρμακευτικό αυτό προϊόν περιέχει 0,17 mg πολυσορβικού 20 σε κάθε 1,7 ml διαλύματος σε φιαλίδιο.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="20463E3C" w14:textId="6FE2CB22" w:rsidR="00416C31" w:rsidRPr="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="19" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="20" w:author="Author">
+        <w:r>
+          <w:t>Το φαρμακευτικό αυτό προϊόν περιέχει 0,1 mg πολυσορβικού 20 σε κάθε 1,0 ml διαλύματος σε προγεμισμένη σύριγγα.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="4AB9D3E2" w14:textId="41CE547F" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="21" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="22" w:author="Author">
+        <w:r>
+          <w:t>Τα πολυσορβικά μπορεί να προκαλέσουν αλλεργικές αντιδράσεις.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="6CED59B1" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235E732E" w14:textId="17C795AB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Styleunderline"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ασθενείς με φαινυλκετονουρία (PKU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316E1581" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6801A7E4" w14:textId="302F9D2A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Το διάλυμα XGEVA 120 mg/1,7 ml είναι ένα φιαλίδιο μίας χρήσης το οποίο δεν περιέχει φαινυλαλανίνη. Ασθενείς με PKU θα πρέπει να λαμβάνουν το XGEVA από το φιαλίδιο μίας χρήσης που περιέχει 120 mg σε διάλυμα 1,7 ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F09877" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0948FE" w14:textId="2DAD263B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Κάθε διάλυμα XGEVA 120 mg/1,0 ml σε προγεμισμένη σύριγγα μίας δόσης περιέχει 6,1 mg φαινυλαλανίνης. Η φαινυλαλανίνη ενδέχεται να είναι επιβλαβής για ασθενείς με φαινυλκετονουρία (PKU), μια σπάνια γενετική διαταραχή στην οποία προκύπτει συσσώρευση φαινυλαλανίνης καθώς ο οργανισμός δεν μπορεί να την απομακρύνει κατάλληλα.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BBCB45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="23" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32803CF9" w14:textId="4420115C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Αλληλεπιδράσεις με άλλα φαρμακευτικά προϊόντα και άλλες μορφές αλληλεπίδρασης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAFE44F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="02D6B253" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7CAFE44F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D6B253" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Δεν έχουν πραγματοποιηθεί μελέτες αλληλεπιδράσεων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0183C4F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0183C4F1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41420DD7" w14:textId="430CA30A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41420DD7" w14:textId="66A07455" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε κλινικές μελέτες, το XGEVA χορηγήθηκε σε συνδυασμό με κλασική αντικαρκινική θεραπεία και σε ασθενείς που είχαν προηγουμένως λάβει διφωσφονικά. Δε σημειώθηκαν κλινικά σημαντικές μεταβολές στη φαρμακοδυναμική και στη χαμηλότερη συγκέντρωση του denosumab στον ορό (creatinine adjusted urinary N</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>telopeptide, uNTX/Cr) από τη συγχορηγούμενη χημειοθεραπεία και/ή ορμονοθεραπεία ή από την προηγούμενη έκθεση σε ενδοφλέβια διφωσφονικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D57F8F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="62F6EF0D" w14:textId="091F827E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="18BEED39" w14:textId="4D85B193" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="62F6EF0D" w14:textId="091F827E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.6</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Γονιμότητα, κύηση και γαλουχία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363D9EF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="363D9EF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75082A04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="75082A04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κύηση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5540D5CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5540D5CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="335757DE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="335757DE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Δεν υπάρχουν στοιχεία ή υπάρχουν περιορισμένα στοιχεία σχετικά με τη χρήση του denosumab σε έγκυες γυναίκες. Μελέτες σε ζώα έχουν δείξει αναπαραγωγική τοξικότητα (βλ. παράγραφο 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D2A82E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="38D2A82E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="048ABFF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00CD38BE">
+          <w:rPrChange w:id="24" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048ABFF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA δεν συνιστάται για χρήση σε έγκυες γυναίκες και γυναίκες αναπαραγωγικής ηλικίας που δεν χρησιμοποιούν αντισύλληψη. Οι γυναίκες πρέπει να καθοδηγούνται ώστε να μη μείνουν έγκυες κατά τη διάρκεια και για τουλάχιστον 5 μήνες μετά τη θεραπεία με το XGEVA. Οι όποιες επιδράσεις του XGEVA είναι πιθανό να είναι μεγαλύτερες κατά τη διάρκεια του δεύτερου και του τρίτου τριμήνου της εγκυμοσύνης καθώς τα μονοκλωνικά αντισώματα μεταφέρονται μέσω του πλακούντα με γραμμικό τρόπο καθώς εξελίσσεται η εγκυμοσύνη, με τη μεγαλύτερη ποσότητα να μεταφέρεται κατά τη διάρκεια του τρίτου τριμήνου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F2EC46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="59F2EC46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="575F2434" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="25" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575F2434" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Θηλασμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FCB282" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="77FCB282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34591A57" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="34591A57" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν είναι γνωστό εάν το denosumab απεκκρίνεται στο ανθρώπινο γάλα. Δεν μπορεί να αποκλειστεί ο κίνδυνος για τα νεογέννητο/βρέφη. Μελέτες σε ποντίκια knockout έδειξαν ότι η απουσία του RANKL κατά τη διάρκεια της εγκυμοσύνης μπορεί να επηρεάσει την ωρίμανση του μαζικού αδένα οδηγώντας σε μείωση της παραγωγής γάλακτος μετά τον τοκετό (βλ. παράγραφο 5.3). Πρέπει να αποφασιστεί εάν θα διακοπεί ο θηλασμός ή θα διακοπεί η θεραπεία με XGEVA, λαμβάνοντας υπόψη το όφελος του θηλασμού για το νεογέννητο/βρέφος και το όφελος της θεραπείας για τη γυναίκα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595451D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="595451D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12D4CE4C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="12D4CE4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Γονιμότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FAF2A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="08FAF2A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3AED19" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1E3AED19" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Δεν υπάρχουν διαθέσιμα στοιχεία για την επίδραση του denosumab στην ανθρώπινη γονιμότητα. Μελέτες σε ζώα δεν κατέδειξαν άμεσες ή έμμεσες επικίνδυνες επιπτώσεις στη γονιμότητα (βλ. παράγραφο 5.3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A68D0E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="55A68D0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717E3C08" w14:textId="43D2FE1D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="717E3C08" w14:textId="43D2FE1D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.7</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Επιδράσεις στην ικανότητα οδήγησης και χειρισμού μηχανημάτων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D1F8F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="12D1F8F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C48F187" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1C48F187" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA δεν έχει καμιά ή έχει ασήμαντη επίδραση στην ικανότητα οδήγησης και χειρισμού μηχανημάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35667AB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="377DD069" w14:textId="132F121D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="35667AB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="377DD069" w14:textId="132F121D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>4.8</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B12C80" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="70B12C80" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58051AF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="58051AF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Περίληψη του προφίλ ασφαλείας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E8684B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="56E8684B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF5FB09" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2CF5FB09" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Το συνολικό προφίλ ασφάλειας είναι συνεπές σε όλες τις εγκεκριμένες ενδείξεις του XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AC506C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="73AC506C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E19DB95" w14:textId="119398CB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1E19DB95" w14:textId="119398CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Έχει αναφερθεί πολύ συχνά υπασβεστιαιμία έπειτα από τη χορήγηση XGEVA, κυρίως εντός των 2 πρώτων εβδομάδων. Η υπασβεστιαιμία μπορεί να είναι σοβαρή και συμπτωματική (βλ. παράγραφο 4.8 – περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών). Οι μειώσεις στο ασβέστιο ορού γενικά αντιμετωπίστηκαν κατάλληλα με συμπληρώματα ασβεστίου και βιταμίνης D. Οι πιο συχνές ανεπιθύμητες ενέργειες με το XGEVA είναι οι μυοσκελετικοί πόνοι. Έχουν συχνά παρατηρηθεί </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="67F0D609" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        <w:t>Έχει αναφερθεί πολύ συχνά υπασβεστιαιμία έπειτα από τη χορήγηση XGEVA, κυρίως εντός των 2 πρώτων εβδομάδων. Η υπασβεστιαιμία μπορεί να είναι σοβαρή και συμπτωματική (βλ. παράγραφο 4.8 – περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών). Οι μειώσεις στο ασβέστιο ορού γενικά αντιμετωπίστηκαν κατάλληλα με συμπληρώματα ασβεστίου και βιταμίνης D. Οι πιο συχνές ανεπιθύμητες ενέργειες με το XGEVA είναι οι μυοσκελετικοί πόνοι. Έχουν συχνά παρατηρηθεί περιστατικά οστεονέκρωσης της γνάθου (βλ. παραγράφους 4.4 και 4.8 – περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών) σε ασθενείς που λαμβάνουν XGEVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0296A2D1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="67F0D609" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κατάλογος ανεπιθύμητων ενεργειών υπό μορφή πίνακα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4FF443" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1D4FF443" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5A626B" w14:textId="121B9475" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F5A626B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Για την ταξινόμηση των ανεπιθύμητων ενεργειών που αναφέρθηκαν σε τέσσερις κλινικές μελέτες φάσης ΙΙΙ, δύο κλινικές μελέτες φάσης ΙΙ και την εμπειρία μετά την κυκλοφορία χρησιμοποιήθηκε η ακόλουθη κατάταξη (βλ. πίνακα 1) με βάση τα ποσοστά επίπτωσης: πολύ συχνές (≥ 1/10), συχνές (≥ 1/100 έως &lt; 1/10), όχι συχνές (≥ 1/1.000 έως &lt; 1/100), σπάνιες (≥ 1/10.000 έως&lt; 1/1.000), πολύ σπάνιες (&lt; 1/10.000) και μη γνωστ</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="697E5F90" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:t>Για την ταξινόμηση των ανεπιθύμητων ενεργειών που αναφέρθηκαν σε τέσσερις κλινικές μελέτες φάσης ΙΙΙ, δύο κλινικές μελέτες φάσης ΙΙ και την εμπειρία μετά την κυκλοφορία χρησιμοποιήθηκε η ακόλουθη κατάταξη (βλ. πίνακα 1) με βάση τα ποσοστά επίπτωσης: πολύ συχνές (≥ 1/10), συχνές (≥ 1/100 έως &lt; 1/10), όχι συχνές (≥ 1/1.000 έως &lt; 1/100), σπάνιες (≥ 1/10.000 έως&lt; 1/1.000), πολύ σπάνιες (&lt; 1/10.000) και μη γνωστής συχνότητας (που δεν μπορούν να εκτιμηθούν με βάση τα διαθέσιμα δεδομένα). Εντός κάθε κατηγορίας συχνότητας και κατηγορίας οργανικού συστήματος, οι ανεπιθύμητες ενέργειες παρατίθενται κατά φθίνουσα σειρά σοβαρότητας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697E5F90" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3024F619" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3024F619" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Πίνακας 1. Ανεπιθύμητες ενέργειες που αναφέρθηκαν σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, πολλαπλό μυέλωμα, ή με γιγαντοκυτταρικό όγκο των οστών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FDC50A" w14:textId="77777777" w:rsidR="002F741E" w:rsidRPr="00CD38BE" w:rsidRDefault="002F741E">
+    <w:p w14:paraId="43FDC50A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3112"/>
         <w:gridCol w:w="2951"/>
         <w:gridCol w:w="3224"/>
+        <w:tblGridChange w:id="26">
+          <w:tblGrid>
+            <w:gridCol w:w="3112"/>
+            <w:gridCol w:w="2951"/>
+            <w:gridCol w:w="3224"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="615B66E4" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="615B66E4" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1501EE4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1501EE4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Κατηγορία οργανικό σύστημα σύμφωνα με τη βάση δεδομένων MedDRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061FFC48" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="061FFC48" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Κατηγορία συχνότητας</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141E16BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="141E16BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ανεπιθύμητες ενέργειες</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="384194C2" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="384194C2" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A8719F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0A8719F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Καλοήθη νεοπλάσματα, κακοήθη και αδιευκρίνιστα (κύστες και πολύποδες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BFACF3F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="7BFACF3F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FED9387" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5FED9387" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Νέα πρωτοπαθής κακοήθεια</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="1C79AEB7" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1C79AEB7" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F4B3D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46F4B3D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Διαταραχές του ανοσοποιητικού συστήματος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34A3FF05" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="34A3FF05" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σπάνιες</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127B3A56" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="127B3A56" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Υπερευαισθησία σε φάρμακο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="17CC7984" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="17CC7984" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0330622C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0330622C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7232F498" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="7232F498" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σπάνιες</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27DE576B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="27DE576B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Αναφυλακτική αντίδραση</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="036C0DA0" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="036C0DA0" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5E8809" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1A5E8809" w14:textId="18B2B941" w:rsidR="00A12B36" w:rsidRDefault="00D67658" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:ins w:id="27" w:author="Author">
+              <w:r>
+                <w:t xml:space="preserve">Μεταβολικές και διατροφικές </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="28" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00D67658">
+                <w:delText>Δ</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="29" w:author="Author">
+              <w:r>
+                <w:t>δ</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t xml:space="preserve">ιαταραχές </w:t>
+            </w:r>
+            <w:del w:id="30" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00D67658">
+                <w:delText>του μεταβολισμού και της θρέψης</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379574E5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="379574E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Πολύ συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB254CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BB254CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Υπασβεστιαιμία</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="5CF76F68" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5CF76F68" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63535BCF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="63535BCF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF6063E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0FF6063E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5A3D88" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6C5A3D88" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Υποφωσφαταιμία</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7A9FD91C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A9FD91C" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B79E34B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="1B79E34B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E11670D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2E11670D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Όχι συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CAB170A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="6CAB170A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Υπερασβεστιαιμία μετά τη διακοπή της θεραπείας σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="397521D0" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="397521D0" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6158F863" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="6158F863" w14:textId="53F22B31" w:rsidR="00A12B36" w:rsidRDefault="00EE3882" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Διαταραχές του αναπνευστικού συστήματος, του θώρακα και του μεσοθωράκιου</w:t>
+            <w:ins w:id="31" w:author="Author">
+              <w:r>
+                <w:t xml:space="preserve">Αναπνευστικές, θωρακικές </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="32" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText>Δ</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="33" w:author="Author">
+              <w:r>
+                <w:t>δ</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t xml:space="preserve">ιαταραχές </w:t>
+            </w:r>
+            <w:del w:id="34" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText xml:space="preserve">του αναπνευστικού συστήματος, του θώρακα </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t xml:space="preserve">και </w:t>
+            </w:r>
+            <w:ins w:id="35" w:author="Author">
+              <w:r>
+                <w:t xml:space="preserve">διαταραχές </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t>του μεσοθωρ</w:t>
+            </w:r>
+            <w:ins w:id="36" w:author="Author">
+              <w:r>
+                <w:t>α</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="37" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText>ά</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t>κ</w:t>
+            </w:r>
+            <w:ins w:id="38" w:author="Author">
+              <w:r>
+                <w:t>ί</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="39" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText>ι</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t>ου</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D3DD97D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2D3DD97D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Πολύ συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CD5CFD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="38CD5CFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Δύσπνοια</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="365A0FD1" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="365A0FD1" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D9F027A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5D9F027A" w14:textId="19125B16" w:rsidR="00A12B36" w:rsidRDefault="00EE3882" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:ins w:id="40" w:author="Author">
+              <w:r>
+                <w:t xml:space="preserve">Γαστρεντερικές </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="41" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText>Δ</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="42" w:author="Author">
+              <w:r>
+                <w:t>δ</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF6BDA">
+              <w:t>ιαταραχές</w:t>
+            </w:r>
+            <w:del w:id="43" w:author="Author">
+              <w:r w:rsidR="00FF6BDA" w:rsidDel="00EE3882">
+                <w:delText xml:space="preserve"> του γαστρεντερικού</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="382EDAF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="382EDAF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Πολύ συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7892E4A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7892E4A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Διάρροια</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="1A9525FC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1A9525FC" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="381D8D3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="381D8D3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BFF523" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="60BFF523" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F2C1E5A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="3F2C1E5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Εξαγωγή οδόντων</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="42089F7A" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="42089F7A" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DEEC5E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="66DEEC5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Διαταραχές του δέρματος και του υποδόριου ιστού</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111EB85B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="111EB85B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6293253E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="000641B7">
+          <w:p w14:paraId="6293253E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Υπεριδρωσία</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0E603D84" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E603D84" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FDAF0FF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-            <w:pPr>
+          <w:p w14:paraId="5FDAF0FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5C5321" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="6D5C5321" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Όχι συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09EE19CB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="09EE19CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Λειχηνοειδή φαρμακευτικά εξανθήματα</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="436A31FD" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="436A31FD" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D24B058" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1D24B058" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Διαταραχές του μυοσκελετικού συστήματος και του συνδετικού ιστού</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="238DED12" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="238DED12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Πολύ συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16CCA1DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="16CCA1DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Μυοσκελετικό άλγος</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="006C0335" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="006C0335" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C0C922C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5C0C922C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695084F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="695084F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5109CF8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5109CF8C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Οστεονέκρωση της γνάθου</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7B84EEE8" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7B84EEE8" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC3B775" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="4AC3B775" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5161EDFA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5161EDFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Όχι συχνές</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34F37965" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="34F37965" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="30542EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="30542EB5" w14:textId="77777777" w:rsidTr="00FA5448">
+        <w:tblPrEx>
+          <w:tblW w:w="5000" w:type="pct"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblCellMar>
+            <w:top w:w="28" w:type="dxa"/>
+            <w:bottom w:w="28" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          <w:tblPrExChange w:id="44" w:author="Author">
+            <w:tblPrEx>
+              <w:tblW w:w="5000" w:type="pct"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPrEx>
+          </w:tblPrExChange>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trPrChange w:id="45" w:author="Author">
+            <w:trPr>
+              <w:cantSplit/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="46" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1675" w:type="pct"/>
+                <w:vMerge/>
+                <w:tcBorders>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="35CE249B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1589" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcPrChange w:id="47" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1589" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="35CE249B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="405F1E8F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Μη γνωστής συχνότητας</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcPrChange w:id="48" w:author="Author">
+              <w:tcPr>
+                <w:tcW w:w="1736" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="1C241C08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>Οστεονέκρωση του έξω ακουστικού πόρου</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC1D27" w14:paraId="774197E4" w14:textId="77777777" w:rsidTr="00637093">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:ins w:id="49" w:author="Author"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5C759" w14:textId="1339521F" w:rsidR="00AC1D27" w:rsidRDefault="00AC1D27" w:rsidP="00AC1D27">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="50" w:author="Author"/>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="51" w:author="Author">
+              <w:r>
+                <w:t>Γενικές διαταραχές και καταστάσεις στη θέση χορήγησης</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405F1E8F" w14:textId="471B0779" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35EDA1E9" w14:textId="1910273C" w:rsidR="00AC1D27" w:rsidRDefault="00AC1D27" w:rsidP="00AC1D27">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="52" w:author="Author"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="53" w:author="Author">
+              <w:r>
+                <w:t>Όχι συχνές</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C241C08" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="786935CB" w14:textId="1BBDF693" w:rsidR="00AC1D27" w:rsidRDefault="00AC1D27" w:rsidP="00AC1D27">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:ins w:id="54" w:author="Author"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="55" w:author="Author">
+              <w:r>
+                <w:t>Αντιδράσεις στη θέση ένεσης</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28909A64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="28909A64" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00202C75">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Βλ. παράγραφο Περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7FB07D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="4E7FB07D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202C75">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Βλ. παράγραφο Άλλοι ειδικοί πληθυσμοί</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A2942A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="13A2942A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
+        <w:keepNext w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202C75">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Βλ. παράγραφο 4.4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1AC02F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="28EFCFD5" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRDefault="00FF6BDA" w:rsidP="00D46A24">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Επίδραση κατηγορίας</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BE7185" w14:textId="438A8354" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+      <w:pPr>
+        <w:pStyle w:val="Styletablefooter"/>
+        <w:keepNext w:val="0"/>
+        <w:rPr>
+          <w:ins w:id="56" w:author="Author"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="57" w:author="Author">
+        <w:r>
+          <w:rPr>
+            <w:vertAlign w:val="superscript"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:t xml:space="preserve"> Συμπεριλαμβανομένου άλγους στη θέση ένεσης.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="3ADE83EB" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRPr="00D46A24" w:rsidRDefault="00D46A24" w:rsidP="00D46A24"/>
+    <w:p w14:paraId="14862E34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA74260" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Περιγραφή επιλεγμένων ανεπιθύμητων ενεργειών</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7DAA53A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAA53A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Υπασβεστιαιμία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A576A50" w14:textId="14053959" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0A576A50" w14:textId="349BC4FC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Υψηλότερη συχνότητα εμφάνισης υπασβεστιαιμίας μεταξύ των ασθενών που έλαβαν θεραπεία με denosumab σε σύγκριση με το ζολεδρονικό οξύ έχει παρατηρηθεί στις κλινικές μελέτες πρόληψης των σκελετικών συμβαμάτων (SRE).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5696274C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5696274C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596E7D34" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="596E7D34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Η υψηλότερη συχνότητα εμφάνισης υπασβεστιαιμίας παρατηρήθηκε σε μια μελέτη φάσης ΙΙΙ σε ασθενείς με πολλαπλό μυέλωμα. Η υπασβεστιαιμία αναφέρθηκε στο 16,9% των ασθενών που έλαβαν θεραπεία με XGEVA και στο 12,4% των ασθενών που έλαβαν ζολεδρονικό οξύ. Μείωση βαθμού 3 στα επίπεδα ασβεστίου στον ορό παρατηρήθηκε στο 1,4% των ασθενών που έλαβαν θεραπεία με XGEVA και στο 0,6% των ασθενών που έλαβαν ζολεδρονικό οξύ. Μείωση βαθμού 4 στα επίπεδα ασβεστίου στον ορό παρατηρήθηκε στο 0,4% των ασθενών που έλαβαν θεραπεία με XGEVA και στο 0,1% των ασθενών που έλαβαν θεραπεία με ζολεδρονικό οξύ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC6119F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7EC6119F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F9F09E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F9F09E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε τρεις ελεγχόμενες με ενεργό φάρμακο κλινικές μελέτες φάσης III σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, αναφέρθηκε υπασβεστιαιμία στο 9,6% των ασθενών που έλαβαν XGEVA και στο 5,0% των ασθενών που έλαβαν ζολεδρονικό οξύ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634AE629" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="634AE629" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6CA28A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4B6CA28A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Προκλήθηκε μείωση των επιπέδων ασβεστίου ορού βαθμού 3 στο 2,5% των ασθενών που έλαβαν XGEVA και στο 1,2% των ασθενών που έλαβαν ζολεδρονικό οξύ. Επίσης, προκλήθηκε μείωση των επιπέδων ασβεστίου ορού βαθμού 4 στο 0,6% των ασθενών που έλαβαν XGEVA και στο 0,2% των ασθενών που έλαβαν ζολεδρονικό οξύ (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A45456" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21A45456" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384436AB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="384436AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε δύο κλινικές μελέτες φάσης ΙΙ ενός σκέλους σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών, αναφέρθηκε υπασβεστιαιμία στο 5,7% των ασθενών. Καμία από τις ανεπιθύμητες ενέργειες δεν θεωρήθηκε σοβαρή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF20647" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2BF20647" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE7A88E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7EE7A88E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Στην εμπειρία μετά την κυκλοφορία, έχει αναφερθεί σοβαρή συμπτωματική υπασβεστιαιμία (συμπεριλαμβανομένων θανατηφόρων περιστατικών), με τα περισσότερα περιστατικά να εμφανίζονται τις πρώτες εβδομάδες από την έναρξη της θεραπείας. Παραδείγματα κλινικών εκδηλώσεων της σοβαρής συμπτωματικής υπασβεστιαιμίας έχουν συμπεριλάβει παράταση του διαστήματος QT, τετανία, σπασμούς και μεταβληθείσα νοητική κατάσταση (συμπεριλαμβανομένου του κώματος) (βλ. παράγραφο 4.4). Τα συμπτώματα της υπασβεστιαιμίας στις κλινικές μελέτες περιλάμβαναν παραισθησίες ή μυϊκή δυσκαμψία, δεσμιδώσεις, σπασμούς και μυϊκές κράμπες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A5CD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="183A5CD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1207F3A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1207F3A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Οστεονέκρωση της γνάθου (ΟΝΓ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561A2D52" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="561A2D52" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε κλινικές μελέτες, η επίπτωση της ΟΝΓ ήταν υψηλότερη σε μεγαλύτερη διάρκεια έκθεσης, η ΟΝΓ έχει επίσης διαγνωστεί μετά τη διακοπή θεραπείας με XGEVA εμφανιζόμενη στην πλειονότητα των περιστατικών έπειτα από 5 μήνες μετά την τελευταία χορήγηση. Οι ασθενείς με προηγούμενο ιστορικό οστεονέκρωσης της γνάθου ή οστεομυελίτιδας της γνάθου, ενεργό πρόβλημα των οδόντων ή της γνάθου που απαιτούσε εγχείρηση στόματος, χειρουργική επέμβαση στους οδόντες/τη γνάθο που δεν είχε επουλωθεί, ή με οποιαδήποτε προγραμματισμένη επεμβατική οδοντιατρική παρέμβαση εξαιρέθηκαν από τις κλινικές μελέτες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454987B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="30E86B05" w14:textId="72FA84EC" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="454987B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E86B05" w14:textId="56E0C4CC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μία υψηλότερη συχνότητα εμφάνισης ΟΝΓ μεταξύ των ασθενών που έλαβαν θεραπεία με denosumab σε σύγκριση με το ζολεδρονικό οξύ παρατηρήθηκε σε κλινικές μελέτες πρόληψης σκελετικών συμβαμάτων (SRE). Η υψηλότερη επίπτωση ΟΝΓ παρατηρήθηκε σε μία μελέτη φάσης ΙΙΙ σε ασθενείς με πολλαπλό μυέλωμα. Στην διπλά τυφλή φάση θεραπείας αυτής της δοκιμής, η ΟΝΓ επιβεβαιώθηκε στο 5,9% των ασθενών που έλαβαν θεραπεία με XGEVA (διάμεση έκθεση 19,4 μήνες, εύρος: 1 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 52) και στο 3,2% των ασθενών που έλαβαν θεραπεία με ζολεδρονικό οξύ. Κατά την ολοκλήρωση της διπλά τυφλής φάσης θεραπείας αυτής της δοκιμής, η προσαρμοσμένη επίπτωση ετών</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών με επιβεβαιωμένη ΟΝΓ στην ομάδα του XGEVA (διάμεση έκθεση 19,4 μήνες, εύρος: 1 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 52), ήταν 2,0 ανά 100 έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών κατά τη διάρκεια του πρώτου έτους θεραπείας, 5,0 κατά το δεύτερο έτος και 4,5 στη συνέχεια. Ο διάμεσος χρόνος για τη ΟΝΓ ήταν 18,7 μήνες (εύρος: 1 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 44).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5E7C1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="46CBD0C1" w14:textId="5A4DBEAA" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5F5E7C1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CBD0C1" w14:textId="50968CF9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στις αρχικές φάσεις θεραπείας σε τρεις ελεγχόμενες με ενεργό φάρμακο κλινικές μελέτες φάσης III σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, επιβεβαιώθηκε η εμφάνιση οστεονέκρωσης της γνάθου στο 1,8% των ασθενών που έλαβαν XGEVA (διάμεση έκθεση 12,0 μήνες, εύρος: 0,1 – 40,5) και στο 1,3% των ασθενών που έλαβαν ζολεδρονικό οξύ. Τα κλινικά χαρακτηριστικά αυτών των περιστατικών ήταν παρόμοια μεταξύ των ομάδων θεραπείας. Μεταξύ των ασθενών με επιβεβαιωμένη ΟΝΓ, οι περισσότεροι (81% και στις δύο ομάδες θεραπείας) είχαν ιστορικό εξαγωγής οδόντων, κακής στοματικής υγιεινής και/ή χρήσης οδοντιατρικής συσκευής. Οι περισσότεροι ασθενείς λάμβαναν ή είχαν λάβει χημειοθεραπεία.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141457C1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B774035" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="141457C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B774035" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Οι μελέτες σε ασθενείς με καρκίνο του μαστού ή καρκίνο του προστάτη περιελάμβαναν μία παράταση φάσης θεραπείας XGEVA (διάμεση συνολική έκθεση 14,9 μήνες, εύρος: 0,1 – 67,2). Η οστεονέκρωση της γνάθου επιβεβαιώθηκε στο 6,9% των ασθενών με καρκίνο του μαστού και καρκίνο του προστάτη κατά τη διάρκεια της φάσης επέκτασης της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E71AD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="34FD0E4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="58E71AD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FD0E4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η συνολική συχνότητα εμφάνισης προσαρμοσμένη στα έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών της επιβεβαιωμένης ΟΝΓ ήταν 1,1 ανά 100 έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών κατά το πρώτο έτος θεραπείας, 3,7 κατά το δεύτερο έτος και 4,6 στη συνέχεια.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ο μέσος χρόνος οστεονέκρωσης της γνάθου ήταν 20,6 μήνες (εύρος: 4 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 53).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1AB7A0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6B1AB7A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B03678A" w14:textId="173D4B52" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7419B">
+    <w:p w14:paraId="7B03678A" w14:textId="56709960" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Μια μη τυχαιοποιημένη, αναδρομική μελέτη παρατήρησης σε 2.877 ασθενείς με καρκίνο που έλαβαν θεραπεία με XGEVA ή ζολεδρονικό οξύ σε Σουηδία, Δανία και Νορβηγία κατέδειξε ότι τα ποσοστά πενταετούς επίπτωσης ιατρικώς επιβεβαιωμένης ΟΝΓ ήταν 5,7% (95% CI: 4,4, 7,3, διάμεσος χρόνος παρακολούθησης 20 μήνες [εύρος 0,2 - 60]) σε μια κοόρτη ασθενών που έλαβαν XGEVA και 1,4% (95% CI: 0,8, 2,3, διάμεσος χρόνος παρακολούθησης 13 μήνες [εύρος 0,1 - 60]) σε διαφορετική κοόρτη ασθενών που έλαβαν ζολεδρονικό οξύ. Το ποσοστό πενταετούς επίπτωσης ΟΝΓ σε ασθενείς που άλλαξαν από ζολεδρονικό οξύ σε XGEVA ήταν 6,6% (95% CI: 4,2, 10,0, διάμεσος χρόνος παρακολούθησης 13 μήνες [εύρος 0,2 - 60]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA8010F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4CA8010F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643D73E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="643D73E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="2"/>
       </w:pPr>
       <w:r>
         <w:t>Σε κλινική δοκιμή φάσης ΙΙΙ σε ασθενείς με μη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>μεταστατικό καρκίνο του προστάτη (ένα πληθυσμό ασθενών για τον οποίο το XGEVA δεν ενδείκνυται), με μεγαλύτερη έκθεση στη θεραπεία έως 7 έτη, η διορθωμένη επίπτωση επιβεβαιωμένης ΟΝΓ σε έτη ασθενούς ήταν 1,1 ανά 100 έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών κατά τον πρώτο χρόνο θεραπείας, 3,0 στον δεύτερο χρόνο και 7,1 στη συνέχεια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2493CAB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2493CAB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61099AE0" w14:textId="0FCA3505" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="61099AE0" w14:textId="38B8D0F7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Σε μια μακροπρόθεσμη κλινική δοκιμή Φάσης II, ανοικτής επισήμανσης, σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών, (μελέτη 6, βλ. παράγραφο 5.1), η ΟΝΓ επιβεβαιώθηκε στο 6,8% των ασθενών, συμπεριλαμβανομένου ενός εφήβου (διάμεσος αριθμός 34 δόσεων, εύρος 4 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 116). Κατά την ολοκλήρωση της δοκιμής, ο διάμεσος χρόνος στη δοκιμή, συμπεριλαμβανομένης της φάσης παρακολούθησης της ασφάλειας, ήταν 60,9 μήνες (εύρος: 0 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
-        <w:t> 112,6). Η προσαρμοσμένη στα έτη</w:t>
+        <w:t xml:space="preserve"> 112,6). Η προσαρμοσμένη στα </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών επίπτωση της επιβεβαιωμένης ΟΝΓ ήταν 1,5 ανά 100 έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών συνολικά (0,2 ανά 100 έτη</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>ασθενών κατά τη διάρκεια του πρώτου έτους θεραπείας, 1,5 κατά το δεύτερο έτος, 1,8 κατά το τρίτο έτος, 2,1 κατά το τέταρτο έτος, 1,4 κατά το πέμπτο έτος και 2,2 στη συνέχεια). Ο διάμεσος χρόνος μέχρι την ΟΝΓ ήταν 41 μήνες (εύρος: 11 </w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t> 96).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3E548E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D3E548E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A575472" w14:textId="5B60A7DA" w:rsidR="00C1189F" w:rsidRPr="007E3F1F" w:rsidRDefault="00C1189F" w:rsidP="00C1189F">
+    <w:p w14:paraId="7A575472" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Η μελέτη 7 διεξήχθη για να συνεχιστεί η παρακολούθηση των ασθενών με γιγαντοκυτταρικό όγκο των οστών που </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="43D28E3D" w14:textId="77777777" w:rsidR="00D10C63" w:rsidRPr="00CD38BE" w:rsidRDefault="00D10C63">
+        <w:t>Η μελέτη 7 διεξήχθη για να συνεχιστεί η παρακολούθηση των ασθενών με γιγαντοκυτταρικό όγκο των οστών που έλαβαν θεραπεία στη μελέτη 6 για επιπλέον 5 ή περισσότερα έτη. Αναφέρθηκε ΟΝΓ σε 6 ασθενείς (11,8%) από τους 51 ασθενείς που είχαν εκτεθεί με διάμεσες συνολικές 42 δόσεις denosumab. Τρία από αυτά τα περιστατικά ΟΝΓ επιβεβαιώθηκαν ιατρικά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D28E3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B3EBB4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3B3EBB4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Σχετιζόμενες με το φάρμακο αντιδράσεις υπερευαισθησίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A47281" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="70A47281" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στην περίοδο μετά την κυκλοφορία του φαρμάκου, περιπτώσεις σχετιζόμενης με το φάρμακο υπερευαισθησίας, συμπεριλαμβανομένων των σπάνιων συμβαμάτων αναφυλακτικών αντιδράσεων έχουν αναφερθεί σε ασθενείς που λαμβάνουν το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC9B087" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="27861A03" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FC9B087" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27861A03" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Άτυπα κατάγματα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA0BF60" w14:textId="11034F7D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5EA0BF60" w14:textId="11034F7D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στο κλινικό πρόγραμμα συνολικά, άτυπα κατάγματα του μηριαίου οστού έχουν αναφερθεί όχι συχνά σε ασθενείς που έλαβαν θεραπεία με το XGEVA και ο κίνδυνος ήταν αυξημένος σε μεγαλύτερη διάρκεια θεραπείας. Παρατηρήθηκαν συμβάματα κατά τη διάρκεια της θεραπείας και έως 9 μήνες μετά τη διακοπή της θεραπείας (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DAC15B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="009D5F6D" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="57DAC15B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C280267" w14:textId="77777777" w:rsidR="00521BFC" w:rsidRPr="007E3F1F" w:rsidRDefault="00521BFC" w:rsidP="00521BFC">
+    <w:p w14:paraId="6C280267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στο πρόγραμμα της κλινικής δοκιμής για γιγαντοκυτταρικό όγκο των οστών, άτυπα κατάγματα του μηριαίου οστού έχουν αναφερθεί συχνά σε ασθενείς που έλαβαν θεραπεία με το XGEVA. Στη μελέτη 6, η επίπτωση των επιβεβαιωμένων άτυπων καταγμάτων του μηριαίου οστού ήταν 0,95% (5/526) σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών. Στη μελέτη παρακολούθησης 7, η επίπτωση των επιβεβαιωμένων άτυπων καταγμάτων του μηριαίου οστού ήταν 3,9% (2/51) των ασθενών που είχαν εκτεθεί στο denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59766188" w14:textId="77777777" w:rsidR="004A1DF5" w:rsidRPr="00CD38BE" w:rsidRDefault="004A1DF5">
+    <w:p w14:paraId="59766188" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E38A715" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7E38A715" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Μυοσκελετικό άλγος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6EC777" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5E6EC777" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στην περίοδο μετά την κυκλοφορία του φαρμάκου, έχει αναφερθεί μυοσκελετικό άλγος, συμπεριλαμβανομένων σοβαρών περιστατικών, σε ασθενείς που λάμβαναν XGEVA. Σε κλινικές μελέτες, το μυοσκελετικό άλγος ήταν πολύ συχνό τόσο στην ομάδα θεραπείας με το denosumab όσο και στην ομάδα θεραπείας με το ζολεδρονικό οξύ. Μυοσκελετικό άλγος που να οδηγεί σε διακοπή της υπό μελέτης θεραπεία ήταν όχι συχνό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE6FD5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5AE6FD5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A92D085" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A92D085" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Νέα πρωτοπαθής κακοήθεια</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D566233" w14:textId="2EABC143" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D566233" w14:textId="0D8E2DA7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στις αρχικές διπλά τυφλές φάσεις θεραπείας σε τέσσερις ελεγχόμενες με ενεργό φάρμακο κλινικές μελέτες φάσης III σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, αναφέρθηκε νέα πρωτοπαθής κακοήθεια σε 54/3.691 (1,5%) από τους ασθενείς που έλαβαν XGEVA (διάμεση έκθεση 13,8 μήνες, εύρος: 1,0 – 51,7) και σε 33/3.688 (0,9%) από τους ασθενείς που έλαβαν ζολεδρονικό οξύ (διάμεση έκθεση 12,9 μηνών, εύρος: 1,0 – 50,8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1601F6E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1601F6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6468B9A1" w14:textId="0884B8FB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="58" w:author="Author">
+            <w:rPr>
+              <w:iCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6468B9A1" w14:textId="47DBE25C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η αθροιστική επίπτωση στο ένα έτος ήταν 1,1% για το denosumab και 0,6% για το ζολεδρονικό οξύ αντίστοιχα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A62F8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="20A62F8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="227B1ACD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="59" w:author="Author">
+            <w:rPr>
+              <w:iCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227B1ACD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κανένα πρότυπο σχετιζόμενο με τη θεραπεία σε μεμονωμένους καρκίνους ή ομαδοποιήσεις καρκίνων δεν ήταν εμφανές.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BFF77F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="67BFF77F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="31DF7105" w14:textId="77777777" w:rsidR="00524866" w:rsidRPr="008D29C7" w:rsidRDefault="00524866" w:rsidP="00524866">
+          <w:rPrChange w:id="60" w:author="Author">
+            <w:rPr>
+              <w:iCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DF7105" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών, η επίπτωση νέων κακοηθειών, συμπεριλαμβανομένων κακοηθειών που εμπλέκουν τα οστά και εκτός των οστών ήταν 3,8% (20/526) στη μελέτη 6. Στη μελέτη παρακολούθησης 7, η επίπτωση ήταν 11,8% (6/51) των ασθενών που είχαν εκτεθεί στο denosumab.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218F157D" w14:textId="77777777" w:rsidR="00572982" w:rsidRPr="007D2F91" w:rsidRDefault="00572982">
+    <w:p w14:paraId="218F157D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A86B8D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00BF0E6B">
+          <w:rPrChange w:id="61" w:author="Author">
+            <w:rPr>
+              <w:iCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A86B8D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Italic11pt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Λειχηνοειδή φαρμακευτικά εξανθήματα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4887629C" w14:textId="0B4904D5" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4887629C" w14:textId="0B4904D5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Έχουν αναφερθεί λειχηνοειδή φαρμακευτικά εξανθήματα (π.χ. αντιδράσεις με εικόνα ομαλού λειχήνα) σε ασθενείς στην περίοδο μετά την κυκλοφορία του φαρμάκου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A423E7D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7A423E7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5A6427E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:rPrChange w:id="62" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6427E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5C0211" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F5C0211" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C819A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="17C819A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA μελετήθηκε σε μία δοκιμή ανοικτής επισήμανσης που συμπεριέλαβε 28 ώριμους σκελετικά εφήβους με γιγαντοκυτταρικό όγκο των οστών. Με βάση αυτά τα περιορισμένα δεδομένα, το προφίλ των ανεπιθύμητων συμβάντων φάνηκε να είναι παρόμοιο με εκείνο των ενηλίκων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728CB61D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="1B337B50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="728CB61D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B337B50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Έχει αναφερθεί κλινικά σημαντική υπερασβεστιαιμία μετά τη διακοπή της θεραπείας στην περίοδο μετά την κυκλοφορία του φαρμάκου, σε παιδιατρικούς ασθενείς (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E5A72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="3EB08B99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="210E5A72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB08B99" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Άλλοι ειδικοί πληθυσμοί</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E851AA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="15E851AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C919B83" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0C919B83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49079F45" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="49079F45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε μία κλινική δοκιμή σε ασθενείς χωρίς προχωρημένο καρκίνο με σοβαρή νεφρική δυσλειτουργία (κάθαρση κρεατινίνης &lt; 30 ml/min) ή που υποβάλλονταν σε εξωνεφρική κάθαρση, υπήρχε μεγαλύτερος κίνδυνος εμφάνισης υπασβεστιαιμίας απουσία συμπληρωματικής χορήγησης ασβεστίου.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ο κίνδυνος εμφάνισης υπασβεστιαιμίας κατά τη διάρκεια της θεραπείας με το XGEVA είναι μεγαλύτερος όσο αυξάνεται ο βαθμός της νεφρικής ανεπάρκειας. Σε μία κλινική δοκιμή σε ασθενείς χωρίς προχωρημένο καρκίνο, το 19% των ασθενών με σοβαρή νεφρική δυσλειτουργία (κάθαρση κρεατινίνης &lt; 30 ml/min) και το 63% των ασθενών που υποβάλλονταν σε εξωνεφρική κάθαρση εμφάνισαν υπασβεστιαιμία παρά τη συμπληρωματική χορήγηση ασβεστίου. Η συνολική επίπτωση της κλινικά σημαντικής υπασβεστιαιμίας ήταν 9%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4475FA20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4475FA20" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D097237" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7D097237" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Συνοδές αυξήσεις της παραθορμόνης παρατηρήθηκαν επίσης σε ασθενείς με σοβαρή νεφρική δυσλειτουργία ή που υποβάλλονταν σε εξωνεφρική κάθαρση και λάμβαναν το XGEVA. Η παρακολούθηση των επιπέδων ασβεστίου και της επαρκούς πρόσληψης ασβεστίου και βιταμίνης D είναι ιδιαίτερα σημαντική σε ασθενείς με νεφρική δυσλειτουργία (βλ. παράγραφο 4.4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6FAAF4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6E6FAAF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CFE3FF6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4CFE3FF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Αναφορά πιθανολογούμενων ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E89ACE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50E89ACE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0687B3E5" w14:textId="5EB0A77E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0687B3E5" w14:textId="5EB0A77E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Η αναφορά πιθανολογούμενων ανεπιθύμητων ενεργειών μετά από τη χορήγηση άδειας κυκλοφορίας του φαρμακευτικού προϊόντος είναι σημαντική. Επιτρέπει τη συνεχή παρακολούθηση της σχέσης οφέλους-κινδύνου του φαρμακευτικού προϊόντος. Ζητείται από τους επαγγελματίες υγείας να αναφέρουν οποιεσδήποτε πιθανολογούμενες ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">μέσω του εθνικού συστήματος αναφοράς που αναγράφεται στο </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Παράρτημα V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0D109D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1F0D109D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53432842" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="53432842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Υπερδοσολογία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C41EB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1E29BB53" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="526C41EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E29BB53" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Δεν υπάρχει εμπειρία με υπερδοσολογία σε κλινικές μελέτες. Το XGEVA έχει χορηγηθεί σε κλινικές μελέτες χρησιμοποιώντας δόσεις έως 180 mg κάθε 4 εβδομάδες και 120 mg κάθε εβδομάδα για 3 εβδομάδες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420428A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5CC4A623" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="420428A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="34989624" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5CC4A623" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΟΛΟΓΙΚΕΣ ΙΔΙΟΤΗΤΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F267C5B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="027DA1A1" w14:textId="3999B718" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00021B53">
+    <w:p w14:paraId="7F267C5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027DA1A1" w14:textId="3999B718" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Φαρμακοδυναμικές ιδιότητες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AE46A0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28AE46A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D83740" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40D83740" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Φαρμακοθεραπευτική κατηγορία: Φάρμακα για θεραπεία παθήσεων των οστών – άλλα φάρμακα δρώντα στην οστική δομή και στην επιμετάλλωση, κωδικός ATC: M05BX04</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CC7BE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="5CBA04BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41CC7BE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5CBA04BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Μηχανισμός δράσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754ACDC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6754ACDC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36786AD5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...16 lines deleted...]
-    <w:p w14:paraId="61E80F8E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="36786AD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Το RANKL υπάρχει ως διαμεμβρανική ή διαλυτή πρωτεΐνη και είναι απαραίτητο για το σχηματισμό, τη λειτουργία και την επιβίωση των οστεοκλαστών, του μόνου τύπου κυττάρων που ευθύνονται για την οστική αποδόμηση. Η αυξημένη οστεοκλαστική δραστηριότητα, που διεγείρεται από το RANKL, αποτελεί βασικό διαμεσολαβητή της καταστροφής των οστών στη μεταστατική οστική νόσο και το πολλαπλό μυέλωμα. Το denosumab είναι ένα ανθρώπινο μονοκλωνικό αντίσωμα (IgG2) που στοχεύει και συνδέεται με υψηλή συγγένεια και ειδικότητα με το RANKL, προλαμβάνοντας την </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>αλληλεπίδραση RANKL/RANK με αποτέλεσμα τη μείωση του αριθμού και της λειτουργίας των οστεοκλαστών, μειώνοντας με αυτόν τον τρόπο την οστική αποδόμηση και τη σχετιζόμενη με τον καρκίνο οστική καταστροφή.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A75155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E80F8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οι γιγαντοκυτταρικοί όγκοι των οστών χαρακτηρίζονται από νεοπλασματικά στρωματοειδή κύτταρα που εκφράζουν συνδέτες του RANK και γιγαντοκύτταρα που προσομοιάζουν με οστεοκλάστες και εκφράζουν το RANK. Σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών, το denosumab προσδένεται στο συνδέτη του RANK, μειώνοντας σημαντικά ή εξαφανίζοντας τα γιγαντοκύτταρα που προσομοιάζουν με οστεοκλάστες. Συνεπώς, μειώνεται η οστεόλυση και το στρώμα πολλαπλασιασμού του όγκου αντικαθίσταται από μη πολλαπλασιαζόμενο, διαφοροποιημένο, πυκνά δομημένο νέο οστό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9A716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1EA9A716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7BAB11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D7BAB11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Φαρμακοδυναμικές επιδράσεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E8E3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3C5E8E3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CDECF58" w14:textId="7329D0E8" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+          <w:rPrChange w:id="63" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDECF58" w14:textId="45B41930" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε κλινικές μελέτες φάσης ΙΙ σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, η υποδόρια χορήγηση XGEVA είτε κάθε 4 εβδομάδες (Q4W), είτε κάθε 12 εβδομάδες οδήγησε σε ταχεία μείωση των δεικτών οστικής αποδόμησης (uNTX/Cr, CTx ορού), με διάμεση μείωση των επιπέδων uNTX/Cr κατά περίπου 80% εντός 1 εβδομάδας, ανεξαρτήτως της προηγούμενης θεραπείας με διφωσφονικά ή των επιπέδων uNTX/Cr κατά την έναρξη. Στις κλινικές μελέτες φάσης ΙΙΙ, των ασθενών με προχωρημένες κακοήθειες που περιλαμβάνουν οστά, διατηρήθηκε η διάμεση μείωση των επιπέδων uNTX/Cr κατά 80% περίπου κατά τη διάρκεια των 49 εβδομάδων της θεραπείας με XGEVA (120mg κάθε Q4W).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5215914E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5215914E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20745167" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="20745167" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ανοσογονικότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29639DC2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="29639DC2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA7DDEF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...8 lines deleted...]
-    <w:p w14:paraId="5BFA1E72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6DA7DDEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Σε κλινικές μελέτες δεν έχουν παρατηρηθεί εξουδετερωτικά αντισώματα έναντι του denosumab σε ασθενείς με προχωρημένο καρκίνο ή σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών. Χρησιμοποιώντας μια ευαίσθητη ανοσολογική ανάλυση, ποσοστό &lt; 1% των ασθενών που έλαβαν denosumab για διάστημα έως 3 έτη βρέθηκαν θετικοί σε μη εξουδετερωτικά δεσμευτικά αντισώματα χωρίς ενδείξεις μεταβολής της φαρμακοκινητικής, της τοξικότητας ή της κλινικής ανταπόκρισης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFA1E72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256EE8BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="256EE8BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε ασθενείς με οστικές μεταστάσεις από συμπαγείς όγκους</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE34EA9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2AE34EA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D4D857B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="64" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4D857B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Συγκρίθηκε η αποτελεσματικότητα και η ασφάλεια 120 mg XGEVA χορηγούμενου υποδόρια κάθε 4 εβδομάδες ή 4 mg ζολεδρονικού οξέος (προσαρµογή της δόσης για μειωμένη νεφρική λειτουργία) χορηγούμενου ενδοφλέβια κάθε 4 εβδομάδες σε τρεις τυχαιοποιημένες, διπλά τυφλές, ελεγχόμενες με ενεργό φάρμακο μελέτες σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά, οι οποίοι δεν είχαν προηγουμένως λάβει ενδοφλέβια διφωσφονικά: ενήλικες με καρκίνο του μαστού (μελέτη 1), άλλους συμπαγείς όγκους ή πολλαπλό μυέλωμα (μελέτη 2) και καρκίνο του προστάτη ανθεκτικό στον ευνουχισμό (μελέτη 3). Η ασφάλεια εκτιμήθηκε σε 5.931 ασθενείς εντός των συγκεκριμένων ελεγχόμενων με ενεργό φάρμακο κλινικών μελετών. Οι ασθενείς με προηγούμενο ιστορικό οστεονέκρωσης της γνάθου ή οστεομυελίτιδας της γνάθου, ενεργά προβλήματα των δοντιών και της γνάθου που έχρηζαν χειρουργικής επέμβασης στο στόμα, πληγές που δεν είχαν ακόμη επουλωθεί μετά από χειρουργική επέμβαση στα δόντια/στο στόμα ή οποιαδήποτε προγραμματισμένη επεμβατική οδοντιατρική παρέμβαση, δεν ήταν επιλέξιμοι για ένταξη σε αυτές τις μελέτες. Μέσα από τα κύρια και δευτερεύοντα τελικά σημεία εκτιμήθηκε η εμφάνιση ενός ή περισσότερων σκελετικών συμβαμάτων (SREs). Σε μελέτες που αποδεικνύουν την υπεροχή του XGEVA έναντι του ζολεδρονικού οξέος, προσφέρθηκε στους ασθενείς XGEVA ανοικτής επισήμανσης σε μία προκαθορισμένη επέκταση φάσης θεραπείας 2 ετών. Ως σκελετικό σύμβαμα (SRE) ορίστηκε οποιοδήποτε από τα ακόλουθα: παθολογικό κάταγμα (σπονδυλικό ή μη σπονδυλικό), ακτινοθεραπεία στα οστά (συμπεριλαμβανομένης της χρήσης ραδιοϊσοτόπων), χειρουργική επέμβαση οστού ή συμπίεση του νωτιαίου μυελού.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5206A297" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5206A297" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63984BB4" w14:textId="5F0D48FE" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63984BB4" w14:textId="5F0D48FE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA μείωσε τον κίνδυνο εμφάνισης ενός σκελετικού συμβάματος και πολλαπλών σκελετικών συμβαμάτων (πρώτο και επόμενα) σε ασθενείς με οστικές μεταστάσεις από συμπαγείς όγκους (βλ. πίνακα 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649D11DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="649D11DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C2D3C0" w14:textId="44E75142" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="78C2D3C0" w14:textId="44E75142" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Πίνακας 2. Αποτελέσματα σχετικά με την αποτελεσματικότητα σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2A26CD" w14:textId="77777777" w:rsidR="004305D9" w:rsidRPr="00CD38BE" w:rsidRDefault="004305D9" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5C2A26CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5055" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1503"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1041"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1019"/>
         <w:gridCol w:w="916"/>
         <w:gridCol w:w="1015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="2CA480A2" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="71FAC86D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65425ABE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="6AD0FC1B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA01DBD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E647996" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Μελέτη 1 καρκίνος του μαστού</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="42A1B905" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1F997158" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Μελέτη 2 άλλοι συμπαγείς όγκοι** ή πολλαπλό μυέλωμα</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5143DB18" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5C9E0E90" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Μελέτη 3 καρκίνος του προστάτη</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3338FF3C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36A1A319" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Συνδυασμός μελετών προχωρημένος καρκίνος</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="2ABC6417" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="38AA9D9E" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE7868B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="3CE7EF57" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7621451B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="28D5AC42" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75650901" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="283E16AD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ζολεδρο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>νικό οξύ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4017504B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="70F8B540" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59701A7F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="104E4041" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ζολεδρο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>νικό οξύ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB55E64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2503B596" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14F2FD85" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1A5A0945" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ζολεδρο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>νικό οξύ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48F48CF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0B226460" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68D0BBAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="41717537" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ζολεδρο</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>νικό οξύ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="73924055" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="31346F3C" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18589F73" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="046D79B0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE9B122" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76E20CC2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="123D1B3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="591054AD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4A4A8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="628D67C2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="361ACBD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="65D2616E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>890</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0A5E3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="52F09EA3" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51CDCB95" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7402BFB5" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F07FE46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2881838F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.862</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50B2B9E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0BA0C1B8" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.861</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3C46E37B" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5733D6DF" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBAFB48" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="439C1DE6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Πρώτο σκελετικό σύμβαμα (SRE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="10833FA7" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="22809731" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0691B5DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7AC70C70" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Διάμεσος χρόνος (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFA7A09" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="41352650" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A287F31" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2F0BAE32" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA43F0F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E26738D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E140E80" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="542BDBB0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="327CF521" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3197C555" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED4C867" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="267A11EA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44191A51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="340E1527" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12137BDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B4E362A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0B710ED5" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="33678B2D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="323"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="162D9AE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3A34F38A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Διαφορά διάμεσου χρόνου (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9C29FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1C6FCC94" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7803D734" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0807FC45" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4663CF51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3565A6E1" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E151FC7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="17BFC7FA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3F2C739B" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="246269C5" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B52A679" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="26531085" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC9200F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BAD899E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADFD0D1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B85614B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,84 (0,71, 0,98) / 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="075AB506" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36F24D7E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDF6B84" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0893AD0C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,76, 0,90) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0F0370E3" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="7C678840" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="275BD42E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E807E2F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Τιμές p μη κατωτερότητας/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>υπεροχής</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08E7BE82" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5275C630" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0101</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8433E1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0B40F5AF" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0619</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13C7107D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="561DF0AC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0002</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> / 0,0085</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56D04567" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="55A6D5DE" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001 / &lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3772F5C3" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="3126CFA0" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="120E8098" w14:textId="45741A2C" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2AE300F4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ποσοστό ασθενών (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51680FAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61A8544D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="202E2C20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11B6E8A4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="265F9E05" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="310786D0" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3DE9DA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="08CBABFD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B412757" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0891B4E6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8EF198" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="58D58091" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD74EE0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11B2308B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11F9CE7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BFCED41" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="6B196D90" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="1A75AE57" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="504B12B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="38F7EE17" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Πρώτο και επόμενα σκελετικά συμβάματα (SRE)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="49761B7D" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="75CE44B7" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="498D15EA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="2FAE0C1C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Μέσος αριθμός/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>ασθενή</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="448E7B5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="4313531B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="291F71F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="576810D8" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36638F4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="4E5B06BC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="247D923B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="151E3317" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="005FB4AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="429AB633" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72A3497B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="444C88E3" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D46DE74" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="472C3572" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22D11096" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="060B2D1C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="367CF231" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="68DA7E1E" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="530971CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="052F0D81" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Αναλογία ποσοστού (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C600584" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="7925CC6D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,77 (0,66, 0,89) / 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC06155" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="3A206523" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,90 (0,77, 1,04) / 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4162E58D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="07D4CD27" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,71, 0,94) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0D2CD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
+          <w:p w14:paraId="09CF180E" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="00876767">
             <w:pPr>
               <w:keepNext/>
-              <w:keepLines/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,75, 0,89) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="4AD8DC19" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="3AB6787D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72641857" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="2125251C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Τιμή p υπεροχής</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0506B9F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="290D5F57" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E182199" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="010F60FB" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,1447</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECDDCA0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="46081E87" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0085</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>†</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A95AB49" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="4087F45D" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="2D428B4D" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="41B22B61" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="356"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8076FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="0539320C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SMR ανά έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67617B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="7E41B9A4" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21CA3682" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="3A7BCD20" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6599EE7E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="3A792AE7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5F4CBC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="556FB76F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0FB6E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="39DCFD29" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E82690" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="6DE8CD95" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="721C4511" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="1723B61B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4192869A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E029EC">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w14:paraId="500DEFB7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
+            <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="6F9842BE" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="35D3A7E8" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE6DC24" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6B36F14B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Πρώτο SRE ή HCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="6321BAF8" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="1334CE21" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4561FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="13DD4B39" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Διάμεσος χρόνος (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD278F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B9B7850" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5073946E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="06636E28" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1226FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2F85A6E2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6E8862" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="35600857" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7772F4BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="402CBC16" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1023C809" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0F38609A" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47BDBEEF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="00DEA7CD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5552C378" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="78D80B42" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="059BAD0E" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="2DCE8C56" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="406"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="200E96E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6BD47D43" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC021D0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="51D652CC" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,82 (0,70, 0,95) / 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="67DE191A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="263345D6" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,71, 0,97) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E75F3E7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="180AE189" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,72, 0,96) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1ACF9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="747B007C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,83 (0,76, 0,90) / 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7EC6AD2A" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="51DE491D" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="212"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="404A9E98" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="67EA794F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Τιμή p υπεροχής</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09B30304" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="293CC323" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3387631B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B16DDB9" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF1D48E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5744CB09" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="37742BF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="052E0764" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="1902344E" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5AF5CFBB" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="210"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="26EE24B0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="57A7C9CE" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Πρώτη ακτινοβολία των οστών</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3FA61B7F" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="0DCE822B" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="272"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="049D48F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="232F285B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Διάμεσος χρόνος (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2103E64C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="632BE25B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA6B38C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="259798D9" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F42D5B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="43CF83DD" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="720D3E0B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0B02969F" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01121C51" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7D59035C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED50DB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5AE2EA10" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7B16F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4E3A5B93" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="132CFB01" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2FD80898" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:keepNext/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="5B60E597" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="41B36C5F" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6279B193" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46646205" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>HR (95% CI) / RRR (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="719E3774" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="14112EB7" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,74 (0,59, 0,94) / 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC26249" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7239CE3C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,78 (0,63, 0,97) / 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0541822F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2EA9D6FF" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,78 (0,66, 0,94) / 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2BFB9F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="44A9D093" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,77 (0,69, 0,87) / 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="5141C5D2" w14:textId="77777777">
+      <w:tr w:rsidR="00181349" w14:paraId="5F4CAD42" w14:textId="77777777" w:rsidTr="008A7509">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F54C219" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1B51519B" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Τιμή p υπεροχής</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="61A716AA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="19B459AA" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="621D72F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36E084A2" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECF52B5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5E4D0554" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0,0071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12A4A45A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4BD2567C" w14:textId="77777777" w:rsidR="00181349" w:rsidRDefault="00181349" w:rsidP="008A7509">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt; 0,0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="634EDACF" w14:textId="1B340E36" w:rsidR="000A22A9" w:rsidRPr="009A5DF6" w:rsidRDefault="003A2761" w:rsidP="00C24851">
+    <w:p w14:paraId="634EDACF" w14:textId="1B340E36" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A5DF6">
+      <w:r>
         <w:t xml:space="preserve">NR = δεν επετεύχθη, NA = δεν διατίθεται, HCM = υπερασβεστιαιμία κακοήθους νόσου, SMR = ποσοστό σκελετικής νοσηρότητας, HR = αναλογία κινδύνου, RRR = μείωση του σχετικού κινδύνου. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5DF6">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>†</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5DF6">
+      <w:r>
         <w:t>Παρουσιάζονται οι προσαρμοσμένες τιμές</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5DF6">
+      <w:r>
         <w:noBreakHyphen/>
         <w:t>p για τις μελέτες 1, 2 και 3 (τελικά σημεία που αφορούν το πρώτο σκελετικό σύμβαμα, καθώς επίσης το πρώτο και τα επόμενα σκελετικά συμβάματα), *Αφορά όλα τα σκελετικά συμβάματα στο πέρασμα του χρόνου, αλλά μετρώνται μόνο τα συμβάματα που εμφανίστηκαν ≥ 21 ημέρες μετά το προηγούμενο σύμβαμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632D2903" w14:textId="4EAC6524" w:rsidR="000A22A9" w:rsidRPr="009A5DF6" w:rsidRDefault="003A2761" w:rsidP="00C24851">
+    <w:p w14:paraId="632D2903" w14:textId="4EAC6524" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A5DF6">
+      <w:r>
         <w:t>** Μεταξύ των οποίων περιλαμβάνεται ο ΜΜΚΠ, το νεφροκυτταρικό καρκίνωμα, ο ορθοκολικός καρκίνος, ο μικροκυτταρικός καρκίνος του πνεύμονα, ο καρκίνος της ουροδόχου κύστης, ο καρκίνος κεφαλής και τραχήλου, ο καρκίνος του γαστρεντερικού/ουρογεννητικού συστήματος και άλλοι καρκίνοι, εξαιρουμένου του καρκίνου του μαστού και του προστάτη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568B54EB" w14:textId="4DEDEBC3" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="568B54EB" w14:textId="4DEDEBC3" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A45ACBD" w14:textId="2712D63B" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="3A45ACBD" w14:textId="2712D63B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Εικόνα 1. Γραφήματα Kaplan</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Meier που δείχνουν το χρόνο εμφάνισης του πρώτου σκελετικού συμβάματος κατά τη διάρκεια της μελέτης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7581E02A" w14:textId="36BA7718" w:rsidR="00D65772" w:rsidRDefault="00D65772" w:rsidP="00D65772">
+    <w:p w14:paraId="7581E02A" w14:textId="36BA7718" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12818F11" w14:textId="14DBFCC9" w:rsidR="00D65772" w:rsidRDefault="00980B41" w:rsidP="00D65772">
+    <w:p w14:paraId="12818F11" w14:textId="04734D10" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:pict w14:anchorId="58C67B8F">
           <v:group id="_x0000_s2231" style="position:absolute;left:0;text-align:left;margin-left:.25pt;margin-top:2.7pt;width:554pt;height:220.45pt;z-index:251657216" coordorigin="1423,8084" coordsize="11080,4409">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 228" o:spid="_x0000_s2163" type="#_x0000_t202" style="position:absolute;left:1664;top:11703;width:8997;height:790;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhkTmFvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqQoi1SiiKOJBsfUDlmZti82mNFHr3xtB8DjMzBtmsWpNJZ7UuNKygtEwAkGcWV1y&#10;ruCa7gYzEM4ja6wsk4I3OVgtu50Fxtq++ELPxOciQNjFqKDwvo6ldFlBBt3Q1sTBu9nGoA+yyaVu&#10;8BXgppLjKJpKgyWHhQJr2hSU3ZOHUXDa7o86OYxP78t0c354Xu/SMleq32vXcxCeWv8P/9oHrWAy&#10;gu+X8APk8gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBhkTmFvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="1456E9B2" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="1456E9B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab = Denosumab 120 mg Q4W</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="655000CB" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="655000CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA = Ζολεδρονικό Οξύ 4 mg Q4W</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="493B4F40" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="493B4F40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>N = Αριθμός ασθενών που τυχαιοποιήθηκαν</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="035C2C7C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="035C2C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>* = Στατιστικά σημαντική για ανωτερότητα, ** = Στατιστικά σημαντική για μη κατωτερότητα</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 229" o:spid="_x0000_s2164" type="#_x0000_t202" style="position:absolute;left:1719;top:11262;width:10784;height:319;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTkfUDwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqVVEqlFUED2I4M8DLM3aVptNaaLWtzeC4HGYmW+Y2aIxpXhS7QrLCgb9CARxanXB&#10;mYLLedObgHAeWWNpmRS8ycFi3m7NMNH2xUd6nnwmAoRdggpy76tESpfmZND1bUUcvKutDfog60zq&#10;Gl8BbkoZR9FYGiw4LORY0Tqn9H56GAXx6Da+HPx5v3aPw2qZcrR9u7tS3U6znILw1Ph/+NfeaQXD&#10;GL5fwg+Q8w8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU5H1A8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="3671" w:type="pct"/>
                       <w:tblInd w:w="694" w:type="dxa"/>
                       <w:tblBorders>
                         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="447"/>
                       <w:gridCol w:w="443"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="444"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                       <w:gridCol w:w="477"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00626C85" w14:paraId="47302A41" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="47302A41" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="269"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="447" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0223498C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="0223498C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="443" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1EC931B0" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="1EC931B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2783FEC3" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="2783FEC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0DD156CF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="0DD156CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="32FC001E" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="32FC001E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="089D4C3A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="089D4C3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="158211EF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="158211EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="39F6AE87" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="39F6AE87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="47924D6E" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="47924D6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="52B14D60" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="52B14D60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="76F24299" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="76F24299" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="46F1E8E8" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="46F1E8E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4980F9E7" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="4980F9E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="444" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="73FFE2CA" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="73FFE2CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3AAC5159" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="3AAC5159" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>12</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7FB9A7CF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="7FB9A7CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1067A04C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="1067A04C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>24</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="477" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="727D2CE4" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="727D2CE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>30</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="1DD1CA2B" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="1DD1CA2B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 230" o:spid="_x0000_s2165" type="#_x0000_t202" style="position:absolute;left:1903;top:11488;width:8351;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+DwJpvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqQoi1SiiKOJBsfUDlmZti82mNFHr3xtB8DjMzBtmsWpNJZ7UuNKygtEwAkGcWV1y&#10;ruCa7gYzEM4ja6wsk4I3OVgtu50Fxtq++ELPxOciQNjFqKDwvo6ldFlBBt3Q1sTBu9nGoA+yyaVu&#10;8BXgppLjKJpKgyWHhQJr2hSU3ZOHUXDa7o86OYxP78t0c354Xu/SMleq32vXcxCeWv8P/9oHrWAy&#10;ge+X8APk8gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+DwJpvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="1445A333" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="1445A333" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Μήνας μελέτης</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 231" o:spid="_x0000_s2166" type="#_x0000_t202" style="position:absolute;left:1784;top:8570;width:472;height:2777;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzNMjswAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqT+IVKOoIHoQweoDLM3aVptNaaLWtzeC4HGYmW+Y+bIxpXhS7QrLCgb9CARxanXB&#10;mYLLedubgnAeWWNpmRS8ycFy0W7NMdb2xSd6Jj4TAcIuRgW591UspUtzMuj6tiIO3tXWBn2QdSZ1&#10;ja8AN6UcRtFEGiw4LORY0San9J48jILh+Da5HP35sHGP43qVcrR7u7tS3U6zmoHw1Ph/+NfeawWj&#10;MXy/hB8gFx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAszTI7MAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblBorders>
                         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="572"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00626C85" w14:paraId="66F53180" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="66F53180" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="399"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4E928B42" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="4E928B42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1,0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="23AE247C" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="23AE247C" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="340"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6778E320" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="6778E320" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,8</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="0BC4039D" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="0BC4039D" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="384"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6ABA6510" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="6ABA6510" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,6</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="06877156" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="06877156" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="374"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="79CB479E" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="79CB479E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,4</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="2E799023" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2E799023" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="283"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1513AA51" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="1513AA51" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="4A5AC009" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4A5AC009" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="412"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="089B56BA" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="089B56BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0,0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00626C85" w14:paraId="2EFCA61E" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2EFCA61E" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:hRule="exact" w:val="374"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="572" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="16860864" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="16860864" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Dmab</w:t>
                           </w:r>
                           <w:r>
                             <w:br/>
                             <w:t>ZA</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="2D7D92CF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="2D7D92CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 232" o:spid="_x0000_s2167" type="#_x0000_t202" style="position:absolute;left:1423;top:8329;width:246;height:2949;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABIPyPxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9lLrRYqmpq4iY6q1Eg/T4yL4modm3YXeryb93hYLHYWa+YRar3rTiTM43lhVMxgkI&#10;4tLqhisFxTF7eQfhA7LG1jIpGMjDavkwWmCq7YVzOh9CJSKEfYoK6hC6VEpf1mTQj21HHL0f6wyG&#10;KF0ltcNLhJtWTpPkTRpsOC7U2NGmpvL38GcUnPLvYjIcn+d2N/vMvgpnhmxrlHp67NcfIAL14R7+&#10;b++1gtcZ3L7EHyCXVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABIPyPxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4575D4BC" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="4575D4BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Ποσοστό ασθενών που δεν εμφάνισαν SRE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 233" o:spid="_x0000_s2168" type="#_x0000_t202" style="position:absolute;left:2190;top:8084;width:8503;height:233;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBD5labwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqT+oVKOoIHoQwZ8HWJq1rTab0kStb28EweMwM98ws0VtCvGkyuWWFfS6EQjixOqc&#10;UwWX86YzAeE8ssbCMil4k4PFvNmYYazti4/0PPlUBAi7GBVk3pexlC7JyKDr2pI4eFdbGfRBVqnU&#10;Fb4C3BSyH0UjaTDnsJBhSeuMkvvpYRT0h7fR5eDP+7V7HFbLhKPt292Varfq5RSEp9r/w7/2TisY&#10;jOH7JfwAOf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ+ZWm8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblBorders>
                         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tblBorders>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="2943"/>
                       <w:gridCol w:w="2765"/>
                       <w:gridCol w:w="2764"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00626C85" w14:paraId="585698DD" w14:textId="77777777">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="585698DD" w14:textId="77777777">
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2943" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="546EF95A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="546EF95A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Μελέτη 1*</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2765" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4060CF5B" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="4060CF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Μελέτη 2**</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="2764" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="5CFFB1D8" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="5CFFB1D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Μελέτη 3*</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="0D33379F" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="0D33379F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 234" o:spid="_x0000_s2169" type="#_x0000_t202" style="position:absolute;left:2854;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwq5AYvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TFUSqaRFFEReK1QMMzdgWm0lpotbbm4Xg8vH+q7QztXhR6yrLCibjCARxbnXFhYLb&#10;dTdagHAeWWNtmRR8yEGa9HsrjLV984VemS9ECGEXo4LS+yaW0uUlGXRj2xAH7m5bgz7AtpC6xXcI&#10;N7WcRtFcGqw4NJTY0Kak/JE9jYLTdn/U2WF6+lzmm/PT83p3rQqlhoNuvQThqfN/8c990ApmYWz4&#10;En6ATL4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8KuQGL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="00E9805E" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="00E9805E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 1.026)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 235" o:spid="_x0000_s2170" type="#_x0000_t202" style="position:absolute;left:2851;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf5zWDvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqQqi1SiiKOJBsfoBS7O2xWZTmqj1740geBxm5g0zXzamFE+qXWFZwaAfgSBOrS44&#10;U3C9bHsTEM4jaywtk4I3OVgu2q05xtq++EzPxGciQNjFqCD3voqldGlOBl3fVsTBu9naoA+yzqSu&#10;8RXgppTDKBpLgwWHhRwrWueU3pOHUXDc7A462Q+P7/N4fXp4Xm0vRaZUt9OsZiA8Nf4f/rX3WsFo&#10;Ct8v4QfIxQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCf5zWDvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="18EE5311" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="18EE5311" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 1.020)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 236" o:spid="_x0000_s2171" type="#_x0000_t202" style="position:absolute;left:5732;top:8383;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBW2+9jvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TRUSqaRFFEReK1QMMzdgWm0lpotbbm4Xg8vH+q7QztXhR6yrLCibjCARxbnXFhYLb&#10;dTdagHAeWWNtmRR8yEGa9HsrjLV984VemS9ECGEXo4LS+yaW0uUlGXRj2xAH7m5bgz7AtpC6xXcI&#10;N7WcRtFcGqw4NJTY0Kak/JE9jYLTdn/U2WF6+lzmm/PT83p3rQqlhoNuvQThqfN/8c990ApmYX34&#10;En6ATL4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVtvvY70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="09F58082" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="09F58082" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 886)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 237" o:spid="_x0000_s2172" type="#_x0000_t202" style="position:absolute;left:5727;top:8590;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5l0r4vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqSIi1SiiKOJBsfUDlmZti82mNFHr3xtB8DjMzBtmsWpNJZ7UuNKygtEwAkGcWV1y&#10;ruCa7gYzEM4ja6wsk4I3OVgtu50Fxtq++ELPxOciQNjFqKDwvo6ldFlBBt3Q1sTBu9nGoA+yyaVu&#10;8BXgppLjKJpKgyWHhQJr2hSU3ZOHUXDa7o86OYxP78t0c354Xu/SMleq32vXcxCeWv8P/9oHrWAy&#10;gu+X8APk8gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5l0r4vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A4FA53A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="2A4FA53A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 890)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 238" o:spid="_x0000_s2173" type="#_x0000_t202" style="position:absolute;left:8527;top:8387;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJRdSPvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqUVEqlFEUcSDYvUDlmZti82mNFHr3xtB8DjMzBtmvmxNJZ7UuNKygtEwAkGcWV1y&#10;ruB62Q6mIJxH1lhZJgVvcrBcdDtzTLR98Zmeqc9FgLBLUEHhfZ1I6bKCDLqhrYmDd7ONQR9kk0vd&#10;4CvATSXjKJpIgyWHhQJrWheU3dOHUXDc7A463cfH93myPj08r7aXMleq32tXMxCeWv8P/9p7rWAc&#10;w/dL+AFy8QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJRdSPvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C82616C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="4C82616C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Dmab (N = 950)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 239" o:spid="_x0000_s2174" type="#_x0000_t202" style="position:absolute;left:8520;top:8594;width:1160;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmCXEUwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqT+IVKOIoogHxeoDLM3aFptNaaLWtzeC4HGYmW+Y+bIxpXhS7QrLCgb9CARxanXB&#10;mYLrZdubgnAeWWNpmRS8ycFy0W7NMdb2xWd6Jj4TAcIuRgW591UspUtzMuj6tiIO3s3WBn2QdSZ1&#10;ja8AN6UcRtFEGiw4LORY0Tqn9J48jILjZnfQyX54fJ8n69PD82p7KTKlup1mNQPhqfH/8K+91wrG&#10;I/h+CT9ALj4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApglxFMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="40E04909" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="40E04909" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow8pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ZA (N = 951)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 240" o:spid="_x0000_s2175" type="#_x0000_t202" style="position:absolute;left:2260;top:10751;width:2787;height:420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrMruRvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqVJEqlFUED2IoPUDlmZtq82mNFHr3xtB8DjMzBtmvmxNJZ7UuNKygtEwAkGcWV1y&#10;ruCSbgdTEM4ja6wsk4I3OVguup05Jtq++ETPs89FgLBLUEHhfZ1I6bKCDLqhrYmDd7WNQR9kk0vd&#10;4CvATSXHUTSRBksOCwXWtCkou58fRsE4vk0uR58eNu5xXK8yjnZvd1eq32tXMxCeWv8P/9p7rSCO&#10;4fsl/AC5+AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrMruRvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="4731" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="490"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="490"/>
                       <w:gridCol w:w="178"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="000D0105" w14:paraId="2E3B40F6" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="2EF9836A" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="775EA380" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="775EA380" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1.026</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="04B35F6A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="04B35F6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>697</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="70600700" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="70600700" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>514</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2EF96C42" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="2EF96C42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>306</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="31BAF120" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="31BAF120" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>99</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="178" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6BC12799" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="6BC12799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>4</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="000D0105" w14:paraId="6739A2C8" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="7A7AC22B" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="16AE0D3D" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="16AE0D3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>1.020</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2E3EA278" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="2E3EA278" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>676</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="33EBB01C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="33EBB01C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>498</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="73CFE5D4" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="73CFE5D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>296</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="490" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="09B0F70C" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="09B0F70C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>94</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="178" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="650232BE" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="650232BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="57FA10B4" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="57FA10B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 241" o:spid="_x0000_s2176" type="#_x0000_t202" style="position:absolute;left:5040;top:10754;width:2662;height:414;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqf7GUvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TRUSqaVFBdCGC1gMMzdhWm0lpotbbm4Xg8vH+q7QztXhR6yrLCibjCARxbnXFhYJr&#10;thstQDiPrLG2TAo+5CBN+r0Vxtq++Uyviy9ECGEXo4LS+yaW0uUlGXRj2xAH7mZbgz7AtpC6xXcI&#10;N7WcRtFcGqw4NJTY0Lak/HF5GgXT2X1+PfnsuHXP02adc7T/uIdSw0G3XoLw1Pm/+Oc+aAWzMDZ8&#10;CT9AJl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAan+xlL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="4706" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="455"/>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="397"/>
                       <w:gridCol w:w="510"/>
                       <w:gridCol w:w="141"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="000D0105" w14:paraId="06EA6D5B" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4BA40121" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2F5FBBE2" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="2F5FBBE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>886</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="455" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="06B79590" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="06B79590" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>387</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="4BF15B3A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="4BF15B3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>202</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="05459677" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="05459677" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>96</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="59AA1744" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="59AA1744" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>28</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="141" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="6D4B62D8" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="6D4B62D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>0</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="000D0105" w14:paraId="23E9B181" w14:textId="77777777" w:rsidTr="002A3883">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="03389187" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="47CD0219" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="47CD0219" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>890</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="455" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1ED647C3" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="1ED647C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>376</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1D8BBB10" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="1D8BBB10" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>194</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="397" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="149429A2" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="149429A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>86</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="510" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="130DF702" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="130DF702" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>20</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="141" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="19C9C253" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="19C9C253" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="205B3851" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="205B3851" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 242" o:spid="_x0000_s2177" type="#_x0000_t202" style="position:absolute;left:7644;top:10752;width:2641;height:426;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFMxQPvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqSKi1SgqiB5EsPoBS7O21WZTmqj1740geBxm5g0zXzamFE+qXWFZwaAfgSBOrS44&#10;U3A5b3sTEM4jaywtk4I3OVgu2q05xtq++ETPxGciQNjFqCD3voqldGlOBl3fVsTBu9raoA+yzqSu&#10;8RXgppTDKBpLgwWHhRwr2uSU3pOHUTAc3caXoz8fNu5xXK9SjnZvd1eq22lWMxCeGv8P/9p7rWA0&#10;he+X8APk4gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFMxQPvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="5381" w:type="pct"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="28" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="462"/>
                       <w:gridCol w:w="476"/>
                       <w:gridCol w:w="462"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="454"/>
                       <w:gridCol w:w="520"/>
                     </w:tblGrid>
-                    <w:tr w:rsidR="00C30E9E" w14:paraId="0B72BE2B" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4B44C15F" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="201"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="668C46E0" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="668C46E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>950</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2E87FC35" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="2E87FC35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>582</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="31E34842" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="31E34842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>361</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7757DEFE" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="7757DEFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>168</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="0112C05F" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="0112C05F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>70</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="520" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="476AA6FF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="476AA6FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>18</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
-                    <w:tr w:rsidR="00C30E9E" w14:paraId="7E9EB539" w14:textId="77777777" w:rsidTr="00CA4629">
+                    <w:tr w:rsidR="00A12B36" w14:paraId="4BC7CDEA" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="214"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3A47EC1A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="3A47EC1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>951</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="476" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="7439876B" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="7439876B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>544</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="462" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="5E0D1C3D" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="5E0D1C3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>299</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3801407A" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="3801407A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>140</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="454" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="23136CE0" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="23136CE0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>64</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="520" w:type="dxa"/>
-                          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
-                        <w:p w14:paraId="3B449E13" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                        <w:p w14:paraId="3B449E13" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                           <w:pPr>
                             <w:pStyle w:val="StyleArialNarrow8pts"/>
                           </w:pPr>
                           <w:r>
                             <w:t>22</w:t>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:tbl>
-                  <w:p w14:paraId="55A9FB65" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="00626C85">
+                  <w:p w14:paraId="55A9FB65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:shape id="Text Box 243" o:spid="_x0000_s2178" type="#_x0000_t202" style="position:absolute;left:10200;top:10608;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMiLq3wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+wiM3Xg2KppGcNuu41qGR4fzbMtNi8lidr+98tB8Pjx/d7ko+nFhZzvLCtYLhIQxLXV&#10;HTcKqn3x/AbCB2SNvWVSMJGHPHuYbTDV9solXXahETGEfYoK2hCGVEpft2TQL+xAHLmjdQZDhK6R&#10;2uE1hpteviTJqzTYcWxocaDPlurT7mwU/JWHajnt5+/2e/VV/FbOTMXWKPX0OH6sQQQaw118c/9o&#10;Bau4Pn6JP0Bm/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMiLq3wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="751E3EEF" w14:textId="77777777" w:rsidR="00626C85" w:rsidRDefault="00626C85" w:rsidP="002A3883">
+                  <w:p w14:paraId="751E3EEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow4pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>GRH0447 v2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </v:group>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E76951">
         <w:pict w14:anchorId="4E0D7658">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:447pt;height:230.25pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="GRH0447 v2" style="width:446.65pt;height:230.65pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId12" o:title="GRH0447 (1)"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A308F" w14:textId="77777777" w:rsidR="00D65772" w:rsidRDefault="00D65772" w:rsidP="00D65772">
+    <w:p w14:paraId="0F5A308F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253403A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="253403A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Εξέλιξη της νόσου και συνολική επιβίωση με οστικές μεταστάσεις από συμπαγείς όγκους</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577CD09E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="577CD09E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5C2B04" w14:textId="4B40BF44" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A5C2B04" w14:textId="4B40BF44" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η εξέλιξη της νόσου ήταν παρόμοια μεταξύ του XGEVA και του ζολεδρονικού οξέος και στις τρεις μελέτες, καθώς επίσης στην προκαθορισμένη ανάλυση και των τριών μελετών σε συνδυασμό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEB2EB0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6CEB2EB0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="156B07E8" w14:textId="33709BBB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="156B07E8" w14:textId="346D00F9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στις μελέτες 1, 2 και 3, η συνολική επιβίωση ήταν παρόμοια μεταξύ του XGEVA και του ζολεδρονικού οξέος σε ασθενείς με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά: ασθενείς με καρκίνο του μαστού (η αναλογία κινδύνου και το διάστημα εμπιστοσύνης (CI) 95% ήταν 0,95 [0,81, 1,11]), ασθενείς με καρκίνο του προστάτη (η αναλογία κινδύνου και το διάστημα εμπιστοσύνης 95% ήταν 1,03 [0,91, 1,17]) και ασθενείς με άλλους συμπαγείς όγκους ή πολλαπλό μυέλωμα (η αναλογία κινδύνου και το διάστημα εμπιστοσύνης 95% ήταν 0,95 [0,83, 1,08]). Σε μία post</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>hoc ανάλυση στη μελέτη 2 (ασθενείς με άλλους συμπαγείς όγκους ή πολλαπλό μυέλωμα) εξετάστηκε η συνολική επιβίωση για τους τρεις τύπους καρκίνου που χρησιμοποιήθηκαν για τη στρωματοποίηση (μη μικροκυτταρικός καρκίνος του πνεύμονα, πολλαπλό μυέλωμα και άλλο). Η συνολική επιβίωση ήταν μεγαλύτερη για το XGEVA στο μη μικροκυτταρικό καρκίνο του πνεύμονα (αναλογία κινδύνου [95% CI] 0,79 [0,65, 0,95], n = 702) και μεγαλύτερη για το ζολεδρονικό οξύ στο πολλαπλό μυέλωμα (αναλογία κινδύνου [95% CI] 2,26 [1,13, 4,50], n = 180) και παρόμοια μεταξύ του XGEVA και του ζολεδρονικού οξέος σε άλλους τύπους καρκίνου (αναλογία κινδύνου [95% CI] 1,08 [0,90, 1,30], n = 894). Σε αυτήν τη μελέτη δεν έγινε έλεγχος για προγνωστικούς παράγοντες και αντινεοπλασματικές θεραπείες. Σε μια συνδυασμένη προκαθορισμένη ανάλυση των μελετών 1, 2 και 3, η συνολική επιβίωση ήταν παρόμοια μεταξύ του XGEVA και του ζολεδρονικού οξέος (αναλογία κινδύνου και 95% CI 0,99 [0,91, 1,07]).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461B0D66" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="461B0D66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DDCBC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="16DDCBC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Επίδραση στον πόνο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DFADAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="55DFADAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01165630" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="01165630" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο χρόνος βελτίωσης του πόνου (δηλ., μείωση ≥ 2 βαθμούς από την έναρξη στη βαθμολογία χειρότερου πόνου στη Σύντομη Μορφή του Συνοπτικού Καταλόγου Πόνου (BPI</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>SF)) ήταν παρόμοιος για το denosumab και το ζολεδρονικό οξύ σε κάθε μελέτη και στις ενοποιημένες αναλύσεις. Σε μια post</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>hoc ανάλυση του συνδυασμένου συνόλου δεδομένων, ο διάμεσος χρόνος επιδείνωσης του πόνου (βαθμολογία χειρότερου πόνου &gt; 4 βαθμούς) σε ασθενείς με ήπιο ή καθόλου πόνο κατά την έναρξη καθυστέρησε κατά τη χορήγηση XGEVA έναντι ζολεδρονικού οξέος (198 έναντι 143 ημέρες) (p = 0,0002).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F5137A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50F5137A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F91752" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="64F91752" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Κλινική αποτελεσματικότητα σε ασθενείς με πολλαπλό μυέλωμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43008E97" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43008E97" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="076AFC9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="076AFC9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA αξιολογήθηκε σε μια διεθνή, τυχαιοποιημένη (1:1), διπλά-τυφλή, ενεργά-ελεγχόμενη μελέτη σύγκρισης του XGEVA με το ζολεδρονικό οξύ σε ασθενείς με νεοδιαγνωσθέν πολλαπλό μυέλωμα, μελέτη 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E69F0FF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2E69F0FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314F37EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="314F37EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε αυτή τη μελέτη, 1.718 ασθενείς με πολλαπλό μυέλωμα με τουλάχιστον μία οστική βλάβη τυχαιοποιήθηκαν να λάβουν 120 mg XGEVA υποδορίως κάθε 4 εβδομάδες (Q4W) ή 4 mg ζολεδρονικό οξύ ενδοφλεβίως (IV) κάθε 4 εβδομάδες (με προσαρμογή δόσης για νεφρική λειτουργία). Το πρωτεύον καταληκτικό σημείο της μελέτης ήταν η απόδειξη της μη κατωτερότητας, ως προς το χρόνο εμφάνισης του πρώτου σκελετικού συμβάματος (SRE) σε σύγκριση με το ζολεδρονικό οξύ. Τα δευτερεύοντα καταληκτικά σημεία περιελάμβαναν την ανωτερότητα ως προς το χρόνο εμφάνισης του πρώτου σκελετικού συμβάματος (SRE), την ανωτερότητα του χρόνου εμφάνισης του πρώτου και του επόμενου σκελετικού συμβάματος (SRE) και τη συνολική επιβίωση. Ως σκελετικό σύμβαμα (SRE) ορίστηκε οποιοδήποτε από τα παρακάτω: παθολογικά κατάγματα (σπονδυλικά ή μη σπονδυλικά), ακτινοθεραπεία στα οστά (συμπεριλαμβανομένης της χρήσης των ραδιοϊσοτόπων), χειρουργική επέμβαση στα οστά ή συμπίεση του νωτιαίου μυελού.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4721A8BC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4721A8BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71531720" w14:textId="732AF95F" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71531720" w14:textId="44CF911D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Σε αμφότερα τα σκέλη μελέτης, το 54,5% των ασθενών σκόπευαν να υποβληθούν σε αυτόλογη μεταμόσχευση περιφερειακών στελεχιαίων αιμοκυττάρων (PBSC), το 95,8% των ασθενών χρησιμοποιούσαν / σχεδίαζαν να χρησιμοποιήσουν ένα νεότερο αντι-μυελωματικό παράγοντα (οι νεότερες θεραπείες περιλαμβάνουν βορτεζομίμπη, λεναλιδομίδη ή θαλιδομίδη) στη θεραπεία πρώτης γραμμής και το 60,7% των ασθενών είχαν προηγούμενο σκελετικό σύμβαμα (SRE). Σε αμφότερα τα σκέλη μελέτης, ο αριθμός των ασθενών με ISS στάδιο Ι, στάδιο ΙΙ, και στάδιο ΙΙΙ στη διάγνωση ήταν 32,4%, 38,2% και 29,3% αντίστοιχα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAB16DF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1BAB16DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D992063" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0D992063" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο διάμεσος αριθμός των δόσεων που χορηγήθηκαν ήταν 16 για το XGEVA και 15 για το ζολεδρονικό οξύ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467C325B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="467C325B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25A4B656" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="25A4B656" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Τα δεδομένα αποτελεσματικότητας από τη μελέτη 4 παρουσιάζονται στο σχήμα 2 και στον πίνακα 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF3BC96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3AF3BC96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33969AF0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33969AF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Σχήμα 2. Καμπύλη Kaplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>Meier για χρονικό διάστημα μέχρι την πρώτη εμφάνιση σκελετικού συμβάματος (SRE) στο πλαίσιο της μελέτης σε ασθενείς με νεοδιαγνωσθέν πολλαπλό μυέλωμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F024E6C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRPr="00CD38BE" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+    <w:p w14:paraId="6F024E6C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572E15FC" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00980B41" w:rsidP="00941D01">
+    <w:p w14:paraId="572E15FC" w14:textId="37BE7B14" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="6BF14751">
           <v:group id="_x0000_s2267" style="position:absolute;margin-left:-33.1pt;margin-top:9.25pt;width:417.65pt;height:264pt;z-index:251658240" coordorigin="756,5880" coordsize="8353,5280">
             <v:shape id="Text Box 243" o:spid="_x0000_s2268" type="#_x0000_t202" style="position:absolute;left:8966;top:9563;width:143;height:575;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMiLq3wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CG+wiM3Xg2KppGcNuu41qGR4fzbMtNi8lidr+98tB8Pjx/d7ko+nFhZzvLCtYLhIQxLXV&#10;HTcKqn3x/AbCB2SNvWVSMJGHPHuYbTDV9solXXahETGEfYoK2hCGVEpft2TQL+xAHLmjdQZDhK6R&#10;2uE1hpteviTJqzTYcWxocaDPlurT7mwU/JWHajnt5+/2e/VV/FbOTMXWKPX0OH6sQQQaw118c/9o&#10;Bau4Pn6JP0Bm/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMiLq3wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset=".5mm,.5mm,.5mm,.5mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4A1472CC" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                  <w:p w14:paraId="4A1472CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                     <w:pPr>
                       <w:pStyle w:val="StyleArialNarrow4pts"/>
                     </w:pPr>
                     <w:r>
                       <w:t>GRH0466v3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
             <v:group id="_x0000_s2269" style="position:absolute;left:756;top:5880;width:8210;height:5280" coordorigin="756,5880" coordsize="8210,5280">
               <v:shape id="Text Box 331" o:spid="_x0000_s2270" type="#_x0000_t202" style="position:absolute;left:4033;top:5880;width:4273;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdAIgnvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwl5E0/YgWhuLyC7I3la9eBuasS02k9LEtvbXbw4Le3y87ywfTSN66lxtWUG8jkAQF1bX&#10;XCq4Xb9WWxDOI2tsLJOCNznID/NZhqm2A/9Qf/GlCCHsUlRQed+mUrqiIoNubVviwD1sZ9AH2JVS&#10;dziEcNPIJIo20mDNoaHClk4VFc/LyyjYjJ/t8ntHyTAVTc/3KY49xUp9LMbjHoSn0f+L/9xnrSAJ&#10;68OX8APk4RcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdAIgnvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0D84DB0C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="0D84DB0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Denosumab 120 mg Q4W (N = 859)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 332" o:spid="_x0000_s2271" type="#_x0000_t202" style="position:absolute;left:4042;top:6070;width:4261;height:184;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyTC28wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvi6bpQdZqFBEF2du6Xrw9mmdbbF5KE9vqr98sCB6HmfmGWW0GW4uOWl851qBmCQji&#10;3JmKCw3n38P0C4QPyAZrx6ThQR4269HHCjPjev6h7hQKESHsM9RQhtBkUvq8JIt+5hri6F1dazFE&#10;2RbStNhHuK1lmiRzabHiuFBiQ7uS8tvpbjXMh33z+b2gtH/mdceXp1KBlNaT8bBdggg0hHf41T4a&#10;DamC/y/xB8j1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyTC28wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="3CD41428" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="3CD41428" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Ζολεδρονικό Οξύ 4 mg Q4W (N = 859)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 333" o:spid="_x0000_s2272" type="#_x0000_t202" style="position:absolute;left:2772;top:6333;width:513;height:3418;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWSGPevwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqUVEqlFUED2IoPUDlmZtq82mNFHr3xtB8DjMvBlmvmxNJZ7UuNKygtEwAkGcWV1y&#10;ruCSbgdTEM4ja6wsk4I3OVguup05Jtq++ETPs89FKGGXoILC+zqR0mUFGXRDWxMH72obgz7IJpe6&#10;wVcoN5WMo2giDZYcFgqsaVNQdj8/jIJ4fJtcjj49bNzjuF5lHO3e7q5Uv9euZiA8tf4f/tF7HbgY&#10;vl/CD5CLDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWSGPevwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="dxa"/>
                         <w:tblBorders>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="505"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00941D01" w14:paraId="7C798F22" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="7C798F22" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2F16103C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2F16103C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>1,0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="47C840AF" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="47C840AF" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="624"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5E74F42D" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="5E74F42D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,8</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="36CC1001" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="36CC1001" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="68664759" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="68664759" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="76B73C06" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="76B73C06" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="567"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4D8EB4B4" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="4D8EB4B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,4</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="3D14F25A" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="3D14F25A" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="624"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6E869BD3" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="6E869BD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,2</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="54C6AE22" w14:textId="77777777">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="54C6AE22" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="510"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="505" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="67A2348B" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="67A2348B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0,0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="65132EEF" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="65132EEF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 334" o:spid="_x0000_s2273" type="#_x0000_t202" style="position:absolute;left:2521;top:6082;width:245;height:3405;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYQqE6xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfhf2HcAd7EU3byZDOKEMnuBfHOn/Atblrwpqb0kSt/34ZCD4ezjnf4SxWg2vFmfpgPSvIpxkI&#10;4tpry42Cw/d2MgcRIrLG1jMpuFKA1fJhtMBS+wt/0bmKjUgQDiUqMDF2pZShNuQwTH1HnLwf3zuM&#10;SfaN1D1eEty1ssiyF+nQclow2NHaUP1bnZyCzWcxznOrt3vTWflRHLMTzd6Venoc3l5BRBriPXxr&#10;77SC4hn+v6QfIJd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhCoTrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top;mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="2BFC65D6" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="2BFC65D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Ποσοστό ασθενών που δεν εμφάνισαν SRE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 335" o:spid="_x0000_s2274" type="#_x0000_t202" style="position:absolute;left:756;top:9751;width:2410;height:212;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkbm4JwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOI2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gPIHHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApG5uCcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0CDB8282" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="0CDB8282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Denosumab 120 mg Q4W</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 336" o:spid="_x0000_s2275" type="#_x0000_t202" style="position:absolute;left:756;top:9955;width:2415;height:201;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLIsuSwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOg2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gPIHHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyyLLksMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="5C2A7ECE" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="5C2A7ECE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Ζολεδρονικό Οξύ 4 mg Q4W</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 337" o:spid="_x0000_s2276" type="#_x0000_t202" style="position:absolute;left:3227;top:10201;width:5739;height:243;visibility:visible;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpc2XdvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqSJFqlFUED2IoPUDlmZtq82mNFHr3xtB8DjMvBlmvmxNJZ7UuNKygtEwAkGcWV1y&#10;ruCSbgdTEM4ja6wsk4I3OVguup05Jtq++ETPs89FKGGXoILC+zqR0mUFGXRDWxMH72obgz7IJpe6&#10;wVcoN5UcR1EsDZYcFgqsaVNQdj8/jILx5BZfjj49bNzjuF5lHO3e7q5Uv9euZiA8tf4f/tF7HbgY&#10;vl/CD5CLDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpc2XdvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="5752" w:type="dxa"/>
                         <w:tblBorders>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="340"/>
                         <w:gridCol w:w="510"/>
                         <w:gridCol w:w="336"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="392"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="406"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="397"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="364"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00941D01" w14:paraId="2172B2EB" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="2172B2EB" w14:textId="77777777">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="654F8CE9" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="654F8CE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>0</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="37DDABF3" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="37DDABF3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="336" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4E1A52EE" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="4E1A52EE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="62EC6381" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="62EC6381" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>9</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="392" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="21B22D0C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="21B22D0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>12</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4B76EF63" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="4B76EF63" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>15</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2CCA947D" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2CCA947D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="72AF4BFC" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="72AF4BFC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>21</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="406" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4A02F4D0" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="4A02F4D0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>24</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6E76A98D" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="6E76A98D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>27</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="595365D4" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="595365D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>30</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="397" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6F766D86" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="6F766D86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>33</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D54A305" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2D54A305" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>36</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="364" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="22FEBBAD" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="22FEBBAD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>39</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="48469765" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="48469765" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 338" o:spid="_x0000_s2277" type="#_x0000_t202" style="position:absolute;left:3242;top:9763;width:5724;height:374;visibility:visible;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUvPB+xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutGDrdFVRFooFMQYDx6f2WeymH0bs1uN/74rFDwOM/MNs1h1thY3ar1xrGA8SkAQ&#10;F04bLhUc8q/hBwgfkDXWjknBgzyslv3eAlPt7pzRbR9KESHsU1RQhdCkUvqiIot+5Bri6J1dazFE&#10;2ZZSt3iPcFvLSZJMpUXDcaHChjYVFZf9r1WwPnL2aa7b0y47ZybPZwn/TC9KvQ269RxEoC68wv/t&#10;b61g8g7PL/EHyOUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFS88H7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="5813" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="0" w:type="dxa"/>
                           <w:right w:w="0" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="357"/>
                         <w:gridCol w:w="454"/>
                         <w:gridCol w:w="510"/>
                         <w:gridCol w:w="340"/>
                         <w:gridCol w:w="454"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00941D01" w14:paraId="13DB4DE5" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="13DB4DE5" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="184"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="572AD61B" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="572AD61B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>859</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2164B08A" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2164B08A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>583</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2ED552BC" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2ED552BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>453</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="48D3BD67" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="48D3BD67" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>370</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="7E1600B7" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="7E1600B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>303</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2D2666B1" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2D2666B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>243</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="353E51AB" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="353E51AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>197</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="32CFDDE5" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="32CFDDE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>160</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="6B806CAF" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="6B806CAF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>127</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="38D67541" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="38D67541" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>99</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="165D05DF" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="165D05DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>77</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="09B70BE4" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="09B70BE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>50</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="4E4FCF11" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="4E4FCF11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>35</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="66C7A394" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="66C7A394" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>22</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00941D01" w14:paraId="01296788" w14:textId="77777777" w:rsidTr="00196D46">
+                      <w:tr w:rsidR="00A12B36" w14:paraId="01296788" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="184"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5F47F799" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="5F47F799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>859</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="66F28544" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="66F28544" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>595</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="00EF75FF" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="00EF75FF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>450</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="7D8E6783" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="7D8E6783" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>361</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5B260F6A" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="5B260F6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>288</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5E2A406E" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="5E2A406E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>239</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="15F69D85" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="15F69D85" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>190</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="3105BDD3" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="3105BDD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>152</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="44501E92" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="44501E92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>125</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="357" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="57" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="50B1957D" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="50B1957D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>95</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="47C0BD11" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="47C0BD11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>69</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="510" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="48221B27" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="48221B27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>48</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="5F78892C" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="5F78892C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>31</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="454" w:type="dxa"/>
-                            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:tcMar>
                               <w:top w:w="0" w:type="dxa"/>
                               <w:left w:w="0" w:type="dxa"/>
                               <w:bottom w:w="0" w:type="dxa"/>
                               <w:right w:w="28" w:type="dxa"/>
                             </w:tcMar>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="2E334D4E" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="002A3883">
+                          <w:p w14:paraId="2E334D4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                             <w:pPr>
                               <w:pStyle w:val="StyleArialNarrow8pts"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="2C7576BE" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="2C7576BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 339" o:spid="_x0000_s2278" type="#_x0000_t202" style="position:absolute;left:3529;top:10498;width:5040;height:240;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1cgbFvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TuxCppkUURVwoVg8wNGNbbCaliVpvbxaCy8f7r7LeNOJFnastK5hNIxDEhdU1lwpu&#10;191kAcJ5ZI2NZVLwIQdZOhysMNH2zRd65b4UIYRdggoq79tESldUZNBNbUscuLvtDPoAu1LqDt8h&#10;3DQyjqK5NFhzaKiwpU1FxSN/GgWn7f6o80N8+lzmm/PT83p3rUulxqN+vQThqfd/8c990AriMDZ8&#10;CT9Apl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXIGxb0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3159228E" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="3159228E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Μήνας μελέτης</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <v:shape id="Text Box 340" o:spid="_x0000_s2279" type="#_x0000_t202" style="position:absolute;left:1512;top:10737;width:2648;height:423;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaPqNevwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqT2IVqOIoogHxeoHLM3aFptNaaLWvzeC4HGYmTfMfNmaSjypcaVlBaNhBII4s7rk&#10;XMH1sh1MQDiPrLGyTAre5GC56HbmmGj74jM9U5+LAGGXoILC+zqR0mUFGXRDWxMH72Ybgz7IJpe6&#10;wVeAm0rGUTSWBksOCwXWtC4ou6cPo+C42R10uo+P7/N4fXp4Xm0vZa5Uv9euZiA8tf4f/rX3WkE8&#10;he+X8APk4gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaPqNevwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset=".5mm,.5mm,.5mm,.5mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="438F6429" w14:textId="77777777" w:rsidR="00941D01" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+                    <w:p w14:paraId="438F6429" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                       <w:pPr>
                         <w:pStyle w:val="StyleArialNarrow8pts"/>
                       </w:pPr>
                       <w:r>
                         <w:t>N = Αριθμός ασθενών που τυχαιοποιήθηκαν</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </v:group>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="07ED187B">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:388.5pt;height:266.25pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="GRH0466 v3" style="width:388.5pt;height:265.9pt;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId13" o:title="GRH0466 (1)"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0E4069" w14:textId="77777777" w:rsidR="00941D01" w:rsidRPr="00CD38BE" w:rsidRDefault="00941D01" w:rsidP="00941D01">
+    <w:p w14:paraId="1E0E4069" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8FFE6E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6F8FFE6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="0024094F">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Πίνακας 3. Δεδομένα αποτελεσματικότητας για το XGEVA σε σύγκριση με το ζολεδρονικό οξύ σε ασθενείς με νεοδιαγνωσθέν πολλαπλό μυέλωμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1698DA" w14:textId="77777777" w:rsidR="00D4279E" w:rsidRPr="00CD38BE" w:rsidRDefault="00D4279E">
+    <w:p w14:paraId="3D1698DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="0024094F">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7825" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="2071"/>
         <w:gridCol w:w="2069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="37FBF399" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="37FBF399" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="559"/>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0220B56E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0220B56E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BDCECFE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3BDCECFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>XGEVA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257C9050" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="257C9050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(N = 859)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36B914D8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36B914D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ζολεδρονικό Οξύ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75617CC1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="75617CC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(N = 859)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0719425D" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0719425D" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57BCF53E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="57BCF53E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πρώτο σκελετικό σύμβαμα (SRE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="2129CE6D" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2129CE6D" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="251"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F13A068" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6F13A068" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Αριθμός ασθενών που είχαν σκελετικά συμβάματα (SRE) (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EFD9F94" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5EFD9F94" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>376 (43,8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DFDCE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="42DFDCE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>383 (44,6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="31261FAC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="31261FAC" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE0FCE5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BE0FCE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Διάμεσος χρόνος έως την εμφάνιση σκελετικού συμβάματος (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6152BA1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6152BA1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>22,8 (14,7, NE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DBA5A47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DBA5A47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>23,98 (16,56, 33,31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3D29FE93" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D29FE93" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E99E712" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="1E99E712" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σχετικός Κίνδυνος (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1142725C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="1142725C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,98 (0,85, 1,14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="2DB75AE9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2DB75AE9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="281"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F182E5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="0F182E5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="79BA3312" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="79BA3312" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E276E2A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E276E2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πρώτο και επακόλουθα σκελετικά συμβάματα SRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="646E4D26" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="646E4D26" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77463671" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="77463671" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Μέσος αριθμός συμβαμάτων/ ασθενούς</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BA38576" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BA38576" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B43D5D0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2B43D5D0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="6FC51F47" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6FC51F47" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76929AAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76929AAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Αναλογία Τιμών (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71449997" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="71449997" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1,01 (0,89, 1,15)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7D0B53BB" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7D0B53BB" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="784DD682" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="784DD682" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ποσοστό σκελετικής νοσηρότητας ανά έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D2B32D5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5D2B32D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A0E16" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="5D4A0E16" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="057BBB50" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="057BBB50" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="369822CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="369822CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="4965A331" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4965A331" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76CD9F4F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="76CD9F4F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πρώτο SRE ή ΗCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7EC7873E" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7EC7873E" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B3274A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="5B3274A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Διάμεσος χρόνος (μήνες)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39B1188F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="39B1188F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>22,14 (14,26, NE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A07F825" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="5A07F825" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>21,32 (13,86, 29,7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="02F378D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="02F378D9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="479C53A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="479C53A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σχετικός Κίνδυνος (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="534115F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-            <w:pPr>
+          <w:p w14:paraId="534115F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,98 (0,85, 1,12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="4B68E36C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4B68E36C" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="268"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516FDC72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-            <w:pPr>
+          <w:p w14:paraId="516FDC72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="46F43E4A" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="46F43E4A" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E98732" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="11E98732" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Πρώτη ακτινοβολία των οστών</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7C0D6F43" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C0D6F43" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23066E68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="23066E68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σχετικός Κίνδυνος (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C6573C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="48C6573C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,78 (0,53, 1,14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="7E4248D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7E4248D9" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A724EB5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...1 lines deleted...]
-              <w:keepNext/>
+          <w:p w14:paraId="2A724EB5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36" w:rsidP="00637093">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="024F0910" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="024F0910" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="293"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF19787" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4FF19787" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Συνολική επιβίωση</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="308FD626" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="308FD626" w14:textId="77777777" w:rsidTr="00637093">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1B5752" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2D1B5752" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Σχετικός Κίνδυνος (95% CI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1BA96" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0CF1BA96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
             <w:pPr>
               <w:keepNext/>
+              <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>0,90 (0,70, 1,16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1917387D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="1917387D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>NE = μη εκτιμώμενο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADECE3B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00202C75" w:rsidRDefault="003A2761" w:rsidP="003A3CCA">
+    <w:p w14:paraId="2ADECE3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00637093">
       <w:pPr>
         <w:pStyle w:val="Styletablefooter"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:keepNext w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>HCM = υπερασβεστιαιμία κακοήθους νόσου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A7777" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="409A7777" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E5D565" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00E5D565" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Κλινική αποτελεσματικότητα και ασφάλεια σε ενήλικες και σκελετικά ώριμους εφήβους με γιγαντοκυτταρικό όγκο των οστών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3829E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C3829E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61AC752F" w14:textId="75F2FF16" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="61AC752F" w14:textId="5E536B36" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Η ασφάλεια και η αποτελεσματικότητα του XGEVA μελετήθηκαν σε δύο μελέτες Φάσης II ανοικτής επισήμανσης </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3018717E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:t>Η ασφάλεια και η αποτελεσματικότητα του XGEVA μελετήθηκαν σε δύο μελέτες Φάσης II ανοικτής επισήμανσης μονού σκέλους (μελέτες 5 και 6) που συμπεριέλαβαν 554 ασθενείς με γιγαντοκυτταρικό όγκο οστών που είτε ήταν ανεγχείρητος είτε για τον οποίο η χειρουργική επέμβαση θα συνδεόταν με σοβαρή νοσηρότητα και σε μία προοπτική, πολυκεντρική, ανοικτής επισήμανσης μελέτη φάσης IV (μελέτη 7) που παρείχε μακροπρόθεσμη παρακολούθηση ασφάλειας για ασθενείς που ολοκλήρωσαν τη μελέτη 6. Οι ασθενείς λάμβαναν 120 mg XGEVA υποδορίως κάθε 4 εβδομάδες με μία συμπληρωματική δόση 120 mg τις ημέρες 8 και 15. Οι ασθενείς που διέκοψαν τη θεραπεία με XGEVA στη συνέχεια εισήλθαν στη φάση παρακολούθησης ασφάλειας για τουλάχιστον 60 μήνες. Η επαναληπτική θεραπεία με XGEVA κατά τη διάρκεια της παρακολούθησης ασφάλειας επιτρεπόταν για ασθενείς που κατέδειξαν αρχικά ανταπόκριση στο XGEVA (π.χ. σε περίπτωση υποτροπιάζουσας νόσου).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3018717E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C6AFAA" w14:textId="0630E695" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="34C6AFAA" w14:textId="4144DAF2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Στη μελέτη 5 εντάχθηκαν 37 ενήλικοι ασθενείς με ιστολογικά επιβεβαιωμένο ανεγχείρητο ή υποτροπιάζοντα γιγαντοκυτταρικό όγκο των οστών. Το κύριο καταληκτικό σημείο της δοκιμής ήταν το ποσοστό ανταπόκρισης, που ορίζεται είτε ως εξάλειψη των γιγαντοκυττάρων τουλάχιστον κατά 90% σε σχέση με την έναρξη (ή πλήρης εξάλειψη των γιγαντοκυττάρων σε περιστατικά όπου τα γιγαντοκύτταρα αντιπροσωπεύουν ποσοστό &lt; 5% των κυττάρων όγκου), είτε ως απουσία εξέλιξης της στοχευμένης βλάβης μέσω ακτινογραφικών μετρήσεων σε περιστατικά όπου δεν ήταν διαθέσιμη ιστοπαθολογική εξέταση. Από τους 35 ασθενείς που συμπεριλήφθηκαν στην ανάλυση της αποτελεσματικότητας, το 85,7% (95% CI: 69,7, 95,2) είχαν ανταπόκριση στη θεραπεία με το XGEVA. Και οι 20 ασθενείς (100%) με ιστολογική αξιολόγηση πληρούσαν τα κριτήρια </w:t>
+        <w:t xml:space="preserve">Στη μελέτη 5 εντάχθηκαν 37 ενήλικοι ασθενείς με ιστολογικά επιβεβαιωμένο ανεγχείρητο ή υποτροπιάζοντα γιγαντοκυτταρικό όγκο των οστών. Το κύριο καταληκτικό σημείο της δοκιμής ήταν το ποσοστό ανταπόκρισης, που ορίζεται είτε ως εξάλειψη των γιγαντοκυττάρων τουλάχιστον κατά 90% σε σχέση με την έναρξη (ή πλήρης εξάλειψη των γιγαντοκυττάρων σε περιστατικά όπου τα γιγαντοκύτταρα αντιπροσωπεύουν ποσοστό &lt; 5% των κυττάρων όγκου), είτε ως απουσία εξέλιξης της στοχευμένης βλάβης μέσω ακτινογραφικών μετρήσεων σε περιστατικά όπου δεν ήταν διαθέσιμη ιστοπαθολογική εξέταση. Από τους 35 ασθενείς που συμπεριλήφθηκαν στην ανάλυση της αποτελεσματικότητας, το 85,7% (95% CI: 69,7, 95,2) είχαν ανταπόκριση στη θεραπεία με το </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>ανταπόκρισης. Από τους εναπομείναντες 15 ασθενείς, στους 10 (67%) οι ακτινολογικές μετρήσεις δεν έδειξαν εξέλιξη της στοχευμένης βλάβης.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="454DCBC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:t>XGEVA. Και οι 20 ασθενείς (100%) με ιστολογική αξιολόγηση πληρούσαν τα κριτήρια ανταπόκρισης. Από τους εναπομείναντες 15 ασθενείς, στους 10 (67%) οι ακτινολογικές μετρήσεις δεν έδειξαν εξέλιξη της στοχευμένης βλάβης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454DCBC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="548F3B8D" w14:textId="1D0A91B6" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="548F3B8D" w14:textId="09905813" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στη μελέτη 6 εντάχθηκαν 535 ενήλικες ή σκελετικά ώριμοι έφηβοι με γιγαντοκυτταρικό όγκο των οστών. Από αυτούς τους ασθενείς, οι 28 ήταν ηλικίας 12</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 ετών. Οι ασθενείς εκχωρήθηκαν σε μία από τρεις κοορτές: η κοορτή 1 περιελάμβανε ασθενείς με χειρουργικά μη διασώσιμη νόσο (π.χ. βλάβες του ιερού οστού, της σπονδυλικής στήλης ή πολλαπλές βλάβες, συμπεριλαμβανομένων πνευμονικών μεταστάσεων), η κοορτή 2 περιελάμβανε ασθενείς με χειρουργικά διασώσιμη νόσο των οποίων η προγραμματισμένη χειρουργική επέμβαση συνδεόταν με σοβαρή νοσηρότητα (π.χ. εκτομή άρθρωσης, ακρωτηριασμός άκρου ή ημιπυελεκτομή) και η κοορτή 3 περιελάμβανε ασθενείς που συμμετείχαν προηγουμένως στη μελέτη 5 και μετακινήθηκαν σε αυτήν τη μελέτη. Ο κύριος στόχος ήταν η αξιολόγηση του προφίλ ασφάλειας του denosumab σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών. Τα δευτερεύοντα καταληκτικά σημεία της μελέτης περιελάμβαναν το χρόνο έως την εξέλιξη της νόσου (με βάση την αξιολόγηση του ερευνητή) για την κοορτή 1 και την αναλογία ασθενών χωρίς χειρουργική επέμβαση τον μήνα 6 για την κοορτή 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EC7B26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="15EC7B26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAFAB0C" w14:textId="32EEF042" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6AAFAB0C" w14:textId="018F826F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στην κοορτή 1 κατά την τελική ανάλυση, 28 από τους 260 ασθενείς που έλαβαν θεραπεία (10,8%) παρουσίασαν εξέλιξη της νόσου. Στην κοορτή 2, 219 από τους 238 (92,0%; 95% CI: 87,8%, 95,1%) αξιολογήσιμους ασθενείς που έλαβαν θεραπεία με XGEVA δεν υποβλήθηκαν σε χειρουργική επέμβαση έως τον μήνα 6. Από τους 239 ασθενείς στην κοορτή 2 των οποίων η θέση της βλάβης στόχου στην έναρξη ή στη διάρκεια της μελέτης δεν ήταν στους πνεύμονες ή τα μαλακά μόρια, συνολικά 82 ασθενείς (34,3%) κατάφεραν να αποφύγουν τη χειρουργική επέμβαση στη διάρκεια της μελέτης. Συνολικά, τα δεδομένα αποτελεσματικότητας σε σκελετικά ώριμους εφήβους ήταν παρόμοια με εκείνα που παρατηρήθηκαν σε ενήλικες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F67F282" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3F67F282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D13AFDA" w14:textId="77777777" w:rsidR="00E67538" w:rsidRPr="00275160" w:rsidRDefault="00E67538" w:rsidP="00E67538">
+    <w:p w14:paraId="6D13AFDA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στη μελέτη 7 εγγράφηκαν 85 ενήλικες ασθενείς που είχαν προηγουμένως εγγραφεί και ολοκληρώσει τη μελέτη 6. Στους ασθενείς επιτρεπόταν να λάβουν θεραπεία με denosumab για γιγαντοκυτταρικό όγκο των οστών και όλοι οι ασθενείς παρακολουθούνταν επί 5 έτη. Ο κύριος στόχος ήταν η αξιολόγηση του προφίλ μακροπρόθεσμης ασφάλειας του denosumab σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D870EA6" w14:textId="77777777" w:rsidR="00351597" w:rsidRPr="00CD38BE" w:rsidRDefault="00351597">
+    <w:p w14:paraId="4D870EA6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CF3C26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11CF3C26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Επίδραση στο άλγος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564325E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="564325E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69117C7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="69117C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στην τελική ανάλυση των κοορτών 1 και 2 συνδυαστικά, αναφέρθηκε μια κλινικά σημαντική μείωση του χειρότερου άλγους (δηλ., ≥ 2 βαθμούς μείωση από την αρχική τιμή) για το 30,8% των ασθενών σε κίνδυνο (δηλ., εκείνων που είχαν βαθμολογία ≥ 2 για το χειρότερο άλγος κατά την έναρξη) εντός 1 εβδομάδας θεραπείας, και ≥ 50% την εβδομάδα 5. Αυτές οι βελτιώσεις στο άλγος διατηρήθηκαν σε όλες τις επακόλουθες αξιολογήσεις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE18706" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5EE18706" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D05D330" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0D05D330" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383A265" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3383A265" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF9BAE1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5BF9BAE1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο Ευρωπαϊκός Οργανισμός Φαρμάκων έχει δώσει απαλλαγή από την υποχρέωση υποβολής των αποτελεσμάτων των μελετών με το XGEVA σε όλες τις υποκατηγορίες του παιδιατρικού πληθυσμού στην πρόληψη σχετικών σκελετικών συμβάντων σε ασθενείς με οστικές μεταστάσεις και σε υποκατηγορίες του παιδιατρικού πληθυσμού ηλικίας κάτω των 12 ετών στη θεραπεία του γιγαντοκυτταρικού όγκου των οστών (βλ. παράγραφο 4.2 για πληροφορίες σχετικά με την παιδιατρική χρήση).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168340CD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="168340CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4459C400" w14:textId="485E100E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4459C400" w14:textId="7A7758E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Στη μελέτη 6, το XGEVA αξιολογήθηκε σε ένα υποσύνολο 28 εφήβων ασθενών (ηλικίας 13</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 ετών) με γιγαντοκυτταρικό όγκο των οστών οι οποίοι είχαν φθάσει σε σκελετική ωριμότητα οριζόμενη από 1 τουλάχιστον ώριμο μακρύ οστό (π.χ. κλειστή βραχιόνια επιφυσιακή πλάκα αύξησης) και σωματικό βάρος ≥ 45 kg. Ένας έφηβος ασθενής με χειρουργικά μη διασώσιμη νόσο (N = 14) παρουσίασε υποτροπή της νόσου κατά τη διάρκεια της αρχικής θεραπείας. Δεκατρείς από τους 14 ασθενείς με χειρουργικά διασώσιμη νόσο, των οποίων η προγραμματισμένη χειρουργική επέμβαση συνδεόταν με σοβαρή νοσηρότητα, δεν υποβλήθηκαν σε χειρουργική επέμβαση μέχρι το μήνα 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C11170" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="42C11170" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="03C6BC93" w14:textId="139B9EAB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+          <w:rPrChange w:id="65" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C6BC93" w14:textId="139B9EAB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>5.2</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Φαρμακοκινητικές ιδιότητες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3D006E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7A3D006E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11468289" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11468289" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Απορρόφηση</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590A7DF0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="590A7DF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="028E3490" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="66" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028E3490" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Μετά από υποδόρια χορήγηση, η βιοδιαθεσιμότητα ήταν 62%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248319A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="248319A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="547C155A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="67" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C155A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Βιομετασχηματισμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374C0DF0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="374C0DF0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BBF8DC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="68" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBF8DC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Το denosumab αποτελείται αποκλειστικά από αμινοξέα και υδατάνθρακες ως φυσική ανοσοσφαιρίνη και είναι μικρή η πιθανότητα να αποβληθεί μέσω μηχανισμών ηπατικού μεταβολισμού. Ο μεταβολισμός και η απέκκρισή του αναμένεται να ακολουθήσουν τις οδούς κάθαρσης των ανοσοσφαιρινών, με αποτέλεσμα τη διάσπασή του σε μικρά πεπτίδια και μεμονωμένα αμινοξέα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAEB9BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7EAEB9BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1018C5E8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="69" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1018C5E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Αποβολή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216D0FF4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="216D0FF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7009BFBB" w14:textId="74F1F56A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="70" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7009BFBB" w14:textId="65271EC2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Σε ασθενείς με προχωρημένο καρκίνο, τα οποία έλαβαν πολλαπλές δόσεις των 120 mg κάθε 4 εβδομάδες παρατηρήθηκε περίπου διπλάσια συσσώρευση στις συγκεντρώσεις του denosumab στον ορό, ενώ επιτεύχθηκε σταθερή κατάσταση εντός 6 μηνών, γεγονός που παραπέμπει σε φαρµακοκινητική ανεξάρτητη από το χρόνο. Σε ασθενείς με πολλαπλό μυέλωμα τα οποία έλαβαν 120 mg κάθε 4 εβδομάδες, η διάμεση τιμή των ελάχιστων επιπέδων μεταβλήθηκε λιγότερο από 8% στους 6 με 12 μήνες. Σε ασθενείς με γιγαντοκυτταρικό όγκο των οστών που έλαβαν 120 mg κάθε 4 εβδομάδες με μία συμπληρωματική δόση τις ημέρες 8 και 15, τα επίπεδα σε σταθερή κατάσταση επιτεύχθηκαν εντός του πρώτου μήνα της θεραπείας. Μεταξύ των εβδομάδων 9 και 49, τα διάμεσα χαμηλότερα επίπεδα είχαν διαφοροποίηση μικρότερη του 9%. Στους ασθενείς που διέκοψαν τη θεραπεία με 120 mg κάθε 4 εβδομάδες, ο μέσος χρόνος ημίσειας ζωής ήταν 28 ημέρες (εύρος 14 έως 55 ημερών).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410D5CB3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="410D5CB3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="38AA0AEE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="71" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AA0AEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Η φαρμακοκινητική ανάλυση του πληθυσμού δεν έδειξε κλινικά σημαντικές μεταβολές της συστηματικής έκθεσης στο denosumab σε σταθερή κατάσταση σε σχέση με την ηλικία (18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>87 ετών), τη φυλή/εθνικότητα (ερευνήθηκαν άτομα της μαύρης φυλής, Ισπανόφωνοι, Ασιάτες και Καυκάσιοι), το φύλο ή τους τύπους συμπαγών όγκων ή ασθενείς με πολλαπλό μυέλωμα. Η αύξηση του σωματικού βάρους συσχετίστηκε με μείωση της συστηματικής έκθεσης και το αντίστροφο. Ωστόσο, οι μεταβολές αυτές δεν θεωρήθηκαν κλινικά σημαντικές εφόσον οι φαρμακοδυναμικές επιδράσεις βάσει των δεικτών οστικής εναλλαγής παρέμειναν ίδιες σε μεγάλο εύρος σωματικού βάρους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E72265F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6E72265F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C370984" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="72" w:author="Author">
+            <w:rPr>
+              <w:i w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C370984" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Γραμμικότητα/μη γραμμικότητα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5674E24C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5674E24C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D1A532D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+          <w:rPrChange w:id="73" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1A532D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Το denosumab επέδειξε μη γραμμική φαρμακοκινητική σε ευρύ φάσμα δόσεων, αλλά σχεδόν ανάλογη με τη δόση αύξηση της έκθεσης για δόσεις 60 mg (ή 1 mg/kg) και άνω. Η μη γραμμικότητα πιθανόν να οφείλεται σε διαμεσολαβούμενη από το φαρμακολογικό στόχο οδό απέκκρισης με σημείο κορεσμού η οποία είναι σημαντική σε χαμηλές συγκεντρώσεις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F5CFD2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="55F5CFD2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="52328966" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="74" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52328966" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CDED49" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="77CDED49" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3215048E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="75" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3215048E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Σε μελέτες με το denosumab (60 mg, n = 55 και 120 mg, n = 32) σε ασθενείς χωρίς προχωρημένο καρκίνο αλλά σε διάφορα στάδια νεφρικής λειτουργίας, συμπεριλαμβανομένων ασθενών υπό εξωνεφρική κάθαρση, ο βαθμός της νεφρικής δυσλειτουργίας δεν είχε καμία επίδραση στη φαρμακοκινητική του denosumab, συνεπώς δεν απαιτείται προσαρμογή της δόσης για τη νεφρική δυσλειτουργία. Δεν απαιτείται παρακολούθηση της νεφρικής λειτουργίας κατά τη χορήγηση του XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5C78F3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6B5C78F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="8010"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5598F96A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5598F96A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ηπατική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A52A27" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="68A52A27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234F016C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="234F016C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν πραγματοποιήθηκε καμία ειδική μελέτη σε ασθενείς με ηπατική δυσλειτουργία. Σε γενικές γραμμές, τα μονοκλωνικά αντισώματα δεν απομακρύνονται μέσω μηχανισμών ηπατικού μεταβολισμού. Η φαρμακοκινητική του denosumab δεν αναμένεται να επηρεαστεί από την ηπατική δυσλειτουργία.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F64B40" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="28F64B40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB1A6E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0BB1A6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ηλικιωμένοι ασθενείς</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395BA3EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="395BA3EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BACE962" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0BACE962" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Δεν παρατηρήθηκαν γενικές διαφορές ως προς την ασφάλεια ή την αποτελεσματικότητα μεταξύ ηλικιωμένων και νεότερων ασθενών. Ελεγχόμενες κλινικές μελέτες του XGEVA σε ασθενείς άνω των 65 ετών με προχωρημένου σταδίου κακοήθειες που εμπλέκουν τα οστά αποκάλυψαν παρόμοια αποτελεσματικότητα και ασφάλεια σε ηλικιωμένους και νεότερους ασθενείς. Δεν απαιτείται προσαρμογή της δόσης στους ηλικιωμένους ασθενείς.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03821B1D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="03821B1D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3156D817" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3156D817" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παιδιατρικός πληθυσμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BACB8CE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6BACB8CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3A977E" w14:textId="003EEC32" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5C3A977E" w14:textId="28D3E0B4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε σκελετικά ώριμους εφήβους (ηλικίας 12</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>17 ετών) με γιγαντοκυτταρικό όγκο των οστών, οι οποίοι λάμβαναν 120 mg κάθε 4 εβδομάδες με συμπληρωματική δόση τις ημέρες 8 και 15, η φαρμακοκινητική του denosumab ήταν παρόμοια με εκείνη που παρατηρήθηκε σε ενήλικες ασθενείς με γιγαντοκυτταρικό όγκο των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED2A2E6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4ED2A2E6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C04180" w14:textId="54BAED3F" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="01C04180" w14:textId="54BAED3F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Προκλινικά δεδομένα για την ασφάλεια</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479D8D36" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="479D8D36" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023F35ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="023F35ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Εφόσον η βιολογική δράση του denosumab σε ζώα είναι ειδική για μη ανθρώπινα πρωτεύοντα θηλαστικά, αξιολογήθηκαν γενετικά τροποποιημένοι ποντικοί (knockout) ή χρησιμοποιήθηκαν άλλοι βιολογικοί αναστολείς της οδού RANK/RANKL, όπως η συνδεδεμένη στο μόριο Fc οστεοπροτεγερίνη (OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc) και το συνδεδεμένο στο μόριο Fc RANK (RANK</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc), για την εκτίμηση των φαρμακοδυναμικών ιδιοτήτων του denosumab σε μοντέλα τρωκτικών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E047F64" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4E047F64" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D98054F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D98054F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε μοντέλα οστικών μεταστάσεων σε ποντικούς με ανθρώπινο καρκίνο του μαστού θετικό ή αρνητικό στους υποδοχείς οιστρογόνων, καρκίνο του προστάτη και μη μικροκυτταρικό καρκίνο του πνεύμονα, η OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">Fc μείωσε τις οστεολυτικές, οστεοβλαστικές και οστεολυτικές/οστεοβλαστικές βλάβες, καθυστέρησε το σχηματισμό </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de novo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> οστικών μεταστάσεων και μείωσε την ανάπτυξη σκελετικών όγκων. Όταν η OPG</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc συνδυάστηκε με ορμονική θεραπεία (ταμοξιφαίνη) ή χημειοθεραπεία (ντοσεταξέλη) σε αυτά τα μοντέλα, σημειώθηκε αθροιστική αναστολή της ανάπτυξης σκελετικών όγκων στον καρκίνο του μαστού και του προστάτη ή του πνεύμονα, αντίστοιχα. Σε ένα μοντέλο επαγωγής όγκων του μαστού σε ποντικούς, το RANK</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>Fc μείωσε τον επαγόμενο από τις ορμόνες πολλαπλασιασμό του επιθηλίου του μαστού και καθυστέρησε το σχηματισμό όγκων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C107A58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6C107A58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F326938" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="76" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:i/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F326938" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Δεν έχουν πραγματοποιηθεί οι συνήθεις δοκιμασίες για την αξιολόγηση του δυναμικού γονιδιοτοξικότητας του denosumab, εφόσον τέτοιες δοκιμασίες δεν είναι σχετικές με το συγκεκριμένο μόριο. Ωστόσο, λόγω των χαρακτηριστικών του, το denosumab θεωρείται απίθανο να έχει οποιοδήποτε δυναμικό γονιδιοτοξικότητας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFB6EDF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="57D93F92" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5BFB6EDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D93F92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το καρκινογόνο δυναμικό του denosumab δεν έχει εκτιμηθεί σε μακροχρόνιες μελέτες με ζώα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4468A6B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="7DD0C325" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4468A6B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD0C325" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Σε μελέτες τοξικότητας εφάπαξ και επαναλαμβανόμενων δόσεων σε πιθήκους cynomolgus, οι δόσεις denosumab, που οδήγησαν σε 2,7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>15 φορές μεγαλύτερη συστηματική έκθεση από τη συνιστώμενη ανθρώπινη δόση, δεν είχαν καμία επίπτωση στην καρδιαγγειακή φυσιολογία και την ανδρική ή τη γυναικεία γονιμότητα, ούτε προκάλεσαν ειδική τοξικότητα στα όργανα-στόχους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDB6EA2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4CDB6EA2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="19301100" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="77" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19301100" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Σε μία μελέτη σε πιθήκους cynomolgus οι δόσεις denosumab κατά τη διάρκεια περιόδου που ισοδυναμεί με το πρώτο τρίμηνο της εγκυμοσύνης, που οδήγησαν σε 9 φορές μεγαλύτερη συστηματική έκθεση από τη συνιστώμενη ανθρώπινη δόση, δεν προκάλεσαν μητρική τοξικότητα ή βλάβες στο έμβρυο κατά τη διάρκεια περιόδου που ισοδυναμεί με το πρώτο τρίμηνο της κύησης, παρόλο που δεν εξετάστηκαν οι εμβρυϊκοί λεμφαδένες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6408DFCD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6408DFCD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="437E9B28" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="78" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437E9B28" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Σε άλλη μελέτη σε πιθήκους cynomolgus, στους οποίους κατά τη διάρκεια της εγκυμοσύνης χορηγήθηκε denosumab σε δόσεις με 12 φορές μεγαλύτερη συστηματική έκθεση από την ανθρώπινη δόση εμφανίστηκαν αυξημένοι τοκετοί νεκρών εμβρύων και μετα-γεννητική θνησιμότητα, μη φυσιολογική ανάπτυξη των οστών με αποτέλεσμα την μειωμένη ανάπτυξη των οστών, μειωμένη αιμοποίηση και λανθασμένη ευθυγράμμιση των δοντιών, απουσία περιφερικών λεμφαδένων και </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>μειωμένη νεογνική ανάπτυξη. Δεν καθορίστηκε το επίπεδο για μη παρατήρηση ανεπιθύμητων ενεργειών για τις αναπαραγωγικές επιδράσεις. Στη χρονική περίοδο 6 μηνών μετά από την γέννηση, οι αλλαγές που αφορούσαν στα οστά αποκαταστάθηκαν και δεν υπήρξε επίδραση στην έκφυση των δοντιών. Όμως, οι επιδράσεις στους λεμφαδένες και τη λανθασμένη ευθυγράμμιση των δοντιών παρέμειναν και ελάχιστη ως μέτρια μεταλλοποίηση σε πολλαπλούς ιστούς παρατηρήθηκε σε ένα από τα πειραματόζωα (συσχέτιση με τη θεραπεία είναι ασαφή). Δεν υπήρξαν στοιχεία βλάβης στην μητέρα πριν από τον τοκετό, ανεπιθύμητα μητρικά συμβάματα παρατηρήθηκαν σπάνια κατά τον τοκετό. Η ανάπτυξη των μητρικών μαστικών αδένων ήταν φυσιολογική.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1325A5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6B1325A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:strike/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58981C28" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="58981C28" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε προκλινικές μελέτες της ποιότητας των οστών σε πιθήκους υπό μακροχρόνια θεραπεία με denosumab, παρόμοια μείωση των δεικτών οστικής εναλλαγής συσχετίστηκε με βελτίωση της οστικής αντοχής και φυσιολογική ιστολογία των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7D160D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="7FC3E3A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5E7D160D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC3E3A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Σε αρσενικά ποντίκια γενετικά τροποποιημένα ώστε να εκφράζουν το huRANKL (ποντίκια knock</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>in) στα οποία προκλήθηκε κάταγμα στον φλοιό, το denosumab καθυστέρησε την εξαφάνιση του χόνδρου και την ανακατασκευή του πώρου του κατάγματος σε σύγκριση με το φάρμακο ελέγχου, αλλά η βιομηχανική αντοχή δεν επηρεάστηκε αρνητικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1901BCAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="72AF7961" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1901BCAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72AF7961" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σε προκλινικές μελέτες που διεξήχθησαν σε knockout ποντίκια που στερούνταν το RANK ή το RANKL παρατηρήθηκε απουσία παραγωγής γάλακτος λόγω αναστολής της ωρίμανσης του μαζικού αδένα (ανάπτυξη κυψελοειδών και λοβιακών αδένων κατά τη διάρκεια της εγκυμοσύνης) και διαταραχή του σχηματισμού λεμφαδένων. Νεογέννητα knockout ποντίκια που στερούνταν το RANK ή το RANKL παρουσίασαν μειωμένο σωματικό βάρος, μειωμένη ανάπτυξη των οστών, μη φυσιολογικές αυξητικές πλάκες και μη έκφυση των δοντιών. Μειωμένη ανάπτυξη των οστών, μη φυσιολογικές αυξητικές πλάκες και παθολογική έκφυση των δοντιών παρατηρήθηκε επίσης σε μελέτες με νεογέννητους αρουραίους στους οποίους χορηγήθηκαν αναστολείς του RANKL, ενώ αυτές οι αλλαγές ήταν μερικώς αναστρέψιμες όταν διακόπηκε η χορήγηση του αναστολέα του RANKL. Έφηβα πρωτεύοντα θηλαστικά στα οποία χορηγήθηκε denosumab σε δόσεις 2,7 και 15 φορές μεγαλύτερες (10 και 50 mg/kg) από την κλινική έκθεση εμφάνισαν μη φυσιολογικές αυξητικές πλάκες. Επομένως, η θεραπεία με denosumab μπορεί να μειώσει την ανάπτυξη των οστών στα παιδιά με ανοικτές αυξητικές πλάκες και να αναστείλει την έκφυση των δοντιών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D08436" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50D08436" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A6CDCC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+          <w:rPrChange w:id="79" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:i/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6CDCC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D5E1A2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="80" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:i/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5E1A2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΕΥΤΙΚΕΣ ΠΛΗΡΟΦΟΡΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1F1B6B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="54BFA00F" w14:textId="7E980617" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="4E1F1B6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BFA00F" w14:textId="7E980617" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Κατάλογος εκδόχων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CEFF49" w14:textId="1A0E09F5" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33CEFF49" w14:textId="1A0E09F5" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E6084B" w14:textId="59F9C69B" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="28E6084B" w14:textId="59F9C69B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Φιαλίδιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27246711" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="27246711" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92BEF5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="3A92BEF5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Υδροξείδιο του νατρίου (για ρύθμιση του pH)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB4974B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="2AB4974B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Σορβιτόλη (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1CED5D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00A7278E">
+    <w:p w14:paraId="6D1CED5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Πολυσορβικό 20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CAEFD1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="09CAEFD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ύδωρ για ενέσιμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495ECF1C" w14:textId="7D6087E6" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="495ECF1C" w14:textId="7D6087E6" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>* Το οξικό ρυθμιστικό διάλυμα σχηματίζεται με την ανάμειξη οξικού οξέος με υδροξείδιο του νατρίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553C4920" w14:textId="501E622E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="553C4920" w14:textId="501E622E" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BD8E4DD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1BD8E4DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
+        <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD0ADED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="6AD0ADED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AD4D6A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-      <w:pPr>
+    <w:p w14:paraId="62AD4D6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Υδροξείδιο του νατρίου (για ρύθμιση του pH)*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FC023" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-      <w:pPr>
+    <w:p w14:paraId="2D7FC023" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Σορβιτόλη (E420)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FAD662" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="18FAD662" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L-Φαινυλαλανίνηǂ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF3502" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-      <w:pPr>
+    <w:p w14:paraId="69FF3502" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πολυσορβικό 20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA16B89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="7EA16B89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ύδωρ για ενέσιμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A7507F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11A7507F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>* Το οξικό ρυθμιστικό διάλυμα σχηματίζεται με την ανάμειξη οξικού οξέος με υδροξείδιο του νατρίου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC7D700" w14:textId="59952E72" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5AC7D700" w14:textId="59952E72" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>ǂ Περιέχεται μόνο στην προγεμισμένη σύριγγα μίας δόσης που περιέχει 120 mg denosumab σε 1,0 ml διαλύματος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A967FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="38A967FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04CE364E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="04CE364E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ασυμβατότητες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76061477" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="76061477" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624C1A08" w14:textId="1069852C" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="624C1A08" w14:textId="1069852C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ελλείψει μελετών σχετικά με τη συμβατότητα, το παρόν φαρμακευτικό προϊόν δεν πρέπει να αναμειγνύεται με άλλα φαρμακευτικά προϊόντα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8F880A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00CD38BE"/>
-    <w:p w14:paraId="5E89EAE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1C8F880A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E89EAE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Διάρκεια ζωής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE5E47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00A742D3" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="68AE5E47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25398B2C" w14:textId="77777777" w:rsidR="001A72E8" w:rsidRPr="00CD38BE" w:rsidRDefault="001A72E8" w:rsidP="001A72E8">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="376F9B4A" w14:textId="77777777" w:rsidR="00D46A24" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Φιαλίδιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A785A52" w14:textId="012A29E5" w:rsidR="001A72E8" w:rsidRPr="00CD38BE" w:rsidRDefault="001A72E8" w:rsidP="001A72E8">
-[...16 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4BBE88F2" w14:textId="308D4A7E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>4 χρόνια.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22534A4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57909508" w14:textId="55185A76" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0463C67A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0463C67A" w14:textId="4EFCE957" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>3 χρόνια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C1F364" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00CD38BE"/>
-    <w:p w14:paraId="3F90040D" w14:textId="01E65C4D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="02C1F364" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="3F90040D" w14:textId="01E65C4D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Εφόσον βγει από το ψυγείο το XGEVA μπορεί να διατηρηθεί σε θερμοκρασία δωματίου (μέχρι 25°C) για διάστημα έως 30 ημέρες στον αρχικό περιέκτη. Μην το επανατοποθετείτε στο ψυγείο. Πρέπει να χρησιμοποιηθεί εντός του διαστήματος των 30 ημερών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3819AC0E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="4BEA5D8B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3819AC0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4BEA5D8B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ιδιαίτερες προφυλάξεις κατά τη φύλαξη του προϊόντος</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791369C5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="791369C5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B0D82C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="21B0D82C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1861E5DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1861E5DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F83387" w14:textId="3078A8E1" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="12F83387" w14:textId="3078A8E1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε το φιαλίδιο ή την προγεμισμένη σύριγγα στο εξωτερικό κουτί για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D59E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="328D59E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BE03A6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73BE03A6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Φύση και συστατικά του περιέκτη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9EDB42" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="56DD7C7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5B9EDB42" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DD7C7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Φιαλίδιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784E58CD" w14:textId="21851C5A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="784E58CD" w14:textId="21851C5A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1,7 ml διαλύματος σε φιαλίδιο μιας χρήσης από γυαλί τύπου Ι με ελαστομερές πώμα επικαλυμμένο με φθοριοπολυμερές και αποσπώμενο καπάκι αλουμινίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B1AAE7" w14:textId="38B66AA7" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="70B1AAE7" w14:textId="38B66AA7" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60487B21" w14:textId="7D6FB210" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60487B21" w14:textId="7D6FB210" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Συσκευασίες του ενός, των τριών ή των τεσσάρων φιαλιδίων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF6B17" w14:textId="6D1E5291" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74DF6B17" w14:textId="6D1E5291" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A8920E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="57A8920E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F80098" w14:textId="0C10CEC3" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78F80098" w14:textId="7AA8E67A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 ml διαλύματος σε προγεμισμένη σύριγγα μίας χρήσης κατασκευασμένη από γυαλί τύπου I με πώμα εισχώρησης με έμβολο (ελαστομερές βρωμοβουτυλίου) και βελόνα από ανοξείδωτο χάλυβα 27 gauge με αυτόματο μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579260AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="579260AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Συσκευασίες της μίας, των τριών ή των τεσσάρων προγεμισμένων συριγγών με μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491ADAA7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="491ADAA7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F526FE6" w14:textId="080BF231" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F526FE6" w14:textId="080BF231" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Μπορεί να μην κυκλοφορούν όλες οι συσκευασίες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D57046A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4D57046A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13661BE4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="13661BE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Ιδιαίτερες προφυλάξεις απόρριψης και άλλος χειρισμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E1F32D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="00E1F32D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28BCCA29" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="28BCCA29" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το κουτί περιέχει φύλλο οδηγιών χρήσης με τις πλήρεις οδηγίες χρήσης και χειρισμού.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0FBF50" w14:textId="410F0394" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="002F6ACF">
+    <w:p w14:paraId="7F0FBF50" w14:textId="410F0394" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πριν από τη χορήγηση, το διάλυμα του XGEVA πρέπει να ελέγχεται οπτικά. Το διάλυμα μπορεί να περιέχει ίχνη από ημιδιαφανή ως λευκά πρωτεϊνικά σωματίδια. Μην χρησιμοποιείτε το διάλυμα εάν είναι νεφελώδες, αποχρωματισμένο ή εάν περιέχει πολλά σωματίδια ή ξένη σωματιδιακή ύλη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B6A02" w14:textId="77777777" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1A2B6A02" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8E91A4" w14:textId="1729FF67" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="0E8E91A4" w14:textId="1729FF67" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Για να αποφύγετε τη δυσφορία στο σημείο της ένεσης, αφήστε το φιαλίδιο ή την προγεμισμένη σύριγγα να φτάσει σε θερμοκρασία δωματίου (μέχρι 25°C) πριν από την ένεση και εγχύστε αργά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75FBED" w14:textId="77777777" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="0E75FBED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει να εγχύετε όλο το περιεχόμενο του φιαλιδίου ή της προγεμισμένης σύριγγας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4E612D" w14:textId="78092798" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5F4E612D" w14:textId="78092798" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Για τη χορήγηση του denosumab συστήνεται βελόνα 27 gauge, εάν χρησιμοποιείτε το φιαλίδιο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF2F062" w14:textId="77777777" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF" w:rsidP="008D3E5C">
+    <w:p w14:paraId="5CF2F062" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν θα πρέπει να επανεισέρχεται στο φιαλίδιο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315E7E9C" w14:textId="77777777" w:rsidR="000156BF" w:rsidRPr="00CD38BE" w:rsidRDefault="000156BF">
+    <w:p w14:paraId="315E7E9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D56FD2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D56FD2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TableLeftAlign"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Κάθε αχρησιμοποίητο φαρμακευτικό προϊόν ή υπόλειμμα πρέπει να απορρίπτεται σύμφωνα με τις κατά τόπους ισχύουσες σχετικές διατάξεις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3B92CB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D3B92CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217B61B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="217B61B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15609FF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="15609FF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΚΑΤΟΧΟΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E4C10F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36E4C10F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00CF347F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00CF347F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281D89A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="281D89A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1036E19B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1036E19B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2479A1AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00BF0E6B">
+    <w:p w14:paraId="2479A1AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693C7267" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="693C7267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFDC7F9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4EFDC7F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78ED88D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78ED88D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ(ΟΙ) ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA7F487" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4BA7F487" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055CB716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="003A13CF" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="055CB716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="81" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="82" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>EU/1/11/703/001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E88AE0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="003A13CF" w:rsidRDefault="003A2761" w:rsidP="00CD38BE">
+    <w:p w14:paraId="50E88AE0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="83" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="84" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>EU/1/11/703/002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0424A2F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="003A13CF" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="0424A2F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="85" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="86" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>EU/1/11/703/003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A43E59" w14:textId="0DCE606E" w:rsidR="000A22A9" w:rsidRPr="003A13CF" w:rsidRDefault="003A2761" w:rsidP="00BD1FB7">
+    <w:p w14:paraId="13A43E59" w14:textId="0DCE606E" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="87" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="88" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>EU/1/11/703/004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF89CFF" w14:textId="1AD99869" w:rsidR="000A22A9" w:rsidRPr="003A13CF" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="1EF89CFF" w14:textId="1AD99869" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="89" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+          <w:rPrChange w:id="90" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>EU/1/11/703/005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ABB31C" w14:textId="0722C5E1" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42ABB31C" w14:textId="0722C5E1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>EU/1/11/703/006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8BE327" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C8BE327" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D95FC59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D95FC59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DFED07A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2DFED07A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΠΡΩΤΗΣ ΕΓΚΡΙΣΗΣ /ΑΝΑΝΕΩΣΗΣ ΤΗΣ ΑΔΕΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2390B2C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="01269F89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2390B2C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01269F89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Ημερομηνία πρώτης έγκρισης: 13 Ιουλίου 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C30331" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41C30331" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Ημερομηνία τελευταίας ανανέωσης: 4 Απριλίου 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715E4006" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...5 lines deleted...]
-    <w:p w14:paraId="52EEE46D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="715E4006" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CB0796" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="52EEE46D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΑΝΑΘΕΩΡΗΣΗΣ ΤΟΥ ΚΕΙΜΕΝΟΥ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BE08C2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="31BE08C2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6262C82D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6262C82D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A64E0D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="02A64E0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410D0B2F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="410D0B2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Λεπτομερείς πληροφορίες για το παρόν φαρμακευτικό προϊόν είναι διαθέσιμες στον δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://www.ema.europa.eu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C72E856" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2C72E856" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F48090D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F48090D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19902173" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="19902173" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495FF791" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="495FF791" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A957C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="01A957C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58987E66" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="58987E66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D35EF7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6D35EF7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49316AF2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="49316AF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E0AC58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07E0AC58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51406B0F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="51406B0F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F57F60B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2F57F60B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C86C46F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5C86C46F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392AB842" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="392AB842" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36EB7EF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36EB7EF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03728C0C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="03728C0C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C735251" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5C735251" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F29E2D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4F29E2D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F01DC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="14F01DC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB36D07" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5AB36D07" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306A8A8C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="306A8A8C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0251F102" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0251F102" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C978C88" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1C978C88" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF6F6BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7CF6F6BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29642CB1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29642CB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΠΑΡΑΡΤΗΜΑ II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0313442B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0313442B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="152ACC23" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="152ACC23" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Α.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΤΗΣ ΒΙΟΛΟΓΙΚΩΣ ΔΡΑΣΤΙΚΗΣ ΟΥΣΙΑΣ ΚΑΙ ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΥΠΕΥΘΥΝΟΙ ΓΙΑ ΤΗΝ ΑΠΟΔΕΣΜΕΥΣΗ ΤΩΝ ΠΑΡΤΙΔΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E61C22" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="25E61C22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D1FE6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="07D1FE6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Β.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗ ΔΙΑΘΕΣΗ ΚΑΙ ΤΗ ΧΡΗΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1A464F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1E1A464F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71080CB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71080CB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:ind w:left="1701" w:right="1416" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Γ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΟΙ ΟΡΟΙ ΚΑΙ ΑΠΑΙΤΗΣΕΙΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC4495" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CDC4495" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
         <w:ind w:left="1560"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093FF740" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="093FF740" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="1701" w:right="1274" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Δ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗΝ ΑΣΦΑΛΗ ΚΑΙ ΑΠΟΤΕΛΕΣΜΑΤΙΚΗ ΧΡΗΣΗ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FD1409" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="75FD1409" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F6898B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="08F6898B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
-        <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Α.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΤΗΣ ΒΙΟΛΟΓΙΚΩΣ ΔΡΑΣΤΙΚΗΣ ΟΥΣΙΑΣ ΚΑΙ ΠΑΡΑΣΚΕΥΑΣΤΕΣ ΥΠΕΥΘΥΝΟΙ ΓΙΑ ΤΗΝ ΑΠΟΔΕΣΜΕΥΣΗ ΤΩΝ ΠΑΡΤΙΔΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75075F1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="75075F1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="1416"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D85ED5" w14:textId="6C4D6563" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="36D85ED5" w14:textId="6C4D6563" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Όνομα και διεύθυνση των παρασκευαστών της βιολογικώς δραστικής ουσίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BAEAEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="25BAEAEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="1416"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED31589" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0ED31589" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Date"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="91" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="92" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen Singapore Manufacturing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EDEC47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="52EDEC47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="93" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="94" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>1 Tuas View Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8E52E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0C8E52E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="95" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="96" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Singapore 637026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0E81F1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4B0E81F1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="069BCC3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+          <w:rPrChange w:id="97" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069BCC3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="98" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="99" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Immunex Rhode Island Corporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F68019" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...8 lines deleted...]
-        </w:tabs>
+          <w:rPrChange w:id="100" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="101" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>40 Technology Way</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D0D50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="089D0D50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>West Greenwich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C145B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="0C145B75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Rhode Island, 02817</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04053D1F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="04053D1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΗΠΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580688C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="0DBA352E" w14:textId="721187E2" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="008D3E5C">
+    <w:p w14:paraId="580688C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBA352E" w14:textId="721187E2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Όνομα και διεύθυνση των παρασκευαστών που είναι υπεύθυνοι για την αποδέσμευση των παρτίδων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B96D4FE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="2475DF5B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3B96D4FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2475DF5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="102" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="103" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="104" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="105" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="106" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="107" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="108" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="109" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="110" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590659AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="590659AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="111" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="112" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Minervum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="113" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AB6E2E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63AB6E2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="114" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="115" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">4817 </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="116" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>ZK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="117" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="118" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Breda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="119" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AED239" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="42AED239" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="120" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C3A3AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="47C3A3AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="376B3549" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="121" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376B3549" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="122" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="123" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E7FAA7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="26E7FAA7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="124" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="125" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8796EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2C8796EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="126" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="127" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B6267D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="68B6267D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="128" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="129" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEF772E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2EEF772E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="130" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ιρλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BBFD86" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33BBFD86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4DF9C10A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="131" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF9C10A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+          <w:rPrChange w:id="132" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="133" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen NV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016F81CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="016F81CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="0049672E" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DD2DE1A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="134" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Telecomlaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD2DE1A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="0049672E" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D2F91">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1831 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0D9F5C5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="135" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Diegem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9F5C5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="0049672E" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Βέλγιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A76E15" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35A76E15" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="0049672E" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7336FB59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7336FB59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="NormalAgency"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Στο έντυπο φύλλο οδηγιών χρήσης του φαρμακευτικού προϊόντος πρέπει να αναγράφεται το όνομα και η διεύθυνση του παρασκευαστή που είναι υπεύθυνος για την αποδέσμευση της σχετικής παρτίδας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F557414" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="03B6E9A9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F557414" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C52E8BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B6E9A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Β.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗ ΔΙΑΘΕΣΗ ΚΑΙ ΤΗ ΧΡΗΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2EB3D1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="69B50DF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B2EB3D1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B50DF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Φαρμακευτικό προϊόν για το οποίο απαιτείται περιορισμένη ιατρική συνταγή. (Βλ. Παράρτημα I: Περίληψη Χαρακτηριστικών του Προϊόντος, παράγραφος 4.2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E5FA5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="61E5FA5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC30473" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4EC30473" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8E85DF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2A8E85DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Γ.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΛΛΟΙ ΟΡΟΙ ΚΑΙ ΑΠΑΙΤΗΣΕΙΣ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B28A8A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="38B28A8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34799165" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="34799165" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εκθέσεις περιοδικής παρακολούθησης της ασφάλειας (PSURs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CBB18C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="36CBB18C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F672A3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F672A3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Οι απαιτήσεις για την υποβολή των PSURs για το εν λόγω φαρμακευτικό προϊόν ορίζονται στον κατάλογο με τις ημερομηνίες αναφοράς της Ένωσης (κατάλογος EURD) που παρατίθεται στην παράγραφο 7, του άρθρου 107γ, της οδηγίας 2001/83/ΕΚ και κάθε επακόλουθης επικαιροποίησης όπως δημοσιεύεται στην ευρωπαϊκή δικτυακή πύλη για τα φάρμακα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CC52F4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="73CC52F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009750F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="009750F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48097349" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="48097349" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleB"/>
         <w:keepNext/>
         <w:suppressLineNumbers w:val="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Δ.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΡΟΙ Ή ΠΕΡΙΟΡΙΣΜΟΙ ΣΧΕΤΙΚΑ ΜΕ ΤΗΝ ΑΣΦΑΛΗ ΚΑΙ ΑΠΟΤΕΛΕΣΜΑΤΙΚΗ ΧΡΗΣΗ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D989EC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2D989EC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530FDC68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="530FDC68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Σχέδιο διαχείρισης κινδύνου (ΣΔΚ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228770C1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="228770C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FD4FF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40FD4FF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο Κάτοχος Άδειας Κυκλοφορίας (ΚΑΚ) θα διεξαγάγει τις απαιτούμενες δραστηριότητες και παρεμβάσεις φαρμακοεπαγρύπνησης όπως παρουσιάζονται στο συμφωνηθέν ΣΔΚ που παρουσιάζεται στην ενότητα 1.8.2 της άδειας κυκλοφορίας και οποιεσδήποτε επακόλουθες εγκεκριμένες αναθεωρήσεις του ΣΔΚ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F184E1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="50F184E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C8396E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5C8396E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ένα επικαιροποιημένο ΣΔΚ θα πρέπει να κατατεθεί:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F405290" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3F405290" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μετά από αίτημα του Ευρωπαϊκού οργανισμού Φαρμάκων,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AC3ED3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="21AC3ED3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-1" w:hanging="567"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Οποτεδήποτε τροποποιείται το σύστημα διαχείρισης κινδύνου, ειδικά ως αποτέλεσμα λήψης νέων πληροφοριών που μπορούν να επιφέρουν σημαντική αλλαγή στη σχέση οφέλους-κινδύνου ή ως αποτέλεσμα της επίτευξης ενός σημαντικού οροσήμου (φαρμακοεπαγρύπνηση ή ελαχιστοποίηση κινδύνου).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F2D654" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="67F2D654" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A153EC3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A153EC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Επιπρόσθετα μέτρα ελαχιστοποίησης κινδύνου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C15AE68" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4C15AE68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D0B760" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="76D0B760" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ο ΚΑΚ θα διασφαλίσει ότι θα θέσει σε ισχύ κάρτα υπενθύμισης για τον ασθενή σχετικά με την οστεονέκρωση της γνάθου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4017D7C9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4017D7C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBE01E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...146 lines deleted...]
-    <w:p w14:paraId="5B1FE7F4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6DBE01E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5ACFA2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDC4B01" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11360DFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C2F487" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2BCE8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9F4267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC31AB8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE4F29C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533C4ED8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA99E31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4526A2F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76464CB8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FA2622" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7495A06B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B382050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233C55C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB3C6C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DC9F92" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E28C7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F347958" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1FE7F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72126450" w14:textId="580A9812" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00494435">
+    <w:p w14:paraId="72126450" w14:textId="580A9812" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ΠΑΡΑΡΤΗΜΑ III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469F47C0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00494435">
+    <w:p w14:paraId="469F47C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67905FCC" w14:textId="2978CB7F" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00494435">
+    <w:p w14:paraId="67905FCC" w14:textId="2978CB7F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ΕΠΙΣΗΜΑΝΣΗ ΚΑΙ ΦΥΛΛΟ ΟΔΗΓΙΩΝ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B80727" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="28B80727" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7282E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...153 lines deleted...]
-    <w:p w14:paraId="2E3C6D66" w14:textId="455B51CE" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="36F7282E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CD2B5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5404EFD7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C71E445" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184F0AC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5C3FDE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0AF281" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780603F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D246E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F64290" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C646ED2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FC4655" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2022EEC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772E9E68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527FE761" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FDC47C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BAB1CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6543DFC2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC10F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36536E08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B0F974" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555EBB18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3C6D66" w14:textId="455B51CE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Α. ΕΠΙΣΗΜΑΝΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576B887D" w14:textId="77777777" w:rsidR="00D908ED" w:rsidRPr="00C30E9E" w:rsidRDefault="003A2761" w:rsidP="00D908ED">
-[...13 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="5F3DA830" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΗΝ ΕΞΩΤΕΡΙΚΗ ΣΥΣΚΕΥΑΣΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6A13E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00D908ED">
+    <w:p w14:paraId="5B6A13E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50031628" w14:textId="563FEECD" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="00C235AC" w:rsidP="00D908ED">
+    <w:p w14:paraId="50031628" w14:textId="563FEECD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΚΟΥΤI ΦΙΑΛΙΔΙΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238569BF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="5916579D" w14:textId="1F38CC4D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="238569BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5036959C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5916579D" w14:textId="1F38CC4D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492C08FD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1917043B" w14:textId="476D47E0" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="492C08FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1917043B" w14:textId="476D47E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7094129D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7094129D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9AFA75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="78373FF3" w14:textId="2CD9F7FB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7B9AFA75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03874A3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78373FF3" w14:textId="2CD9F7FB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΣΥΝΘΕΣΗ ΣΕ ΔΡΑΣΤΙΚΗ(ΕΣ) ΟΥΣΙΑ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9D45E9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="7E8FE690" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7A9D45E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8FE690" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κάθε φιαλίδιο περιέχει 120 mg denosumab σε 1,7 ml διαλύματος (70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D2A4E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="5139FF17" w14:textId="7646BF41" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="718D2A4E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9CE640" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5139FF17" w14:textId="7646BF41" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΚΑΤAΛΟΓΟΣ ΕΚΔOΧΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBE707" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="32DAD0EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="38FBE707" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DAD0EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), πολυσορβικό 20, ύδωρ για ενέσιμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8E2F0D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="6004014C" w14:textId="1324174E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0F8E2F0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAFD179" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6004014C" w14:textId="1324174E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΟΤΕΧΝΙΚΗ ΜΟΡΦΗ ΚΑΙ ΠΕΡΙΕΧΟΜΕΝΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B2A17F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="23EA334B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="14B2A17F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EA334B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ενέσιμο διάλυμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE99E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6ABE99E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 φιαλίδιο μιας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D228AE8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2D228AE8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3 φιαλίδια μιας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2137C046" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2137C046" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4 φιαλίδια μιας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D7F6AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="72D7F6AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621F1BFE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...6 lines deleted...]
-    <w:p w14:paraId="5E81D4AF" w14:textId="6A9EB405" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="621F1BFE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E81D4AF" w14:textId="6A9EB405" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C92F9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35C92F9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02348569" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="02348569" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Διαβάστε το φύλλο οδηγιών χρήσης πριν από τη χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EECBC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33EECBC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Για υποδόρια χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0CB22A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6B0CB22A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611BE56C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="7B30BFCA" w14:textId="70703E60" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="611BE56C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063D5D4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B30BFCA" w14:textId="70703E60" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΕΙΔΙΚΗ ΠΡΟΕΙΔΟΠΟΙΗΣΗ ΣΥΜΦΩΝΑ ΜΕ ΤΗΝ ΟΠΟΙΑ ΤΟ ΦΑΡΜΑΚΕΥΤΙΚΟ ΠΡΟΪΟΝ ΠΡΕΠΕΙ ΝΑ ΦΥΛΑΣΣΕΤΑΙ ΣΕ ΘΕΣΗ ΤΗΝ ΟΠΟΙΑ ΔΕΝ ΒΛΕΠΟΥΝ ΚΑΙ ΔΕΝ ΠΡΟΣΕΓΓΙΖΟΥΝ ΤΑ ΠΑΙΔΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A9568" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A827559" w14:textId="41B612E8" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="183A9568" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A827559" w14:textId="41B612E8" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Να φυλάσσεται σε θέση την οποία δε βλέπουν και δεν προσεγγίζουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DCA483" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="52413CE6" w14:textId="656D15DB" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="19DCA483" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409FEC83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52413CE6" w14:textId="656D15DB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΗ(ΕΣ) ΕΙΔΙΚΗ(ΕΣ) ΠΡΟΕΙΔΟΠΟΙΗΣΗ(ΕΙΣ), ΕΑΝ ΕΙΝΑΙ ΑΠΑΡΑΙΤΗΤΗ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCA1F32" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="2D2E1F8D" w14:textId="1506BF9F" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2BCA1F32" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041B7A43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2E1F8D" w14:textId="1506BF9F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7D3B70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5D7D3B70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285E2203" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="285E2203" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΛΗΞΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4B9D43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="398EF7D9" w14:textId="3EF1E238" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3E4B9D43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DCFAD0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398EF7D9" w14:textId="3EF1E238" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΕΙΔΙΚΕΣ ΣΥΝΘΗΚΕΣ ΦΥΛΑΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC70418" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="39F4D267" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3CC70418" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F4D267" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0038906A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0038906A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1508E191" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1508E191" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε το φιαλίδιο στην εξωτερική συσκευασία για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C22DDB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...6 lines deleted...]
-    <w:p w14:paraId="0465D28E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="10C22DDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0465D28E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="514B4CC3" w14:textId="608065AB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="514B4CC3" w14:textId="608065AB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΙΔΙΑΙΤΕΡΕΣ ΠΡΟΦΥΛΑΞΕΙΣ ΓΙΑ ΤΗΝ ΑΠΟΡΡΙΨΗ ΤΩΝ ΜΗ ΧΡΗΣΙΜΟΠΟΙΗΘΕΝΤΩΝ ΦΑΡΜΑΚΕΥΤΙΚΩΝ ΠΡΟΪΟΝΤΩΝ Ή ΤΩΝ ΥΠΟΛΕΙΜΜΑΤΩΝ ΠΟΥ ΠΡΟΕΡΧΟΝΤΑΙ ΑΠΟ ΑΥΤΑ, ΕΦΟΣΟΝ ΑΠΑΙΤΕΙΤΑΙ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CCA332" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="19ABFDB8" w14:textId="38C93D78" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50CCA332" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559D96B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ABFDB8" w14:textId="38C93D78" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑ ΚΑΙ ΔΙΕΥΘΥΝΣΗ ΚΑΤΟΧΟΥ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76312C65" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...19 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="76312C65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57811381" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rPrChange w:id="136" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="137" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="138" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="139" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="140" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="141" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="142" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="143" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="144" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD61C99" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="0DD61C99" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rPrChange w:id="145" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="146" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Minervum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="147" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A13E02A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6A13E02A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B8925" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="178B8925" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F191AC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="5D964809" w14:textId="3B0EA47D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5F191AC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6124D899" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D964809" w14:textId="3B0EA47D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ(ΟΙ) ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69567508" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="34D4A619" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="69567508" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D4A619" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EU/1/11/703/001 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>– 1 φιαλίδιο μίας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF4E007" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5CF4E007" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/002 – 4 φιαλίδια μίας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3943494E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3943494E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/003 – 3 φιαλίδια μίας χρήσης</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65600A3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="1EE0636D" w14:textId="3BC927AD" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="65600A3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30754B8E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE0636D" w14:textId="3BC927AD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21530219" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="21530219" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08844716" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="08844716" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρτίδα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A7CDD7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="40F5BA2C" w14:textId="2F03F0A4" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="55A7CDD7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21908973" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F5BA2C" w14:textId="2F03F0A4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΓΕΝΙΚΗ ΚΑΤΑΤΑΞΗ ΓΙΑ ΤΗ ΔΙΑΘΕΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF40912" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="50B514EA" w14:textId="4533806B" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2DF40912" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC48E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B514EA" w14:textId="4533806B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΔΗΓΙΕΣ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF036CA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="340E62AA" w14:textId="63D27597" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DF036CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1372BECC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340E62AA" w14:textId="63D27597" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΛΗΡΟΦΟΡΙΕΣ ΣΕ BRAILLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AD9054" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="3724836F" w14:textId="77777777" w:rsidR="00864877" w:rsidRDefault="00864877" w:rsidP="00397AEA">
+    <w:p w14:paraId="19AD9054" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3724836F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Η αιτιολόγηση για τη μη συμπερίληψη της Braille είναι αποδεκτή.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3286AC93" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3286AC93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA96361" w14:textId="77777777" w:rsidR="008A41F0" w:rsidRPr="00CD38BE" w:rsidRDefault="008A41F0">
+    <w:p w14:paraId="7DA96361" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F16960F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1F16960F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΙΣΔΙΑΣΤΑΤΟΣ ΓΡΑΜΜΩΤΟΣ ΚΩΔΙΚΑΣ (2D)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40877978" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="284BB707" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40877978" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284BB707" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Δισδιάστατος γραμμωτός κώδικας (2D) που φέρει τον περιληφθέντα μοναδικό αναγνωριστικό κωδικό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB9577D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="0D16C368" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7BB9577D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105E4F59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D16C368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΕΔΟΜΕΝΑ ΑΝΑΓΝΩΣΙΜΑ ΑΠΟ ΤΟΝ ΑΝΘΡΩΠΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D53177E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="37B904C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D53177E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B904C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF9357C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4FF9357C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2685C52B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2685C52B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E9C468" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="74E9C468" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΜΙΚΡΕΣ ΣΤΟΙΧΕΙΩΔΕΙΣ ΣΥΣΚΕΥΑΣΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4720B60D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4720B60D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF4FCB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4CF4FCB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ΕΤΙΚΕΤΑ ΦΙΑΛΙΔΙΟΥ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F08AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="002F6ACF">
-[...14 lines deleted...]
-    <w:p w14:paraId="610A218E" w14:textId="1D440B48" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D8F08AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234D217B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610A218E" w14:textId="1D440B48" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB6356D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CB6356D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552C8591" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="552C8591" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280CE5E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="280CE5E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DC29FB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="11DC29FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464346F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="76D8004E" w14:textId="56718A1E" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="464346F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E066832" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D8004E" w14:textId="56718A1E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5790AEBD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...14 lines deleted...]
-    <w:p w14:paraId="7B23FDB8" w14:textId="5CCC8D3E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5790AEBD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C72FB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B23FDB8" w14:textId="5CCC8D3E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC96352" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2EC96352" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF414C8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7EF414C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CE2E3F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...13 lines deleted...]
-    <w:p w14:paraId="03321902" w14:textId="2E537664" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="74CE2E3F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D10ED0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03321902" w14:textId="2E537664" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F6143B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="33F6143B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0272DF40" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0272DF40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEB4D21" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0BEB4D21" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CFAAB47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5CFAAB47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1789ADC9" w14:textId="52F19F43" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1789ADC9" w14:textId="52F19F43" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΠΕΡΙΕΧΟΜΕΝΟ ΚΑΤΑ ΒΑΡΟΣ, ΚΑΤ’ ΟΓΚΟ Ή ΚΑΤΑ ΜΟΝΑΔΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DCAAE6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17DCAAE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0794F9D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0794F9D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>1,7 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7941A776" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7941A776" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C24B75" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="66C24B75" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D5AF6E" w14:textId="1A77AB61" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="46D5AF6E" w14:textId="1A77AB61" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB7E655" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="03F169F1" w14:textId="77777777" w:rsidR="00D908ED" w:rsidRPr="00C30E9E" w:rsidRDefault="003A2761" w:rsidP="00D908ED">
+    <w:p w14:paraId="0EB7E655" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA4288B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
-        <w:keepNext/>
-[...8 lines deleted...]
-        <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΗΝ ΕΞΩΤΕΡΙΚΗ ΣΥΣΚΕΥΑΣΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B44E3C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="00D908ED">
+    <w:p w14:paraId="70B44E3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="502A49CF" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="00D908ED">
+    <w:p w14:paraId="502A49CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>ΚΟΥΤΙ ΜΕ ΠΡΟΓΕΜΙΣΜΕΝΕΣ ΣΥΡΙΓΓΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015E6757" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...14 lines deleted...]
-    <w:p w14:paraId="625CADEA" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="015E6757" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAF1F9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625CADEA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1888D439" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="1888D439" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54424135" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="00920A35">
+    <w:p w14:paraId="54424135" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCC786E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="00920A35">
+    <w:p w14:paraId="0CCC786E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B34D633" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="02425047" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="1B34D633" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550A2BE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02425047" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΣΥΝΘΕΣΗ ΣΕ ΔΡΑΣΤΙΚΗ(ΕΣ) ΟΥΣΙΑ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450E58BC" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="526EECD4" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="450E58BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526EECD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>1 ml προγεμισμένης σύριγγας περιέχει 120 mg denosumab (120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04806B45" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="085127E2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="04806B45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9FD8E8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085127E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΚΑΤAΛΟΓΟΣ ΕΚΔOΧΩΝ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C73B649" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="6E24D64C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2C73B649" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E24D64C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), L-φαινυλαλανίνη, πολυσορβικό 20, ύδωρ για ενέσιμα. Περιέχει φαινυλαλανίνη. Για περαιτέρω πληροφορίες, βλ. το φύλλο οδηγιών χρήσης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163E2244" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="0B6D0468" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="163E2244" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B53988" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6D0468" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΦΑΡΜΑΚΟΤΕΧΝΙΚΗ ΜΟΡΦΗ ΚΑΙ ΠΕΡΙΕΧΟΜΕΝΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704EAFC4" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="15B9F5EE" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="704EAFC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B9F5EE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ενέσιμο διάλυμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1C6B87" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="1A1C6B87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>1 προγεμισμένη σύριγγα μίας χρήσης με αυτόματο μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55D922" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4F55D922" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>3 προγεμισμένες σύριγγες μίας χρήσης με αυτόματους μηχανισμούς κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B77C4F2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="2B77C4F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>4 προγεμισμένες σύριγγες μίας χρήσης με αυτόματους μηχανισμούς κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCB385B" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2CCB385B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3DB6A1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...6 lines deleted...]
-    <w:p w14:paraId="59940179" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="0B3DB6A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59940179" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0967A2" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1E0967A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D9822C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="69D9822C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Για υποδόρια χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A6BC9D" w14:textId="77777777" w:rsidR="007772C8" w:rsidRPr="00CD38BE" w:rsidRDefault="007772C8" w:rsidP="007772C8">
+    <w:p w14:paraId="22A6BC9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Διαβάστε το φύλλο οδηγιών χρήσης πριν από τη χρήση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2896744F" w14:textId="5641FC47" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="007772C8" w:rsidP="009F7D77">
+    <w:p w14:paraId="2896744F" w14:textId="5641FC47" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C16638" w14:textId="77777777" w:rsidR="007772C8" w:rsidRPr="00CD38BE" w:rsidRDefault="007772C8" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="16EB12C1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="62C16638" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF8B957" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EB12C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΕΙΔΙΚΗ ΠΡΟΕΙΔΟΠΟΙΗΣΗ ΣΥΜΦΩΝΑ ΜΕ ΤΗΝ ΟΠΟΙΑ ΤΟ ΦΑΡΜΑΚΕΥΤΙΚΟ ΠΡΟΪΟΝ ΠΡΕΠΕΙ ΝΑ ΦΥΛΑΣΣΕΤΑΙ ΣΕ ΘΕΣΗ ΤΗΝ ΟΠΟΙΑ ΔΕΝ ΒΛΕΠΟΥΝ ΚΑΙ ΔΕΝ ΠΡΟΣΕΓΓΙΖΟΥΝ ΤΑ ΠΑΙΔΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533B28EA" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="1F9D78B2" w14:textId="572DAA9E" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
+    <w:p w14:paraId="533B28EA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9D78B2" w14:textId="572DAA9E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Να φυλάσσεται σε θέση την οποία δε βλέπουν και δεν προσεγγίζουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772BF66A" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="4C1571BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="772BF66A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9931B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1571BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΛΛΗ(ΕΣ) ΕΙΔΙΚΗ(ΕΣ) ΠΡΟΕΙΔΟΠΟΙΗΣΗ(ΕΙΣ), ΕΑΝ ΕΙΝΑΙ ΑΠΑΡΑΙΤΗΤΗ(ΕΣ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB8DF95" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="3825D5BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="6DB8DF95" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6866505C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3825D5BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E852786" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1E852786" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="754A092E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="754A092E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΛΗΞΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344F312F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="7A3256FE" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="344F312F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1E9B22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3256FE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΕΙΔΙΚΕΣ ΣΥΝΘΗΚΕΣ ΦΥΛΑΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784040D6" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="5404479A" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="784040D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5404479A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433BD482" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="433BD482" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695458D7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="695458D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε την προγεμισμένη σύριγγα στο εξωτερικό κουτί για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E1133C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...6 lines deleted...]
-    <w:p w14:paraId="4CABCA8D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="63E1133C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CABCA8D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75865052" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="75865052" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>10.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΙΔΙΑΙΤΕΡΕΣ ΠΡΟΦΥΛΑΞΕΙΣ ΓΙΑ ΤΗΝ ΑΠΟΡΡΙΨΗ ΤΩΝ ΜΗ ΧΡΗΣΙΜΟΠΟΙΗΘΕΝΤΩΝ ΦΑΡΜΑΚΕΥΤΙΚΩΝ ΠΡΟΪΟΝΤΩΝ Ή ΤΩΝ ΥΠΟΛΕΙΜΜΑΤΩΝ ΠΟΥ ΠΡΟΕΡΧΟΝΤΑΙ ΑΠΟ ΑΥΤΑ, ΕΦΟΣΟΝ ΑΠΑΙΤΕΙΤΑΙ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC45678" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="5E044A71" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3CC45678" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53361D06" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E044A71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΝΟΜΑ ΚΑΙ ΔΙΕΥΘΥΝΣΗ ΚΑΤΟΧΟΥ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A8B407" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...19 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="65A8B407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140F6EBA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rPrChange w:id="148" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="149" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="150" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="151" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="152" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="153" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="154" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D2F91">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="155" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="156" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F17848D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00980B41" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...11 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2F17848D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rPrChange w:id="157" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="158" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Minervum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA5448">
+        <w:rPr>
+          <w:rPrChange w:id="159" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3444EACB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="3444EACB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F031DB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="00BF0E6B">
+    <w:p w14:paraId="52F031DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B57CAB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="002F6ACF">
-[...13 lines deleted...]
-    <w:p w14:paraId="78FAF6B9" w14:textId="099D003E" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="63B57CAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447C8B5B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FAF6B9" w14:textId="099D003E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ(ΟΙ) ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED82126" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="547C9814" w14:textId="36DED851" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="4ED82126" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C9814" w14:textId="36DED851" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">EU/1/11/703/004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1 προγεμισμένη σύριγγα μίας χρήσης με αυτόματο μηχανισμό κάλυψης βελόνας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE318F9" w14:textId="05031F22" w:rsidR="009F7D77" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="4AE318F9" w14:textId="05031F22" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/005 3 προγεμισμένες σύριγγες μίας χρήσης με αυτόματους μηχανισμούς κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0541DCE8" w14:textId="13EDD717" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="0541DCE8" w14:textId="13EDD717" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>EU/1/11/703/006 4 προγεμισμένες σύριγγες μίας χρήσης με αυτόματους μηχανισμούς κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC45898" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="106F787D" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="4AC45898" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69878E6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106F787D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6E102E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="1F6E102E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6F7419" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="5C6F7419" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρτίδα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC5D68C" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="59B594C7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3AC5D68C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C48F2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B594C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΓΕΝΙΚΗ ΚΑΤΑΤΑΞΗ ΓΙΑ ΤΗ ΔΙΑΘΕΣΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2619718F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="36F6F01E" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="2619718F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2E8D7F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F6F01E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>15.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΔΗΓΙΕΣ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A668478" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...14 lines deleted...]
-    <w:p w14:paraId="0B9EDE81" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="3A668478" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F4B3B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9EDE81" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>16.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΠΛΗΡΟΦΟΡΙΕΣ ΣΕ BRAILLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CAB3BB" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="435E07F7" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="006336D2">
+    <w:p w14:paraId="68CAB3BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435E07F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09647250" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="09647250" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8229E5" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="6D8229E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358E374B" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="358E374B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΙΣΔΙΑΣΤΑΤΟΣ ΓΡΑΜΜΩΤΟΣ ΚΩΔΙΚΑΣ (2D)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC10E3" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A50A9BC" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2BEC10E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A50A9BC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Δισδιάστατος γραμμωτός κώδικας (2D) που φέρει τον περιληφθέντα μοναδικό αναγνωριστικό κωδικό.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238C5FE6" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...13 lines deleted...]
-    <w:p w14:paraId="6B0876C1" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="000703B8">
+    <w:p w14:paraId="238C5FE6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B47C2C9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0876C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΜΟΝΑΔΙΚΟΣ ΑΝΑΓΝΩΡΙΣΤΙΚΟΣ ΚΩΔΙΚΟΣ – ΔΕΔΟΜΕΝΑ ΑΝΑΓΝΩΣΙΜΑ ΑΠΟ ΤΟΝ ΑΝΘΡΩΠΟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC0ACDF" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
-[...7 lines deleted...]
-    <w:p w14:paraId="00B4AA14" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="3EC0ACDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B4AA14" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DED642F" w14:textId="77777777" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="2DED642F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>SN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BF1475" w14:textId="69C795C6" w:rsidR="00592EC6" w:rsidRDefault="009F7D77" w:rsidP="009F7D77">
+    <w:p w14:paraId="18BF1475" w14:textId="69C795C6" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7E8643" w14:textId="77777777" w:rsidR="00D908ED" w:rsidRPr="00C30E9E" w:rsidRDefault="00592EC6" w:rsidP="00D908ED">
+    <w:p w14:paraId="513B6518" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
-        <w:keepNext/>
-[...8 lines deleted...]
-        <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΣΥΣΚΕΥΑΣΙΕΣ ΚΥΨΕΛΗΣ (BLISTER) Ή ΣΤΙΣ ΤΑΙΝΙΕΣ (STRIPS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA23636" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00D83866">
+    <w:p w14:paraId="6EA23636" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0531FD1B" w14:textId="6006B66B" w:rsidR="009F7D77" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00D83866">
+    <w:p w14:paraId="0531FD1B" w14:textId="6006B66B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
-          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>ΠΡΟΓΕΜΙΣΜΕΝΗ ΣΥΡΙΓΓΑ ΚΥΨΕΛΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB8A3A3" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="6CB8A3A3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="542C01EF" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="542C01EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56528EA2" w14:textId="0C27BD09" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="56528EA2" w14:textId="0C27BD09" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1F6339" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="2F1F6339" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35832EB6" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="35832EB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281084DE" w14:textId="04A3D210" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="281084DE" w14:textId="04A3D210" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F485011" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0F485011" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E39E13B" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0E39E13B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1832084F" w14:textId="41092766" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="1832084F" w14:textId="41092766" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΝΟΜΑ ΚΑΙ ΔΙΕΥΘΥΝΣΗ ΚΑΤΟΧΟΥ ΤΗΣ ΑΔΕΙΑΣ ΚΥΚΛΟΦΟΡΙΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA1AD66" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="5FA1AD66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B69024" w14:textId="74866D1B" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="61B69024" w14:textId="74866D1B" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B9F9C" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="5C6B9F9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="021E46C0" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="021E46C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DD6BE1D" w14:textId="455B656F" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="4DD6BE1D" w14:textId="455B656F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A99C038" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="3A99C038" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA02206" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="3AA02206" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>ΛΗΞΗ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD76ACF" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="7CD76ACF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6422D510" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="6422D510" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1417DAA4" w14:textId="41EB328E" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="1417DAA4" w14:textId="41EB328E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09261BE2" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="09261BE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58E390AC" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="58E390AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρτίδα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22933000" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="22933000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02D12368" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="02D12368" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112EA636" w14:textId="31293653" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="112EA636" w14:textId="31293653" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD42C3" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="00DA3FF2">
+    <w:p w14:paraId="27DD42C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECB8DB6" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="7ECB8DB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346078CA" w14:textId="77777777" w:rsidR="0017475C" w:rsidRDefault="0017475C" w:rsidP="0017475C">
+    <w:p w14:paraId="346078CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73419307" w14:textId="77777777" w:rsidR="0017475C" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="0017475C">
+    <w:p w14:paraId="73419307" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="00544E14">
-          <v:shape id="Picture 6" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:63pt;height:57.75pt;visibility:visible;mso-wrap-style:square">
-            <v:imagedata r:id="rId14" o:title=""/>
+          <v:shape id="Picture 6" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:61.9pt;height:57.75pt;visibility:visible;mso-wrap-style:square">
+            <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC09EEB" w14:textId="77777777" w:rsidR="00700949" w:rsidRDefault="001C03E7" w:rsidP="00700949">
+    <w:p w14:paraId="2D219B5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
-        <w:keepNext/>
-[...11 lines deleted...]
-        <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ΕΛΑΧΙΣΤΕΣ ΕΝΔΕΙΞΕΙΣ ΠΟΥ ΠΡΕΠΕΙ ΝΑ ΑΝΑΓΡΑΦΟΝΤΑΙ ΣΤΙΣ ΜΙΚΡΕΣ ΣΤΟΙΧΕΙΩΔΕΙΣ ΣΥΣΚΕΥΑΣΙΕΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D525144" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00700949">
+    <w:p w14:paraId="7D525144" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A04A206" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00700949">
+    <w:p w14:paraId="5A04A206" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>ΕΤΙΚΕΤΑ ΠΡΟΓΕΜΙΣΜΕΝΗΣ ΣΥΡΙΓΓΑΣ ΜΕ ΜΗΧΑΝΙΣΜΟ ΚΑΛΥΨΗΣ ΒΕΛΟΝΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8B7FD" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...14 lines deleted...]
-    <w:p w14:paraId="4BCBA037" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="7EC8B7FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75474FC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCBA037" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΟΝΟΜΑΣΙΑ ΤΟΥ ΦΑΡΜΑΚΕΥΤΙΚΟΥ ΠΡΟΪΟΝΤΟΣ ΚΑΙ ΟΔΟΣ(ΟΙ) ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCE369F" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="5DCE369F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B124708" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="4B124708" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173BCC82" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="173BCC82" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C215F74" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="009E2D4C">
+    <w:p w14:paraId="6C215F74" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>SC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5757E93D" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="0921F928" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="5757E93D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629BABFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0921F928" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΤΡΟΠΟΣ ΧΟΡΗΓΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77602AC0" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...14 lines deleted...]
-    <w:p w14:paraId="3B5E55FA" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="77602AC0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5502EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5E55FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΗΜΕΡΟΜΗΝΙΑ ΛΗΞΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1538C7" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="2D1538C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223005C8" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="223005C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>EXP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275A9B2E" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="4CECC4B9" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="275A9B2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FFFF2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CECC4B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΡΙΘΜΟΣ ΠΑΡΤΙΔΑΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3243DE93" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="3243DE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BE806C" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="70BE806C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>Lot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575192F6" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="575192F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7FDE93" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="6F7FDE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="178AAD3C" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="178AAD3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΠΕΡΙΕΧΟΜΕΝΟ ΚΑΤΑ ΒΑΡΟΣ, ΚΑΤ’ ΟΓΚΟ Ή ΚΑΤΑ ΜΟΝΑΔΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2485C7" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="3E2485C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A2CF8DD" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="1A2CF8DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
       <w:r>
         <w:t>1 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A53FA65" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="4A53FA65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B9D2CE" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
+    <w:p w14:paraId="12B9D2CE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD8E1B4" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="006336D2">
+    <w:p w14:paraId="7DD8E1B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ΑΛΛΑ ΣΤΟΙΧΕΙΑ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0457B16D" w14:textId="77777777" w:rsidR="00A955B1" w:rsidRPr="00CD38BE" w:rsidRDefault="00A955B1" w:rsidP="00A955B1">
-[...7 lines deleted...]
-    <w:p w14:paraId="008815E3" w14:textId="1AA885C1" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="00165377" w:rsidP="009E2D4C">
+    <w:p w14:paraId="0457B16D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008815E3" w14:textId="1AA885C1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBC66E0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7FBC66E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C38F2A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="79C38F2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E584A4C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5E584A4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C27322D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7C27322D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BCF01F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="06BCF01F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19548DD6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="19548DD6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD20389" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5BD20389" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22DE92D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="22DE92D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB3DD14" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4FB3DD14" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42353117" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="42353117" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA91D9E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0DA91D9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE1FD35" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2BE1FD35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BBA6AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17BBA6AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F6458B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="14F6458B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D6A14A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="46D6A14A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F66BC6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="32F66BC6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3291673E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3291673E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F3286F9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0F3286F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2070C2F2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2070C2F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F37224" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="20F37224" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108787A9" w14:textId="77777777" w:rsidR="00405BC2" w:rsidRPr="00CD38BE" w:rsidRDefault="00405BC2">
+    <w:p w14:paraId="108787A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60BF751E" w14:textId="77777777" w:rsidR="00405BC2" w:rsidRPr="00CD38BE" w:rsidRDefault="00405BC2">
+    <w:p w14:paraId="60BF751E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366E99B5" w14:textId="18A1571A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="366E99B5" w14:textId="18A1571A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="TitleA"/>
       </w:pPr>
       <w:r>
         <w:t>Β. ΦΥΛΛΟ ΟΔΗΓΙΩΝ ΧΡΗΣΗΣ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B8B4C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4C0B8B4C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EBB494" w14:textId="74D0B2E6" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB7137">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="71EBB494" w14:textId="74D0B2E6" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Φύλλο οδηγιών χρήσης: Πληροφορίες για τον ασθενή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7B8706" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00AB7137">
+    <w:p w14:paraId="7A7B8706" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1CD6F0" w14:textId="4DD2F21F" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00AB7137">
+    <w:p w14:paraId="5A1CD6F0" w14:textId="4DD2F21F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF7FBB8" w14:textId="123D70CB" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FF7FBB8" w14:textId="123D70CB" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1780BC81" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1780BC81" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40CC61AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="40CC61AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Διαβάστε προσεκτικά ολόκληρο το φύλλο οδηγιών χρήσης πριν αρχίσετε να χρησιμοποιείτε αυτό το φάρμακο, διότι περιλαμβάνει σημαντικές πληροφορίες για σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCC0841" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7BCC0841" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Φυλάξτε αυτό το φύλλο οδηγιών χρήσης. Ίσως χρειαστεί να το διαβάσετε ξανά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D65A0B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5D65A0B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Εάν έχετε περαιτέρω απορίες, ρωτήστε τον γιατρό, τον φαρμακοποιό ή τον νοσοκόμο σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED39D78" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1ED39D78" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Η συνταγή για αυτό το φάρμακο χορηγήθηκε αποκλειστικά για σας. Δεν πρέπει να δώσετε το φάρμακο σε άλλους. Μπορεί να τους προκαλέσει βλάβη, ακόμα και όταν τα συμπτώματα της ασθένειάς τους είναι ίδια με τα δικά σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374CCA47" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="374CCA47" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό, τον φαρμακοποιό ή τον/την νοσοκόμο σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Βλέπε παράγραφο 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F8DCCA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="17F8DCCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας θα σας δώσει μια κάρτα υπενθύμισης για τον ασθενή, η οποία περιέχει σημαντικές πληροφορίες για την ασφάλεια, τις οποίες πρέπει να γνωρίζετε πριν και κατά τη διάρκεια της θεραπείας σας με το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413AE070" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="413AE070" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC1053A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0AC1053A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F24210" w14:textId="1C9BA923" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="29F24210" w14:textId="1C9BA923" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Τι περιέχει το παρόν φύλλο οδηγιών:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDD17EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4DDD17EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35EC078A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="35EC078A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Τι είναι το XGEVA και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE9F932" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3AE9F932" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D09D89E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D09D89E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πώς να χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC7FCFD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3DC7FCFD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C415CB6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="3C415CB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Πώς να φυλάσσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328E940D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="328E940D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D279B6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="22D279B6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F93FD6D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7F93FD6D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B6E3548" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6B6E3548" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Τι είναι το XGEVA και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFF0091" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7DFF0091" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC5ACCB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3AC5ACCB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA περιέχει denosumab, μια πρωτεΐνη (μονοκλωνικό αντίσωμα) που δρα επιβραδύνοντας την καταστροφή των οστών που προκαλείται από την εξάπλωση του καρκίνου σε αυτά (μετάσταση στα οστά) ή από γιγαντοκυτταρικό καρκίνο των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C82B3CC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4C82B3CC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3880F6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4D3880F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA χρησιμοποιείται σε ενήλικες με προχωρημένο καρκίνο για την πρόληψη σοβαρών επιπλοκών που οφείλονται στις οστικές μεταστάσεις (π.χ., κάταγμα, πίεση στο νωτιαίο μυελό ή ανάγκη λήψης ακτινοθεραπείας ή διενέργειας χειρουργικής επέμβασης).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB82DC5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0BB82DC5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C08E39" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33C08E39" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA χρησιμοποιείται επίσης για τη θεραπεία του γιγαντοκυτταρικού καρκίνου των οστών, ο οποίος δεν μπορεί να αντιμετωπιστεί με χειρουργική επέμβαση ή όταν η χειρουργική επέμβαση δεν είναι η καλύτερη επιλογή, σε ενήλικες και εφήβους των οποίων τα οστά έχουν σταματήσει να αναπτύσσονται.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1CE843" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7D1CE843" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59073E16" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="59073E16" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E5B3A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="05E5B3A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5828CE9A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5828CE9A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308ABCBE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="308ABCBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Μην χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557793D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="557793D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="676FC8F7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="676FC8F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>σε περίπτωση αλλεργίας στο denosumab ή σε οποιοδήποτε άλλο από τα συστατικά αυτού του φαρμάκου (αναφέρονται στην παράγραφο 6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467DA377" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="467DA377" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF4F01C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5CF4F01C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας δεν θα σας χορηγήσει XGEVA αν έχετε πολύ χαμηλά επίπεδα ασβεστίου στο αίμα σας και δεν έχετε λάβει θεραπεία για την αντιμετώπισή τους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAC40E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3BAC40E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A41E85B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5A41E85B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ο επαγγελματίας της υγείας σας δεν θα σας χορηγήσει XGEVA εάν έχετε μη επουλωμένες πληγές από οδοντιατρική θεραπεία ή εγχείρηση στόματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7BC520" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2D7BC520" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00461CD8" w14:textId="3DF202C7" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00461CD8" w14:textId="3DF202C7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Προειδοποιήσεις και προφυλάξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCD3122" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1CCD3122" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E2B4B5" w14:textId="124D7C59" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="06E2B4B5" w14:textId="124D7C59" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Απευθυνθείτε στον γιατρό σας πριν χρησιμοποιήσετε το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423B2CF7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="423B2CF7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7338D5D2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7338D5D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666FCE2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="666FCE2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε XGEVA εκτός και αν έχετε υψηλά επίπεδα ασβεστίου στο αίμα σας. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας. Αν έχετε χαμηλά επίπεδα ασβεστίου στο αίμα σας, ο γιατρός σας μπορεί να αποφασίσει να σας χορηγήσει συμπληρώματα ασβεστίου πριν ξεκινήσετε θεραπεία με XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A457BF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6A457BF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B1E151" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="06B1E151" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Χαμηλά επίπεδα ασβεστίου στο αίμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711D9C71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="711D9C71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Παρακαλείστε να ενημερώσετε τον γιατρό σας αμέσως εάν έχετε μυϊκούς σπασμούς, μυϊκές συσπάσεις ή κράμπες και/ή αίσθημα μουδιάσματος ή μυρμηκίασης στα δάχτυλα των χεριών και των ποδιών ή γύρω από το στόμα και/ή επιληπτικές κρίσεις, σύγχυση ή απώλεια των αισθήσεων κατά το διάστημα που λαμβάνετε XGEVA. Ενδέχεται να έχετε χαμηλά επίπεδα ασβεστίου στο αίμα σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180787D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="180787D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F35FC7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73F35FC7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAE4E3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="5AAE4E3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό σας εάν έχετε ή είχατε ποτέ σοβαρά προβλήματα στους νεφρούς, νεφρική ανεπάρκεια ή αν χρειάστηκε να υποβληθείτε σε εξωνεφρική κάθαρση, γεγονός που μπορεί να αυξήσει τον κίνδυνο υπασβεστιαιμίας, ειδικά αν δεν παίρνετε συμπληρώματα ασβεστίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFBE780" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="6BFBE780" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39ED10F0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="39ED10F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Προβλήματα στο στόμα, στα δόντια ή στη γνάθο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AF8F58" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="56AF8F58" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μια παρενέργεια που λέγεται οστεονέκρωση της γνάθου (βλάβη του οστού της γνάθου) έχει αναφερθεί συχνά (μπορεί να επηρεάσει έως 1 στα 10 άτομα) σε ασθενείς που λαμβάνουν ενέσεις XGEVA για καταστάσεις που σχετίζονται με τον καρκίνο. Η οστεονέκρωση της γνάθου μπορεί επίσης να εμφανιστεί και μετά την διακοπή της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281AF9BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="281AF9BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEB882D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="2DEB882D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Είναι σημαντικό να προσπαθήσετε να προλάβετε την εμφάνιση της οστεονέκρωσης της γνάθου καθώς μπορεί να είναι μια επώδυνη κατάσταση και μπορεί να είναι δύσκολη να θεραπευτεί. Για να μειώσετε τον κίνδυνο εμφάνισης οστεονέκρωσης της γνάθου, υπάρχουν μερικές προφυλάξεις που μπορείτε να πάρετε:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3E8E2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="3FD3E8E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9A0B54" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="3F9A0B54" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πριν την έναρξη της θεραπείας, ενημερώστε τον γιατρό/νοσοκόμο σας (επαγγελματία της υγείας) εάν έχετε οποιοδήποτε πρόβλημα με το στόμα ή τα δόντια σας. Ο γιατρός σας μπορεί να καθυστερήσει την έναρξη της θεραπείας σας εάν έχετε μη επουλωμένες πληγές από οδοντιατρική θεραπεία ή εγχείρηση στόματος. Ο γιατρός σας μπορεί να σας συστήσει μια οδοντιατρική εξέταση πριν από την έναρξη της θεραπείας με XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B17E91" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="13B17E91" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κατά τη διάρκεια της θεραπείας, θα πρέπει να διατηρείτε καλή στοματική υγιεινή και να κάνετε τακτικούς οδοντιατρικούς ελέγχους ρουτίνας. Εάν φοράτε τεχνητή οδοντοστοιχία θα πρέπει να βεβαιωθείτε ότι εφαρμόζει σωστά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B514D7B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1B514D7B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Εάν λαμβάνετε οδοντιατρική θεραπεία ή πρόκειται να υποβληθείτε σε οδοντιατρική επέμβαση (π.χ. εξαγωγή δοντιού), ενημερώστε τον γιατρό σχετικά με την οδοντική θεραπεία σας και ενημερώστε τον οδοντίατρο σας για την θεραπεία με XGEVA που λαμβάνετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19162221" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="19162221" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Επικοινωνήστε με τον γιατρό και τον οδοντίατρό σας αμέσως αν παρουσιάσετε οποιοδήποτε πρόβλημα στο στόμα ή στα δόντια σας όπως χαλαρά δόντια, πόνο ή πρήξιμο, μη επούλωση πληγών ή εκκρίσεων καθώς αυτά μπορεί να είναι ενδείξεις οστεονέκρωσης της γνάθου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0128198B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0128198B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A689CE5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7A689CE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ασθενείς που υποβάλλονται σε χημειοθεραπεία και /ή ακτινοθεραπεία, λαμβάνουν στεροειδή ή αντι</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>αγγειογενετικά φάρμακα (τα οποία χρησιμοποιούνται για την θεραπεία του καρκίνου), υποβάλλονται σε οδοντιατρική επέμβαση οι οποίοι δεν λαμβάνουν τακτική οδοντιατρική φροντίδα ή έχουν νόσο των ούλων ή οι οποίοι είναι καπνιστές μπορεί να έχουν αυξημένο κίνδυνο εμφάνισης οστεονέκρωσης της γνάθου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57EE43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1A57EE43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5C431A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A5C431A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Μη σύνηθες κάταγμα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00871038" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00871038" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Κάποιοι ασθενείς έχουν εμφανίσει μη σύνηθες κάταγμα του μηριαίου οστού κατά τη διάρκεια της θεραπείας με XGEVA. Επικοινωνήστε με τον γιατρό σας εάν νιώσετε νέο ή μη σύνηθες πόνο στο ισχίο σας, στη βουβωνική χώρα ή στο μηρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5885EAAA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5885EAAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2488700D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2488700D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Υψηλά επίπεδα ασβεστίου στο αίμα μετά τη διακοπή της θεραπείας με XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213F5E11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="213F5E11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Κάποιοι ασθενείς με γιγαντοκυτταρικό καρκίνο των οστών έχουν εμφανίσει υψηλά επίπεδα ασβεστίου στο αίμα εβδομάδες έως και μήνες μετά τη διακοπή της θεραπείας. Ο γιατρός σας θα σας παρακολουθεί για σημεία και συμπτώματα υψηλών επιπέδων ασβεστίου, αφού σταματήσετε να λαμβάνετε το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1708869F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1708869F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D215070" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3D215070" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Παιδιά και έφηβοι</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4217A7E3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4217A7E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20908915" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="20908915" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA δεν συνιστάται για παιδιά και εφήβους κάτω των 18 ετών εκτός των εφήβων με γιγαντοκυτταρικό καρκίνο των οστών, των οποίων τα οστά έχουν σταματήσει να αναπτύσσονται. Η χρήση του XGEVA δεν έχει μελετηθεί σε παιδιά και εφήβους με άλλους καρκίνους που έχουν εξαπλωθεί στα οστά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E7A765" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63E7A765" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490DB372" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="490DB372" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Άλλα φάρμακα και XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA9E984" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2DA9E984" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A704345" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="6A704345" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό ή τον φαρμακοποιό σας εάν παίρνετε, έχετε πρόσφατα πάρει ή μπορεί να πάρετε άλλα φάρμακα. Αυτό συμπεριλαμβάνει φάρμακα που χορηγούνται χωρίς ιατρική συνταγή. Είναι ιδιαίτερα σημαντικό να ενημερώσετε τον γιατρό σας αν υποβάλλεστε σε θεραπεία με</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD1917E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6FD1917E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-2" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>κάποιο άλλο φάρμακο που περιέχει denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C79066" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="55C79066" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-2" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>διφωσφονικά</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FB7C2F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63FB7C2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D7FCD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="41D7FCD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Δεν πρέπει να λαμβάνετε XGEVA ταυτόχρονα με άλλα φάρμακα που περιέχουν denosumab ή διφωσφονικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160B1E1F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="160B1E1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="438F3B37" w14:textId="1EA8D661" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="438F3B37" w14:textId="1EA8D661" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Κύηση και θηλασμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DF9068" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="68DF9068" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B3E768" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="63B3E768" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA δεν έχει δοκιμαστεί σε εγκύους. Πρέπει οπωσδήποτε να ενημερώσετε τον γιατρό σας εάν είστε έγκυος, νομίζετε ότι μπορεί να είστε έγκυος ή σχεδιάζετε να αποκτήσετε παιδί. Η χρήση του XGEVA δεν συνιστάται αν είστε έγκυος. Οι γυναίκες αναπαραγωγικής ηλικίας θα πρέπει να χρησιμοποιούν αποτελεσματικές μεθόδους αντισύλληψης κατά το διάστημα θεραπείας με XGEVA και για τουλάχιστον 5 μήνες μετά τη διακοπή της θεραπείας με το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C163C4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07C163C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="211D07A8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="211D07A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Αν μείνετε έγκυος κατά τη διάρκεια της θεραπείας με XGEVA ή σε διάστημα μικρότερο των 5 μηνών μετά τη διακοπή της θεραπείας με το XGEVA, παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BB8D5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="71BB8D5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="432B7171" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="432B7171" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν είναι γνωστό εάν το XGEVA απεκκρίνεται στο μητρικό γάλα. Είναι σημαντικό να ενημερώσετε τον γιατρό σας εάν θηλάζετε ή σχεδιάζετε να θηλάσετε. Ο γιατρός σας θα σας βοηθήσει να αποφασίσετε εάν θα διακόψετε το θηλασμό ή τη θεραπεία με XGEVA λαμβάνοντας υπόψη το όφελος του θηλασμού για το παιδί και το όφελος του XGEVA για τη μητέρα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ABE6AC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74ABE6AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01BD4089" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="01BD4089" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Αν θηλάζετε κατά τη διάρκεια της θεραπείας με XGEVA παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5461788C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5461788C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5A7638" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A5A7638" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ζητήστε τη συμβουλή του γιατρού ή του φαρμακοποιού σας πριν πάρετε οποιοδήποτε φάρμακο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B760747" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B760747" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A020CD4" w14:textId="1F6A646D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3A020CD4" w14:textId="1F6A646D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Οδήγηση και χειρισμός μηχανημάτων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2F947" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7BB2F947" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1217F3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1C1217F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA δεν έχει καμία ή έχει ασήμαντη επίδραση στην ικανότητα οδήγησης και χειρισμού μηχανημάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D8231" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="7D2D8231" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E8857D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="55E8857D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Το XGEVA περιέχει σορβιτόλη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5455F7A2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5455F7A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D38BC1" w14:textId="1E834FBF" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="71D38BC1" w14:textId="1E834FBF" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
       <w:r>
         <w:t>Αυτό το φάρμακο περιέχει 78 mg σορβιτόλης σε κάθε φιαλίδιο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA569E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5BA569E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73DC4217" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="73DC4217" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Το XGEVA περιέχει νάτριο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E06CA1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="63E06CA1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B45B7E" w14:textId="2E972316" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="33B45B7E" w14:textId="2E972316" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει λιγότερο από 1 mmol νατρίου (23 mg) ανά δόση των 120 mg, είναι αυτό που ονομάζουμε “ελεύθερο νατρίου”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2926C60B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-      <w:pPr>
+    <w:p w14:paraId="3CB11E5C" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283F94CE" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00CD3B2B" w:rsidRDefault="00416C31" w:rsidP="00CD3B2B">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:ins w:id="160" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="161" w:author="Author">
+        <w:r>
+          <w:t>Το XGEVA περιέχει πολυσορβικό</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="388A17D5" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31" w:rsidP="00BE0C57">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F886298" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:rPr>
+          <w:ins w:id="162" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2926C60B" w14:textId="71B5E842" w:rsidR="00A12B36" w:rsidRDefault="00416C31" w:rsidP="00416C31">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:ind w:right="-2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E3B4FD0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+        <w:rPr>
+          <w:ins w:id="163" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="164" w:author="Author">
+        <w:r>
+          <w:t>Αυτό το φάρμακο περιέχει 0,17 mg πολυσορβικού 20 σε κάθε 1,7 ml διαλύματος σε φιαλίδιο. Τα πολυσορβικά μπορεί να προκαλέσουν αλλεργικές αντιδράσεις. Ενημερώστε τον γιατρό σας εάν έχετε γνωστές αλλεργίες.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="198BF89C" w14:textId="77777777" w:rsidR="00EB52DD" w:rsidRDefault="00EB52DD" w:rsidP="00EB52DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:ins w:id="165" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E555F2" w14:textId="77777777" w:rsidR="00637093" w:rsidRDefault="00637093" w:rsidP="00416C31">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3B4FD0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πώς να χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0471BC4D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A51925E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0471BC4D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A51925E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA πρέπει να χορηγείται υπό την ευθύνη ενός επαγγελματία της υγείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4668E30F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="4668E30F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DB9828" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="40DB9828" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η συνιστώμενη δόση είναι 120 mg χορηγούμενη μια φορά στις 4 εβδομάδες, ως εφάπαξ ένεση κάτω από το δέρμα (υποδόρια). Το XGEVA ενίεται στο μηρό, την κοιλιακή χώρα ή το άνω μέρος του βραχίονα. Εάν λαμβάνετε θεραπεία για γιγαντοκυτταρικό όγκο των οστών, θα λάβετε από μία επιπρόσθετη δόση 1 εβδομάδα και 2 εβδομάδες μετά την πρώτη δόση.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43690AFA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="43690AFA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD6E77F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2FD6E77F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627BC256" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="627BC256" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="274ACEBA" w14:textId="7FFF7F70" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="274ACEBA" w14:textId="7FFF7F70" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Θα πρέπει επίσης να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε XGEVA εκτός εάν έχετε περίσσεια ασβεστίου στο αίμα σας. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05724DB6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05724DB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50750FB0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50750FB0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Εάν έχετε περισσότερες ερωτήσεις σχετικά με τη χρήση αυτού του φαρμάκου, ρωτήστε τον γιατρό, τον φαρμακοποιό ή τον νοσοκόμο σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E7C667" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="35E7C667" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B333BD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="17B333BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D496BA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="50D496BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A738D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="06A738D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="583C265C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="583C265C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Όπως όλα τα φάρμακα, έτσι και αυτό το φάρμακο μπορεί να προκαλέσει ανεπιθύμητες ενέργειες, αν και δεν παρουσιάζονται σε όλους τους ανθρώπους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16986F3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="16986F3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F04C80" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="70F04C80" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ενημερώστε τον γιατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αν παρουσιάσετε κάποια από τα ακόλουθα συμπτώματα ενώ βρίσκεστε σε αγωγή με XGEVA (μπορεί να επηρεάσουν περισσότερους από 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB3C66E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4DB3C66E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:right="-2" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>μυϊκούς σπασμούς, μυϊκές συσπάσεις, κράμπες, αίσθημα μουδιάσματος ή μυρμηκίασης στα δάχτυλα των χεριών και των ποδιών ή γύρω από το στόμα και/ή επιληπτικές κρίσεις, σύγχυση ή απώλεια των αισθήσεων. Αυτά θα μπορούσαν να αποτελούν σημεία χαμηλών επιπέδων ασβεστίου στο αίμα. Τα χαμηλά επίπεδα ασβεστίου στο αίμα μπορεί επίσης να οδηγήσουν σε αλλαγή του καρδιακού ρυθμού που ονομάζεται παράταση του QT, η οποία διαπιστώνεται με ηλεκτροκαρδιογράφημα (ΗΚΓ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D05496" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="04D05496" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4749C42D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4749C42D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ενημερώστε τον γιατρό και τον οδοντίατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αν παρουσιάσετε κάποια από τα ακόλουθα συμπτώματα ενώ βρίσκεστε σε αγωγή με XGEVA ή μετά τη διακοπή της θεραπείας με το XGEVA (μπορεί να επηρεάσουν έως και 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F7C956" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="73F7C956" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>επίμονο πόνο στο στόμα και/ή στη γνάθο και/ή οίδημα ή πληγές στο στόμα ή στη γνάθο που δεν επουλώνονται, εκκρίσεις, μούδιασμα ή αίσθημα βάρους στη γνάθο ή χαλάρωση ενός δοντιού θα μπορούσαν να είναι σημεία βλάβης στο οστό της γνάθου (οστεονέκρωση).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F3E407" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="03F3E407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7F96B7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3E7F96B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Πολύ συχνές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (μπορεί να επηρεάσουν περισσότερους από 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC5D0D5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="3FC5D0D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>πόνος στα οστά, στις αρθρώσεις και/ή τους μύες που μερικές φορές είναι σοβαρός,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E959DE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="22E959DE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>δύσπνοια,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D294EFF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6D294EFF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>διάρροια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C87310" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="64C87310" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F31256" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="78F31256" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Συχνές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (μπορεί να επηρεάσουν έως 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2013722B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="2013722B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>χαμηλά επίπεδα φωσφόρου στο αίμα (υποφωσφαταιμία),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250F9817" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="250F9817" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>αφαίρεση δοντιού,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624A743C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="624A743C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>υπερβολική εφίδρωση,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D59FF61" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="5D59FF61" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>σε ασθενείς με όγκο προχωρημένου σταδίου: ανάπτυξη όγκου άλλου τύπου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A7276B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="60A7276B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A02564" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="07A02564" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Όχι συχνές ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:t>(μπορεί να επηρεάσουν έως 1 στους 100 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C727ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="25C727ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>υψηλά επίπεδα ασβεστίου στο αίμα (υπερασβεστιαιμία) μετά τη διακοπή της θεραπείας σε ασθενείς με γιγαντοκυτταρικό καρκίνο των οστών,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64536438" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="64536438" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>νέος ή μη συνήθης πόνος στο ισχίο σας, στη βουβωνική χώρα ή στο μηρό σας (καθώς αυτό μπορεί να αποτελεί πρώιμη ένδειξη ενός πιθανού κατάγματος του μηριαίου οστού),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E38B03A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-      <w:pPr>
+    <w:p w14:paraId="6E38B03A" w14:textId="1C07A5D7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:t>εξάνθημα που ενδέχεται να εμφανιστεί στο δέρμα ή πληγές στο στόμα (λειχηνοειδή φαρμακευτικά εξανθήματα).</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="0AC64FB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+        <w:t>εξάνθημα που ενδέχεται να εμφανιστεί στο δέρμα ή πληγές στο στόμα (λειχηνοειδή φαρμακευτικά εξανθήματα)</w:t>
+      </w:r>
+      <w:del w:id="166" w:author="Author">
+        <w:r w:rsidDel="00383308">
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="167" w:author="Author">
+        <w:r w:rsidR="00383308">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1B3A0D3B" w14:textId="54A28525" w:rsidR="00FF6BDA" w:rsidRDefault="00FF6BDA" w:rsidP="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
+          <w:ins w:id="168" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="169" w:author="Author">
+        <w:r>
+          <w:t>αντιδράσεις στη θέση ένεσης, συμπεριλαμβανομένου πόνου γύρω από το σημείο όπου χορηγήθηκε η ένεση</w:t>
+        </w:r>
+        <w:r w:rsidR="00383308">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0FCD92E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C88E501" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σπάνιες ανεπιθύμητες ενέργειες </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(μπορεί να επηρεάσουν έως 1 στους 1.000 ανθρώπους):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC64FB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>αλλεργικές αντιδράσεις (π.χ. συριγµός (σφύριγµα) ή δυσκολία στην αναπνοή, οίδημα του προσώπου, των χειλιών, της γλώσσας, του λαιμού ή άλλων μερών του σώματος, εξάνθημα, φαγούρα ή κνίδωση στο δέρμα). Σε σπάνιες περιπτώσεις οι αλλεργικές αντιδράσεις ενδέχεται να είναι σοβαρές.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EC54ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="74EC54ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2982EC34" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2982EC34" w14:textId="542A70FE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Μη γνωστές </w:t>
+        <w:t>Μη γνωστ</w:t>
+      </w:r>
+      <w:ins w:id="170" w:author="Author">
+        <w:r w:rsidR="00D44BCD">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>ής συχνότητας</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="171" w:author="Author">
+        <w:r w:rsidDel="00D44BCD">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText>ές</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(η συχνότητά τους δεν μπορεί να εκτιμηθεί με βάση τα διαθέσιμα δεδομένα):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAC5425" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1EAC5425" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό σας εάν έχετε πόνο στο αυτί, έκκριση από το αυτί, και/ή λοίμωξη στο αυτί. Αυτά μπορεί να είναι σημάδια οστικής βλάβης στο αυτί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5424CD55" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5424CD55" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E61112" w14:textId="109B27CC" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="22E61112" w14:textId="109B27CC" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Αναφορά ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F29952F" w14:textId="61841A7D" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="002F6ACF">
+    <w:p w14:paraId="6F29952F" w14:textId="61841A7D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="BodytextAgency"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="PMingLiU"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό, τον φαρμακοποιό ή τον/την νοσοκόμο σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Μπορείτε επίσης να αναφέρετε ανεπιθύμητες ενέργειες απευθείας, μέσω </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">του εθνικού συστήματος αναφοράς που αναγράφεται στο </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Παράρτημα V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>. Μέσω της αναφοράς ανεπιθύμητων ενεργειών μπορείτε να βοηθήσετε στη συλλογή περισσότερων πληροφοριών σχετικά με την ασφάλεια του παρόντος φαρμάκου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D2E60" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="294D2E60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F8EDEC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="10F8EDEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CC306E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="38CC306E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Πώς να φυλάσσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6AC08F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0C6AC08F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7669E432" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7669E432" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Το φάρμακο αυτό πρέπει να φυλάσσεται σε μέρη που δεν το βλέπουν και δεν το φθάνουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57643F7C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="57643F7C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE4527C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="3BE4527C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Να μη χρησιμοποιείτε αυτό το φάρμακο μετά την ημερομηνία λήξης που αναφέρεται στην επισήμανση και στο κουτί μετά την ΛΗΞΗ/EXP. Η ημερομηνία λήξης είναι η τελευταία ημέρα του μήνα που αναφέρεται εκεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D421A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="413D421A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="661DBE3A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="661DBE3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E17AEA9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1E17AEA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9438FA" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0D9438FA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Φυλάσσετε το φιαλίδιο στην εξωτερική συσκευασία για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5A8F69" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="0A5A8F69" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3C78A6" w14:textId="2A4E333C" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4F3C78A6" w14:textId="2A4E333C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
-        <w:t>Μπορείτε να αφήσετε το φιαλίδιό σας εκτός ψυγείου μέχρι να φτάσει σε θερμοκρασία δωματίου (μέχρι 25°C) πριν από την ένεση. Έτσι η ένεση θα γίνει πιο άνετα. Εάν αφήσετε το φιαλίδιό σας να φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C), μην το επανατοποθετήσετε στο ψυγείο και θα πρέπει να το χρησιμοποιήσετε μέσα σε 30 ημέρες.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DED5969" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+        <w:t xml:space="preserve">Μπορείτε να αφήσετε το φιαλίδιό σας εκτός ψυγείου μέχρι να φτάσει σε θερμοκρασία δωματίου (μέχρι 25°C) πριν από την ένεση. Έτσι η ένεση θα γίνει πιο άνετα. Εάν αφήσετε το φιαλίδιό σας να </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C), μην το επανατοποθετήσετε στο ψυγείο και θα πρέπει να το χρησιμοποιήσετε μέσα σε 30 ημέρες.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED5969" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758BFA91" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="758BFA91" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Μην πετάτε φάρμακα στο νερό της αποχέτευσης ή στα σκουπίδια. Ρωτήστε τον φαρμακοποιό σας για το πώς να πετάξετε τα φάρμακα που δεν χρησιμοποιείτε πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16187C52" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="16187C52" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44662224" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="44662224" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D389C71" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1D389C71" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD65AF8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1FD65AF8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6C8D3E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7D6C8D3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Τι περιέχει το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487389B8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="487389B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13773DF9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="13773DF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Η δραστική ουσία είναι το denosumab. Κάθε φιαλίδιο περιέχει 120 mg denosumab σε 1,7 ml διαλύματος (που αντιστοιχεί σε 70 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60914309" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="60914309" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Τα άλλα συστατικά είναι οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), πολυσορβικό 20 και ύδωρ για ενέσιμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC59858" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3FC59858" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A724D46" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="1A724D46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Εμφάνιση του XGEVA και περιεχόμενα της συσκευασίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0B4016" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="2E0B4016" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A654AD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="00A654AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA είναι ένα ενέσιμο διάλυμα (ενέσιμο).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080B2BAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="080B2BAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFE9180" w14:textId="7717B6A7" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6AFE9180" w14:textId="7717B6A7" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA είναι ένα διαυγές, άχρωμο έως υποκίτρινο διάλυμα. Μπορεί να περιέχει λίγα μικρά διαφανή έως λευκά πρωτεϊνικά σωματίδια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046EDD4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="5046EDD4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C1EB93E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4C1EB93E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Κάθε συσκευασία περιέχει ένα, τρία ή τέσσερα φιαλίδια μίας χρήσης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B54BCD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="51B54BCD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μπορεί να μην κυκλοφορούν όλες οι συσκευασίες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3329CDDE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3329CDDE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65CB81AE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="65CB81AE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Κάτοχος Άδειας Κυκλοφορίας και Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3AEDB7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4B3AEDB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBE68D6" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2EBE68D6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C8AE09" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="59C8AE09" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C97660" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="02C97660" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CEF1F5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="05CEF1F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F24F681" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6F24F681" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Κάτοχος Άδειας Κυκλοφορίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7811B407" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00980B41" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="7811B407" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rPrChange w:id="172" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="173" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Amgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="174" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="175" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="176" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="177" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="178" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="179" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="180" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A34674E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="lbltxt"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="181" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="182" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Minervum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="183" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7061,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276BF16E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="lbltxt"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="184" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="185" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">4817 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980B41">
+          <w:rPrChange w:id="186" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>ZK</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="187" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980B41">
+          <w:rPrChange w:id="188" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Breda</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rPrChange w:id="189" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7319D77C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="lbltxt"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rPrChange w:id="190" w:author="Author">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00980B41">
+        </w:rPr>
+        <w:t>Ολλανδία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416C97AC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...111 lines deleted...]
-    <w:p w14:paraId="7E03836A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+          <w:rPrChange w:id="191" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E03836A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="192" w:author="Author">
+            <w:rPr>
+              <w:b/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D562DB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="67D562DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="193" w:author="Author">
+            <w:rPr/>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="194" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003E5463" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="003E5463" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="195" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="196" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723811DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="723811DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="197" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="198" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C121217" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="6C121217" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="199" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="200" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4CFD9C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="0C4CFD9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ιρλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AA09E4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="00AA09E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164A167E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="164A167E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334DAF20" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="334DAF20" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen NV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46442B50" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="46442B50" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Telecomlaan 5-7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403E8599" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="403E8599" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1831 Diegem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39982589" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+    <w:p w14:paraId="39982589" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Βέλγιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE4C247" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="1CE4C247" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFDD88A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="0EFDD88A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Για οποιαδήποτε πληροφορία σχετικά με το παρόν φαρμακευτικό προϊόν, παρακαλείσθε να απευθυνθείτε στον τοπικό αντιπρόσωπο του Κατόχου της Άδειας Κυκλοφορίας:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B68E932" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="3B68E932" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="194DF57C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="194DF57C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C6EC72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="42C6EC72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="201" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="64699D9D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="202" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>België/Belgique/Belgien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64699D9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="4320C021" w14:textId="63C719B4" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="00BC6519">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="203" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="204" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>s.a. Amgen n.v.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4320C021" w14:textId="63C719B4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54AAB7CF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="54AAB7CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="205" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="206" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345A56F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="345A56F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="207" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="208" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08C7289C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="08C7289C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +370 5 219 7474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6DAB35" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5B6DAB35" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0FB14ABC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="0FB14ABC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECF58BB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5ECF58BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>България</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538BF119" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="538BF119" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Амджен България ЕООД</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AAD2CE4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3AAD2CE4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Тел.: +359 (0)2 424 7440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="209FF462" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="209FF462" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="209" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="210" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336F0701" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="336F0701" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="456C7C11" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="211" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="212" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>s.a. Amgen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456C7C11" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="5A7789BA" w14:textId="6832041A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="00BC6519">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="213" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="214" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Belgique/Belgien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7789BA" w14:textId="6832041A" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="215" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="216" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570FAEC9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="570FAEC9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="217" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="217FA973" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="217FA973" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8CCF7D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1F8CCF7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="218" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:rPrChange w:id="219" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
               <w:t>Česká republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7800A2EF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7800A2EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="220" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="221" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B779153" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4B779153" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +420 221 773 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450F0993" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="450F0993" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Magyarország</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEF1FDF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6CEF1FDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA69531" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2CA69531" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +36 1 35 44 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DB630ED" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0DB630ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="34FC17A7" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="34FC17A7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="399460D7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="399460D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="222" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="223" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C53FD90" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0C53FD90" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="0D332E8B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="224" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="225" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Amgen, filial af Amgen AB, Sverige</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D332E8B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +45 39617500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8D4AEE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7F8D4AEE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8094C1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6A8094C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="226" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="227" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D79989" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61D79989" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="228" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="229" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="272A0C6A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="272A0C6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132B0AB7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="132B0AB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7546B78A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7546B78A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00980B41" w14:paraId="0523FBEC" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="0523FBEC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46243883" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="46243883" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7698C112" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7698C112" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D33B451" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5D33B451" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +49 89 1490960</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23996D1B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="23996D1B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFB6AF1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4FFB6AF1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="230" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="231" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4279FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7B4279FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="232" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="233" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen B.V.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404EC1F7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="404EC1F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="234" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="235" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +31 (0)76 5732500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2873FFAB" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="2873FFAB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="0C4F85AA" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0C4F85AA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50843412" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="50843412" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="236" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="237" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ACE7E3D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7ACE7E3D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="238" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="239" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECDD2FC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5ECDD2FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +372 586 09553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1923EBE2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1923EBE2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121D0AE1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="121D0AE1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F37220A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7F37220A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +47 23308000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0121E4B4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0121E4B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="79E1BF45" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="79E1BF45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C78E0B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="61C78E0B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ελλάδα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA125AF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3FA125AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ελλάς Φαρμακευτικά Ε.Π.Ε.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EB994F" w14:textId="61D440FF" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="36EB994F" w14:textId="61D440FF" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +30 210 3447000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C459BB5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="4C459BB5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2573509D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2573509D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E8530D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="53E8530D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C70686" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="12C70686" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +43 (0)1 50 217</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7851EC43" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7851EC43" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="45E1F174" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="45E1F174" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6473C0DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6473C0DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="240" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="241" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47BAAF6F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="47BAAF6F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="242" w:author="Author">
+                  <w:rPr>
+                    <w:spacing w:val="-2"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="243" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE9044C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5FE9044C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="244" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="245" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +34 93 600 18 60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0956C2B0" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="0956C2B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60777CB4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="60777CB4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="246" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="247" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F7EA04" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="62F7EA04" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="248" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="249" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Biotechnologia Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD9997B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5BD9997B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +48 22 581 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00980B41" w14:paraId="00F154C1" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="00D67658" w14:paraId="00F154C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F8CCF4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="07F8CCF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="250" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="251" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EDB7000" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6EDB7000" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="252" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="253" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.A.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73649527" w14:textId="37B898A5" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="73649527" w14:textId="37B898A5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél: +33 (0)9 69 363 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BADB65" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="74BADB65" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="254" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="255" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7FB6FD" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3F7FB6FD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="256" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...31 lines deleted...]
-          <w:p w14:paraId="219BE725" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+                <w:rPrChange w:id="257" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Amgen Biofarmacêutica, Lda.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219BE725" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="258" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="259" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +351 21 4220606</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FF4B1C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="74FF4B1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00980B41" w14:paraId="00C724EB" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="00C724EB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454D3306" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="454D3306" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="260" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="261" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Hrvatska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAB4EE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DAB4EE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="262" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="263" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FFE3A5F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6FFE3A5F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +385 (0)1 562 57 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07123B89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="07123B89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="264" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="265" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>România</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182B555" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6182B555" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="266" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="267" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen România SRL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E73716A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="6E73716A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="268" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="269" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +4021 527 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD2F328" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="5DD2F328" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="378F5673" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="378F5673" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E0079C" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="72E0079C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="270" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="271" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1790ED60" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1790ED60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="272" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="273" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Ireland Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEF4B13" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="2DEF4B13" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="274" w:author="Author">
+                  <w:rPr>
+                    <w:rStyle w:val="Initial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="275" w:author="Author">
+                  <w:rPr>
+                    <w:rStyle w:val="Initial"/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve">Tel: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D2F91">
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="276" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>+353 1 8527400</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501FF184" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="007D2F91" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="501FF184" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="277" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74813815" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="74813815" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="278" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="279" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C516362" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1C516362" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="280" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="281" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>AMGEN zdravila d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795E73D9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="795E73D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +386 (0)1 585 1767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="59709EBF" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59709EBF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F4551E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="10F4551E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ísland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0872237D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="3DD00DCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Vistor hf.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DC81FBF" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+              <w:t xml:space="preserve">Vistor </w:t>
+            </w:r>
+            <w:del w:id="282" w:author="Author">
+              <w:r>
+                <w:delText>hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1DC81FBF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Sími: +354 535 7000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217691BE" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="217691BE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC1F812" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5CC1F812" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="283" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="284" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Slovenská republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1856A069" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1856A069" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nb-NO"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="285" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="286" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Slovakia s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E5495C4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4E5495C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:r>
               <w:t>Tel: +421 2 321 114 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E024DD5" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="1E024DD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="3F80A28E" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3F80A28E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5086F255" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="5086F255" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="287" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="it-IT"/>
-              </w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="288" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640B84C3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="640B84C3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="289" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="290" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F11D89" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="28F11D89" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4506CB70" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="4506CB70" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="291" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="292" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B76A25" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00E029EC" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="30B76A25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="293" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="294" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen AB, sivuliike Suomessa/Amgen AB, filial i Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076FDAD9" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="076FDAD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Puh/Tel: +358 (0)9 54900500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692B5C4B" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="692B5C4B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="04D8D84C" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="04D8D84C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E8FE59" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="44E8FE59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kύπρος</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3972713A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="3972713A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C.A. Papaellinas Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07654564" w14:textId="26CE5187" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="07654564" w14:textId="26CE5187" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +357 22741 741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E84A4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="0A9E84A4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E533D26" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E533D26" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A5DD623" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="00E6435B">
+          <w:p w14:paraId="5A5DD623" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +46 (0)8 6951100</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CECD5F4" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="00E6435B">
+          <w:p w14:paraId="5CECD5F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w14:paraId="43C4EE60" w14:textId="77777777">
+      <w:tr w:rsidR="00A12B36" w14:paraId="43C4EE60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE893E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="0DEE893E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="295" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="296" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1313DAC1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00F97F72" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="1313DAC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F97F72">
+                <w:rPrChange w:id="297" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="298" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Rīgas filiāle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BBBDFAC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+          <w:p w14:paraId="7BBBDFAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +371 257 25888</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7180C736" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="7180C736" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="170C0913" w14:textId="1B4DE52A" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+          <w:p w14:paraId="170C0913" w14:textId="63097FCF" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74F9B5DC" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="74F9B5DC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC2A2B9" w14:textId="1CFCDF1C" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2AC2A2B9" w14:textId="1CFCDF1C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Το παρόν φύλλο οδηγιών χρήσης αναθεωρήθηκε για τελευταία φορά στις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E958F8" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
+    <w:p w14:paraId="07E958F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:right="-2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DA2C9A" w14:textId="780AA37E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
-[...7 lines deleted...]
-        <w:r w:rsidR="00941D01">
+    <w:p w14:paraId="07DA2C9A" w14:textId="17E08B30" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t xml:space="preserve">Λεπτομερείς πληροφορίες για το φάρμακο αυτό είναι διαθέσιμες στο δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00941D01">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EDC67E" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="57EDC67E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>---------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E4B29A" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="7BA4AE2F" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="57E4B29A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="7BA4AE2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Οι πληροφορίες που ακολουθούν απευθύνονται μόνο σε επαγγελματίες υγείας:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BB4505" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9">
-[...4 lines deleted...]
-    <w:p w14:paraId="5323D110" w14:textId="541A682E" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="77BB4505" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5323D110" w14:textId="541A682E" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Πριν από τη χορήγηση, το διάλυμα του XGEVA πρέπει να ελέγχεται οπτικά. Το διάλυμα μπορεί να περιέχει ίχνη από ημιδιαφανή ως λευκά πρωτεϊνικά σωματίδια. Μην χρησιμοποιείτε το διάλυμα εάν είναι νεφελώδες, αποχρωματισμένο ή εάν περιέχει πολλά σωματίδια ή ξένη σωματιδιακή ύλη.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C8C719" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="37C8C719" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Μην ανακινείτε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AEDE3" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="2C8AEDE3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Για να αποφύγετε τη δυσφορία στο σημείο της ένεσης, αφήστε το φιαλίδιο να φτάσει σε θερμοκρασία δωματίου (μέχρι 25°C) πριν από την ένεση και εγχύστε αργά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D4F534" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="68D4F534" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει να εγχύετε όλο το περιεχόμενο του φιαλιδίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCFC0A1" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="4CCFC0A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Για τη χορήγηση του denosumab συστήνεται βελόνα 27 gauge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591DBA2D" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="591DBA2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Δεν θα πρέπει να επανεισέρχεται στο φιαλίδιο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647C3A72" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9"/>
-    <w:p w14:paraId="0CDB090D" w14:textId="3D866AF1" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761">
+    <w:p w14:paraId="647C3A72" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0CDB090D" w14:textId="3D866AF1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Κάθε αχρησιμοποίητο προϊόν ή υπόλειμμα πρέπει να απορρίπτεται σύμφωνα με τις κατά τόπους ισχύουσες σχετικές διατάξεις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318200A5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="003A2761" w:rsidP="004F749C">
+    <w:p w14:paraId="318200A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
-        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Φύλλο οδηγιών χρήσης: Πληροφορίες για τον ασθενή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635F7668" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="635F7668" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604E6406" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="604E6406" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>XGEVA 120 mg ενέσιμο διάλυμα σε προγεμισμένη σύριγγα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6017C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A6017C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137C8F06" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="137C8F06" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C87A456" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="2C87A456" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Διαβάστε προσεκτικά ολόκληρο το φύλλο οδηγιών χρήσης πριν αρχίσετε να χρησιμοποιείτε αυτό το φάρμακο, διότι περιλαμβάνει σημαντικές πληροφορίες για σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB831D5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6AB831D5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Φυλάξτε αυτό το φύλλο οδηγιών χρήσης. Ίσως χρειαστεί να το διαβάσετε ξανά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375CBA3B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="375CBA3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Εάν έχετε περαιτέρω απορίες, ρωτήστε τον γιατρό, τον φαρμακοποιό ή τον νοσοκόμο σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B613AF4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7B613AF4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η συνταγή για αυτό το φάρμακο χορηγήθηκε αποκλειστικά για σας. Δεν πρέπει να δώσετε το φάρμακο σε άλλους. Μπορεί να τους προκαλέσει βλάβη, ακόμα και όταν τα συμπτώματα της ασθένειάς τους είναι ίδια με τα δικά σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F9475" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5C1F9475" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό, τον φαρμακοποιό ή τον/την νοσοκόμο σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Βλέπε παράγραφο 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428F230C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="428F230C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας θα σας δώσει μια κάρτα υπενθύμισης για τον ασθενή, η οποία περιέχει σημαντικές πληροφορίες για την ασφάλεια, τις οποίες πρέπει να γνωρίζετε πριν και κατά τη διάρκεια της θεραπείας σας με το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08405556" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...19 lines deleted...]
-    <w:p w14:paraId="2257F266" w14:textId="6683AE2A" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="009E070D">
+    <w:p w14:paraId="08405556" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27166CC8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2257F266" w14:textId="6683AE2A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Τι περιέχει το παρόν φύλλο οδηγιών:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FB004F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="22FB004F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12479498" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="12479498" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Τι είναι το XGEVA και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1C400B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5F1C400B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D1C202" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="59D1C202" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πώς να χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0CA2A9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5F0CA2A9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C928BB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="02C928BB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πώς να φυλάσσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2C40A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7A2C40A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB96C1E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0EB96C1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A75617C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7A75617C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0429C0CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0429C0CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Τι είναι το XGEVA και ποια είναι η χρήση του</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D5F134" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="50D5F134" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A934057" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A934057" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA περιέχει denosumab, μια πρωτεΐνη (μονοκλωνικό αντίσωμα) που δρα επιβραδύνοντας την καταστροφή των οστών που προκαλείται από την εξάπλωση του καρκίνου σε αυτά (μετάσταση στα οστά) ή από γιγαντοκυτταρικό καρκίνο των οστών.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E182B63" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3E182B63" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40455061" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="40455061" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA χρησιμοποιείται σε ενήλικες με προχωρημένο καρκίνο για την πρόληψη σοβαρών επιπλοκών που οφείλονται στις οστικές μεταστάσεις (π.χ., κάταγμα, πίεση στο νωτιαίο μυελό ή ανάγκη λήψης ακτινοθεραπείας ή διενέργειας χειρουργικής επέμβασης).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2963CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3E2963CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E63252" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="54E63252" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA χρησιμοποιείται επίσης για τη θεραπεία του γιγαντοκυτταρικού καρκίνου των οστών, ο οποίος δεν μπορεί να αντιμετωπιστεί με χειρουργική επέμβαση ή όταν η χειρουργική επέμβαση δεν είναι η καλύτερη επιλογή, σε ενήλικες και εφήβους των οποίων τα οστά έχουν σταματήσει να αναπτύσσονται.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2549E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1E2549E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179031A1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="179031A1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11CCAEC1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="11CCAEC1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Τι πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7458DD9A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7458DD9A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103A65B1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="103A65B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Μην χρησιμοποιήσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5BFDCF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="2B5BFDCF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0324C51F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0324C51F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>σε περίπτωση αλλεργίας στο denosumab ή σε οποιοδήποτε άλλο από τα συστατικά αυτού του φαρμάκου (αναφέρονται στην παράγραφο 6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AADE59" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="34AADE59" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A20DCFF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1A20DCFF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ο γιατρός σας δεν θα σας χορηγήσει XGEVA αν έχετε πολύ χαμηλά επίπεδα ασβεστίου στο αίμα σας και δεν έχετε λάβει θεραπεία για την αντιμετώπισή τους.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CAD2E3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="79CAD2E3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75094DC4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="75094DC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ο επαγγελματίας της υγείας σας δεν θα σας χορηγήσει XGEVA εάν έχετε μη επουλωμένες πληγές από οδοντιατρική θεραπεία ή εγχείρηση στόματος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F9496D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="00F9496D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76827964" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="76827964" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Προειδοποιήσεις και προφυλάξεις</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0677E446" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0677E446" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407D0282" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="407D0282" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Απευθυνθείτε στον γιατρό σας πριν χρησιμοποιήσετε το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D60E18" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="16D60E18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE77288" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2CE77288" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Συμπληρωματική χορήγηση ασβεστίου και βιταμίνης D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46218DA5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="46218DA5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Θα πρέπει να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε XGEVA εκτός και αν έχετε υψηλά επίπεδα ασβεστίου στο αίμα σας. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας. Αν έχετε χαμηλά επίπεδα ασβεστίου στο αίμα σας, ο γιατρός σας μπορεί να αποφασίσει να σας χορηγήσει συμπληρώματα ασβεστίου πριν ξεκινήσετε θεραπεία με XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1043BC4D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1043BC4D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="119B82C8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="119B82C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Χαμηλά επίπεδα ασβεστίου στο αίμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F4FDF6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15F4FDF6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Παρακαλείστε να ενημερώσετε τον γιατρό σας αμέσως εάν έχετε μυϊκούς σπασμούς, μυϊκές συσπάσεις ή κράμπες και/ή αίσθημα μουδιάσματος ή μυρμηκίασης στα δάχτυλα των χεριών και των ποδιών ή γύρω από το στόμα και/ή επιληπτικές κρίσεις, σύγχυση ή απώλεια των αισθήσεων κατά το διάστημα που λαμβάνετε XGEVA. Ενδέχεται να έχετε χαμηλά επίπεδα ασβεστίου στο αίμα σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF8EE5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="72BF8EE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D9E0CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="39D9E0CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Νεφρική δυσλειτουργία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7691EAD1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7691EAD1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό σας εάν έχετε ή είχατε ποτέ σοβαρά προβλήματα στους νεφρούς, νεφρική ανεπάρκεια ή αν χρειάστηκε να υποβληθείτε σε εξωνεφρική κάθαρση, γεγονός που μπορεί να αυξήσει τον κίνδυνο υπασβεστιαιμίας, ειδικά αν δεν παίρνετε συμπληρώματα ασβεστίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EA45AA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="56EA45AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747F80C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="747F80C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Προβλήματα στο στόμα, στα δόντια ή στη γνάθο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7BE2A0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5A7BE2A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Μια παρενέργεια που λέγεται οστεονέκρωση της γνάθου (βλάβη του οστού της γνάθου) έχει αναφερθεί συχνά (μπορεί να επηρεάσει έως 1 στα 10 άτομα) σε ασθενείς που λαμβάνουν ενέσεις XGEVA για καταστάσεις που σχετίζονται με τον καρκίνο. Η οστεονέκρωση της γνάθου μπορεί επίσης να εμφανιστεί και μετά την διακοπή της θεραπείας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB2050A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5DB2050A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11784693" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="11784693" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Είναι σημαντικό να προσπαθήσετε να προλάβετε την εμφάνιση της οστεονέκρωσης της γνάθου καθώς μπορεί να είναι μια επώδυνη κατάσταση και μπορεί να είναι δύσκολη να θεραπευτεί. Για να μειώσετε τον κίνδυνο εμφάνισης οστεονέκρωσης της γνάθου, υπάρχουν μερικές προφυλάξεις που μπορείτε να πάρετε:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E382522" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="4E382522" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF557E0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5AF557E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Πριν την έναρξη της θεραπείας, ενημερώστε τον γιατρό/νοσοκόμο σας (επαγγελματία της υγείας) εάν έχετε οποιοδήποτε πρόβλημα με το στόμα ή τα δόντια σας. Ο γιατρός σας μπορεί να καθυστερήσει την έναρξη της θεραπείας σας εάν έχετε μη επουλωμένες πληγές από οδοντιατρική θεραπεία ή εγχείρηση στόματος. Ο γιατρός σας μπορεί να σας συστήσει μια οδοντιατρική εξέταση πριν από την έναρξη της θεραπείας με XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11391401" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="11391401" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κατά τη διάρκεια της θεραπείας, θα πρέπει να διατηρείτε καλή στοματική υγιεινή και να κάνετε τακτικούς οδοντιατρικούς ελέγχους ρουτίνας. Εάν φοράτε τεχνητή οδοντοστοιχία θα πρέπει να βεβαιωθείτε ότι εφαρμόζει σωστά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C125DB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="55C125DB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Εάν λαμβάνετε οδοντιατρική θεραπεία ή πρόκειται να υποβληθείτε σε οδοντιατρική επέμβαση (π.χ. εξαγωγή δοντιού), ενημερώστε τον γιατρό σχετικά με την οδοντική θεραπεία σας και ενημερώστε τον οδοντίατρο σας για την θεραπεία με XGEVA που λαμβάνετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD624F0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="6DD624F0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Επικοινωνήστε με τον γιατρό και τον οδοντίατρό σας αμέσως αν παρουσιάσετε οποιοδήποτε πρόβλημα στο στόμα ή στα δόντια σας, όπως χαλαρά δόντια, πόνο ή πρήξιμο, μη επούλωση πληγών ή εκκρίσεων, καθώς αυτά μπορεί να είναι ενδείξεις οστεονέκρωσης της γνάθου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B53F7FC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4B53F7FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F5D4E7E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6F5D4E7E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ασθενείς που υποβάλλονται σε χημειοθεραπεία και /ή ακτινοθεραπεία, λαμβάνουν στεροειδή ή αντι</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>αγγειογενετικά φάρμακα (τα οποία χρησιμοποιούνται για την θεραπεία του καρκίνου), υποβάλλονται σε οδοντιατρική επέμβαση οι οποίοι δεν λαμβάνουν τακτική οδοντιατρική φροντίδα ή έχουν νόσο των ούλων ή οι οποίοι είναι καπνιστές μπορεί να έχουν αυξημένο κίνδυνο εμφάνισης οστεονέκρωσης της γνάθου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699930B5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="699930B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EE7030" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="34EE7030" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Μη σύνηθες κάταγμα του μηριαίου οστού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A52B283" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A52B283" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κάποιοι ασθενείς έχουν εμφανίσει μη σύνηθες κάταγμα του μηριαίου οστού κατά τη διάρκεια της θεραπείας με XGEVA. Επικοινωνήστε με τον γιατρό σας εάν νιώσετε νέο ή μη σύνηθες πόνο στο ισχίο σας, στη βουβωνική χώρα ή στο μηρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11971399" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="11971399" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD79D69" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="6BD79D69" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Styleunderline"/>
       </w:pPr>
       <w:r>
         <w:t>Υψηλά επίπεδα ασβεστίου στο αίμα μετά τη διακοπή της θεραπείας με XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BEB443" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="49BEB443" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Κάποιοι ασθενείς με γιγαντοκυτταρικό καρκίνο των οστών έχουν εμφανίσει υψηλά επίπεδα ασβεστίου στο αίμα εβδομάδες έως και μήνες μετά τη διακοπή της θεραπείας. Ο γιατρός σας θα σας παρακολουθεί για σημεία και συμπτώματα υψηλών επιπέδων ασβεστίου, αφού σταματήσετε να λαμβάνετε το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34165691" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="34165691" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5803C58D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5803C58D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Παιδιά και έφηβοι</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE9A00" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="23BE9A00" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6226BB6E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="6226BB6E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA δεν συνιστάται για παιδιά και εφήβους κάτω των 18 ετών εκτός των εφήβων με γιγαντοκυτταρικό καρκίνο των οστών, των οποίων τα οστά έχουν σταματήσει να αναπτύσσονται. Η χρήση του XGEVA δεν έχει μελετηθεί σε παιδιά και εφήβους με άλλους καρκίνους που έχουν εξαπλωθεί στα οστά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F1451B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="02F1451B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF4BDA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7CF4BDA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Άλλα φάρμακα και XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541B9265" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="541B9265" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40CC136B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="40CC136B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Ενημερώστε τον γιατρό ή τον φαρμακοποιό σας εάν παίρνετε, έχετε πρόσφατα πάρει ή μπορεί να πάρετε άλλα φάρμακα. Αυτό συμπεριλαμβάνει φάρμακα που χορηγούνται χωρίς ιατρική συνταγή. Είναι ιδιαίτερα σημαντικό να ενημερώσετε τον γιατρό σας αν υποβάλλεστε σε θεραπεία με</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7011CAD5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7011CAD5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>κάποιο άλλο φάρμακο που περιέχει denosumab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759F3AD9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="759F3AD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>διφωσφονικά</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A17F34" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="6699EF24" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="009E070D">
+    <w:p w14:paraId="78A17F34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="6699EF24" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Δεν πρέπει να λαμβάνετε XGEVA ταυτόχρονα με άλλα φάρμακα που περιέχουν denosumab ή διφωσφονικά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A781EA8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A781EA8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D3CE00F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2D3CE00F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Κύηση και θηλασμός</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136C6ECD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="136C6ECD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E36FA9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="41E36FA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA δεν έχει δοκιμαστεί σε εγκύους. Πρέπει οπωσδήποτε να ενημερώσετε τον γιατρό σας εάν είστε έγκυος, νομίζετε ότι μπορεί να είστε έγκυος ή σχεδιάζετε να αποκτήσετε παιδί. Η χρήση του XGEVA δεν συνιστάται αν είστε έγκυος. Οι γυναίκες αναπαραγωγικής ηλικίας θα πρέπει να χρησιμοποιούν αποτελεσματικές μεθόδους αντισύλληψης κατά το διάστημα θεραπείας με XGEVA και για τουλάχιστον 5 μήνες μετά τη διακοπή της θεραπείας με το XGEVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3F8148" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="184F8DA9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="4D3F8148" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="184F8DA9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Αν μείνετε έγκυος κατά τη διάρκεια της θεραπείας με XGEVA ή σε διάστημα μικρότερο των 5 μηνών μετά τη διακοπή της θεραπείας με το XGEVA, παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFA5274" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="2439FF9D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="3EFA5274" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="2439FF9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Δεν είναι γνωστό εάν το XGEVA απεκκρίνεται στο μητρικό γάλα. Είναι σημαντικό να ενημερώσετε τον γιατρό σας εάν θηλάζετε ή σχεδιάζετε να θηλάσετε. Ο γιατρός σας θα σας βοηθήσει να αποφασίσετε εάν θα διακόψετε το θηλασμό ή τη θεραπεία με XGEVA λαμβάνοντας υπόψη το όφελος του θηλασμού για το παιδί και το όφελος του XGEVA για τη μητέρα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600FEAD9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="5DB1653D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="600FEAD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5DB1653D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Αν θηλάζετε κατά τη διάρκεια της θεραπείας με XGEVA παρακαλούμε να ενημερώσετε τον γιατρό σας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7985D044" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="1D93AB41" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="7985D044" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1D93AB41" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Ζητήστε τη συμβουλή του γιατρού ή του φαρμακοποιού σας πριν πάρετε οποιοδήποτε φάρμακο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D9B7A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="1BE2805F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="451D9B7A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1BE2805F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Οδήγηση και χειρισμός μηχανημάτων</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B638950" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5B638950" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1497A2DF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="1497A2DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA δεν έχει καμία ή έχει ασήμαντη επίδραση στην ικανότητα οδήγησης και χειρισμού μηχανημάτων.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18501291" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="52E4F813" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="18501291" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="52E4F813" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Το XGEVA περιέχει σορβιτόλη</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350DE1F8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="350DE1F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A2C49A" w14:textId="5B20ADC4" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="70A2C49A" w14:textId="5B20ADC4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Αυτό το φάρμακο περιέχει 37 mg σορβιτόλης σε κάθε προγεμισμένη σύριγγα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5D3C29" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="26D9C03F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="2F5D3C29" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="26D9C03F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Το XGEVA περιέχει νάτριο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB0F214" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="0AB0F214" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41439DCA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="41439DCA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το φάρμακο αυτό περιέχει λιγότερο από 1 mmol νατρίου (23 mg) ανά δόση των 120 mg, είναι αυτό που ονομάζουμε “ελεύθερο νατρίου”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0934E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77"/>
-    <w:p w14:paraId="2E3EAE86" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E13C77">
+    <w:p w14:paraId="5D1F8FBB" w14:textId="77777777" w:rsidR="00416C31" w:rsidRDefault="00416C31"/>
+    <w:p w14:paraId="4540E02E" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00CD3B2B" w:rsidRDefault="00416C31" w:rsidP="00CD3B2B">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
-      </w:pPr>
-[...99 lines deleted...]
-    <w:p w14:paraId="225CE243" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+        <w:rPr>
+          <w:ins w:id="299" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="300" w:author="Author">
+        <w:r>
+          <w:t>Το XGEVA περιέχει πολυσορβικό</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="64E516FB" w14:textId="77777777" w:rsidR="00416C31" w:rsidRPr="00416C31" w:rsidRDefault="00416C31" w:rsidP="00BE0C57">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:ins w:id="301" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71ADDE97" w14:textId="28A32BB4" w:rsidR="00A12B36" w:rsidRDefault="00416C31" w:rsidP="00416C31">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="302" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="303" w:author="Author">
+        <w:r>
+          <w:t>Αυτό το φάρμακο περιέχει 0,1 mg πολυσορβικού 20 σε κάθε 1,0 ml διαλύματος σε προγεμισμένη σύριγγα. Τα πολυσορβικά μπορεί να προκαλέσουν αλλεργικές αντιδράσεις. Ενημερώστε τον γιατρό σας εάν έχετε γνωστές αλλεργίες.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="673177AC" w14:textId="77777777" w:rsidR="00EB52DD" w:rsidRDefault="00EB52DD" w:rsidP="00EB52DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6060ED9E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:ins w:id="304" w:author="Author"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3EAE86" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Η προγεμισμένη σύριγγα XGEVA περιέχει φαινυλαλανίνη</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BA1E27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40237EFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Αυτό το φάρμακο περιέχει 6,1 mg φαινυλαλανίνης σε κάθε προγεμισμένη σύριγγα.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCB4198" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0CA038F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Η φαινυλαλανίνη μπορεί να είναι επιβλαβής εάν έχετε φαυνυλκετονουρία (PKU), μία σπάνια γενετική διαταραχή στην οποία η φαινυλαλανίνη συσσωρεύεται, διότι το σώμα δεν μπορεί να την απομακρύνει φυσιολογικά.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B61FE9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5AF33916" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="3FE1DC2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Πώς να χρησιμοποιήσετε το XGEVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C8ACB9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B971124" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Για οδηγίες σχετικά με την έγχυση του XGEVA, διαβάστε τη σχετική παράγραφο στο τέλος αυτού του φύλλου οδηγιών χρήσης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D798D6A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5B32CE62" w14:textId="5ED4ECA1" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Η συνιστώμενη δόση είναι 120 mg χορηγούμενη μια φορά στις 4 εβδομάδες, ως εφάπαξ ένεση κάτω από το δέρμα (υποδόρια). Μπορείτε να εγχύετε την προγεμισμένη σύριγγα XGEVA στον μηρό ή στην κοιλιά (εκτός από την περιοχή 5 cm περιμετρικά του ομφαλού). Η πρώτη αυτοχορήγηση με προγεμισμένη σύριγγα XGEVA θα πρέπει να γίνεται υπό την επίβλεψη επαγγελματία της υγείας. Εάν σας χορηγήσει κάποιος άλλος την ένεση, το XGEVA μπορεί να εγχύεται στον μηρό, στην κοιλιά ή στο εξωτερικό μέρος του άνω βραχίονα. Εσείς ή ο φροντιστής σας θα πρέπει να λάβετε εκπαίδευση όσον αφορά την τεχνική χορήγησης ένεσης από επαγγελματία της υγείας. Εάν λαμβάνετε θεραπεία για γιγαντοκυτταρικό όγκο των οστών, θα λάβετε από μία επιπρόσθετη δόση 1 εβδομάδα και 2 εβδομάδες μετά την πρώτη δόση.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31A4E7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4E8FF37B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Μην ανακινείτε.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037C8D0E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5C3BFD9E" w14:textId="2DEECD9F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Θα πρέπει επίσης να λαμβάνετε συμπληρώματα ασβεστίου και βιταμίνης D για όσο διάστημα παίρνετε XGEVA εκτός εάν έχετε περίσσεια ασβεστίου στο αίμα σας. Αυτό είναι κάτι που θα συζητήσετε με τον γιατρό σας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047D84B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="5E586286" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t>Εάν έχετε περισσότερες ερωτήσεις σχετικά με τη χρήση αυτού του φαρμάκου, ρωτήστε τον γιατρό, τον φαρμακοποιό ή τον νοσοκόμο σας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8A1EA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="4EF89C25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="328B274F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="Stylebold"/>
+        <w:keepNext/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Πιθανές ανεπιθύμητες ενέργειες</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6FE2CF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225CE243" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0188B8F8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+      <w:r>
+        <w:t>Όπως όλα τα φάρμακα, έτσι και αυτό το φάρμακο μπορεί να προκαλέσει ανεπιθύμητες ενέργειες, αν και δεν παρουσιάζονται σε όλους τους ανθρώπους.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6060ED9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0188B8F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ενημερώστε τον γιατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αν παρουσιάσετε κάποια από τα ακόλουθα συμπτώματα ενώ βρίσκεστε σε αγωγή με XGEVA (μπορεί να επηρεάσουν περισσότερους από 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752CAB27" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="752CAB27" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>μυϊκούς σπασμούς, μυϊκές συσπάσεις, κράμπες, αίσθημα μουδιάσματος ή μυρμηκίασης στα δάχτυλα των χεριών και των ποδιών ή γύρω από το στόμα και/ή επιληπτικές κρίσεις, σύγχυση ή απώλεια των αισθήσεων. Αυτά θα μπορούσαν να αποτελούν σημεία χαμηλών επιπέδων ασβεστίου στο αίμα. Τα χαμηλά επίπεδα ασβεστίου στο αίμα μπορεί επίσης να οδηγήσουν σε αλλαγή του καρδιακού ρυθμού που ονομάζεται παράταση του QT, η οποία διαπιστώνεται με ηλεκτροκαρδιογράφημα (ΗΚΓ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAEE5B0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...9 lines deleted...]
-    <w:p w14:paraId="49AE7351" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4DAEE5B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AE7351" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ενημερώστε τον γιατρό και τον οδοντίατρό σας αμέσως</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> αν παρουσιάσετε κάποια από τα ακόλουθα συμπτώματα ενώ βρίσκεστε σε αγωγή με XGEVA ή μετά τη διακοπή της θεραπείας με το XGEVA (μπορεί να επηρεάσουν έως και 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448AD739" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="448AD739" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>επίμονο πόνο στο στόμα και/ή στη γνάθο και/ή οίδημα ή πληγές στο στόμα ή στη γνάθο που δεν επουλώνονται, εκκρίσεις, μούδιασμα ή αίσθημα βάρους στη γνάθο ή χαλάρωση ενός δοντιού θα μπορούσαν να είναι σημεία βλάβης στο οστό της γνάθου (οστεονέκρωση).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6F75A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="1D6F75A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5801809A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="5801809A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Πολύ συχνές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (μπορεί να επηρεάσουν περισσότερους από 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF743A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="4CAF743A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>πόνος στα οστά, στις αρθρώσεις και/ή τους μύες που μερικές φορές είναι σοβαρός,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020ABE93" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="020ABE93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>δύσπνοια,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713DB749" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="713DB749" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>διάρροια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AD59F7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="67AD59F7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00613F9C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="00613F9C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Συχνές ανεπιθύμητες ενέργειες</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (μπορεί να επηρεάσουν έως 1 στους 10 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD20636" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="2DD20636" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>χαμηλά επίπεδα φωσφόρου στο αίμα (υποφωσφαταιμία),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D45047B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="6D45047B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>αφαίρεση δοντιού,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC9DA1F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="0BC9DA1F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>υπερβολική εφίδρωση,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C19F6B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+    <w:p w14:paraId="59C19F6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>σε ασθενείς με όγκο προχωρημένου σταδίου: ανάπτυξη όγκου άλλου τύπου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740DA2A3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="740DA2A3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A252E17" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="4A252E17" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Όχι συχνές ανεπιθύμητες ενέργειες </w:t>
       </w:r>
       <w:r>
         <w:t>(μπορεί να επηρεάσουν έως 1 στους 100 ανθρώπους):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F661155" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0F661155" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>υψηλά επίπεδα ασβεστίου στο αίμα (υπερασβεστιαιμία) μετά τη διακοπή της θεραπείας σε ασθενείς με γιγαντοκυτταρικό καρκίνο των οστών,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B3AFB6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="59B3AFB6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>νέος ή μη συνήθης πόνος στο ισχίο σας, στη βουβωνική χώρα ή στο μηρό σας (καθώς αυτό μπορεί να αποτελεί πρώιμη ένδειξη ενός πιθανού κατάγματος του μηριαίου οστού),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D68BE0B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-      <w:pPr>
+    <w:p w14:paraId="5D68BE0B" w14:textId="73B05DC8" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA" w:rsidP="00F54E6F">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>εξάνθημα που ενδέχεται να εμφανιστεί στο δέρμα ή πληγές στο στόμα (λειχηνοειδή φαρμακευτικά εξανθήματα).</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="59158065" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+        <w:t>εξάνθημα που ενδέχεται να εμφανιστεί στο δέρμα ή πληγές στο στόμα (λειχηνοειδή φαρμακευτικά εξανθήματα)</w:t>
+      </w:r>
+      <w:del w:id="305" w:author="Author">
+        <w:r w:rsidDel="00383308">
+          <w:delText>.</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="306" w:author="Author">
+        <w:r w:rsidR="00383308">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="36412963" w14:textId="45FCADC4" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...10 lines deleted...]
-        </w:tabs>
+          <w:ins w:id="307" w:author="Author"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="308" w:author="Author">
+        <w:r>
+          <w:t>αντιδράσεις στη θέση ένεσης, συμπεριλαμβανομένου πόνου γύρω από το σημείο όπου χορηγήθηκε η ένεση</w:t>
+        </w:r>
+        <w:r w:rsidR="00383308">
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="164F9F8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5A3BF9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="07A8280F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Μη γνωστές </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="39BBA908" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="000B6F51">
+        <w:t xml:space="preserve">Σπάνιες ανεπιθύμητες ενέργειες </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(μπορεί να επηρεάσουν έως 1 στους 1.000 ανθρώπους):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59158065" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ενημερώστε τον γιατρό σας εάν έχετε πόνο στο αυτί, έκκριση από το αυτί και/ή λοίμωξη στο αυτί. Αυτά μπορεί να είναι σημάδια οστικής βλάβης στο αυτί.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>αλλεργικές αντιδράσεις (π.χ. συριγµός (σφύριγµα) ή δυσκολία στην αναπνοή, οίδημα του προσώπου, των χειλιών, της γλώσσας, του λαιμού ή άλλων μερών του σώματος, εξάνθημα, φαγούρα ή κνίδωση στο δέρμα). Σε σπάνιες περιπτώσεις οι αλλεργικές αντιδράσεις ενδέχεται να είναι σοβαρές.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EB7E55" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5A3BF9" w14:textId="7DC34C4D" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Μη γνωστ</w:t>
+      </w:r>
+      <w:ins w:id="309" w:author="Author">
+        <w:r w:rsidR="007B7FCE">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>ής συχνότητας</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="310" w:author="Author">
+        <w:r w:rsidDel="007B7FCE">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:delText>ές</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(η συχνότητά τους δεν μπορεί να εκτιμηθεί με βάση τα διαθέσιμα δεδομένα):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BBA908" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7BC6C274" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ενημερώστε τον γιατρό σας εάν έχετε πόνο στο αυτί, έκκριση από το αυτί και/ή λοίμωξη στο αυτί. Αυτά μπορεί να είναι σημάδια οστικής βλάβης στο αυτί.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F506F32" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC6C274" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Αναφορά ανεπιθύμητων ενεργειών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ECE8F" w14:textId="5F0F9754" w:rsidR="004F749C" w:rsidRPr="00345A60" w:rsidRDefault="004F749C" w:rsidP="00345A60">
+    <w:p w14:paraId="131ECE8F" w14:textId="5F0F9754" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t xml:space="preserve">Εάν παρατηρήσετε κάποια ανεπιθύμητη ενέργεια, ενημερώστε τον γιατρό, τον φαρμακοποιό ή τον/την νοσοκόμο σας. Αυτό ισχύει και για κάθε πιθανή ανεπιθύμητη ενέργεια που δεν αναφέρεται στο παρόν φύλλο οδηγιών χρήσης. Μπορείτε επίσης να αναφέρετε ανεπιθύμητες ενέργειες απευθείας, μέσω </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">του εθνικού συστήματος αναφοράς που αναγράφεται στο </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>Παράρτημα V</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>. Μέσω της αναφοράς ανεπιθύμητων ενεργειών μπορείτε να βοηθήσετε στη συλλογή περισσότερων πληροφοριών σχετικά με την ασφάλεια του παρόντος φαρμάκου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE70584" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1FE70584" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCB49F4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7CCB49F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE10DE7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="1DE10DE7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Πώς να φυλάσσετε το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDF1EEC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="53B232ED" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5DDF1EEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B232ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το φάρμακο αυτό πρέπει να φυλάσσεται σε μέρη που δεν το βλέπουν και δεν το φθάνουν τα παιδιά.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76589D37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="40942F22" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="76589D37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="40942F22" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Να μη χρησιμοποιείτε αυτό το φάρμακο μετά την ημερομηνία λήξης που αναφέρεται στην επισήμανση και στο κουτί μετά την ΛΗΞΗ/EXP. Η ημερομηνία λήξης είναι η τελευταία ημέρα του μήνα που αναφέρεται εκεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE0F16A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="439A1C9D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0FE0F16A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="439A1C9D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Φυλάσσετε σε ψυγείο (2°C – 8°C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A489A37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0A489A37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Μην καταψύχετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E50E807" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1E50E807" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
         <w:t>Φυλάσσετε την προγεμισμένη σύριγγα στο εξωτερικό κουτί για να προστατεύεται από το φως.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E2294A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="1F56C012" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="20E2294A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="1F56C012" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Μπορείτε να αφήσετε την προγεμισμένη σύριγγα εκτός ψυγείου μέχρι να φτάσει σε θερμοκρασία δωματίου (μέχρι 25°C) πριν από την ένεση. Έτσι η ένεση θα γίνει πιο άνετα. Εάν αφήσετε την προγεμισμένη σύριγγα να φτάσει σε θερµοκρασία δωµατίου (μέχρι 25°C), δεν πρέπει να την τοποθετήσετε εκ νέου στο ψυγείο και πρέπει να την χρησιμοποιήσετε μέσα σε 30 ημέρες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E133141" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="215565BA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5E133141" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="215565BA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Μην πετάτε φάρμακα στο νερό της αποχέτευσης ή στα σκουπίδια. Ρωτήστε τον φαρμακοποιό σας για το πώς να πετάξετε τα φάρμακα που δεν χρησιμοποιείτε πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C659D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="27002551" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="642C659D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="16431819" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="27002551" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Περιεχόμενα της συσκευασίας και λοιπές πληροφορίες</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA44AAC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="78D195CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="4BA44AAC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D195CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Τι περιέχει το XGEVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6CDA34" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="39FBB2C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="1B6CDA34" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FBB2C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Η δραστική ουσία είναι το denosumab. Κάθε προγεμισμένη σύριγγα περιέχει 120 mg denosumab σε 1 ml διαλύματος (που αντιστοιχεί σε 120 mg/ml).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0805D3B0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0805D3B0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Τα άλλα συστατικά είναι οξικό οξύ, ψυχρό, υδροξείδιο του νατρίου, σορβιτόλη (E420), L</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t>φαινυλαλανίνη, πολυσορβικό 20 και ύδωρ για ενέσιμα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296A92E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="48E523ED" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="6296A92E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="48E523ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Εμφάνιση του XGEVA και περιεχόμενα της συσκευασίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A00940" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
-[...4 lines deleted...]
-    <w:p w14:paraId="2B8FA109" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="19A00940" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8FA109" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA είναι ένα ενέσιμο διάλυμα (ενέσιμο).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4021A65E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="65F844A7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="4021A65E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="65F844A7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Το XGEVA είναι ένα διαυγές, άχρωμο έως υποκίτρινο διάλυμα. Μπορεί να περιέχει ίχνη από ημιδιαφανή έως λευκά πρωτεϊνικά σωματίδια.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006EB914" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="32BED1CA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="002F6ACF">
+    <w:p w14:paraId="006EB914" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="32BED1CA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Κάθε συσκευασία περιέχει μία, τρεις ή τέσσερις προγεμισμένες σύριγγες μίας χρήσης με μηχανισμό κάλυψης βελόνας.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D82FB96" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="5D82FB96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:r>
         <w:t>Μπορεί να μην κυκλοφορούν όλες οι συσκευασίες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FAA098" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E"/>
-    <w:p w14:paraId="0D4D81FC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="04FAA098" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
+    <w:p w14:paraId="0D4D81FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Κάτοχος Άδειας Κυκλοφορίας και Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7180567E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="7180567E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Amgen Europe B.V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63831795" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="63831795" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Minervum 7061,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372C9A0D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="372C9A0D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4817 ZK Breda,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451EC648" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="451EC648" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A97EAA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="48A97EAA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296D16AD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="296D16AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Κάτοχος Άδειας Κυκλοφορίας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590BB94C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="590BB94C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="311" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="da-DK"/>
-        </w:rPr>
-      </w:pPr>
+          <w:rPrChange w:id="312" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Amgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="313" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="da-DK"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="314" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="315" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="da-DK"/>
-        </w:rPr>
-      </w:pPr>
+          <w:rPrChange w:id="316" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="317" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="da-DK"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="25C90BAF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00980B41" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:rPrChange w:id="318" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="319" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D07945" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980B41">
+          <w:rPrChange w:id="320" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="da-DK"/>
+          <w:rPrChange w:id="321" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Minervum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="322" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7061,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C90BAF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:pStyle w:val="lbltxt"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="323" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:rPrChange w:id="324" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">4817 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="325" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>ZK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="326" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="327" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Breda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980B41">
+      <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="328" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD1F438" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00980B41" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="2CD1F438" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:rPrChange w:id="329" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ολλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D92D24D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00980B41" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0D92D24D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="549A922A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+          <w:rPrChange w:id="330" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549A922A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="331" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E625F5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="48E625F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="332" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="333" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Amgen Technology (Ireland) Unlimited Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404AF388" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="404AF388" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="334" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="335" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Pottery Road</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166D85D8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="166D85D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="336" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="337" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Dun Laoghaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B4765B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="02B4765B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="338" w:author="Author">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US"/>
+          <w:rPrChange w:id="339" w:author="Author">
+            <w:rPr>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:t>Co Dublin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602D2E17" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="602D2E17" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ιρλανδία</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404E0891" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="404E0891" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CAB75DA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00D15E4E">
+    <w:p w14:paraId="0CAB75DA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Παρασκευαστής</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D4D123" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="28D4D123" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Amgen NV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0767F440" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="0767F440" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Telecomlaan 5-7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A11E822" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="3A11E822" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>1831 Diegem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C03329F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+    <w:p w14:paraId="5C03329F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Βέλγιο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B9E88A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="01B9E88A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541AA363" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="541AA363" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Για οποιαδήποτε πληροφορία σχετικά με το παρόν φαρμακευτικό προϊόν, παρακαλείστε να απευθυνθείτε στον τοπικό αντιπρόσωπο του Κατόχου της Άδειας Κυκλοφορίας:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFB0215" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="1CFB0215" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="3214D9C8" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3214D9C8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648BA66F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="648BA66F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5C7CE31D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="340" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="341" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>België/Belgique/Belgien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7CE31D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="3E21B3DD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="342" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="343" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>s.a. Amgen n.v.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E21B3DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFE0771" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="2DFE0771" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="344" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="345" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Lietuva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="057051F2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="057051F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="346" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="347" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410466DD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="410466DD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +370 5 219 7474</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EAFDBB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="60EAFDBB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="470EEA12" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="470EEA12" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F3A83E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="64F3A83E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>България</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728A4383" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="728A4383" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Амджен България ЕООД</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D4CF57F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3D4CF57F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Тел.: +359 (0)2 424 7440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C72DB2F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="4C72DB2F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="348" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="349" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Luxembourg/Luxemburg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D4F6FF1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6D4F6FF1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="1B865089" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="350" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="351" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>s.a. Amgen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B865089" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0ACC6579" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="352" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="353" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Belgique/Belgien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ACC6579" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="354" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="355" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
               <w:t>Tél/Tel: +32 (0)2 7752711</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5D944B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="5E5D944B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="356" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="0476A4D4" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0476A4D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223692CD" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="223692CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="357" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="358" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Česká republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22AA8948" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="22AA8948" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="359" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="360" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03615B96" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="03615B96" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +420 221 773 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49034775" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="49034775" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Magyarország</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD935AA" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="1DD935AA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Kft.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EC6C49" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="30EC6C49" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +36 1 35 44 700</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790308D4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="790308D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="3CF9FB00" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3CF9FB00" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569E1D93" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="569E1D93" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A742D3">
+                <w:rPrChange w:id="361" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="362" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Danmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE171F6" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0AE171F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="da-DK"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A742D3">
+                <w:rPrChange w:id="363" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="364" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen, filial af Amgen AB, Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DDB0E1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="05DDB0E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +45 39617500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D7584B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="24D7584B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746303B1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="746303B1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="365" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="366" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Malta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1591A453" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="1591A453" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="367" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="368" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F59C3EB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0F59C3EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01BDD7F4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="01BDD7F4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B126D5A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6B126D5A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00980B41" w14:paraId="0E7860FD" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="0E7860FD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F0FBB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="5D1F0FBB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Deutschland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAB65E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0BAB65E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="497046A0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="497046A0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +49 89 1490960</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73523273" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="73523273" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33666D2D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="33666D2D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="da-DK"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A742D3">
+                <w:rPrChange w:id="369" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="370" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B771383" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="7B771383" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="da-DK"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A742D3">
+                <w:rPrChange w:id="371" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="372" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen B.V.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22348353" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="22348353" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="da-DK"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A742D3">
+                <w:rPrChange w:id="373" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="da-DK"/>
+                <w:rPrChange w:id="374" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +31 (0)76 5732500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="539ECF02" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="539ECF02" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="1FE9B87E" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1FE9B87E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2D748C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3B2D748C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="375" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="376" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Eesti</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59DCDFE5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="59DCDFE5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="377" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="378" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Vilniaus filialas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09864782" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="09864782" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +372 586 09553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F720E9B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="7F720E9B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Norge</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A73BFB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="55A73BFB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB4E6C7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0BB4E6C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tlf: +47 23308000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3606048F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3606048F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="4425D177" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4425D177" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64578BBE" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="64578BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Ελλάδα</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D98ED4A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0D98ED4A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen Ελλάς Φαρμακευτικά Ε.Π.Ε.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED3EDA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3ED3EDA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +30 210 3447000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634FE060" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="634FE060" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5FA722" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="0A5FA722" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Österreich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129B782E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="129B782E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen GmbH</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="715E325B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="715E325B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +43 (0)1 50 217</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BECF5C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="45BECF5C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="0216DC69" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0216DC69" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E1A249" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="79E1A249" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="379" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="380" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>España</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601BC57A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="601BC57A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="381" w:author="Author">
+                  <w:rPr>
+                    <w:spacing w:val="-2"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="382" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2473B602" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="2473B602" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="383" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="384" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +34 93 600 18 60</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="061A38A8" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="061A38A8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FC34E9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="36FC34E9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="385" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="386" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0486AB1C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0486AB1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="387" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="388" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Biotechnologia Sp. z o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5F0A31" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3D5F0A31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel.: +48 22 581 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00980B41" w14:paraId="66138130" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="00D67658" w14:paraId="66138130" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42125D1E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="42125D1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="389" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="390" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558B31D9" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="558B31D9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="391" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="392" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.A.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58043C87" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="58043C87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tél: +33 (0)9 69 363 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3592FA0F" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3592FA0F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="393" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="394" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="628FE451" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="628FE451" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="395" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...31 lines deleted...]
-          <w:p w14:paraId="4536F395" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+                <w:rPrChange w:id="396" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:t>Amgen Biofarmacêutica, Lda.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4536F395" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="397" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="398" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +351 21 4220606</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682B7424" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="682B7424" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00980B41" w14:paraId="46FFE88A" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w:rsidRPr="0049672E" w14:paraId="46FFE88A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154FEECC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="154FEECC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="fi-FI"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="399" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="400" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hrvatska</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3688D237" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="3688D237" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="fi-FI"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="401" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="402" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F5541C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="39F5541C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +385 (0)1 562 57 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A87EA1" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="13A87EA1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="403" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="404" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>România</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420EB2C4" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="420EB2C4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="405" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="406" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen România SRL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48ECDF98" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="48ECDF98" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="407" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="408" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +4021 527 3000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="424AB49E" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="424AB49E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="44EA2D45" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="44EA2D45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6288D97C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6288D97C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="409" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="410" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="370C64B5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="370C64B5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="411" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="412" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Ireland Limited</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7180347D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7180347D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:rStyle w:val="Initial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007D2F91">
+                <w:rPrChange w:id="413" w:author="Author">
+                  <w:rPr>
+                    <w:rStyle w:val="Initial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="414" w:author="Author">
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Tel: +353 1 8527400</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6A9D37" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="007D2F91" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5E6A9D37" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
+                <w:rPrChange w:id="415" w:author="Author">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1E1FEC" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3B1E1FEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="416" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="417" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Slovenija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DBB6B84" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0DBB6B84" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E029EC">
+                <w:rPrChange w:id="418" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
+                <w:rPrChange w:id="419" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>AMGEN zdravila d.o.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A186511" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="6A186511" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +386 (0)1 585 1767</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="58AE2D8C" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="58AE2D8C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66D77FB7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="66D77FB7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
             </w:pPr>
             <w:r>
               <w:t>Ísland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="744B6C8A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7CDD8F68" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Vistor hf.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C8FDAE7" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+              <w:t xml:space="preserve">Vistor </w:t>
+            </w:r>
+            <w:del w:id="420" w:author="Author">
+              <w:r>
+                <w:delText>hf.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0C8FDAE7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Sími: +354 535 7000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CD91A2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="05CD91A2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A58B2CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="3A58B2CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="421" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="422" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Slovenská republika</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CFDF66" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00A742D3" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="77CFDF66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="da-DK"/>
-[...4 lines deleted...]
-                <w:lang w:val="da-DK"/>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="423" w:author="Author">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="nb-NO"/>
+                <w:rPrChange w:id="424" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Slovakia s.r.o.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CBA3B18" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="7CBA3B18" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +421 2 321 114 49</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7A0F6B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="0F7A0F6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="7C51EC07" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C51EC07" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D163E1C" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="2D163E1C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="it-IT"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="425" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="426" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
               <w:t>Italia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49598160" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="49598160" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="427" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="428" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen S.r.l.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C52B7A" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="09C52B7A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +39 02 6241121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C219480" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6C219480" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="429" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="430" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Suomi/Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F4AE0A5" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00E029EC" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5F4AE0A5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="431" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="432" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen AB, sivuliike Suomessa/Amgen AB, filial i Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5698F461" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="5698F461" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Puh/Tel: +358 (0)9 54900500</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44E4104B" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="44E4104B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="49872AD3" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="49872AD3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8C020" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="6DD8C020" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Kύπρος</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F4F87EF" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="2F4F87EF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>C.A. Papaellinas Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191E9C7D" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="191E9C7D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00EB52DD" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Τηλ: +357 22741 741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466637E2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="466637E2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Sverige</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7AB616" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="5A7AB616" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Amgen AB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30A853CB" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="30A853CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +46 (0)8 6951100</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A35881" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00E6435B">
+          <w:p w14:paraId="44A35881" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F749C" w:rsidRPr="00CD38BE" w14:paraId="37DC31E1" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="37DC31E1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6182B1F3" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="005D3CA6">
+          <w:p w14:paraId="6182B1F3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="433" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="434" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF19430" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="0038611D" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="6DF19430" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRPr="00FA5448" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0038611D">
+                <w:rPrChange w:id="435" w:author="Author">
+                  <w:rPr>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA5448">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
+                <w:rPrChange w:id="436" w:author="Author">
+                  <w:rPr/>
+                </w:rPrChange>
               </w:rPr>
               <w:t>Amgen Switzerland AG Rīgas filiāle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67CED844" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="67CED844" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Tel: +371 257 25888</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="054B9906" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="054B9906" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A25D25" w14:textId="333D23BA" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+          <w:p w14:paraId="68A25D25" w14:textId="16807995" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="lbltxt"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15724BA0" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15724BA0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:pStyle w:val="lbltxt"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCBE628" w14:textId="5428CCBD" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="00FC3E89">
+    <w:p w14:paraId="5CCBE628" w14:textId="5428CCBD" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
       <w:pPr>
         <w:pStyle w:val="Stylebold"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Το παρόν φύλλο οδηγιών χρήσης αναθεωρήθηκε για τελευταία φορά στις.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15496CBE" w14:textId="77777777" w:rsidR="004F749C" w:rsidRPr="00CD38BE" w:rsidRDefault="004F749C" w:rsidP="004F749C">
+    <w:p w14:paraId="15496CBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164C392C" w14:textId="390C1DB3" w:rsidR="004F749C" w:rsidRPr="00345A60" w:rsidRDefault="004F749C" w:rsidP="00345A60">
-[...7 lines deleted...]
-        <w:r w:rsidR="00941D01">
+    <w:p w14:paraId="164C392C" w14:textId="21CD2846" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:r>
+        <w:t xml:space="preserve">Λεπτομερείς πληροφορίες για το φάρμακο αυτό είναι διαθέσιμες στο δικτυακό τόπο του Ευρωπαϊκού Οργανισμού Φαρμάκων: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.ema.europa.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00941D01">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053A14B2" w14:textId="77777777" w:rsidR="004F749C" w:rsidRDefault="004F749C" w:rsidP="004F749C">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="053A14B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>---------------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0371B9C2" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0371B9C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="270EF24A" w14:textId="50337402" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+          <w:p w14:paraId="270EF24A" w14:textId="50337402" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
               <w:t>Οδηγίες χρήσης</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CEFF5C8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="3CEFF5C8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="2777"/>
         <w:gridCol w:w="3094"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="21983000" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="21983000" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB4DD3C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="5CB4DD3C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Γνωρίστε την προγεμισμένη σύριγγα με αυτόματο μηχανισμό κάλυψης βελόνας</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0353A318" w14:textId="77777777" w:rsidTr="00776A44">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0353A318" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1797" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1763" w:type="dxa"/>
               <w:tblInd w:w="1288" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1763"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5D5E4F70" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="5D5E4F70" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="124"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6676245F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+                <w:p w14:paraId="6676245F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3AD773BA" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3AD773BA" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1060"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="061A705B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="061A705B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Κεφαλή</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3F54FF6B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="3F54FF6B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>εμβόλου</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="024FD792" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="024FD792" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="767F87D3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="767F87D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Κλιπ μηχανισμού</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="158AA104" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="158AA104" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>κάλυψης βελόνας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="26E93928" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="26E93928" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="866"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C0DA998" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="4C0DA998" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Λαβή</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="433016D8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="433016D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>δακτύλων</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3F99EAD9" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3F99EAD9" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1419"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C428175" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5C428175" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Κύλινδρος</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7E6D3BBE" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="7E6D3BBE" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>σύριγγας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="4165DF9D" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="4165DF9D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1128"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1763" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0ED3665E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="0ED3665E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Κάλυμμα βελόνας</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5F0AEE53" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5F0AEE53" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:t>(βελόνα εντός)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7C404E5E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="7C404E5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0B5F2A" w14:textId="6B80539E" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00776A44">
+          <w:p w14:paraId="4A0B5F2A" w14:textId="6B80539E" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="50CCC84B">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:111pt;height:288.75pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId17" o:title=""/>
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:112.15pt;height:288.75pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="1852" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1852"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="308B24A7" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="308B24A7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="461"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="314EA134" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+                <w:p w14:paraId="314EA134" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                     <w:rPr>
                       <w:sz w:val="2"/>
                       <w:szCs w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0D00342A" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="0D00342A" w14:textId="77777777" w:rsidTr="00F54E6F">
               <w:trPr>
-                <w:trHeight w:val="1418"/>
+                <w:trHeight w:val="1361"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4938396F" w14:textId="17D74386" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="4938396F" w14:textId="17D74386" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ράβδος</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>εμβόλου</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="6A9DB47A" w14:textId="77777777" w:rsidTr="00FE7BC4">
+            <w:tr w:rsidR="00A12B36" w14:paraId="6A9DB47A" w14:textId="77777777" w:rsidTr="00F54E6F">
               <w:trPr>
-                <w:trHeight w:val="1077"/>
+                <w:trHeight w:val="1020"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BDDE4C1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="5BDDE4C1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Έμβολο</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="04A5FEC0" w14:textId="77777777" w:rsidTr="00FE7BC4">
+            <w:tr w:rsidR="00A12B36" w14:paraId="04A5FEC0" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="907"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F218988" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="3F218988" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ετικέτα</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="039330DB" w14:textId="77777777" w:rsidTr="007D167B">
+            <w:tr w:rsidR="00A12B36" w14:paraId="039330DB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="856"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1852" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="56D9FB86" w14:textId="473FEDDE" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+                <w:p w14:paraId="56D9FB86" w14:textId="473FEDDE" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:keepNext/>
                     <w:keepLines/>
                   </w:pPr>
                   <w:r>
                     <w:t>Παράθυρο</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>παρατήρησης</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="40C5E79F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="40C5E79F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AA48B83" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="3AA48B83" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4944" w:type="pct"/>
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8515"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="02B17A01" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="02B17A01" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5588F87B" w14:textId="23C5B140" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00FE7BC4">
+          <w:p w14:paraId="5588F87B" w14:textId="23C5B140" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Σημαντικές πληροφορίες που πρέπει να γνωρίζετε πριν χρησιμοποιήσετε το XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7EDAE6E9" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7EDAE6E9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA21A61" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00726B99">
+          <w:p w14:paraId="6DA21A61" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Χρήση της προγεμισμένης σύριγγας XGEVA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="25CD718E" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="25CD718E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED96A2A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2ED96A2A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65CA87ED" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="65CA87ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Είναι σημαντικό να μην προσπαθήσετε να κάνετε την ένεση στον εαυτό σας, εκτός εάν έχετε λάβει εκπαίδευση από τον γιατρό ή τον πάροχο υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="4643CF9B" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4643CF9B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558A21FC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="558A21FC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F46B2BD" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2F46B2BD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Το XGEVA χορηγείται ως ένεση σε ιστό ακριβώς κάτω από το δέρμα (υποδόρια ένεση).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="51279972" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="51279972" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32804A12" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="32804A12" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="474"/>
                 <w:tab w:val="left" w:pos="529"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EA6696E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7EA6696E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> χρησιμοποιείτε την προγεμισμένη σύριγγα εάν το κουτί έχει υποστεί ζημιά ή το κάλυμμα είναι σπασμένο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5BC5ECAF" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5BC5ECAF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7736873F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7736873F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01EF7E1E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="01EF7E1E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>ανακινείτε την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0327AE25" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0327AE25" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5315E0B9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5315E0B9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="095B0050" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="095B0050" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>αφαιρείτε το κάλυμμα της βελόνας από την προγεμισμένη σύριγγα μέχρι να είστε έτοιμοι για την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="78138ECF" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="78138ECF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="245073F2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="245073F2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D7CCEBA" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3D7CCEBA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> χρησιμοποιείτε την προγεμισμένη σύριγγα εάν έχει πέσει σε σκληρή επιφάνεια. Ενδέχεται κάποιο μέρος της προγεμισμένης σύριγγας να έχει σπάσει, ακόμα και εάν δεν είναι εμφανές. Χρησιμοποιήστε μια νέα προγεμισμένη σύριγγα, εφόσον είναι διαθέσιμη, και καλέστε τον γιατρό ή τον πάροχο υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="28345C57" w14:textId="77777777" w:rsidTr="00726B99">
+      <w:tr w:rsidR="00A12B36" w14:paraId="28345C57" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215A81DA" w14:textId="080F390D" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="215A81DA" w14:textId="080F390D" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726B99" w:rsidRPr="00CD38BE" w14:paraId="593A12EA" w14:textId="77777777" w:rsidTr="00726B99">
+      <w:tr w:rsidR="00A12B36" w14:paraId="593A12EA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E9BC750" w14:textId="71A3D64A" w:rsidR="00726B99" w:rsidRPr="00CD38BE" w:rsidRDefault="00726B99" w:rsidP="00E6435B">
+          <w:p w14:paraId="1E9BC750" w14:textId="71A3D64A" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Σημαντικό:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Φυλάσσετε την προγεμισμένη σύριγγα και το δοχείο απόρριψης αιχμηρών αντικειμένων σε μέρη που δεν βλέπουν και δεν φθάνουν τα παιδιά.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BC74EC4" w14:textId="50364BE5" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="7BC74EC4" w14:textId="50364BE5" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="4A8D5E71" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4A8D5E71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2825BB40" w14:textId="2F260201" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2825BB40" w14:textId="2F260201" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Προετοιμασία της ένεσης με XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3C682F97" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3C682F97" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C6CE6E0" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2C6CE6E0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>2a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68E1E056" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="68E1E056" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Πιάστε την προγεμισμένη σύριγγα από το κύλινδρο και απομακρύνετέ την από τον δίσκο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="22A70E5C" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="22A70E5C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03F6805C" w14:textId="4BC2D959" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="03F6805C" w14:textId="4BC2D959" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:pict w14:anchorId="02490C8D">
-                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="A hand drawing a piece of metal&#10;&#10;Description automatically generated" style="width:255.75pt;height:127.5pt;visibility:visible;mso-wrap-style:square;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
-                  <v:imagedata r:id="rId18" o:title="A hand drawing a piece of metal&#10;&#10;Description automatically generated"/>
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="A hand drawing a piece of metal&#10;&#10;Description automatically generated" style="width:255.75pt;height:127.15pt;visibility:visible;mso-wrap-style:square;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId21" o:title="A hand drawing a piece of metal&#10;&#10;Description automatically generated"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="330ADB7D" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="330ADB7D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DDE9717" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7DDE9717" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F574BFC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5F574BFC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> πιάνετε τη ράβδο εμβόλου, τη λαβή δακτύλων ή το κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="73961F19" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="73961F19" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42931530" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="42931530" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FA0B6EB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1FA0B6EB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> πιάνετε τα κλιπ του μηχανισμού κάλυψης βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="196BDBEF" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="196BDBEF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6133F818" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6133F818" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21C18DDB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="21C18DDB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Τοποθετήστε τις προγεμισμένες σύριγγες που δεν έχετε χρησιμοποιήσει στο ψυγείο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59E11D57" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="59E11D57" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="2D0FBF47" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2D0FBF47" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C2F7151" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2C2F7151" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331AFAAE" w14:textId="0A6FB51C" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="331AFAAE" w14:textId="0A6FB51C" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Περιμένετε 30 λεπτά μέχρι η προγεμισμένη σύριγγα να φτάσει σε θερμοκρασία δωματίου.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="264908A2" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="264908A2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="225A0F77" w14:textId="28050E9F" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="225A0F77" w14:textId="28050E9F" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Style18pts"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>ΠΕΡΙΜΕΝΕΤΕ</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t>λεπτά</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7410097D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7410097D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="38EE4025" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="38EE4025" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ADCEB05" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5ADCEB05" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6830F32F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6830F32F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Αφήστε την προγεμισμένη σύριγγα να ζεσταθεί φυσικά.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="297D7DEB" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="297D7DEB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="271F9EC3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="271F9EC3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="031A7815" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="031A7815" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>τη θερμαίνετε με ζεστό νερό, στον φούρνο μικροκυμάτων ή με άμεσο ηλιακό φως.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5AAA9419" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5AAA9419" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E54745E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4E54745E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19011C62" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="19011C62" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Μην </w:t>
             </w:r>
             <w:r>
               <w:t>ανακινείτε την προγεμισμένη σύριγγα σε κανένα στάδιο της διαδικασίας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="15BEA494" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="15BEA494" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D005B45" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5D005B45" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71BA5E40" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="71BA5E40" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Η χρήση της προγεμισμένης σύριγγας σε θερμοκρασία δωματίου επιτρέπει πιο εύκολη έγχυση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="04D3F571" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="04D3F571" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DBC87D3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4DBC87D3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54B37D1F" w14:textId="2791C7E0" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="54B37D1F" w14:textId="2791C7E0" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Εάν αφήσετε την προγεμισμένη σύριγγα να φτάσει σε θερµοκρασία δωµατίου, δεν πρέπει να την επανατοποθετήσετε στο ψυγείο και πρέπει να την χρησιμοποιήσετε μέσα σε 30 ημέρες.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="527BA819" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="527BA819" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="6FCD01C1" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6FCD01C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CEC9BD3" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6CEC9BD3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>2c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C22D833" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4C22D833" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Συγκεντρώστε τα απαιτούμενα αντικείμενα για την ένεση και τοποθετήστε τα σε μια καθαρή, φωτεινή επιφάνεια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3B9F6A1D" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3B9F6A1D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="6671" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1630"/>
               <w:gridCol w:w="2972"/>
               <w:gridCol w:w="2069"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w14:paraId="02CB5E43" w14:textId="77777777">
+            <w:tr w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w14:paraId="1B81310B" w14:textId="77777777" w:rsidTr="002468F0">
               <w:trPr>
                 <w:trHeight w:val="624"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B2B4223" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="7D0F0EB1" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="359512A1" w14:textId="356C587A" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41">
+                <w:p w14:paraId="45B38965" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="005161D7" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
-                    <w:pict w14:anchorId="384EC19C">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId19" o:title=""/>
+                    <w:pict w14:anchorId="1B4D3C4D">
+                      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:141.75pt;height:124.15pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                        <v:imagedata r:id="rId22" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="32F88321" w14:textId="366D86DC" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="13AAD384" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Μαντηλάκι με αλκοόλη</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w14:paraId="25FC3228" w14:textId="77777777">
+            <w:tr w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w14:paraId="6ADFB974" w14:textId="77777777" w:rsidTr="002468F0">
               <w:trPr>
                 <w:trHeight w:val="680"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F2C0121" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="46432E6A" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7634168B" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="1A5873EC" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="4751BE3E" w14:textId="6432A1D5" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="4E63EF4A" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Αυτοκόλλητο επίθεμα</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w14:paraId="7BB5CDFF" w14:textId="77777777" w:rsidTr="00E271C6">
+            <w:tr w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w14:paraId="7695B011" w14:textId="77777777" w:rsidTr="002468F0">
               <w:trPr>
                 <w:trHeight w:val="850"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="571CF602" w14:textId="3E4B1462" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="23DA9399" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>Δοχείο απόρριψης</w:t>
                   </w:r>
                   <w:r>
                     <w:br/>
                     <w:t>αιχμηρών αντικειμένων</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D167D87" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="135D232F" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="32DA4C81" w14:textId="1399AE7B" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F" w:rsidP="00E271C6">
+                <w:p w14:paraId="771B8A4D" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t>κομμάτι βαμβακιού ή επίθεμα γάζας</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w14:paraId="41CF0F22" w14:textId="77777777">
+            <w:tr w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w14:paraId="472A73B8" w14:textId="77777777" w:rsidTr="002468F0">
               <w:trPr>
                 <w:trHeight w:val="424"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1630" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4EEE4BB4" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="6790855E" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="26DB0ABD" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="2E595778" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2069" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C37C00A" w14:textId="77777777" w:rsidR="00AB763F" w:rsidRPr="00CD38BE" w:rsidRDefault="00AB763F">
+                <w:p w14:paraId="347D54C9" w14:textId="77777777" w:rsidR="00F54E6F" w:rsidRPr="00CD38BE" w:rsidRDefault="00F54E6F" w:rsidP="00F54E6F">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="369635EC" w14:textId="4EC3DB57" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="369635EC" w14:textId="4EC3DB57" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5F1DF756" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5F1DF756" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DB6AA08" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6DB6AA08" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A5EA66" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="13A5EA66" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Προγεμισμένη σύριγγα XGEVA (σε θερμοκρασία δωματίου)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0E1760CB" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E1760CB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BA6857F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1BA6857F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E5C1826" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5E5C1826" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Δοχείο απόρριψης αιχμηρών αντικειμένων</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="496F54B3" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="496F54B3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31E9104F" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="31E9104F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="552361E4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="552361E4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Μαντηλάκι με αλκοόλη</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="1A4FAF72" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1A4FAF72" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F112DF2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4F112DF2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="611C6B5D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="611C6B5D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Αυτοκόλλητο επίθεμα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3D79092D" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D79092D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E0A6806" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E0A6806" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7045B68C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7045B68C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>κομμάτι βαμβακιού ή επίθεμα γάζας</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6761E7F9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="6761E7F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254495" w:rsidRPr="00CD38BE" w14:paraId="39612ABD" w14:textId="77777777" w:rsidTr="00254495">
+      <w:tr w:rsidR="00A12B36" w14:paraId="39612ABD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="406337D1" w14:textId="2B2BD122" w:rsidR="00254495" w:rsidRPr="00CD38BE" w:rsidRDefault="00254495" w:rsidP="00E6435B">
+          <w:p w14:paraId="406337D1" w14:textId="2B2BD122" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Προετοιμασία για την ένεση</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="2DB4B82D" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2DB4B82D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FB15805" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5FB15805" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>3a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="318A9CF9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="318A9CF9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Επιθεωρήστε το φάρμακο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7A91867B" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A91867B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8940" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4891"/>
               <w:gridCol w:w="4049"/>
             </w:tblGrid>
-            <w:tr w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w14:paraId="756526BB" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="756526BB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="844"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C0605F" w14:textId="4DD0DAAE" w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41">
+                <w:p w14:paraId="63C0605F" w14:textId="4DD0DAAE" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r>
                     <w:pict w14:anchorId="243A018B">
-                      <v:shape id="Picture 56" o:spid="_x0000_i1031" type="#_x0000_t75" style="width:235.5pt;height:129pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                        <v:imagedata r:id="rId20" o:title=""/>
+                      <v:shape id="Picture 56" o:spid="_x0000_i1031" type="#_x0000_t75" style="width:235.15pt;height:129pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                        <v:imagedata r:id="rId23" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="663E0C27" w14:textId="675111E5" w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="663E0C27" w14:textId="675111E5" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Φάρμακο</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w14:paraId="3174334B" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="3174334B" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="843"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="13FAD268" w14:textId="77777777" w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="13FAD268" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="18668E77" w14:textId="77777777" w:rsidR="006A3BAF" w:rsidRPr="00CD38BE" w:rsidRDefault="006A3BAF">
+                <w:p w14:paraId="18668E77" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="41627E3B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="41627E3B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="146BB901" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="146BB901" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BE10FD9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3BE10FD9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4429D8B7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="4429D8B7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Θα πρέπει να είναι διαυγές, άχρωμο έως υποκίτρινο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3463C4CE" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3463C4CE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03A50AA6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="03A50AA6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D962704" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6D962704" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Το διάλυμα μπορεί να περιέχει ίχνη από ημιδιαφανή έως λευκά πρωτεϊνικά σωματίδια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="391A5D2E" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="391A5D2E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7281F284" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7281F284" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E41B06E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7E41B06E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Δεν υπάρχει πρόβλημα εάν υπάρχουν φυσαλίδες αέρα στην προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="1177E9C3" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1177E9C3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="437572DF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="437572DF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BC4A198" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0BC4A198" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> χρησιμοποιείτε το φάρμακο εάν είναι νεφελώδες ή αποχρωματισμένο ή εάν περιέχει πολλά σωματίδια ή ξένη σωματιδιακή ύλη.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="478981F8" w14:textId="77777777" w:rsidTr="005E217F">
+      <w:tr w:rsidR="00A12B36" w14:paraId="478981F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="404F9164" w14:textId="480F0662" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="404F9164" w14:textId="480F0662" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E217F" w:rsidRPr="00CD38BE" w14:paraId="59BF69AD" w14:textId="77777777" w:rsidTr="005E217F">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59BF69AD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A4A9192" w14:textId="01943614" w:rsidR="005E217F" w:rsidRPr="00CD38BE" w:rsidRDefault="005E217F" w:rsidP="00E6435B">
+          <w:p w14:paraId="3A4A9192" w14:textId="01943614" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Σημαντικό: </w:t>
             </w:r>
             <w:r>
               <w:t>Εάν το φάρμακο είναι νεφελώδες, αποχρωματισμένο ή εάν περιέχει πολλά σωματίδια ή ξένη σωματιδιακή ύλη, καλέστε τον ιατρό ή τον πάροχο υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="014BDC5E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="014BDC5E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7431475C" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7431475C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5651AA62" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5651AA62" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>3b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16026033" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="16026033" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Ελέγξτε την ημερομηνία λήξης (ΛΗΞΗ) και επιθεωρήστε την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="05D985C1" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05D985C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8940" w:type="dxa"/>
               <w:tblInd w:w="567" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4891"/>
               <w:gridCol w:w="4049"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w14:paraId="2294AB3F" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="2294AB3F" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="1531"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C655268" w14:textId="3F3B2D16" w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41">
+                <w:p w14:paraId="4C655268" w14:textId="3F3B2D16" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                   <w:r>
                     <w:pict w14:anchorId="4C4D8AF7">
-                      <v:shape id="Picture 57" o:spid="_x0000_i1032" type="#_x0000_t75" style="width:3in;height:124.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                        <v:imagedata r:id="rId21" o:title=""/>
+                      <v:shape id="Picture 57" o:spid="_x0000_i1032" type="#_x0000_t75" style="width:3in;height:124.9pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                        <v:imagedata r:id="rId24" o:title=""/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="66172FE1" w14:textId="7FD83AB9" w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="66172FE1" w14:textId="7FD83AB9" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ημερομηνία λήξης</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w14:paraId="06F5C0DE" w14:textId="77777777">
+            <w:tr w:rsidR="00A12B36" w14:paraId="06F5C0DE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="799"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4891" w:type="dxa"/>
                   <w:vMerge/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="36A588CD" w14:textId="77777777" w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="36A588CD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
-                    <w:rPr>
-[...1 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4049" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="077DFA3E" w14:textId="77777777" w:rsidR="008B7F83" w:rsidRPr="00CD38BE" w:rsidRDefault="008B7F83">
+                <w:p w14:paraId="077DFA3E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:keepNext/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3A270437" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3A270437" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7399A646" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7399A646" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04ECF371" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="04ECF371" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1143DD9E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1143DD9E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> χρησιμοποιείτε εάν έχει παρέλθει η ημερομηνία λήξης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0A3B42FD" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0A3B42FD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="688CCE41" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="688CCE41" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CD17325" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7CD17325" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> χρησιμοποιείτε την προγεμισμένη σύριγγα εάν:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="05108E05" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05108E05" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E8590CB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1E8590CB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Το κάλυμμα της βελόνας λείπει ή είναι χαλαρό.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="156BF6B1" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="156BF6B1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67251A39" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="67251A39" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Έχει ρωγμές ή σπασμένα μέρη.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5F58CFE3" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5F58CFE3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69E3B30C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="69E3B30C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="1150" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>Έχει πέσει σε σκληρή επιφάνεια.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="53B9B44B" w14:textId="77777777" w:rsidTr="00740ABF">
+      <w:tr w:rsidR="00A12B36" w14:paraId="53B9B44B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D2C3352" w14:textId="3427CCE9" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6D2C3352" w14:textId="3427CCE9" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00740ABF" w:rsidRPr="00CD38BE" w14:paraId="3E2C329C" w14:textId="77777777" w:rsidTr="00740ABF">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3E2C329C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="000E42FA" w14:textId="7DA32F35" w:rsidR="00740ABF" w:rsidRPr="00CD38BE" w:rsidRDefault="00740ABF" w:rsidP="00E6435B">
+          <w:p w14:paraId="000E42FA" w14:textId="7DA32F35" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Σημαντικό: </w:t>
             </w:r>
             <w:r>
               <w:t>Σε όλες αυτές τις περιπτώσεις, καλέστε τον ιατρό ή τον πάροχο υγείας σας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1646837B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643"/>
+    <w:p w14:paraId="1646837B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4935" w:type="pct"/>
         <w:tblInd w:w="74" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="571"/>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="423BE9BD" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="423BE9BD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A2EBE2E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2A2EBE2E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>3c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E42C2E6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5E42C2E6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Χορηγήστε την ένεση σε ένα από αυτά τα σημεία.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="2AB155E5" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2AB155E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F82DEFD" w14:textId="4D317890" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="0F82DEFD" w14:textId="4D317890" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="49BAC756">
-                <v:shape id="Picture 58" o:spid="_x0000_i1033" type="#_x0000_t75" style="width:107.25pt;height:2in;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId22" o:title=""/>
+                <v:shape id="Picture 58" o:spid="_x0000_i1033" type="#_x0000_t75" style="width:106.5pt;height:2in;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0583469F" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0583469F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7038FEB1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="7038FEB1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="558FB799" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="558FB799" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Χορηγήστε την ένεση στον μηρό ή στην κοιλιά σας (εκτός από την περιοχή 5 cm (2-ίντσες) περιμετρικά του ομφαλού).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="05577311" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="05577311" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1838F3AB" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1838F3AB" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BE8998C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5BE8998C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Κάποιο άλλο άτομο μπορεί να σας χορηγήσει την ένεση στον μηρό, στην κοιλιά ή στο εξωτερικό μέρος του άνω βραχίονα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5A424D71" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A424D71" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E6198A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="06E6198A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="446E65C0" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="446E65C0" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Πλύνετε τα χέρια σας σχολαστικά με σαπούνι και νερό.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5E5E9E08" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5E5E9E08" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CA1C7F6" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3CA1C7F6" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2580EF07" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2580EF07" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Καθαρίστε την περιοχή χορήγησης της ένεσης χρησιμοποιώντας ένα μαντηλάκι με αλκοόλη.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5ED31081" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5ED31081" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EE1857A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6EE1857A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CCA7ABA" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5CCA7ABA" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Αφήστε το δέρμα σας να στεγνώσει μόνο του.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="4506CA70" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4506CA70" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="315" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="622D0405" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="622D0405" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="740027E1" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="740027E1" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αγγίξετε ξανά την περιοχή της ένεσης πριν από την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="48A666D9" w14:textId="77777777" w:rsidTr="00007689">
+      <w:tr w:rsidR="00A12B36" w14:paraId="48A666D9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30911383" w14:textId="77C6AB54" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="30911383" w14:textId="77C6AB54" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00007689" w:rsidRPr="00CD38BE" w14:paraId="3BF948B7" w14:textId="77777777" w:rsidTr="00007689">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3BF948B7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="241E5D98" w14:textId="1CA65413" w:rsidR="00007689" w:rsidRPr="00CD38BE" w:rsidRDefault="00007689" w:rsidP="00E6435B">
+          <w:p w14:paraId="241E5D98" w14:textId="1CA65413" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Σημαντικό:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Αποφύγετε περιοχές με ουλές, ραγάδες ή περιοχές όπου το δέρμα είναι μαλακό, μελανιασμένο, κόκκινο ή σκληρό.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32C48001" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="32C48001" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254495" w:rsidRPr="00CD38BE" w14:paraId="3D968F46" w14:textId="77777777" w:rsidTr="00254495">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3D968F46" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="499393B6" w14:textId="5906C6E3" w:rsidR="00254495" w:rsidRPr="00CD38BE" w:rsidRDefault="00254495" w:rsidP="00E6435B">
+          <w:p w14:paraId="499393B6" w14:textId="5906C6E3" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Χορήγηση της ένεσης XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="6BD0DD28" w14:textId="77777777" w:rsidTr="004B54E6">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6BD0DD28" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14571517" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="14571517" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="1CFA4E1A" w14:textId="77777777" w:rsidTr="004B54E6">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1CFA4E1A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54034852" w14:textId="0B3C31D2" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="54034852" w14:textId="0B3C31D2" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Σημαντικό:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Αφαιρέστε το κάλυμμα της βελόνας μόνο όταν θα είστε σε θέση να χορηγήστε την ένεση άμεσα (εντός 5 λεπτών), καθώς το φάρμακο μπορεί να στεγνώσει.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DEA6C8A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="7DEA6C8A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="5A8C0FCA" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A8C0FCA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="782F426F" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="782F426F" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4814A1B2" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="4814A1B2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Τραβήξτε ευθεία το κάλυμμα της βελόνας κρατώντας το κύλινδρο της προγεμισμένης σύριγγας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="13B4603B" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="13B4603B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A46A853" w14:textId="571999A4" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="4A46A853" w14:textId="571999A4" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="153DB64F">
-                <v:shape id="Picture 59" o:spid="_x0000_i1034" type="#_x0000_t75" style="width:221.25pt;height:127.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId23" o:title=""/>
+                <v:shape id="Picture 59" o:spid="_x0000_i1034" type="#_x0000_t75" style="width:219pt;height:127.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="07BECC17" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="07BECC17" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09DC7661" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="09DC7661" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69B60A87" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="69B60A87" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> στρίβετε και μην λυγίζετε το κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="756A0765" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="756A0765" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DA8492D" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="3DA8492D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C0C0D60" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="7C0C0D60" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ποτέ</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> μην επανατοποθετείτε το κάλυμμα της βελόνας. Μπορεί να προκληθεί ζημιά στη βελόνα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="7BAE39DC" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7BAE39DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FAAA0B4" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="7FAAA0B4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FE412B3" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="4FE412B3" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αφήσετε τίποτα να αγγίξει τη βελόνα εφόσον έχετε αφαιρέσει το κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="005E05CB" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="005E05CB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65EEAF25" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="65EEAF25" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10C212F5" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="10C212F5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> τοποθετείτε την προγεμισμένη σύριγγα χωρίς το κάλυμμα σε οποιαδήποτε επιφάνεια, εφόσον έχει αφαιρεθεί το κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="7E408739" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7E408739" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3210E67B" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="3210E67B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D66DD31" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="4D66DD31" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> προσπαθείτε να ωθήσετε τις φυσαλίδες αέρα εκτός της προγεμισμένης σύριγγας. Δεν υπάρχει πρόβλημα εάν υπάρχουν φυσαλίδες αέρα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w14:paraId="1C86229D" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1C86229D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="55"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C90A187" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="0C90A187" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2391696C" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="00E6435B">
+          <w:p w14:paraId="2391696C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Μια σταγόνα φαρμάκου είναι φυσιολογική.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C515E73" w14:textId="77777777" w:rsidR="004B54E6" w:rsidRPr="00CD38BE" w:rsidRDefault="004B54E6" w:rsidP="005B1643">
+    <w:p w14:paraId="5C515E73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="26417AEC" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="26417AEC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2552E04C" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="2552E04C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>4b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77738851" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="77738851" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Πιέστε το δέρμα γύρω από το σημείο της ένεσης πριν από τη χορήγηση της ένεσης.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="0629CDAC" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0629CDAC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39156E00" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="39156E00" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ΠΙΕΣΤΕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="518978DA" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="518978DA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CC3E088" w14:textId="61DC9072" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="0CC3E088" w14:textId="61DC9072" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="62FAB0C2">
-                <v:shape id="Picture 60" o:spid="_x0000_i1035" type="#_x0000_t75" style="width:235.5pt;height:84pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId24" o:title=""/>
+                <v:shape id="Picture 60" o:spid="_x0000_i1035" type="#_x0000_t75" style="width:235.5pt;height:83.25pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="6E3FAEC2" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="6E3FAEC2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21EE2CEC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="21EE2CEC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="493E1886" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="493E1886" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Πιέστε το δέρμα μεταξύ του αντίχειρα και του δείκτη ώστε να δημιουργήσετε ένα εξόγκωμα για την ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="1DECDA81" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1DECDA81" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C203FC4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1C203FC4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C3AFC46" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="1C3AFC46" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Εάν είναι δυνατό, το εξόγκωμα θα πρέπει να έχει πλάτος περίπου 5 cm (2-ίντσες).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22874EDF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="22874EDF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="59C82EDB" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="59C82EDB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BE989D8" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3BE989D8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0959EC3A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0959EC3A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Εισάγετε τη βελόνα μέσα στο δέρμα που πιέζετε.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5EFA77E9" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5EFA77E9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FBA73D4" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6FBA73D4" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ΕΙΣΑΓΑΓΕΤΕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5B4FE479" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5B4FE479" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49D71510" w14:textId="5735E74B" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="49D71510" w14:textId="5735E74B" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="1510FF10">
                 <v:shape id="Picture 61" o:spid="_x0000_i1036" type="#_x0000_t75" style="width:188.25pt;height:99.75pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId25" o:title=""/>
+                  <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="2C181134" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="2C181134" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22FCD1BF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="22FCD1BF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5807536B" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5807536B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Εισάγετε τη βελόνα μέσα στο δέρμα που πιέζετε, είτε ευθύγραμμα είτε υπό γωνία 45 μοιρών.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="4D0CF06E" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="4D0CF06E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3258CFDC" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="3258CFDC" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="142AE7D7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="142AE7D7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> τοποθετείτε το δάκτυλό σας στη ράβδο του εμβόλου κατά την εισαγωγή της βελόνας, καθώς μπορεί να προκληθεί απώλεια φαρμάκου.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04709730" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="04709730" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3607AFB9" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3607AFB9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E64BD23" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="6E64BD23" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>4d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29B8EA77" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="29B8EA77" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Πιέστε αργά την κεφαλή του εμβόλου μέχρι να βρίσκεται πλήρως ανάμεσα στα κλιπ του μηχανισμού κάλυψης της βελόνας. Ενδεχομένως να νιώσετε ή να ακούσετε ένα «κλικ».</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="25136BFA" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="25136BFA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FED138A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5FED138A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ΕΓΧΥΣΤΕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="38CAF7C1" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="38CAF7C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75221D4D" w14:textId="4D8A003A" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="75221D4D" w14:textId="4D8A003A" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="7B9FD4DE">
                 <v:shape id="Picture 62" o:spid="_x0000_i1037" type="#_x0000_t75" style="width:177.75pt;height:97.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId26" o:title=""/>
+                  <v:imagedata r:id="rId29" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="3A628328" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="3A628328" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D8F666D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="5D8F666D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61595018" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="61595018" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> τραβήξετε το έμβολο προς τα πίσω οποιαδήποτε στιγμή.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5A590217" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5A590217" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="704E7895" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="704E7895" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D74F148" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="0D74F148" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> αφαιρέστε τη βελόνα μέχρι να έχει χορηγηθεί όλο το φάρμακο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23B20945" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="23B20945" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="17ED42E5" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="17ED42E5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="001A588A" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="001A588A" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>4e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DC349A7" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="0DC349A7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Διατηρήστε την πίεση στην κεφαλή του εμβόλου και αφαιρέστε τη βελόνα από το δέρμα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="283C4FA9" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="283C4FA9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="042C0805" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="0099547D">
+          <w:p w14:paraId="042C0805" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>ΣΗΚΩΣΤΕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="305FE241" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="305FE241" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC8D9FF" w14:textId="2355D786" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="003A33BC">
+          <w:p w14:paraId="2CC8D9FF" w14:textId="2355D786" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5250"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="0E980348">
-                <v:shape id="Picture 63" o:spid="_x0000_i1038" type="#_x0000_t75" style="width:186pt;height:106.5pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId27" o:title=""/>
+                <v:shape id="Picture 63" o:spid="_x0000_i1038" type="#_x0000_t75" style="width:186pt;height:104.25pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId30" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="01108E45" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="01108E45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6977B08D" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="6977B08D" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FBD025E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="2FBD025E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Διατηρήστε την πίεση στην κεφαλή του εμβόλου και αφαιρέστε τη βελόνα από το δέρμα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="13895623" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="13895623" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="732E906E" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="732E906E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C67C1F9" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="5C67C1F9" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Αφήστε το δέρμα αφού έχετε αφαιρέσει τη βελόνα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="5839083B" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5839083B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16BA26AD" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="16BA26AD" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6A89E5" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="7E6A89E5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Απομακρύνετε αργά τον αντίχειρά σας από την κεφαλή του εμβόλου. Αυτό επιτρέπει στην άδεια προγεμισμένη σύριγγα να μετακινηθεί προς τα επάνω μέχρι να καλυφθεί πλήρως όλη η βελόνα από τον μηχανισμό κάλυψης βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="473E3108" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="473E3108" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EFDAAF5" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="1EFDAAF5" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04944596" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="04944596" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> τρίβετε το σημείο χορήγησης της ένεση.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7C8BF0BA" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7C8BF0BA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37EBD9D2" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="37EBD9D2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E1025ED" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="007D167B">
+          <w:p w14:paraId="6E1025ED" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Εάν υπάρχει αίμα, πιέστε ένα κομμάτι βαμβάκι ή ένα επίθεμα γάζας στο σημείο χορήγησης της ένεσης. Εάν είναι απαραίτητο, τοποθετήστε ένα αυτοκόλλητο επίδεσμο.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F9F04AF" w14:textId="77777777" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="005B1643">
+    <w:p w14:paraId="1F9F04AF" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1643" w:rsidRPr="00CD38BE" w14:paraId="7A64C562" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7A64C562" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="328383D1" w14:textId="29CA7703" w:rsidR="005B1643" w:rsidRPr="00CD38BE" w:rsidRDefault="005B1643" w:rsidP="00E6435B">
+          <w:p w14:paraId="328383D1" w14:textId="29CA7703" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
             <w:r>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t>Ολοκλήρωση και απόρριψη της ένεσης XGEVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="63675A60" w14:textId="77777777" w:rsidTr="0099547D">
+      <w:tr w:rsidR="00A12B36" w14:paraId="63675A60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E02258C" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="6E02258C" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="7525A329" w14:textId="77777777" w:rsidTr="0099547D">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7525A329" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="346A82B8" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="346A82B8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Σημαντικό:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Ποτέ μην επανατοποθετείτε το κάλυμμα της βελόνας.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72D42D1F" w14:textId="20567670" w:rsidR="000A22A9" w:rsidRPr="00CD38BE" w:rsidRDefault="000A22A9" w:rsidP="004F749C">
+    <w:p w14:paraId="72D42D1F" w14:textId="20567670" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="8427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="5247112A" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="5247112A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20B3AB73" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="20B3AB73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>5a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C52C73" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="27C52C73" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:pStyle w:val="Stylebold"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Απορρίψτε τη χρησιμοποιημένη προγεμισμένη σύριγγα και το κάλυμμα της βελόνας στο δοχείο απόρριψης αιχμηρών αντικειμένων.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="0CDE8C97" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0CDE8C97" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B6A6CDA" w14:textId="1786B1F5" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="00980B41" w:rsidP="00E6435B">
+          <w:p w14:paraId="0B6A6CDA" w14:textId="1786B1F5" w:rsidR="00A12B36" w:rsidRDefault="005161D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="1FC79987">
-                <v:shape id="Picture 64" o:spid="_x0000_i1039" type="#_x0000_t75" style="width:150pt;height:108pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
-                  <v:imagedata r:id="rId28" o:title=""/>
+                <v:shape id="Picture 64" o:spid="_x0000_i1039" type="#_x0000_t75" style="width:150pt;height:108.75pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:allowoverlap="f">
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="1F15BAD7" w14:textId="77777777" w:rsidTr="007D167B">
+      <w:tr w:rsidR="00A12B36" w14:paraId="1F15BAD7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50C42278" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="50C42278" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F6B367B" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="0F6B367B" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t>Τα φάρμακα θα πρέπει να απορρίπτονται σύμφωνα με τις κατά τόπους ισχύουσες σχετικές διατάξεις. Ρωτήστε τον φαρμακοποιό σας για το πώς να πετάξετε τα φάρμακα που δεν χρησιμοποιείτε πια. Αυτά τα μέτρα θα βοηθήσουν στην προστασία του περιβάλλοντος.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="62D653D4" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="62D653D4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FAD9FC0" w14:textId="3385B6AE" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="1FAD9FC0" w14:textId="3385B6AE" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C10B8" w:rsidRPr="00CD38BE" w14:paraId="7BF97C87" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="7BF97C87" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0626077A" w14:textId="664EFB78" w:rsidR="005C10B8" w:rsidRPr="00CD38BE" w:rsidRDefault="005C10B8" w:rsidP="00E6435B">
+          <w:p w14:paraId="0626077A" w14:textId="664EFB78" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ανακυκλώνετε την προγεμισμένη σύριγγα και μην την απορρίπτετε στα οικιακά απορρίμματα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0099547D" w:rsidRPr="00CD38BE" w14:paraId="0E1E689C" w14:textId="77777777" w:rsidTr="005C10B8">
+      <w:tr w:rsidR="00A12B36" w14:paraId="0E1E689C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="535AC601" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="535AC601" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
             <w:pPr>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="567" w:hanging="567"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C6AF3F8" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00E6435B">
+          <w:p w14:paraId="5C6AF3F8" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Μην</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> επαναχρησιμοποιείτε την προγεμισμένη σύριγγα.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F9FD149" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="0099547D">
+    <w:p w14:paraId="3F9FD149" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E36D45E" w14:textId="77777777" w:rsidR="0099547D" w:rsidRPr="00CD38BE" w:rsidRDefault="0099547D" w:rsidP="00D0448C">
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:p w14:paraId="0E36D45E" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A12B36">
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="737" w:footer="737" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="095D692E" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF">
+    <w:p w14:paraId="536C7FF8" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041FAF46" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF">
+    <w:p w14:paraId="4416AC9E" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16004AC2" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF"/>
+    <w:p w14:paraId="68D51C59" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02020500000000000000"/>
+    <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -36432,145 +38391,136 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="045A3BB2" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+  <w:p w14:paraId="045A3BB2" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E271C6">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
-[...7 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>34</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="577DE0C7" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="003A2761">
+  <w:p w14:paraId="577DE0C7" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00FF6BDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8930"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:right="96"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> EQ </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -36587,72 +38537,72 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4379D3D4" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF">
+    <w:p w14:paraId="43E2AE47" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="702B2C69" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF">
+    <w:p w14:paraId="67F427CC" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E441B1B" w14:textId="77777777" w:rsidR="00DD4BAF" w:rsidRDefault="00DD4BAF"/>
+    <w:p w14:paraId="694D40C9" w14:textId="77777777" w:rsidR="005161D7" w:rsidRDefault="005161D7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BE54252" w14:textId="77777777" w:rsidR="000A22A9" w:rsidRDefault="000A22A9">
+  <w:p w14:paraId="5BE54252" w14:textId="77777777" w:rsidR="00A12B36" w:rsidRDefault="00A12B36">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D3635A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -39241,234 +41191,233 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1534608690">
+  <w:num w:numId="1" w16cid:durableId="1356930181">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1876232788">
+  <w:num w:numId="2" w16cid:durableId="1021593831">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2027250837">
+  <w:num w:numId="3" w16cid:durableId="212234364">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="928" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1433696918">
+  <w:num w:numId="4" w16cid:durableId="596599807">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="123889649">
+  <w:num w:numId="5" w16cid:durableId="348995972">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="8144726">
+  <w:num w:numId="6" w16cid:durableId="1307853542">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="734813395">
+  <w:num w:numId="7" w16cid:durableId="771514896">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1784689959">
+  <w:num w:numId="8" w16cid:durableId="298465482">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2076464875">
+  <w:num w:numId="9" w16cid:durableId="314530221">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1492332467">
+  <w:num w:numId="10" w16cid:durableId="1942637550">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="113450634">
+  <w:num w:numId="11" w16cid:durableId="469371383">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="797798010">
+  <w:num w:numId="12" w16cid:durableId="944196147">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="954018357">
+  <w:num w:numId="13" w16cid:durableId="613945337">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="318778734">
+  <w:num w:numId="14" w16cid:durableId="412166667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="371806681">
+  <w:num w:numId="15" w16cid:durableId="317223076">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1427918038">
+  <w:num w:numId="16" w16cid:durableId="834999035">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="63915006">
+  <w:num w:numId="17" w16cid:durableId="1765563914">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1680814155">
+  <w:num w:numId="18" w16cid:durableId="327052522">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="188564695">
+  <w:num w:numId="19" w16cid:durableId="856621810">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1398481178">
+  <w:num w:numId="20" w16cid:durableId="703483772">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="601232605">
+  <w:num w:numId="21" w16cid:durableId="1347635532">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="863711423">
+  <w:num w:numId="22" w16cid:durableId="846099083">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1368336981">
+  <w:num w:numId="23" w16cid:durableId="526598790">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="335697219">
+  <w:num w:numId="24" w16cid:durableId="57479755">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="946932601">
+  <w:num w:numId="25" w16cid:durableId="1482188396">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="329910493">
+  <w:num w:numId="26" w16cid:durableId="148982220">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="700281955">
+  <w:num w:numId="27" w16cid:durableId="921335193">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2143839766">
+  <w:num w:numId="28" w16cid:durableId="1188133613">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1065643714">
+  <w:num w:numId="29" w16cid:durableId="1251042065">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="641235388">
+  <w:num w:numId="30" w16cid:durableId="327756670">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1327703359">
+  <w:num w:numId="31" w16cid:durableId="1765806798">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="834302159">
+  <w:num w:numId="32" w16cid:durableId="1843161543">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="2066372771">
+  <w:num w:numId="33" w16cid:durableId="540017496">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Author">
     <w15:presenceInfo w15:providerId="None" w15:userId="Author"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IN" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-IN" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="0" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="3" w:dllVersion="517" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="hu-HU" w:vendorID="7" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="12" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="9" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nb-NO" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-PT" w:vendorID="13" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="1" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="1" w:dllVersion="512" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="22" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2296"/>
+    <o:shapedefaults v:ext="edit" spidmax="2280"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
@@ -39546,1218 +41495,1236 @@
     <w:docVar w:name="vault_nd_c5ae12e5-afd6-4833-a8f8-1eb3c6a98300" w:val=" "/>
     <w:docVar w:name="VAULT_ND_cc910bcc-5942-448b-83be-deb1b363e5bf" w:val=" "/>
     <w:docVar w:name="vault_nd_cd6dfe2a-b333-4b0b-acf6-c1eaa9283796" w:val=" "/>
     <w:docVar w:name="vault_nd_da28a141-5875-4c66-963e-ce26bbc99e1c" w:val=" "/>
     <w:docVar w:name="VAULT_ND_dbca3ebd-b280-417e-906c-8781477ad4af" w:val=" "/>
     <w:docVar w:name="VAULT_ND_debf51a3-ad43-47d3-82d6-b4b9214d3f0f" w:val=" "/>
     <w:docVar w:name="vault_nd_dfefbf80-5d5f-41de-b8a1-be9581d22ffc" w:val=" "/>
     <w:docVar w:name="vault_nd_e3b57b28-6034-40d1-981d-cf722b24a334" w:val=" "/>
     <w:docVar w:name="vault_nd_e3e873bb-e3b0-4afa-8356-4a9210738a5f" w:val=" "/>
     <w:docVar w:name="vault_nd_e458c731-fe74-4d6c-8985-10b0bcdf7066" w:val=" "/>
     <w:docVar w:name="vault_nd_e8bc3562-8f83-47b6-9f37-46e2d58404aa" w:val=" "/>
     <w:docVar w:name="VAULT_ND_eb67b8ed-a250-4b53-a530-5758294f071b" w:val=" "/>
     <w:docVar w:name="vault_nd_ebefe427-632a-4338-91fd-89742e617eff" w:val=" "/>
     <w:docVar w:name="vault_nd_efeaf689-55f2-42e5-9613-7cb4459cfe41" w:val=" "/>
     <w:docVar w:name="vault_nd_f4ceafcf-6473-43d9-9c44-bb935431844c" w:val=" "/>
     <w:docVar w:name="VAULT_ND_f9a517d6-7194-4c12-a6d7-267a8d404ca1" w:val=" "/>
     <w:docVar w:name="vault_nd_f9abd9e2-73b6-4ae9-9511-56d022fd4c35" w:val=" "/>
     <w:docVar w:name="VAULT_ND_fb428f7a-f4bd-4640-b470-11a55d5cb8a4" w:val=" "/>
     <w:docVar w:name="VAULT_ND_fbd2d644-3909-4565-b10b-8418f6a46839" w:val=" "/>
     <w:docVar w:name="Version" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003729C2"/>
     <w:rsid w:val="0000076D"/>
     <w:rsid w:val="00002791"/>
-    <w:rsid w:val="00002992"/>
     <w:rsid w:val="0000322B"/>
     <w:rsid w:val="00003C68"/>
     <w:rsid w:val="00003FE6"/>
     <w:rsid w:val="00004A23"/>
     <w:rsid w:val="00005FF3"/>
     <w:rsid w:val="00007689"/>
     <w:rsid w:val="0001113C"/>
     <w:rsid w:val="00011569"/>
     <w:rsid w:val="00012137"/>
-    <w:rsid w:val="000123E4"/>
     <w:rsid w:val="00014DAD"/>
     <w:rsid w:val="00015376"/>
     <w:rsid w:val="000156BF"/>
     <w:rsid w:val="0001613A"/>
     <w:rsid w:val="00016170"/>
     <w:rsid w:val="00016452"/>
+    <w:rsid w:val="00016669"/>
     <w:rsid w:val="00016875"/>
     <w:rsid w:val="00020675"/>
+    <w:rsid w:val="00020AA5"/>
     <w:rsid w:val="000214A0"/>
     <w:rsid w:val="00021B53"/>
     <w:rsid w:val="00022D18"/>
-    <w:rsid w:val="000230CF"/>
     <w:rsid w:val="00023AEC"/>
     <w:rsid w:val="0002476D"/>
     <w:rsid w:val="00025B94"/>
     <w:rsid w:val="000262AD"/>
+    <w:rsid w:val="0002742F"/>
     <w:rsid w:val="0003073C"/>
     <w:rsid w:val="00031387"/>
     <w:rsid w:val="00032FD7"/>
     <w:rsid w:val="00032FEE"/>
-    <w:rsid w:val="00033725"/>
     <w:rsid w:val="00033D9E"/>
     <w:rsid w:val="0003411C"/>
     <w:rsid w:val="00034B1F"/>
     <w:rsid w:val="00036E63"/>
     <w:rsid w:val="000401B5"/>
     <w:rsid w:val="00042B57"/>
-    <w:rsid w:val="00043BCB"/>
     <w:rsid w:val="00043D46"/>
     <w:rsid w:val="00046BE7"/>
     <w:rsid w:val="0004718B"/>
     <w:rsid w:val="000478E7"/>
-    <w:rsid w:val="00047C32"/>
-    <w:rsid w:val="00047DAB"/>
     <w:rsid w:val="00050AF3"/>
     <w:rsid w:val="00051214"/>
     <w:rsid w:val="00051860"/>
     <w:rsid w:val="00052B91"/>
     <w:rsid w:val="00053C50"/>
     <w:rsid w:val="00054A0B"/>
     <w:rsid w:val="00054CF2"/>
     <w:rsid w:val="000550FA"/>
     <w:rsid w:val="00055405"/>
     <w:rsid w:val="00056516"/>
     <w:rsid w:val="00056724"/>
     <w:rsid w:val="000569BE"/>
     <w:rsid w:val="0006062B"/>
     <w:rsid w:val="00061DAB"/>
     <w:rsid w:val="000621FC"/>
     <w:rsid w:val="00063ED6"/>
     <w:rsid w:val="00063FA6"/>
     <w:rsid w:val="000641B7"/>
     <w:rsid w:val="0006455B"/>
     <w:rsid w:val="000649A2"/>
     <w:rsid w:val="000669BE"/>
-    <w:rsid w:val="00066D6B"/>
     <w:rsid w:val="0006736E"/>
     <w:rsid w:val="000703B8"/>
     <w:rsid w:val="00070888"/>
     <w:rsid w:val="00071C29"/>
     <w:rsid w:val="00076049"/>
     <w:rsid w:val="00076650"/>
     <w:rsid w:val="00077221"/>
     <w:rsid w:val="00077B29"/>
     <w:rsid w:val="000800FF"/>
+    <w:rsid w:val="000802CB"/>
     <w:rsid w:val="00080BB0"/>
     <w:rsid w:val="00080DF5"/>
     <w:rsid w:val="000815FA"/>
     <w:rsid w:val="00083745"/>
     <w:rsid w:val="00084050"/>
     <w:rsid w:val="00084231"/>
     <w:rsid w:val="00084FE4"/>
     <w:rsid w:val="0008528F"/>
     <w:rsid w:val="00085331"/>
     <w:rsid w:val="00085724"/>
-    <w:rsid w:val="00086480"/>
     <w:rsid w:val="000872C5"/>
     <w:rsid w:val="00090222"/>
     <w:rsid w:val="00090750"/>
     <w:rsid w:val="00092DA4"/>
     <w:rsid w:val="00092EB3"/>
     <w:rsid w:val="00093674"/>
     <w:rsid w:val="00096725"/>
     <w:rsid w:val="000A05FB"/>
     <w:rsid w:val="000A118E"/>
     <w:rsid w:val="000A1688"/>
     <w:rsid w:val="000A22A9"/>
     <w:rsid w:val="000A3B08"/>
     <w:rsid w:val="000A67AF"/>
     <w:rsid w:val="000B02E0"/>
     <w:rsid w:val="000B093D"/>
     <w:rsid w:val="000B253F"/>
     <w:rsid w:val="000B2C5D"/>
     <w:rsid w:val="000B2FFB"/>
     <w:rsid w:val="000B33B5"/>
     <w:rsid w:val="000B3D7E"/>
     <w:rsid w:val="000B48BB"/>
     <w:rsid w:val="000B5839"/>
     <w:rsid w:val="000B6F51"/>
     <w:rsid w:val="000B6FFB"/>
     <w:rsid w:val="000C2780"/>
     <w:rsid w:val="000C2F7E"/>
     <w:rsid w:val="000C3999"/>
     <w:rsid w:val="000C75CA"/>
     <w:rsid w:val="000C7620"/>
     <w:rsid w:val="000C79A1"/>
-    <w:rsid w:val="000D0105"/>
     <w:rsid w:val="000D0D13"/>
     <w:rsid w:val="000D17A2"/>
+    <w:rsid w:val="000D1CFF"/>
+    <w:rsid w:val="000D27DD"/>
     <w:rsid w:val="000D30F8"/>
     <w:rsid w:val="000D44F6"/>
     <w:rsid w:val="000D516F"/>
     <w:rsid w:val="000D56A0"/>
     <w:rsid w:val="000D5762"/>
     <w:rsid w:val="000D5A70"/>
     <w:rsid w:val="000D5CA6"/>
     <w:rsid w:val="000E04D8"/>
     <w:rsid w:val="000E06A9"/>
     <w:rsid w:val="000E0722"/>
     <w:rsid w:val="000E2AC6"/>
     <w:rsid w:val="000E3486"/>
     <w:rsid w:val="000E35CF"/>
     <w:rsid w:val="000E5DE7"/>
     <w:rsid w:val="000E5DED"/>
     <w:rsid w:val="000E5F78"/>
     <w:rsid w:val="000E61AE"/>
     <w:rsid w:val="000E62DF"/>
     <w:rsid w:val="000E7FCC"/>
     <w:rsid w:val="000F1472"/>
     <w:rsid w:val="000F2780"/>
     <w:rsid w:val="000F2AA8"/>
     <w:rsid w:val="000F2B56"/>
     <w:rsid w:val="000F2E0B"/>
     <w:rsid w:val="000F45A6"/>
     <w:rsid w:val="000F471E"/>
     <w:rsid w:val="000F4C1C"/>
+    <w:rsid w:val="000F52EC"/>
     <w:rsid w:val="000F5B63"/>
     <w:rsid w:val="000F5F98"/>
     <w:rsid w:val="000F63EC"/>
     <w:rsid w:val="000F66A6"/>
     <w:rsid w:val="000F6D57"/>
     <w:rsid w:val="000F709C"/>
     <w:rsid w:val="000F7D5A"/>
     <w:rsid w:val="001000A5"/>
     <w:rsid w:val="001005E3"/>
     <w:rsid w:val="001020C9"/>
     <w:rsid w:val="0010241C"/>
     <w:rsid w:val="001024FF"/>
     <w:rsid w:val="001025B0"/>
     <w:rsid w:val="001037FD"/>
-    <w:rsid w:val="00105540"/>
     <w:rsid w:val="00105B0E"/>
+    <w:rsid w:val="0010607D"/>
     <w:rsid w:val="00106425"/>
     <w:rsid w:val="00106F44"/>
     <w:rsid w:val="00107063"/>
     <w:rsid w:val="00107F7B"/>
+    <w:rsid w:val="00110DF6"/>
     <w:rsid w:val="00112B76"/>
     <w:rsid w:val="00113387"/>
     <w:rsid w:val="0011367E"/>
     <w:rsid w:val="00113B57"/>
     <w:rsid w:val="0011430C"/>
     <w:rsid w:val="00115804"/>
     <w:rsid w:val="00115FAE"/>
-    <w:rsid w:val="00117A4A"/>
     <w:rsid w:val="00117DAE"/>
     <w:rsid w:val="00122036"/>
     <w:rsid w:val="001223D8"/>
     <w:rsid w:val="00122464"/>
     <w:rsid w:val="001230A3"/>
     <w:rsid w:val="00123388"/>
     <w:rsid w:val="00123CF2"/>
     <w:rsid w:val="001245D4"/>
     <w:rsid w:val="00124972"/>
     <w:rsid w:val="001277BC"/>
     <w:rsid w:val="00130881"/>
     <w:rsid w:val="001328BC"/>
     <w:rsid w:val="00134B39"/>
     <w:rsid w:val="00134C0F"/>
     <w:rsid w:val="00134F12"/>
     <w:rsid w:val="00137420"/>
     <w:rsid w:val="001377DE"/>
     <w:rsid w:val="00140547"/>
     <w:rsid w:val="00141D9D"/>
     <w:rsid w:val="00142C30"/>
     <w:rsid w:val="00143408"/>
     <w:rsid w:val="0014559C"/>
     <w:rsid w:val="001462C8"/>
     <w:rsid w:val="0014677F"/>
     <w:rsid w:val="00146DAB"/>
     <w:rsid w:val="00146F73"/>
     <w:rsid w:val="00150620"/>
     <w:rsid w:val="00150AC2"/>
     <w:rsid w:val="00151BC6"/>
     <w:rsid w:val="00151DBB"/>
     <w:rsid w:val="0015225F"/>
     <w:rsid w:val="001537FA"/>
     <w:rsid w:val="00154AEF"/>
     <w:rsid w:val="00154ECC"/>
     <w:rsid w:val="0015543F"/>
-    <w:rsid w:val="00155FE9"/>
     <w:rsid w:val="00156072"/>
     <w:rsid w:val="00156CCC"/>
     <w:rsid w:val="00157D8A"/>
     <w:rsid w:val="001612D6"/>
     <w:rsid w:val="0016178A"/>
+    <w:rsid w:val="00161BC0"/>
     <w:rsid w:val="00162BFF"/>
     <w:rsid w:val="00165377"/>
     <w:rsid w:val="00165D43"/>
     <w:rsid w:val="001661A6"/>
     <w:rsid w:val="001672A1"/>
     <w:rsid w:val="001674D1"/>
     <w:rsid w:val="00167946"/>
     <w:rsid w:val="00170118"/>
     <w:rsid w:val="0017030F"/>
-    <w:rsid w:val="00172107"/>
     <w:rsid w:val="00172527"/>
     <w:rsid w:val="00173228"/>
     <w:rsid w:val="001733F2"/>
     <w:rsid w:val="0017475C"/>
     <w:rsid w:val="00180E17"/>
     <w:rsid w:val="00181249"/>
+    <w:rsid w:val="00181349"/>
     <w:rsid w:val="0018446D"/>
     <w:rsid w:val="00184F17"/>
     <w:rsid w:val="001861BC"/>
     <w:rsid w:val="00186781"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="00186BFD"/>
     <w:rsid w:val="00186CC5"/>
     <w:rsid w:val="00186FA6"/>
     <w:rsid w:val="0018791C"/>
     <w:rsid w:val="0018795C"/>
     <w:rsid w:val="00187A23"/>
     <w:rsid w:val="00190535"/>
     <w:rsid w:val="001918BF"/>
     <w:rsid w:val="00191F9C"/>
     <w:rsid w:val="0019299E"/>
     <w:rsid w:val="0019315C"/>
     <w:rsid w:val="00193E2C"/>
     <w:rsid w:val="0019470D"/>
     <w:rsid w:val="00195C85"/>
     <w:rsid w:val="00196703"/>
     <w:rsid w:val="00196D46"/>
     <w:rsid w:val="00196E3B"/>
     <w:rsid w:val="00197992"/>
     <w:rsid w:val="001A09FD"/>
     <w:rsid w:val="001A28DE"/>
     <w:rsid w:val="001A34E9"/>
     <w:rsid w:val="001A3879"/>
     <w:rsid w:val="001A4675"/>
     <w:rsid w:val="001A4798"/>
     <w:rsid w:val="001A55F3"/>
     <w:rsid w:val="001A5A81"/>
-    <w:rsid w:val="001A72E8"/>
+    <w:rsid w:val="001A5B1A"/>
     <w:rsid w:val="001B089C"/>
     <w:rsid w:val="001B10D8"/>
     <w:rsid w:val="001B2EDA"/>
     <w:rsid w:val="001B4F0E"/>
     <w:rsid w:val="001B5EE8"/>
     <w:rsid w:val="001B650A"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C00B1"/>
     <w:rsid w:val="001C03E7"/>
     <w:rsid w:val="001C1039"/>
     <w:rsid w:val="001C46AB"/>
     <w:rsid w:val="001C4FEF"/>
     <w:rsid w:val="001C54BD"/>
     <w:rsid w:val="001C5D50"/>
     <w:rsid w:val="001C6AB8"/>
     <w:rsid w:val="001C7434"/>
     <w:rsid w:val="001C758B"/>
     <w:rsid w:val="001C7617"/>
-    <w:rsid w:val="001C7FFA"/>
+    <w:rsid w:val="001C77B6"/>
     <w:rsid w:val="001D1407"/>
     <w:rsid w:val="001D18BD"/>
     <w:rsid w:val="001D4432"/>
     <w:rsid w:val="001D4DD6"/>
     <w:rsid w:val="001D599B"/>
     <w:rsid w:val="001D6018"/>
     <w:rsid w:val="001D76BA"/>
+    <w:rsid w:val="001E1EEC"/>
     <w:rsid w:val="001E751C"/>
     <w:rsid w:val="001F0CFE"/>
     <w:rsid w:val="001F1A51"/>
     <w:rsid w:val="001F2061"/>
     <w:rsid w:val="001F246D"/>
     <w:rsid w:val="001F2A37"/>
     <w:rsid w:val="001F2F35"/>
     <w:rsid w:val="001F2FDB"/>
     <w:rsid w:val="001F3F4B"/>
     <w:rsid w:val="001F5173"/>
     <w:rsid w:val="001F5C2B"/>
     <w:rsid w:val="001F7125"/>
     <w:rsid w:val="00200F04"/>
     <w:rsid w:val="00202070"/>
-    <w:rsid w:val="00202C75"/>
     <w:rsid w:val="00202E2D"/>
+    <w:rsid w:val="00203CA3"/>
     <w:rsid w:val="0020523C"/>
     <w:rsid w:val="0020629B"/>
     <w:rsid w:val="0020638E"/>
     <w:rsid w:val="002063F2"/>
     <w:rsid w:val="00206AD6"/>
     <w:rsid w:val="00206E03"/>
     <w:rsid w:val="002133AC"/>
     <w:rsid w:val="00213A15"/>
     <w:rsid w:val="00213E0B"/>
     <w:rsid w:val="00213E8D"/>
     <w:rsid w:val="00216964"/>
     <w:rsid w:val="00216E88"/>
     <w:rsid w:val="00217A7C"/>
     <w:rsid w:val="002200AE"/>
     <w:rsid w:val="002203E0"/>
     <w:rsid w:val="002207C0"/>
     <w:rsid w:val="002210E7"/>
     <w:rsid w:val="00221338"/>
     <w:rsid w:val="0022166C"/>
     <w:rsid w:val="00221C6F"/>
     <w:rsid w:val="002232ED"/>
     <w:rsid w:val="0022463E"/>
     <w:rsid w:val="00224BFA"/>
     <w:rsid w:val="00226A6A"/>
     <w:rsid w:val="00226B7A"/>
     <w:rsid w:val="00226D4F"/>
     <w:rsid w:val="00227190"/>
     <w:rsid w:val="00227262"/>
     <w:rsid w:val="0022727C"/>
     <w:rsid w:val="00232FA5"/>
     <w:rsid w:val="00233545"/>
     <w:rsid w:val="002345BE"/>
     <w:rsid w:val="00234654"/>
     <w:rsid w:val="00234EB9"/>
     <w:rsid w:val="00235988"/>
     <w:rsid w:val="00237F4C"/>
     <w:rsid w:val="002402E8"/>
+    <w:rsid w:val="0024094F"/>
     <w:rsid w:val="00241168"/>
     <w:rsid w:val="002417D6"/>
     <w:rsid w:val="00241C50"/>
     <w:rsid w:val="00242CB7"/>
     <w:rsid w:val="00243042"/>
     <w:rsid w:val="00243545"/>
     <w:rsid w:val="00244266"/>
     <w:rsid w:val="00244ED4"/>
     <w:rsid w:val="00245576"/>
     <w:rsid w:val="002459E1"/>
     <w:rsid w:val="0024679A"/>
     <w:rsid w:val="00246FA6"/>
     <w:rsid w:val="00250232"/>
     <w:rsid w:val="0025072E"/>
     <w:rsid w:val="00250EA7"/>
     <w:rsid w:val="00251FC2"/>
     <w:rsid w:val="00252EF0"/>
+    <w:rsid w:val="00254195"/>
     <w:rsid w:val="00254495"/>
     <w:rsid w:val="00254731"/>
     <w:rsid w:val="00255750"/>
     <w:rsid w:val="00256256"/>
     <w:rsid w:val="0025629D"/>
     <w:rsid w:val="002573D0"/>
     <w:rsid w:val="002575B6"/>
     <w:rsid w:val="002575D9"/>
     <w:rsid w:val="002600E7"/>
     <w:rsid w:val="0026299E"/>
     <w:rsid w:val="00262EC2"/>
     <w:rsid w:val="00264AAE"/>
     <w:rsid w:val="00264CDF"/>
     <w:rsid w:val="002677AF"/>
     <w:rsid w:val="00270F39"/>
-    <w:rsid w:val="00271284"/>
     <w:rsid w:val="0027131B"/>
     <w:rsid w:val="002715D6"/>
     <w:rsid w:val="002719E9"/>
     <w:rsid w:val="00271A21"/>
     <w:rsid w:val="00272B45"/>
     <w:rsid w:val="00272B52"/>
     <w:rsid w:val="002754CF"/>
     <w:rsid w:val="00275634"/>
     <w:rsid w:val="002758B5"/>
+    <w:rsid w:val="00275B53"/>
     <w:rsid w:val="0027618A"/>
     <w:rsid w:val="00276AD6"/>
     <w:rsid w:val="00276F45"/>
     <w:rsid w:val="002822D2"/>
     <w:rsid w:val="0028305A"/>
     <w:rsid w:val="00285D60"/>
+    <w:rsid w:val="002862DF"/>
     <w:rsid w:val="002869B2"/>
     <w:rsid w:val="00290D42"/>
     <w:rsid w:val="00290DB9"/>
     <w:rsid w:val="00290F6C"/>
     <w:rsid w:val="00292872"/>
     <w:rsid w:val="0029359D"/>
     <w:rsid w:val="0029400E"/>
     <w:rsid w:val="00294576"/>
     <w:rsid w:val="00294DDB"/>
     <w:rsid w:val="00294EE1"/>
     <w:rsid w:val="00294F2A"/>
     <w:rsid w:val="0029775C"/>
     <w:rsid w:val="00297AB4"/>
     <w:rsid w:val="002A1F4A"/>
     <w:rsid w:val="002A3441"/>
     <w:rsid w:val="002A3463"/>
     <w:rsid w:val="002A3883"/>
     <w:rsid w:val="002A4606"/>
     <w:rsid w:val="002A54B8"/>
     <w:rsid w:val="002A550E"/>
     <w:rsid w:val="002B03FF"/>
     <w:rsid w:val="002B0A02"/>
     <w:rsid w:val="002B2480"/>
     <w:rsid w:val="002B3407"/>
     <w:rsid w:val="002B3CF5"/>
     <w:rsid w:val="002B3FB8"/>
     <w:rsid w:val="002B455B"/>
     <w:rsid w:val="002B4A1F"/>
-    <w:rsid w:val="002B5193"/>
     <w:rsid w:val="002B566A"/>
     <w:rsid w:val="002B7906"/>
     <w:rsid w:val="002C2DE7"/>
     <w:rsid w:val="002C3AF1"/>
     <w:rsid w:val="002C3F5B"/>
     <w:rsid w:val="002C3FCD"/>
     <w:rsid w:val="002C46D5"/>
     <w:rsid w:val="002C5AAD"/>
     <w:rsid w:val="002C5B25"/>
     <w:rsid w:val="002C5FF1"/>
     <w:rsid w:val="002C734E"/>
     <w:rsid w:val="002D15CB"/>
     <w:rsid w:val="002D167F"/>
     <w:rsid w:val="002D3DE7"/>
     <w:rsid w:val="002D5E6A"/>
     <w:rsid w:val="002D6029"/>
     <w:rsid w:val="002D60FC"/>
     <w:rsid w:val="002D691E"/>
     <w:rsid w:val="002D6946"/>
     <w:rsid w:val="002D7750"/>
     <w:rsid w:val="002D79E9"/>
     <w:rsid w:val="002E0763"/>
     <w:rsid w:val="002E0CD4"/>
     <w:rsid w:val="002E0D95"/>
     <w:rsid w:val="002E1D36"/>
     <w:rsid w:val="002E3DB1"/>
+    <w:rsid w:val="002E3F2E"/>
     <w:rsid w:val="002E3FAE"/>
     <w:rsid w:val="002E4B27"/>
     <w:rsid w:val="002E4EF2"/>
     <w:rsid w:val="002E51D0"/>
     <w:rsid w:val="002E6551"/>
     <w:rsid w:val="002E66A8"/>
+    <w:rsid w:val="002E7405"/>
     <w:rsid w:val="002F0776"/>
+    <w:rsid w:val="002F1051"/>
     <w:rsid w:val="002F1ACC"/>
     <w:rsid w:val="002F2813"/>
     <w:rsid w:val="002F3AB0"/>
     <w:rsid w:val="002F3D84"/>
     <w:rsid w:val="002F45FF"/>
     <w:rsid w:val="002F5344"/>
     <w:rsid w:val="002F580B"/>
+    <w:rsid w:val="002F5911"/>
     <w:rsid w:val="002F5FE9"/>
     <w:rsid w:val="002F649B"/>
     <w:rsid w:val="002F6ACF"/>
     <w:rsid w:val="002F6E92"/>
+    <w:rsid w:val="002F7230"/>
     <w:rsid w:val="002F741E"/>
     <w:rsid w:val="002F77DF"/>
     <w:rsid w:val="0030104E"/>
     <w:rsid w:val="003017CE"/>
     <w:rsid w:val="00301DD8"/>
     <w:rsid w:val="00301E16"/>
     <w:rsid w:val="00301E65"/>
     <w:rsid w:val="0030206A"/>
     <w:rsid w:val="003022E0"/>
     <w:rsid w:val="00303FE5"/>
     <w:rsid w:val="00304628"/>
     <w:rsid w:val="0030507D"/>
     <w:rsid w:val="0030535F"/>
     <w:rsid w:val="00305E99"/>
     <w:rsid w:val="003061CE"/>
     <w:rsid w:val="00306638"/>
     <w:rsid w:val="00307864"/>
     <w:rsid w:val="00310223"/>
     <w:rsid w:val="003104F9"/>
     <w:rsid w:val="0031184C"/>
     <w:rsid w:val="00311B8A"/>
     <w:rsid w:val="00313920"/>
     <w:rsid w:val="00313BA2"/>
     <w:rsid w:val="00314E11"/>
     <w:rsid w:val="003155C9"/>
     <w:rsid w:val="00315664"/>
     <w:rsid w:val="00316966"/>
     <w:rsid w:val="00317548"/>
     <w:rsid w:val="00317E46"/>
     <w:rsid w:val="00320DD9"/>
     <w:rsid w:val="00320FD7"/>
-    <w:rsid w:val="003211A8"/>
     <w:rsid w:val="003237FE"/>
     <w:rsid w:val="00324911"/>
     <w:rsid w:val="0032616C"/>
     <w:rsid w:val="003270E4"/>
     <w:rsid w:val="0032725A"/>
     <w:rsid w:val="00330AA2"/>
     <w:rsid w:val="003311BB"/>
-    <w:rsid w:val="003327EB"/>
     <w:rsid w:val="00333797"/>
     <w:rsid w:val="00334FA1"/>
     <w:rsid w:val="003350A0"/>
     <w:rsid w:val="003361E3"/>
     <w:rsid w:val="00336206"/>
     <w:rsid w:val="0033623A"/>
     <w:rsid w:val="00337160"/>
     <w:rsid w:val="00340A58"/>
     <w:rsid w:val="00342518"/>
     <w:rsid w:val="00342BC6"/>
     <w:rsid w:val="00342D45"/>
     <w:rsid w:val="0034338B"/>
     <w:rsid w:val="0034489E"/>
     <w:rsid w:val="003454A7"/>
     <w:rsid w:val="00345A60"/>
     <w:rsid w:val="00345AE1"/>
     <w:rsid w:val="00345F83"/>
     <w:rsid w:val="00346D9C"/>
     <w:rsid w:val="003479AC"/>
     <w:rsid w:val="00351597"/>
     <w:rsid w:val="00353722"/>
     <w:rsid w:val="00353EE5"/>
     <w:rsid w:val="00355AA7"/>
     <w:rsid w:val="00355B06"/>
     <w:rsid w:val="003576DE"/>
     <w:rsid w:val="0036010B"/>
     <w:rsid w:val="0036194F"/>
     <w:rsid w:val="00362BDC"/>
     <w:rsid w:val="0036580D"/>
     <w:rsid w:val="00366219"/>
     <w:rsid w:val="00366638"/>
     <w:rsid w:val="00367F6F"/>
     <w:rsid w:val="00370AF4"/>
     <w:rsid w:val="00370B1E"/>
     <w:rsid w:val="00370CD1"/>
     <w:rsid w:val="00370D49"/>
     <w:rsid w:val="003710E9"/>
     <w:rsid w:val="003717E4"/>
     <w:rsid w:val="00372304"/>
     <w:rsid w:val="003729C2"/>
     <w:rsid w:val="00372C6E"/>
     <w:rsid w:val="003737DB"/>
     <w:rsid w:val="003743D3"/>
     <w:rsid w:val="003748C9"/>
     <w:rsid w:val="00374BB6"/>
     <w:rsid w:val="00374F30"/>
     <w:rsid w:val="00375241"/>
     <w:rsid w:val="0037549A"/>
+    <w:rsid w:val="00375BB7"/>
     <w:rsid w:val="00380C56"/>
     <w:rsid w:val="00381E1A"/>
     <w:rsid w:val="003823AD"/>
     <w:rsid w:val="00382EF7"/>
     <w:rsid w:val="00383079"/>
+    <w:rsid w:val="00383308"/>
     <w:rsid w:val="00384137"/>
     <w:rsid w:val="00384AEB"/>
     <w:rsid w:val="00385232"/>
     <w:rsid w:val="003852FB"/>
     <w:rsid w:val="0038591A"/>
     <w:rsid w:val="00385E10"/>
-    <w:rsid w:val="0038611D"/>
     <w:rsid w:val="00386767"/>
     <w:rsid w:val="00386FDB"/>
+    <w:rsid w:val="0038709A"/>
     <w:rsid w:val="0038769B"/>
     <w:rsid w:val="00387B31"/>
     <w:rsid w:val="00391DEB"/>
     <w:rsid w:val="00392A23"/>
     <w:rsid w:val="00392D06"/>
     <w:rsid w:val="0039325D"/>
     <w:rsid w:val="003948A0"/>
     <w:rsid w:val="003950C1"/>
     <w:rsid w:val="003954E7"/>
     <w:rsid w:val="00396A06"/>
     <w:rsid w:val="00396EF4"/>
     <w:rsid w:val="0039710F"/>
     <w:rsid w:val="00397AEA"/>
     <w:rsid w:val="003A0770"/>
-    <w:rsid w:val="003A13CF"/>
     <w:rsid w:val="003A1641"/>
     <w:rsid w:val="003A18B1"/>
     <w:rsid w:val="003A2761"/>
     <w:rsid w:val="003A2A9F"/>
     <w:rsid w:val="003A33BC"/>
     <w:rsid w:val="003A3573"/>
     <w:rsid w:val="003A3CCA"/>
     <w:rsid w:val="003A607E"/>
     <w:rsid w:val="003A7024"/>
     <w:rsid w:val="003B078C"/>
     <w:rsid w:val="003B09CC"/>
     <w:rsid w:val="003B1DE3"/>
     <w:rsid w:val="003B1F76"/>
     <w:rsid w:val="003B3495"/>
     <w:rsid w:val="003B5AEC"/>
     <w:rsid w:val="003B5EAF"/>
     <w:rsid w:val="003B5FFE"/>
     <w:rsid w:val="003B706D"/>
     <w:rsid w:val="003C070D"/>
-    <w:rsid w:val="003C0EE4"/>
     <w:rsid w:val="003C1B12"/>
     <w:rsid w:val="003C3595"/>
     <w:rsid w:val="003C36BF"/>
     <w:rsid w:val="003C3E29"/>
     <w:rsid w:val="003C41C2"/>
     <w:rsid w:val="003C4419"/>
     <w:rsid w:val="003C4F95"/>
     <w:rsid w:val="003C674B"/>
     <w:rsid w:val="003C6DA6"/>
     <w:rsid w:val="003C706A"/>
     <w:rsid w:val="003C7BF8"/>
     <w:rsid w:val="003D0088"/>
     <w:rsid w:val="003D055D"/>
     <w:rsid w:val="003D0A9E"/>
     <w:rsid w:val="003D215B"/>
     <w:rsid w:val="003D2725"/>
     <w:rsid w:val="003D3AA0"/>
     <w:rsid w:val="003D4620"/>
     <w:rsid w:val="003D4D00"/>
     <w:rsid w:val="003D5EBC"/>
     <w:rsid w:val="003D7395"/>
     <w:rsid w:val="003E1582"/>
     <w:rsid w:val="003E15C4"/>
     <w:rsid w:val="003E39AF"/>
     <w:rsid w:val="003E47CC"/>
     <w:rsid w:val="003E54E1"/>
     <w:rsid w:val="003E569C"/>
+    <w:rsid w:val="003F025E"/>
     <w:rsid w:val="003F1E35"/>
     <w:rsid w:val="003F2B89"/>
+    <w:rsid w:val="003F3DA3"/>
     <w:rsid w:val="003F3E71"/>
-    <w:rsid w:val="003F4975"/>
     <w:rsid w:val="003F4D22"/>
     <w:rsid w:val="003F6E17"/>
     <w:rsid w:val="003F753D"/>
     <w:rsid w:val="00401294"/>
     <w:rsid w:val="0040192F"/>
     <w:rsid w:val="00403114"/>
     <w:rsid w:val="00403C29"/>
     <w:rsid w:val="004046DD"/>
     <w:rsid w:val="004048D7"/>
     <w:rsid w:val="00404A06"/>
     <w:rsid w:val="00404CCA"/>
     <w:rsid w:val="00405BC2"/>
     <w:rsid w:val="0040647D"/>
     <w:rsid w:val="00407DE8"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="00410462"/>
     <w:rsid w:val="00410D6B"/>
     <w:rsid w:val="00415790"/>
     <w:rsid w:val="004159DD"/>
     <w:rsid w:val="00415AA1"/>
+    <w:rsid w:val="00416C31"/>
     <w:rsid w:val="00416DEB"/>
     <w:rsid w:val="00417D52"/>
     <w:rsid w:val="00417F62"/>
     <w:rsid w:val="0042036F"/>
     <w:rsid w:val="0042142F"/>
     <w:rsid w:val="00421AC5"/>
     <w:rsid w:val="004221B9"/>
     <w:rsid w:val="00422441"/>
     <w:rsid w:val="0042252F"/>
     <w:rsid w:val="00422A7F"/>
     <w:rsid w:val="00422D83"/>
     <w:rsid w:val="004236C3"/>
     <w:rsid w:val="00423C2B"/>
     <w:rsid w:val="004244B4"/>
     <w:rsid w:val="00424A4A"/>
     <w:rsid w:val="00424D1A"/>
     <w:rsid w:val="004250E4"/>
     <w:rsid w:val="00425244"/>
     <w:rsid w:val="00425E39"/>
     <w:rsid w:val="00426968"/>
     <w:rsid w:val="00427DC5"/>
     <w:rsid w:val="00430173"/>
     <w:rsid w:val="004305D9"/>
     <w:rsid w:val="00431520"/>
     <w:rsid w:val="00432094"/>
     <w:rsid w:val="004342AB"/>
     <w:rsid w:val="00434355"/>
     <w:rsid w:val="004343ED"/>
     <w:rsid w:val="0043457B"/>
+    <w:rsid w:val="004349E3"/>
     <w:rsid w:val="0043716B"/>
     <w:rsid w:val="0044146D"/>
+    <w:rsid w:val="0044181C"/>
     <w:rsid w:val="004418B7"/>
     <w:rsid w:val="00442B51"/>
     <w:rsid w:val="00443511"/>
     <w:rsid w:val="00443585"/>
     <w:rsid w:val="00443DF6"/>
     <w:rsid w:val="00444D07"/>
     <w:rsid w:val="00445141"/>
     <w:rsid w:val="00446CA5"/>
     <w:rsid w:val="00450A9F"/>
     <w:rsid w:val="00450B4D"/>
     <w:rsid w:val="00450D1F"/>
     <w:rsid w:val="004516D7"/>
     <w:rsid w:val="0045269C"/>
     <w:rsid w:val="004526C4"/>
     <w:rsid w:val="00452D61"/>
     <w:rsid w:val="004543BD"/>
     <w:rsid w:val="00454A6C"/>
     <w:rsid w:val="00455016"/>
+    <w:rsid w:val="00455C4D"/>
     <w:rsid w:val="00456217"/>
     <w:rsid w:val="00460A80"/>
     <w:rsid w:val="0046104A"/>
     <w:rsid w:val="00461AFC"/>
     <w:rsid w:val="00461E4F"/>
     <w:rsid w:val="00462218"/>
     <w:rsid w:val="004636D6"/>
     <w:rsid w:val="00464A87"/>
     <w:rsid w:val="0046602F"/>
     <w:rsid w:val="004666FB"/>
     <w:rsid w:val="004678F6"/>
     <w:rsid w:val="00467EC6"/>
     <w:rsid w:val="00474709"/>
     <w:rsid w:val="00474BE0"/>
     <w:rsid w:val="004754BD"/>
     <w:rsid w:val="00475608"/>
     <w:rsid w:val="00476216"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="004773F5"/>
     <w:rsid w:val="00480FA8"/>
     <w:rsid w:val="00481791"/>
     <w:rsid w:val="00481B2B"/>
     <w:rsid w:val="004821A0"/>
     <w:rsid w:val="00483AD0"/>
     <w:rsid w:val="00483F42"/>
     <w:rsid w:val="004852ED"/>
     <w:rsid w:val="00485997"/>
     <w:rsid w:val="004866AD"/>
     <w:rsid w:val="00486A6E"/>
     <w:rsid w:val="00486C8B"/>
     <w:rsid w:val="00491420"/>
     <w:rsid w:val="0049213E"/>
+    <w:rsid w:val="00492F7B"/>
     <w:rsid w:val="00493D0E"/>
     <w:rsid w:val="00494435"/>
     <w:rsid w:val="00495961"/>
     <w:rsid w:val="00495E07"/>
     <w:rsid w:val="004964DC"/>
+    <w:rsid w:val="0049672E"/>
     <w:rsid w:val="0049673B"/>
     <w:rsid w:val="004974AA"/>
     <w:rsid w:val="00497D7E"/>
     <w:rsid w:val="004A0EBC"/>
     <w:rsid w:val="004A0F7D"/>
     <w:rsid w:val="004A1DF5"/>
     <w:rsid w:val="004A2444"/>
     <w:rsid w:val="004A2A8F"/>
     <w:rsid w:val="004A33EF"/>
     <w:rsid w:val="004A46C8"/>
     <w:rsid w:val="004A51E6"/>
     <w:rsid w:val="004A523F"/>
-    <w:rsid w:val="004A532B"/>
     <w:rsid w:val="004A5820"/>
     <w:rsid w:val="004A5DA4"/>
     <w:rsid w:val="004A7E70"/>
     <w:rsid w:val="004B15BD"/>
     <w:rsid w:val="004B1AB1"/>
     <w:rsid w:val="004B20B1"/>
     <w:rsid w:val="004B253B"/>
     <w:rsid w:val="004B2D39"/>
     <w:rsid w:val="004B326F"/>
     <w:rsid w:val="004B341E"/>
     <w:rsid w:val="004B3B8C"/>
     <w:rsid w:val="004B46FC"/>
     <w:rsid w:val="004B54E6"/>
     <w:rsid w:val="004B5677"/>
     <w:rsid w:val="004B5734"/>
     <w:rsid w:val="004B5CD4"/>
     <w:rsid w:val="004B6607"/>
     <w:rsid w:val="004B6A2C"/>
     <w:rsid w:val="004B6F72"/>
     <w:rsid w:val="004B7762"/>
-    <w:rsid w:val="004C0622"/>
+    <w:rsid w:val="004C070B"/>
     <w:rsid w:val="004C191F"/>
     <w:rsid w:val="004C19FF"/>
     <w:rsid w:val="004C1BC5"/>
     <w:rsid w:val="004C3401"/>
-    <w:rsid w:val="004C40A2"/>
     <w:rsid w:val="004C4773"/>
     <w:rsid w:val="004C5B1B"/>
     <w:rsid w:val="004C62B4"/>
     <w:rsid w:val="004C6EEF"/>
+    <w:rsid w:val="004D10D9"/>
     <w:rsid w:val="004D1F5E"/>
     <w:rsid w:val="004D3BD6"/>
     <w:rsid w:val="004D43AC"/>
     <w:rsid w:val="004D445B"/>
     <w:rsid w:val="004D4AB6"/>
     <w:rsid w:val="004D5775"/>
     <w:rsid w:val="004D5C3F"/>
     <w:rsid w:val="004D6351"/>
     <w:rsid w:val="004D6877"/>
     <w:rsid w:val="004D6967"/>
     <w:rsid w:val="004D6A51"/>
     <w:rsid w:val="004D7B79"/>
     <w:rsid w:val="004E02EC"/>
     <w:rsid w:val="004E06ED"/>
     <w:rsid w:val="004E1FC1"/>
     <w:rsid w:val="004E20C9"/>
     <w:rsid w:val="004E23DA"/>
     <w:rsid w:val="004E37CE"/>
     <w:rsid w:val="004E51E0"/>
     <w:rsid w:val="004E70CE"/>
     <w:rsid w:val="004E7D98"/>
     <w:rsid w:val="004F0DF8"/>
     <w:rsid w:val="004F18B2"/>
+    <w:rsid w:val="004F25DE"/>
     <w:rsid w:val="004F4237"/>
     <w:rsid w:val="004F4F1C"/>
     <w:rsid w:val="004F59EB"/>
+    <w:rsid w:val="004F5CFA"/>
     <w:rsid w:val="004F6671"/>
     <w:rsid w:val="004F6C9E"/>
     <w:rsid w:val="004F6EF3"/>
     <w:rsid w:val="004F749C"/>
     <w:rsid w:val="00500353"/>
     <w:rsid w:val="005007B8"/>
     <w:rsid w:val="0050455C"/>
-    <w:rsid w:val="00505A9A"/>
     <w:rsid w:val="005060FE"/>
     <w:rsid w:val="0050764B"/>
     <w:rsid w:val="00510622"/>
     <w:rsid w:val="00510E1B"/>
     <w:rsid w:val="00512867"/>
     <w:rsid w:val="00512E98"/>
     <w:rsid w:val="00513774"/>
     <w:rsid w:val="005152B9"/>
     <w:rsid w:val="005155D1"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="005161D7"/>
     <w:rsid w:val="00516FDC"/>
     <w:rsid w:val="005173E3"/>
     <w:rsid w:val="005178E4"/>
     <w:rsid w:val="00517F7D"/>
     <w:rsid w:val="00520C4F"/>
     <w:rsid w:val="00521814"/>
     <w:rsid w:val="00521874"/>
     <w:rsid w:val="00521BFC"/>
     <w:rsid w:val="00524866"/>
     <w:rsid w:val="005253E2"/>
     <w:rsid w:val="0052549D"/>
     <w:rsid w:val="0052580F"/>
     <w:rsid w:val="00525EBA"/>
     <w:rsid w:val="00526A51"/>
     <w:rsid w:val="00526CB9"/>
     <w:rsid w:val="0053197F"/>
     <w:rsid w:val="00532812"/>
     <w:rsid w:val="00532C0B"/>
     <w:rsid w:val="00532EF3"/>
     <w:rsid w:val="00534C02"/>
     <w:rsid w:val="005375D9"/>
     <w:rsid w:val="00537B75"/>
     <w:rsid w:val="00541FAD"/>
     <w:rsid w:val="00543EF0"/>
     <w:rsid w:val="00544489"/>
     <w:rsid w:val="00545636"/>
     <w:rsid w:val="00545C3C"/>
     <w:rsid w:val="0054617B"/>
     <w:rsid w:val="00546B77"/>
     <w:rsid w:val="00546FA4"/>
     <w:rsid w:val="00551750"/>
     <w:rsid w:val="005517EC"/>
     <w:rsid w:val="00553EBA"/>
     <w:rsid w:val="00553F24"/>
     <w:rsid w:val="00554214"/>
     <w:rsid w:val="00554A3D"/>
     <w:rsid w:val="0055546F"/>
-    <w:rsid w:val="00556105"/>
     <w:rsid w:val="00556D22"/>
     <w:rsid w:val="00556F94"/>
     <w:rsid w:val="005571FC"/>
     <w:rsid w:val="00557638"/>
     <w:rsid w:val="0056103F"/>
     <w:rsid w:val="005616DD"/>
     <w:rsid w:val="005618A2"/>
     <w:rsid w:val="00561DBF"/>
     <w:rsid w:val="00562690"/>
     <w:rsid w:val="00563334"/>
     <w:rsid w:val="00563BF5"/>
     <w:rsid w:val="00564042"/>
     <w:rsid w:val="00564B22"/>
     <w:rsid w:val="00565AAE"/>
     <w:rsid w:val="00565DB7"/>
     <w:rsid w:val="00566531"/>
     <w:rsid w:val="00566854"/>
     <w:rsid w:val="00572982"/>
     <w:rsid w:val="00573D5B"/>
     <w:rsid w:val="00574D63"/>
     <w:rsid w:val="00574E8B"/>
     <w:rsid w:val="00575532"/>
     <w:rsid w:val="00576257"/>
     <w:rsid w:val="005765D5"/>
     <w:rsid w:val="00577B8D"/>
     <w:rsid w:val="00580973"/>
     <w:rsid w:val="00583ABC"/>
+    <w:rsid w:val="00583B2B"/>
     <w:rsid w:val="00583CA3"/>
     <w:rsid w:val="00584ECD"/>
     <w:rsid w:val="005850AC"/>
-    <w:rsid w:val="005853F6"/>
     <w:rsid w:val="00585C3F"/>
     <w:rsid w:val="00586053"/>
     <w:rsid w:val="00586B0F"/>
     <w:rsid w:val="00586BE5"/>
     <w:rsid w:val="00586DB9"/>
     <w:rsid w:val="00587777"/>
     <w:rsid w:val="00587E68"/>
     <w:rsid w:val="00590AAD"/>
     <w:rsid w:val="00591B9D"/>
     <w:rsid w:val="00592ABC"/>
     <w:rsid w:val="00592EC6"/>
     <w:rsid w:val="00593773"/>
     <w:rsid w:val="00593C1D"/>
-    <w:rsid w:val="005945C4"/>
     <w:rsid w:val="005948C3"/>
     <w:rsid w:val="00595670"/>
     <w:rsid w:val="00595D8F"/>
     <w:rsid w:val="00595E8C"/>
     <w:rsid w:val="00596500"/>
-    <w:rsid w:val="0059799D"/>
     <w:rsid w:val="005A052B"/>
     <w:rsid w:val="005A0CB5"/>
     <w:rsid w:val="005A0DBA"/>
-    <w:rsid w:val="005A140C"/>
     <w:rsid w:val="005A146D"/>
     <w:rsid w:val="005A24B2"/>
     <w:rsid w:val="005A3B8B"/>
     <w:rsid w:val="005A40CA"/>
     <w:rsid w:val="005A4440"/>
     <w:rsid w:val="005A4DAB"/>
     <w:rsid w:val="005A4EA8"/>
     <w:rsid w:val="005A5185"/>
     <w:rsid w:val="005A55E1"/>
     <w:rsid w:val="005A5B43"/>
     <w:rsid w:val="005A7C49"/>
     <w:rsid w:val="005B025A"/>
     <w:rsid w:val="005B0906"/>
     <w:rsid w:val="005B1643"/>
     <w:rsid w:val="005B1EF5"/>
+    <w:rsid w:val="005B375F"/>
     <w:rsid w:val="005B397D"/>
     <w:rsid w:val="005B4B44"/>
     <w:rsid w:val="005B7D44"/>
-    <w:rsid w:val="005C0470"/>
+    <w:rsid w:val="005C0B63"/>
     <w:rsid w:val="005C10B8"/>
     <w:rsid w:val="005C1822"/>
     <w:rsid w:val="005C192B"/>
     <w:rsid w:val="005C1B44"/>
-    <w:rsid w:val="005C2A3A"/>
     <w:rsid w:val="005C2EB2"/>
     <w:rsid w:val="005C3D02"/>
     <w:rsid w:val="005C467A"/>
     <w:rsid w:val="005C575D"/>
     <w:rsid w:val="005C7281"/>
+    <w:rsid w:val="005C72CB"/>
     <w:rsid w:val="005C7A89"/>
     <w:rsid w:val="005C7F2B"/>
     <w:rsid w:val="005D17B7"/>
     <w:rsid w:val="005D3CA6"/>
     <w:rsid w:val="005D3CC7"/>
     <w:rsid w:val="005D5882"/>
     <w:rsid w:val="005D702D"/>
     <w:rsid w:val="005D7B08"/>
     <w:rsid w:val="005E0670"/>
     <w:rsid w:val="005E1ECD"/>
     <w:rsid w:val="005E217F"/>
     <w:rsid w:val="005E34F4"/>
     <w:rsid w:val="005E4103"/>
     <w:rsid w:val="005E4338"/>
     <w:rsid w:val="005E48A3"/>
     <w:rsid w:val="005E4C99"/>
     <w:rsid w:val="005E5F85"/>
     <w:rsid w:val="005F0BA7"/>
     <w:rsid w:val="005F15EF"/>
     <w:rsid w:val="005F1BDC"/>
     <w:rsid w:val="005F284B"/>
     <w:rsid w:val="005F331C"/>
     <w:rsid w:val="005F3FCF"/>
+    <w:rsid w:val="005F46A9"/>
     <w:rsid w:val="005F47DE"/>
     <w:rsid w:val="005F5CE9"/>
     <w:rsid w:val="005F6372"/>
     <w:rsid w:val="005F7975"/>
     <w:rsid w:val="00600A32"/>
     <w:rsid w:val="00600AA4"/>
     <w:rsid w:val="00600E1A"/>
     <w:rsid w:val="00601F8F"/>
     <w:rsid w:val="00604749"/>
+    <w:rsid w:val="00606CC1"/>
     <w:rsid w:val="00606D38"/>
     <w:rsid w:val="0060728D"/>
     <w:rsid w:val="00610F5E"/>
     <w:rsid w:val="0061272A"/>
     <w:rsid w:val="00613548"/>
     <w:rsid w:val="00613AFC"/>
     <w:rsid w:val="00613D7B"/>
     <w:rsid w:val="00614FA7"/>
     <w:rsid w:val="0061667F"/>
     <w:rsid w:val="0061742C"/>
     <w:rsid w:val="00617D39"/>
     <w:rsid w:val="00620305"/>
     <w:rsid w:val="006207A5"/>
     <w:rsid w:val="00621532"/>
     <w:rsid w:val="00622040"/>
     <w:rsid w:val="00623446"/>
     <w:rsid w:val="0062371F"/>
     <w:rsid w:val="00624B9A"/>
     <w:rsid w:val="00624C93"/>
     <w:rsid w:val="00625191"/>
     <w:rsid w:val="00625844"/>
     <w:rsid w:val="006259EF"/>
     <w:rsid w:val="00626C85"/>
     <w:rsid w:val="006278FF"/>
     <w:rsid w:val="00627B45"/>
     <w:rsid w:val="00630C6E"/>
     <w:rsid w:val="00632503"/>
     <w:rsid w:val="006336D2"/>
     <w:rsid w:val="006348AF"/>
     <w:rsid w:val="00635B9D"/>
+    <w:rsid w:val="00637093"/>
     <w:rsid w:val="00640583"/>
     <w:rsid w:val="00640FAA"/>
     <w:rsid w:val="00641B09"/>
     <w:rsid w:val="0064210C"/>
     <w:rsid w:val="00642376"/>
     <w:rsid w:val="00642F15"/>
+    <w:rsid w:val="00642FCC"/>
     <w:rsid w:val="00643830"/>
     <w:rsid w:val="00643FB1"/>
     <w:rsid w:val="00645340"/>
     <w:rsid w:val="00650669"/>
     <w:rsid w:val="00650CF1"/>
+    <w:rsid w:val="006516C2"/>
     <w:rsid w:val="0065177C"/>
     <w:rsid w:val="00651799"/>
     <w:rsid w:val="00652506"/>
     <w:rsid w:val="00654B76"/>
     <w:rsid w:val="00654EA1"/>
     <w:rsid w:val="0065582C"/>
     <w:rsid w:val="006562B9"/>
+    <w:rsid w:val="00656D50"/>
     <w:rsid w:val="00657A4B"/>
     <w:rsid w:val="0066075A"/>
     <w:rsid w:val="00660BEC"/>
     <w:rsid w:val="0066344A"/>
     <w:rsid w:val="00664452"/>
     <w:rsid w:val="00665202"/>
     <w:rsid w:val="006678E4"/>
     <w:rsid w:val="00667EFD"/>
     <w:rsid w:val="006704B1"/>
     <w:rsid w:val="006716B8"/>
     <w:rsid w:val="0067197A"/>
-    <w:rsid w:val="00672055"/>
     <w:rsid w:val="00672132"/>
     <w:rsid w:val="00672921"/>
     <w:rsid w:val="00672E67"/>
     <w:rsid w:val="006737AB"/>
     <w:rsid w:val="0067415F"/>
     <w:rsid w:val="00675472"/>
     <w:rsid w:val="00675922"/>
     <w:rsid w:val="00676053"/>
     <w:rsid w:val="006775DC"/>
     <w:rsid w:val="00677BF0"/>
     <w:rsid w:val="00677ED4"/>
     <w:rsid w:val="00680428"/>
     <w:rsid w:val="00680862"/>
     <w:rsid w:val="00680D58"/>
     <w:rsid w:val="00681EDB"/>
     <w:rsid w:val="00682A03"/>
     <w:rsid w:val="00682ADB"/>
+    <w:rsid w:val="00683408"/>
     <w:rsid w:val="00684A91"/>
     <w:rsid w:val="006857A9"/>
     <w:rsid w:val="006859CA"/>
     <w:rsid w:val="00685F00"/>
     <w:rsid w:val="00685F5E"/>
     <w:rsid w:val="00687C8D"/>
     <w:rsid w:val="0069000A"/>
     <w:rsid w:val="006901DC"/>
     <w:rsid w:val="00690726"/>
     <w:rsid w:val="00690B5C"/>
     <w:rsid w:val="00691088"/>
     <w:rsid w:val="00693007"/>
     <w:rsid w:val="006937B8"/>
     <w:rsid w:val="0069556B"/>
     <w:rsid w:val="00695A37"/>
     <w:rsid w:val="0069643E"/>
     <w:rsid w:val="006965B9"/>
     <w:rsid w:val="006A0ABD"/>
+    <w:rsid w:val="006A1597"/>
     <w:rsid w:val="006A311E"/>
     <w:rsid w:val="006A3BAF"/>
     <w:rsid w:val="006A4384"/>
-    <w:rsid w:val="006A5A17"/>
     <w:rsid w:val="006A66C3"/>
     <w:rsid w:val="006A6F5C"/>
     <w:rsid w:val="006A7075"/>
     <w:rsid w:val="006A7D22"/>
     <w:rsid w:val="006A7E36"/>
     <w:rsid w:val="006B08BF"/>
     <w:rsid w:val="006B0FC7"/>
     <w:rsid w:val="006B2EB1"/>
     <w:rsid w:val="006B314D"/>
     <w:rsid w:val="006B33C0"/>
     <w:rsid w:val="006B3C6B"/>
     <w:rsid w:val="006B3D0E"/>
     <w:rsid w:val="006B4D13"/>
     <w:rsid w:val="006B556D"/>
     <w:rsid w:val="006B7CC0"/>
     <w:rsid w:val="006B7EC9"/>
     <w:rsid w:val="006C09BD"/>
     <w:rsid w:val="006C162E"/>
     <w:rsid w:val="006C2BC0"/>
     <w:rsid w:val="006C409C"/>
     <w:rsid w:val="006C4F28"/>
     <w:rsid w:val="006C53E9"/>
+    <w:rsid w:val="006C5AC5"/>
+    <w:rsid w:val="006C700C"/>
     <w:rsid w:val="006C7181"/>
     <w:rsid w:val="006C7B10"/>
     <w:rsid w:val="006D0611"/>
     <w:rsid w:val="006D1231"/>
     <w:rsid w:val="006D4140"/>
     <w:rsid w:val="006D44E6"/>
     <w:rsid w:val="006D4E2E"/>
     <w:rsid w:val="006D6534"/>
     <w:rsid w:val="006D7D23"/>
     <w:rsid w:val="006E0338"/>
     <w:rsid w:val="006E08E9"/>
     <w:rsid w:val="006E0A9F"/>
     <w:rsid w:val="006E2CB0"/>
     <w:rsid w:val="006E31B9"/>
     <w:rsid w:val="006E3401"/>
     <w:rsid w:val="006E3C31"/>
     <w:rsid w:val="006E3C80"/>
     <w:rsid w:val="006E4295"/>
     <w:rsid w:val="006E5090"/>
     <w:rsid w:val="006E525E"/>
     <w:rsid w:val="006E5A0F"/>
     <w:rsid w:val="006F160F"/>
+    <w:rsid w:val="006F270C"/>
     <w:rsid w:val="006F331D"/>
     <w:rsid w:val="006F3EFC"/>
     <w:rsid w:val="006F4724"/>
     <w:rsid w:val="006F4FB1"/>
     <w:rsid w:val="006F5801"/>
+    <w:rsid w:val="006F6F40"/>
     <w:rsid w:val="006F7846"/>
+    <w:rsid w:val="006F79C7"/>
     <w:rsid w:val="006F7E6F"/>
-    <w:rsid w:val="00700949"/>
     <w:rsid w:val="00701CB3"/>
     <w:rsid w:val="00701CE7"/>
     <w:rsid w:val="00702196"/>
     <w:rsid w:val="00703081"/>
     <w:rsid w:val="00704069"/>
     <w:rsid w:val="00704828"/>
     <w:rsid w:val="00706973"/>
     <w:rsid w:val="00706D5F"/>
-    <w:rsid w:val="00707489"/>
     <w:rsid w:val="00707BF8"/>
     <w:rsid w:val="00712181"/>
     <w:rsid w:val="007122D2"/>
     <w:rsid w:val="0071331F"/>
     <w:rsid w:val="00713A6D"/>
     <w:rsid w:val="00714886"/>
     <w:rsid w:val="00714F9E"/>
     <w:rsid w:val="007156C4"/>
     <w:rsid w:val="00716112"/>
+    <w:rsid w:val="00716E44"/>
     <w:rsid w:val="00717233"/>
     <w:rsid w:val="0071799C"/>
     <w:rsid w:val="00717CA5"/>
     <w:rsid w:val="007208B5"/>
     <w:rsid w:val="007211AF"/>
     <w:rsid w:val="007211F7"/>
     <w:rsid w:val="007226BC"/>
     <w:rsid w:val="007226E9"/>
     <w:rsid w:val="00724681"/>
     <w:rsid w:val="00724689"/>
     <w:rsid w:val="0072473F"/>
     <w:rsid w:val="007250C3"/>
     <w:rsid w:val="00725ACE"/>
     <w:rsid w:val="00725DAE"/>
     <w:rsid w:val="007263DF"/>
     <w:rsid w:val="007269A5"/>
     <w:rsid w:val="00726B99"/>
     <w:rsid w:val="00730EBE"/>
     <w:rsid w:val="00730FCB"/>
-    <w:rsid w:val="0073245C"/>
+    <w:rsid w:val="00732350"/>
     <w:rsid w:val="00732934"/>
     <w:rsid w:val="00733102"/>
     <w:rsid w:val="0073435D"/>
     <w:rsid w:val="0073543E"/>
     <w:rsid w:val="007357FF"/>
     <w:rsid w:val="007366D7"/>
     <w:rsid w:val="00736D10"/>
     <w:rsid w:val="007405CE"/>
     <w:rsid w:val="00740974"/>
     <w:rsid w:val="00740ABF"/>
     <w:rsid w:val="0074172F"/>
     <w:rsid w:val="007418EB"/>
     <w:rsid w:val="00741C8A"/>
     <w:rsid w:val="007439A6"/>
     <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00746733"/>
     <w:rsid w:val="00747CFE"/>
     <w:rsid w:val="00752ADF"/>
     <w:rsid w:val="00753C3E"/>
     <w:rsid w:val="00754069"/>
     <w:rsid w:val="0075407C"/>
     <w:rsid w:val="007540B4"/>
     <w:rsid w:val="00757914"/>
     <w:rsid w:val="0076046E"/>
     <w:rsid w:val="00761316"/>
@@ -40800,203 +42767,205 @@
     <w:rsid w:val="007926D0"/>
     <w:rsid w:val="00793056"/>
     <w:rsid w:val="007938EA"/>
     <w:rsid w:val="0079466E"/>
     <w:rsid w:val="00794D6B"/>
     <w:rsid w:val="00794DFB"/>
     <w:rsid w:val="007953B9"/>
     <w:rsid w:val="00795D72"/>
     <w:rsid w:val="00796694"/>
     <w:rsid w:val="00796DDB"/>
     <w:rsid w:val="00796FD8"/>
     <w:rsid w:val="007A0BF3"/>
     <w:rsid w:val="007A21EE"/>
     <w:rsid w:val="007A3920"/>
     <w:rsid w:val="007A3DE0"/>
     <w:rsid w:val="007A3F49"/>
     <w:rsid w:val="007A5706"/>
     <w:rsid w:val="007A5757"/>
     <w:rsid w:val="007A7203"/>
     <w:rsid w:val="007B050F"/>
     <w:rsid w:val="007B3364"/>
     <w:rsid w:val="007B51B8"/>
     <w:rsid w:val="007B524B"/>
     <w:rsid w:val="007B62A5"/>
     <w:rsid w:val="007B6DC6"/>
+    <w:rsid w:val="007B7FCE"/>
     <w:rsid w:val="007C018A"/>
     <w:rsid w:val="007C0640"/>
     <w:rsid w:val="007C1D3E"/>
     <w:rsid w:val="007C1E93"/>
     <w:rsid w:val="007C438A"/>
     <w:rsid w:val="007C4890"/>
     <w:rsid w:val="007C4F7E"/>
     <w:rsid w:val="007C5C7B"/>
     <w:rsid w:val="007C6124"/>
     <w:rsid w:val="007C65C1"/>
     <w:rsid w:val="007C75B3"/>
     <w:rsid w:val="007D0A48"/>
     <w:rsid w:val="007D0CEC"/>
     <w:rsid w:val="007D13B9"/>
     <w:rsid w:val="007D141D"/>
     <w:rsid w:val="007D146F"/>
     <w:rsid w:val="007D24B6"/>
-    <w:rsid w:val="007D2F91"/>
     <w:rsid w:val="007D3F08"/>
     <w:rsid w:val="007D4263"/>
     <w:rsid w:val="007D6AC3"/>
     <w:rsid w:val="007E05CC"/>
     <w:rsid w:val="007E13C5"/>
     <w:rsid w:val="007E1FF1"/>
     <w:rsid w:val="007E3B33"/>
     <w:rsid w:val="007E54BA"/>
     <w:rsid w:val="007E774B"/>
     <w:rsid w:val="007E79BF"/>
     <w:rsid w:val="007F01F3"/>
     <w:rsid w:val="007F035E"/>
     <w:rsid w:val="007F062F"/>
     <w:rsid w:val="007F1E52"/>
     <w:rsid w:val="007F1EF7"/>
     <w:rsid w:val="007F22AC"/>
-    <w:rsid w:val="007F2A61"/>
     <w:rsid w:val="007F2BEB"/>
     <w:rsid w:val="007F3C97"/>
     <w:rsid w:val="007F3F58"/>
     <w:rsid w:val="007F4085"/>
     <w:rsid w:val="007F4280"/>
     <w:rsid w:val="007F5B39"/>
     <w:rsid w:val="007F6F4C"/>
     <w:rsid w:val="007F6FED"/>
     <w:rsid w:val="007F76D3"/>
     <w:rsid w:val="00800386"/>
     <w:rsid w:val="00800B80"/>
+    <w:rsid w:val="00802BFD"/>
     <w:rsid w:val="0080366A"/>
     <w:rsid w:val="00803CB8"/>
     <w:rsid w:val="008050DD"/>
     <w:rsid w:val="008053D6"/>
     <w:rsid w:val="00805D65"/>
     <w:rsid w:val="00805F17"/>
     <w:rsid w:val="008065A9"/>
     <w:rsid w:val="008068C7"/>
     <w:rsid w:val="00810281"/>
     <w:rsid w:val="008103E5"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="0081152B"/>
     <w:rsid w:val="0081229F"/>
     <w:rsid w:val="00812532"/>
     <w:rsid w:val="00812E3A"/>
     <w:rsid w:val="0081370C"/>
     <w:rsid w:val="00814FEE"/>
     <w:rsid w:val="0081513E"/>
     <w:rsid w:val="00815D83"/>
     <w:rsid w:val="008165EA"/>
-    <w:rsid w:val="0081755C"/>
     <w:rsid w:val="008205DE"/>
-    <w:rsid w:val="00820ECA"/>
     <w:rsid w:val="00821A3C"/>
     <w:rsid w:val="008228FB"/>
     <w:rsid w:val="00822B3C"/>
     <w:rsid w:val="00823E85"/>
     <w:rsid w:val="00824C9E"/>
     <w:rsid w:val="00825C6D"/>
     <w:rsid w:val="00826BC7"/>
     <w:rsid w:val="00827D3A"/>
     <w:rsid w:val="00830495"/>
     <w:rsid w:val="00831A95"/>
     <w:rsid w:val="00831FCA"/>
     <w:rsid w:val="00832403"/>
     <w:rsid w:val="008329D4"/>
     <w:rsid w:val="00832EF0"/>
     <w:rsid w:val="00834418"/>
+    <w:rsid w:val="008410A3"/>
     <w:rsid w:val="00841C4B"/>
     <w:rsid w:val="008439E0"/>
     <w:rsid w:val="00844616"/>
     <w:rsid w:val="00844879"/>
     <w:rsid w:val="0084489D"/>
     <w:rsid w:val="008455B9"/>
     <w:rsid w:val="00851B8A"/>
     <w:rsid w:val="00852096"/>
     <w:rsid w:val="008558A7"/>
     <w:rsid w:val="00857C19"/>
     <w:rsid w:val="00857E9E"/>
     <w:rsid w:val="00857EF5"/>
     <w:rsid w:val="0086194D"/>
     <w:rsid w:val="00862405"/>
     <w:rsid w:val="008629C5"/>
     <w:rsid w:val="00863641"/>
     <w:rsid w:val="008639AB"/>
     <w:rsid w:val="00864877"/>
     <w:rsid w:val="00866FA2"/>
     <w:rsid w:val="0086788F"/>
     <w:rsid w:val="00871402"/>
     <w:rsid w:val="0087185C"/>
     <w:rsid w:val="0087215C"/>
+    <w:rsid w:val="00875011"/>
     <w:rsid w:val="00875B53"/>
+    <w:rsid w:val="00876767"/>
     <w:rsid w:val="008805E1"/>
     <w:rsid w:val="008814A9"/>
     <w:rsid w:val="008815E1"/>
     <w:rsid w:val="00881B29"/>
     <w:rsid w:val="00882230"/>
     <w:rsid w:val="008930F1"/>
     <w:rsid w:val="008940B2"/>
     <w:rsid w:val="00894DF9"/>
     <w:rsid w:val="00895579"/>
     <w:rsid w:val="0089575E"/>
     <w:rsid w:val="008963B9"/>
     <w:rsid w:val="00896B89"/>
     <w:rsid w:val="008A12EF"/>
     <w:rsid w:val="008A298E"/>
     <w:rsid w:val="008A4109"/>
     <w:rsid w:val="008A41F0"/>
     <w:rsid w:val="008A4419"/>
+    <w:rsid w:val="008A46C3"/>
     <w:rsid w:val="008A4851"/>
     <w:rsid w:val="008A4ABD"/>
     <w:rsid w:val="008A4F2C"/>
     <w:rsid w:val="008A5452"/>
     <w:rsid w:val="008A5AB0"/>
     <w:rsid w:val="008A655C"/>
+    <w:rsid w:val="008A7174"/>
     <w:rsid w:val="008B02DA"/>
     <w:rsid w:val="008B04DB"/>
     <w:rsid w:val="008B18E2"/>
     <w:rsid w:val="008B1C5B"/>
     <w:rsid w:val="008B2682"/>
     <w:rsid w:val="008B2ABD"/>
     <w:rsid w:val="008B7F83"/>
     <w:rsid w:val="008C0673"/>
     <w:rsid w:val="008C15CF"/>
     <w:rsid w:val="008C16F8"/>
     <w:rsid w:val="008C494F"/>
     <w:rsid w:val="008C4E03"/>
     <w:rsid w:val="008C5BFC"/>
     <w:rsid w:val="008C5EB3"/>
     <w:rsid w:val="008C6B62"/>
     <w:rsid w:val="008C76CA"/>
     <w:rsid w:val="008D01A5"/>
     <w:rsid w:val="008D03F4"/>
     <w:rsid w:val="008D0891"/>
     <w:rsid w:val="008D10DB"/>
     <w:rsid w:val="008D3A3D"/>
-    <w:rsid w:val="008D3A94"/>
     <w:rsid w:val="008D3E5C"/>
     <w:rsid w:val="008D3FAA"/>
     <w:rsid w:val="008D43D7"/>
     <w:rsid w:val="008D4438"/>
     <w:rsid w:val="008D462D"/>
     <w:rsid w:val="008D67A1"/>
     <w:rsid w:val="008D7E42"/>
     <w:rsid w:val="008E1BFB"/>
     <w:rsid w:val="008E20F2"/>
     <w:rsid w:val="008E2C06"/>
     <w:rsid w:val="008E2D5F"/>
     <w:rsid w:val="008E4DFE"/>
     <w:rsid w:val="008E548F"/>
     <w:rsid w:val="008F2DE1"/>
     <w:rsid w:val="008F460F"/>
     <w:rsid w:val="008F5672"/>
     <w:rsid w:val="008F5697"/>
     <w:rsid w:val="008F5950"/>
     <w:rsid w:val="009022DE"/>
     <w:rsid w:val="009048B0"/>
     <w:rsid w:val="00905837"/>
     <w:rsid w:val="00906831"/>
     <w:rsid w:val="00906989"/>
     <w:rsid w:val="00906BE6"/>
     <w:rsid w:val="00907C68"/>
@@ -41009,114 +42978,115 @@
     <w:rsid w:val="009130F1"/>
     <w:rsid w:val="009142BE"/>
     <w:rsid w:val="00914474"/>
     <w:rsid w:val="00914804"/>
     <w:rsid w:val="00914902"/>
     <w:rsid w:val="00916677"/>
     <w:rsid w:val="00916F47"/>
     <w:rsid w:val="009170E8"/>
     <w:rsid w:val="009171CF"/>
     <w:rsid w:val="009172BA"/>
     <w:rsid w:val="00917A15"/>
     <w:rsid w:val="00920A35"/>
     <w:rsid w:val="009223B0"/>
     <w:rsid w:val="00922D10"/>
     <w:rsid w:val="00923A5C"/>
     <w:rsid w:val="00924584"/>
     <w:rsid w:val="0092533D"/>
     <w:rsid w:val="00925A02"/>
     <w:rsid w:val="00926C93"/>
     <w:rsid w:val="00927C5B"/>
     <w:rsid w:val="00930503"/>
     <w:rsid w:val="00931413"/>
     <w:rsid w:val="00932704"/>
     <w:rsid w:val="00933BE1"/>
     <w:rsid w:val="00933EA6"/>
+    <w:rsid w:val="009354A6"/>
     <w:rsid w:val="009358F1"/>
     <w:rsid w:val="00936506"/>
     <w:rsid w:val="00937007"/>
     <w:rsid w:val="00941D01"/>
     <w:rsid w:val="00942A7F"/>
     <w:rsid w:val="00942AEE"/>
     <w:rsid w:val="00942F77"/>
+    <w:rsid w:val="00943B4F"/>
     <w:rsid w:val="00945B08"/>
     <w:rsid w:val="0094627C"/>
     <w:rsid w:val="00946BF4"/>
     <w:rsid w:val="009502AB"/>
     <w:rsid w:val="00951D9E"/>
     <w:rsid w:val="00953314"/>
     <w:rsid w:val="00953D98"/>
     <w:rsid w:val="00955581"/>
     <w:rsid w:val="00955D3E"/>
     <w:rsid w:val="00961EA7"/>
     <w:rsid w:val="0096220D"/>
     <w:rsid w:val="00962CBB"/>
     <w:rsid w:val="0096386A"/>
     <w:rsid w:val="00965500"/>
     <w:rsid w:val="00965BD6"/>
     <w:rsid w:val="009663B1"/>
     <w:rsid w:val="00966414"/>
     <w:rsid w:val="009667B5"/>
     <w:rsid w:val="00967917"/>
     <w:rsid w:val="0097096B"/>
     <w:rsid w:val="0097196D"/>
-    <w:rsid w:val="00972C23"/>
     <w:rsid w:val="0097322F"/>
     <w:rsid w:val="00974331"/>
     <w:rsid w:val="00974B9B"/>
+    <w:rsid w:val="00975EFC"/>
     <w:rsid w:val="00976F5A"/>
     <w:rsid w:val="009772A1"/>
-    <w:rsid w:val="00980B41"/>
     <w:rsid w:val="00981F54"/>
     <w:rsid w:val="009821CB"/>
     <w:rsid w:val="009843BA"/>
     <w:rsid w:val="00984F96"/>
     <w:rsid w:val="00986C26"/>
     <w:rsid w:val="00987237"/>
     <w:rsid w:val="00992738"/>
     <w:rsid w:val="0099480D"/>
     <w:rsid w:val="00994C3D"/>
     <w:rsid w:val="0099547D"/>
     <w:rsid w:val="00996D72"/>
     <w:rsid w:val="00997033"/>
     <w:rsid w:val="009A061D"/>
     <w:rsid w:val="009A0993"/>
     <w:rsid w:val="009A165F"/>
     <w:rsid w:val="009A2ABC"/>
     <w:rsid w:val="009A31DB"/>
     <w:rsid w:val="009A3B1E"/>
     <w:rsid w:val="009A4D50"/>
     <w:rsid w:val="009A583E"/>
-    <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009B09FE"/>
     <w:rsid w:val="009B0F27"/>
     <w:rsid w:val="009B1380"/>
     <w:rsid w:val="009B1F49"/>
     <w:rsid w:val="009B295B"/>
     <w:rsid w:val="009B2F9C"/>
     <w:rsid w:val="009B3432"/>
     <w:rsid w:val="009B4040"/>
+    <w:rsid w:val="009B4CBE"/>
     <w:rsid w:val="009B4FA8"/>
     <w:rsid w:val="009B60BB"/>
     <w:rsid w:val="009B60DA"/>
     <w:rsid w:val="009B6581"/>
     <w:rsid w:val="009B67B5"/>
     <w:rsid w:val="009B75CD"/>
     <w:rsid w:val="009B782C"/>
     <w:rsid w:val="009C17B9"/>
     <w:rsid w:val="009C255C"/>
     <w:rsid w:val="009C4BB7"/>
     <w:rsid w:val="009C4C49"/>
     <w:rsid w:val="009C4E59"/>
     <w:rsid w:val="009C53AE"/>
     <w:rsid w:val="009C5607"/>
     <w:rsid w:val="009C6BD1"/>
     <w:rsid w:val="009C7C16"/>
     <w:rsid w:val="009C7FDF"/>
     <w:rsid w:val="009D0403"/>
     <w:rsid w:val="009D0A89"/>
     <w:rsid w:val="009D0EC2"/>
     <w:rsid w:val="009D2E95"/>
     <w:rsid w:val="009D4FC4"/>
     <w:rsid w:val="009D5F6D"/>
     <w:rsid w:val="009D6332"/>
     <w:rsid w:val="009D730C"/>
@@ -41128,233 +43098,237 @@
     <w:rsid w:val="009E2D4C"/>
     <w:rsid w:val="009E325B"/>
     <w:rsid w:val="009E43E5"/>
     <w:rsid w:val="009E7C21"/>
     <w:rsid w:val="009F01E6"/>
     <w:rsid w:val="009F067C"/>
     <w:rsid w:val="009F06DF"/>
     <w:rsid w:val="009F1BC6"/>
     <w:rsid w:val="009F2494"/>
     <w:rsid w:val="009F321C"/>
     <w:rsid w:val="009F35E5"/>
     <w:rsid w:val="009F4B50"/>
     <w:rsid w:val="009F5677"/>
     <w:rsid w:val="009F7502"/>
     <w:rsid w:val="009F7D77"/>
     <w:rsid w:val="00A0291E"/>
     <w:rsid w:val="00A04E16"/>
     <w:rsid w:val="00A06837"/>
     <w:rsid w:val="00A06B42"/>
     <w:rsid w:val="00A07113"/>
     <w:rsid w:val="00A07470"/>
     <w:rsid w:val="00A11050"/>
     <w:rsid w:val="00A1158F"/>
     <w:rsid w:val="00A11D83"/>
     <w:rsid w:val="00A11D88"/>
+    <w:rsid w:val="00A12B36"/>
     <w:rsid w:val="00A12CE7"/>
     <w:rsid w:val="00A12F91"/>
     <w:rsid w:val="00A12FDB"/>
     <w:rsid w:val="00A13F19"/>
     <w:rsid w:val="00A1406A"/>
     <w:rsid w:val="00A1451D"/>
     <w:rsid w:val="00A14B8B"/>
     <w:rsid w:val="00A14DAD"/>
     <w:rsid w:val="00A161F9"/>
     <w:rsid w:val="00A1646E"/>
     <w:rsid w:val="00A16C7F"/>
-    <w:rsid w:val="00A1748D"/>
     <w:rsid w:val="00A17FCD"/>
     <w:rsid w:val="00A20041"/>
     <w:rsid w:val="00A2074B"/>
     <w:rsid w:val="00A207B6"/>
     <w:rsid w:val="00A20895"/>
     <w:rsid w:val="00A21078"/>
     <w:rsid w:val="00A22DC3"/>
     <w:rsid w:val="00A22E17"/>
     <w:rsid w:val="00A232F5"/>
     <w:rsid w:val="00A24565"/>
     <w:rsid w:val="00A253B2"/>
     <w:rsid w:val="00A25624"/>
     <w:rsid w:val="00A26CB5"/>
     <w:rsid w:val="00A27C66"/>
     <w:rsid w:val="00A31892"/>
     <w:rsid w:val="00A31ACC"/>
     <w:rsid w:val="00A32EC1"/>
     <w:rsid w:val="00A34EE9"/>
     <w:rsid w:val="00A34EF5"/>
     <w:rsid w:val="00A34EF6"/>
-    <w:rsid w:val="00A353FD"/>
     <w:rsid w:val="00A36E0C"/>
     <w:rsid w:val="00A372F1"/>
     <w:rsid w:val="00A401B2"/>
     <w:rsid w:val="00A40BE5"/>
     <w:rsid w:val="00A41012"/>
     <w:rsid w:val="00A41447"/>
     <w:rsid w:val="00A421EF"/>
     <w:rsid w:val="00A437C3"/>
     <w:rsid w:val="00A43B46"/>
     <w:rsid w:val="00A44C43"/>
     <w:rsid w:val="00A44E30"/>
+    <w:rsid w:val="00A4501C"/>
     <w:rsid w:val="00A46393"/>
     <w:rsid w:val="00A46D6A"/>
+    <w:rsid w:val="00A47500"/>
     <w:rsid w:val="00A51D5B"/>
+    <w:rsid w:val="00A5237F"/>
     <w:rsid w:val="00A52451"/>
     <w:rsid w:val="00A52C1F"/>
     <w:rsid w:val="00A546AD"/>
     <w:rsid w:val="00A55BCC"/>
     <w:rsid w:val="00A60323"/>
     <w:rsid w:val="00A60A2A"/>
     <w:rsid w:val="00A613FC"/>
     <w:rsid w:val="00A6151C"/>
     <w:rsid w:val="00A61675"/>
-    <w:rsid w:val="00A6236E"/>
     <w:rsid w:val="00A628CD"/>
     <w:rsid w:val="00A62FD3"/>
     <w:rsid w:val="00A63A1D"/>
     <w:rsid w:val="00A64ECA"/>
     <w:rsid w:val="00A65ACE"/>
     <w:rsid w:val="00A66408"/>
     <w:rsid w:val="00A6706C"/>
     <w:rsid w:val="00A679AA"/>
     <w:rsid w:val="00A700B2"/>
     <w:rsid w:val="00A7177E"/>
     <w:rsid w:val="00A7278E"/>
     <w:rsid w:val="00A729B3"/>
     <w:rsid w:val="00A72C75"/>
     <w:rsid w:val="00A7419B"/>
-    <w:rsid w:val="00A742D3"/>
     <w:rsid w:val="00A75F47"/>
     <w:rsid w:val="00A76CF7"/>
     <w:rsid w:val="00A80DC7"/>
     <w:rsid w:val="00A811ED"/>
     <w:rsid w:val="00A81850"/>
+    <w:rsid w:val="00A83110"/>
     <w:rsid w:val="00A8465C"/>
     <w:rsid w:val="00A84AF6"/>
     <w:rsid w:val="00A8617C"/>
     <w:rsid w:val="00A86309"/>
     <w:rsid w:val="00A86AAA"/>
     <w:rsid w:val="00A875CA"/>
     <w:rsid w:val="00A879CF"/>
     <w:rsid w:val="00A87CA1"/>
     <w:rsid w:val="00A9095C"/>
     <w:rsid w:val="00A91CE4"/>
     <w:rsid w:val="00A91F54"/>
     <w:rsid w:val="00A92B38"/>
-    <w:rsid w:val="00A93035"/>
     <w:rsid w:val="00A93B4B"/>
     <w:rsid w:val="00A93FEB"/>
     <w:rsid w:val="00A955B1"/>
     <w:rsid w:val="00A95BD7"/>
     <w:rsid w:val="00A96249"/>
     <w:rsid w:val="00A96613"/>
     <w:rsid w:val="00A9736E"/>
     <w:rsid w:val="00A974E7"/>
     <w:rsid w:val="00AA008A"/>
     <w:rsid w:val="00AA07AF"/>
     <w:rsid w:val="00AA0C00"/>
     <w:rsid w:val="00AA0DF8"/>
     <w:rsid w:val="00AA1472"/>
+    <w:rsid w:val="00AA271A"/>
     <w:rsid w:val="00AA71EF"/>
-    <w:rsid w:val="00AA7E0A"/>
     <w:rsid w:val="00AB072A"/>
     <w:rsid w:val="00AB18C8"/>
     <w:rsid w:val="00AB20AB"/>
     <w:rsid w:val="00AB3FF8"/>
     <w:rsid w:val="00AB4DAF"/>
     <w:rsid w:val="00AB4FB9"/>
     <w:rsid w:val="00AB5871"/>
     <w:rsid w:val="00AB5ECC"/>
     <w:rsid w:val="00AB684E"/>
     <w:rsid w:val="00AB6A9B"/>
     <w:rsid w:val="00AB7137"/>
     <w:rsid w:val="00AB7200"/>
     <w:rsid w:val="00AB763F"/>
     <w:rsid w:val="00AC06E8"/>
+    <w:rsid w:val="00AC1D27"/>
     <w:rsid w:val="00AC21EB"/>
     <w:rsid w:val="00AC2B0F"/>
     <w:rsid w:val="00AC3003"/>
     <w:rsid w:val="00AC3600"/>
+    <w:rsid w:val="00AC4506"/>
     <w:rsid w:val="00AC4614"/>
     <w:rsid w:val="00AC49A0"/>
     <w:rsid w:val="00AC4D41"/>
     <w:rsid w:val="00AC599B"/>
     <w:rsid w:val="00AC6AEA"/>
     <w:rsid w:val="00AC79DE"/>
     <w:rsid w:val="00AD133E"/>
     <w:rsid w:val="00AD27FA"/>
     <w:rsid w:val="00AD2CA2"/>
     <w:rsid w:val="00AD2F63"/>
     <w:rsid w:val="00AD379F"/>
     <w:rsid w:val="00AD3D56"/>
     <w:rsid w:val="00AD3F89"/>
     <w:rsid w:val="00AD40CE"/>
     <w:rsid w:val="00AD45F4"/>
     <w:rsid w:val="00AD5E15"/>
     <w:rsid w:val="00AD6718"/>
     <w:rsid w:val="00AD7282"/>
     <w:rsid w:val="00AD7F11"/>
     <w:rsid w:val="00AE13B1"/>
     <w:rsid w:val="00AE18BD"/>
     <w:rsid w:val="00AE220C"/>
     <w:rsid w:val="00AE2598"/>
     <w:rsid w:val="00AE2F19"/>
     <w:rsid w:val="00AE46AA"/>
     <w:rsid w:val="00AE5A11"/>
     <w:rsid w:val="00AE65C1"/>
+    <w:rsid w:val="00AF0A27"/>
     <w:rsid w:val="00AF127C"/>
     <w:rsid w:val="00AF31C8"/>
     <w:rsid w:val="00AF3348"/>
     <w:rsid w:val="00AF418D"/>
     <w:rsid w:val="00AF4699"/>
     <w:rsid w:val="00AF4A7E"/>
     <w:rsid w:val="00AF51CF"/>
     <w:rsid w:val="00AF552E"/>
     <w:rsid w:val="00B00CE3"/>
     <w:rsid w:val="00B01E3B"/>
     <w:rsid w:val="00B02FCA"/>
     <w:rsid w:val="00B057AA"/>
     <w:rsid w:val="00B05D7A"/>
     <w:rsid w:val="00B05DA5"/>
     <w:rsid w:val="00B07B94"/>
     <w:rsid w:val="00B104FA"/>
     <w:rsid w:val="00B10EC3"/>
     <w:rsid w:val="00B11562"/>
     <w:rsid w:val="00B123D4"/>
     <w:rsid w:val="00B12886"/>
     <w:rsid w:val="00B129A6"/>
     <w:rsid w:val="00B134DC"/>
     <w:rsid w:val="00B14256"/>
     <w:rsid w:val="00B142C6"/>
     <w:rsid w:val="00B1484A"/>
     <w:rsid w:val="00B14D87"/>
     <w:rsid w:val="00B16080"/>
     <w:rsid w:val="00B16251"/>
     <w:rsid w:val="00B17912"/>
     <w:rsid w:val="00B17A6E"/>
     <w:rsid w:val="00B17E20"/>
     <w:rsid w:val="00B20D71"/>
     <w:rsid w:val="00B21BEF"/>
+    <w:rsid w:val="00B225E9"/>
     <w:rsid w:val="00B2303D"/>
     <w:rsid w:val="00B250EF"/>
     <w:rsid w:val="00B30B80"/>
     <w:rsid w:val="00B32DE9"/>
     <w:rsid w:val="00B33141"/>
     <w:rsid w:val="00B336A4"/>
     <w:rsid w:val="00B34DE2"/>
     <w:rsid w:val="00B3708E"/>
     <w:rsid w:val="00B40E89"/>
     <w:rsid w:val="00B42745"/>
     <w:rsid w:val="00B43BAF"/>
     <w:rsid w:val="00B43BD3"/>
     <w:rsid w:val="00B45429"/>
     <w:rsid w:val="00B457A0"/>
     <w:rsid w:val="00B45F17"/>
     <w:rsid w:val="00B46C68"/>
     <w:rsid w:val="00B46C7A"/>
     <w:rsid w:val="00B50359"/>
     <w:rsid w:val="00B52BB5"/>
     <w:rsid w:val="00B52ED1"/>
     <w:rsid w:val="00B532BF"/>
     <w:rsid w:val="00B55B07"/>
     <w:rsid w:val="00B56761"/>
     <w:rsid w:val="00B5711E"/>
     <w:rsid w:val="00B60A8D"/>
@@ -41364,821 +43338,848 @@
     <w:rsid w:val="00B64864"/>
     <w:rsid w:val="00B64E26"/>
     <w:rsid w:val="00B6554E"/>
     <w:rsid w:val="00B670ED"/>
     <w:rsid w:val="00B67336"/>
     <w:rsid w:val="00B6784C"/>
     <w:rsid w:val="00B70287"/>
     <w:rsid w:val="00B70F5D"/>
     <w:rsid w:val="00B713AE"/>
     <w:rsid w:val="00B71B56"/>
     <w:rsid w:val="00B73896"/>
     <w:rsid w:val="00B7398E"/>
     <w:rsid w:val="00B74D28"/>
     <w:rsid w:val="00B74DA6"/>
     <w:rsid w:val="00B74EFD"/>
     <w:rsid w:val="00B751A0"/>
     <w:rsid w:val="00B7541D"/>
     <w:rsid w:val="00B760E8"/>
     <w:rsid w:val="00B7661B"/>
     <w:rsid w:val="00B777E1"/>
     <w:rsid w:val="00B77CC9"/>
     <w:rsid w:val="00B80366"/>
     <w:rsid w:val="00B81F07"/>
     <w:rsid w:val="00B82A0C"/>
     <w:rsid w:val="00B83CBA"/>
+    <w:rsid w:val="00B8441D"/>
     <w:rsid w:val="00B85670"/>
     <w:rsid w:val="00B8759C"/>
     <w:rsid w:val="00B87E78"/>
     <w:rsid w:val="00B905A6"/>
     <w:rsid w:val="00B91163"/>
     <w:rsid w:val="00B919E4"/>
     <w:rsid w:val="00B92679"/>
     <w:rsid w:val="00B92D37"/>
     <w:rsid w:val="00B938E0"/>
     <w:rsid w:val="00B94315"/>
     <w:rsid w:val="00B94812"/>
+    <w:rsid w:val="00B9491B"/>
     <w:rsid w:val="00B96DC2"/>
     <w:rsid w:val="00B979F4"/>
     <w:rsid w:val="00BA116C"/>
+    <w:rsid w:val="00BA3AC2"/>
     <w:rsid w:val="00BA4574"/>
     <w:rsid w:val="00BA4C69"/>
     <w:rsid w:val="00BA5BC1"/>
     <w:rsid w:val="00BA5EEA"/>
     <w:rsid w:val="00BA5F59"/>
     <w:rsid w:val="00BA6495"/>
     <w:rsid w:val="00BA67F9"/>
     <w:rsid w:val="00BA6868"/>
     <w:rsid w:val="00BA6F5A"/>
     <w:rsid w:val="00BA7041"/>
     <w:rsid w:val="00BA7815"/>
     <w:rsid w:val="00BA7ACA"/>
     <w:rsid w:val="00BA7D41"/>
     <w:rsid w:val="00BB04FF"/>
     <w:rsid w:val="00BB051B"/>
     <w:rsid w:val="00BB0B9E"/>
     <w:rsid w:val="00BB1330"/>
     <w:rsid w:val="00BB160F"/>
     <w:rsid w:val="00BB1610"/>
     <w:rsid w:val="00BB1782"/>
     <w:rsid w:val="00BB27D0"/>
     <w:rsid w:val="00BB2A8E"/>
     <w:rsid w:val="00BB5698"/>
     <w:rsid w:val="00BB58E6"/>
     <w:rsid w:val="00BB5F42"/>
     <w:rsid w:val="00BC0867"/>
     <w:rsid w:val="00BC0B26"/>
     <w:rsid w:val="00BC0DE3"/>
     <w:rsid w:val="00BC11CB"/>
     <w:rsid w:val="00BC3349"/>
+    <w:rsid w:val="00BC3C8B"/>
     <w:rsid w:val="00BC4AB4"/>
     <w:rsid w:val="00BC4CC1"/>
     <w:rsid w:val="00BC52C2"/>
     <w:rsid w:val="00BC586E"/>
+    <w:rsid w:val="00BC62D2"/>
     <w:rsid w:val="00BC6466"/>
     <w:rsid w:val="00BC6519"/>
     <w:rsid w:val="00BC6F49"/>
     <w:rsid w:val="00BC7725"/>
     <w:rsid w:val="00BC7D70"/>
+    <w:rsid w:val="00BD05D0"/>
     <w:rsid w:val="00BD1CFF"/>
     <w:rsid w:val="00BD1FB7"/>
     <w:rsid w:val="00BD34C8"/>
     <w:rsid w:val="00BD364D"/>
+    <w:rsid w:val="00BD6428"/>
     <w:rsid w:val="00BD701D"/>
     <w:rsid w:val="00BD75D9"/>
     <w:rsid w:val="00BD77F0"/>
+    <w:rsid w:val="00BE0C57"/>
     <w:rsid w:val="00BE1203"/>
     <w:rsid w:val="00BE491F"/>
     <w:rsid w:val="00BE598B"/>
     <w:rsid w:val="00BE6AB5"/>
     <w:rsid w:val="00BE7BA5"/>
     <w:rsid w:val="00BE7D33"/>
     <w:rsid w:val="00BF040A"/>
     <w:rsid w:val="00BF0E6B"/>
     <w:rsid w:val="00BF2CC4"/>
     <w:rsid w:val="00BF3333"/>
     <w:rsid w:val="00BF3A9B"/>
     <w:rsid w:val="00BF4DEA"/>
     <w:rsid w:val="00BF4DF6"/>
     <w:rsid w:val="00BF5928"/>
-    <w:rsid w:val="00BF5930"/>
     <w:rsid w:val="00BF5963"/>
     <w:rsid w:val="00BF6A19"/>
     <w:rsid w:val="00BF700B"/>
     <w:rsid w:val="00BF70FE"/>
     <w:rsid w:val="00BF7561"/>
+    <w:rsid w:val="00BF7ED9"/>
     <w:rsid w:val="00C0000C"/>
     <w:rsid w:val="00C0045F"/>
     <w:rsid w:val="00C005C0"/>
     <w:rsid w:val="00C007ED"/>
     <w:rsid w:val="00C0229F"/>
     <w:rsid w:val="00C02378"/>
     <w:rsid w:val="00C02EA4"/>
     <w:rsid w:val="00C0374B"/>
     <w:rsid w:val="00C03858"/>
     <w:rsid w:val="00C0534F"/>
     <w:rsid w:val="00C05D71"/>
     <w:rsid w:val="00C06A8C"/>
     <w:rsid w:val="00C0705B"/>
     <w:rsid w:val="00C07762"/>
     <w:rsid w:val="00C10FCD"/>
     <w:rsid w:val="00C1189F"/>
     <w:rsid w:val="00C1245B"/>
     <w:rsid w:val="00C13F62"/>
     <w:rsid w:val="00C14E9C"/>
+    <w:rsid w:val="00C15901"/>
     <w:rsid w:val="00C17CF6"/>
     <w:rsid w:val="00C203A4"/>
     <w:rsid w:val="00C20DDE"/>
     <w:rsid w:val="00C235AC"/>
     <w:rsid w:val="00C240C6"/>
     <w:rsid w:val="00C24802"/>
     <w:rsid w:val="00C24851"/>
     <w:rsid w:val="00C254EC"/>
     <w:rsid w:val="00C256F6"/>
-    <w:rsid w:val="00C26CBB"/>
-    <w:rsid w:val="00C30E9E"/>
     <w:rsid w:val="00C30FA2"/>
     <w:rsid w:val="00C322CA"/>
     <w:rsid w:val="00C32685"/>
-    <w:rsid w:val="00C32EF6"/>
     <w:rsid w:val="00C3304C"/>
     <w:rsid w:val="00C33C98"/>
     <w:rsid w:val="00C33FDF"/>
     <w:rsid w:val="00C34889"/>
     <w:rsid w:val="00C35342"/>
     <w:rsid w:val="00C35C4D"/>
     <w:rsid w:val="00C36C06"/>
     <w:rsid w:val="00C37F53"/>
     <w:rsid w:val="00C42C1F"/>
     <w:rsid w:val="00C43A94"/>
     <w:rsid w:val="00C44E24"/>
     <w:rsid w:val="00C455C4"/>
     <w:rsid w:val="00C45A74"/>
     <w:rsid w:val="00C47B20"/>
     <w:rsid w:val="00C513CC"/>
     <w:rsid w:val="00C5249A"/>
     <w:rsid w:val="00C53EAC"/>
     <w:rsid w:val="00C54120"/>
     <w:rsid w:val="00C54B1F"/>
     <w:rsid w:val="00C5652F"/>
     <w:rsid w:val="00C576AA"/>
     <w:rsid w:val="00C60A07"/>
     <w:rsid w:val="00C60E65"/>
     <w:rsid w:val="00C60E6A"/>
     <w:rsid w:val="00C611F4"/>
     <w:rsid w:val="00C6134A"/>
     <w:rsid w:val="00C61CB5"/>
     <w:rsid w:val="00C62B19"/>
     <w:rsid w:val="00C638C7"/>
     <w:rsid w:val="00C643E9"/>
     <w:rsid w:val="00C65450"/>
     <w:rsid w:val="00C65A2F"/>
+    <w:rsid w:val="00C66EC6"/>
+    <w:rsid w:val="00C708EF"/>
     <w:rsid w:val="00C70A2D"/>
     <w:rsid w:val="00C721FF"/>
     <w:rsid w:val="00C72F43"/>
     <w:rsid w:val="00C747AB"/>
     <w:rsid w:val="00C7557A"/>
     <w:rsid w:val="00C75ED7"/>
     <w:rsid w:val="00C773F6"/>
     <w:rsid w:val="00C77D08"/>
     <w:rsid w:val="00C80F01"/>
     <w:rsid w:val="00C82BE6"/>
+    <w:rsid w:val="00C82C37"/>
     <w:rsid w:val="00C831C2"/>
     <w:rsid w:val="00C835F9"/>
+    <w:rsid w:val="00C841C3"/>
     <w:rsid w:val="00C84D2B"/>
     <w:rsid w:val="00C85137"/>
     <w:rsid w:val="00C85448"/>
-    <w:rsid w:val="00C85B93"/>
     <w:rsid w:val="00C860EC"/>
     <w:rsid w:val="00C8630A"/>
     <w:rsid w:val="00C871E1"/>
     <w:rsid w:val="00C875D8"/>
     <w:rsid w:val="00C87BD0"/>
     <w:rsid w:val="00C93756"/>
+    <w:rsid w:val="00C9410E"/>
     <w:rsid w:val="00C955E6"/>
+    <w:rsid w:val="00C95614"/>
     <w:rsid w:val="00CA1B10"/>
     <w:rsid w:val="00CA3028"/>
     <w:rsid w:val="00CA32AD"/>
     <w:rsid w:val="00CA45E1"/>
     <w:rsid w:val="00CA4629"/>
     <w:rsid w:val="00CA6BF7"/>
     <w:rsid w:val="00CA70E8"/>
     <w:rsid w:val="00CA7A97"/>
     <w:rsid w:val="00CB02EF"/>
     <w:rsid w:val="00CB06A9"/>
     <w:rsid w:val="00CB15DC"/>
     <w:rsid w:val="00CB16E4"/>
     <w:rsid w:val="00CB1777"/>
     <w:rsid w:val="00CB17E8"/>
     <w:rsid w:val="00CB19DE"/>
     <w:rsid w:val="00CB36B7"/>
     <w:rsid w:val="00CB37C7"/>
     <w:rsid w:val="00CB3BF5"/>
     <w:rsid w:val="00CB4029"/>
     <w:rsid w:val="00CB61A2"/>
     <w:rsid w:val="00CB6508"/>
     <w:rsid w:val="00CB6709"/>
     <w:rsid w:val="00CB7903"/>
     <w:rsid w:val="00CB7D5D"/>
+    <w:rsid w:val="00CC0644"/>
     <w:rsid w:val="00CC10BE"/>
     <w:rsid w:val="00CC14EA"/>
     <w:rsid w:val="00CC4CF8"/>
     <w:rsid w:val="00CC50D1"/>
     <w:rsid w:val="00CC51A8"/>
     <w:rsid w:val="00CC599C"/>
     <w:rsid w:val="00CC5D3D"/>
     <w:rsid w:val="00CC602B"/>
     <w:rsid w:val="00CC6D80"/>
     <w:rsid w:val="00CC74B7"/>
     <w:rsid w:val="00CD1C2F"/>
     <w:rsid w:val="00CD38BE"/>
+    <w:rsid w:val="00CD3B2B"/>
     <w:rsid w:val="00CD3B9D"/>
     <w:rsid w:val="00CD4642"/>
     <w:rsid w:val="00CD57EB"/>
     <w:rsid w:val="00CD62E1"/>
     <w:rsid w:val="00CD67E6"/>
+    <w:rsid w:val="00CD6C8F"/>
     <w:rsid w:val="00CD7666"/>
     <w:rsid w:val="00CE0954"/>
     <w:rsid w:val="00CE1C9D"/>
-    <w:rsid w:val="00CE30FC"/>
     <w:rsid w:val="00CE356D"/>
     <w:rsid w:val="00CE35BC"/>
     <w:rsid w:val="00CE4847"/>
     <w:rsid w:val="00CE55DF"/>
     <w:rsid w:val="00CE6BC9"/>
     <w:rsid w:val="00CF0553"/>
     <w:rsid w:val="00CF0CB4"/>
     <w:rsid w:val="00CF0D24"/>
     <w:rsid w:val="00CF15A3"/>
     <w:rsid w:val="00CF19F1"/>
     <w:rsid w:val="00CF38BA"/>
     <w:rsid w:val="00CF50BA"/>
     <w:rsid w:val="00CF59AB"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF708D"/>
     <w:rsid w:val="00D006F5"/>
     <w:rsid w:val="00D0448C"/>
     <w:rsid w:val="00D04986"/>
     <w:rsid w:val="00D0678F"/>
+    <w:rsid w:val="00D0693A"/>
     <w:rsid w:val="00D10C63"/>
     <w:rsid w:val="00D12506"/>
     <w:rsid w:val="00D1282A"/>
     <w:rsid w:val="00D13BDC"/>
     <w:rsid w:val="00D144F5"/>
     <w:rsid w:val="00D14AE9"/>
     <w:rsid w:val="00D15095"/>
     <w:rsid w:val="00D15D34"/>
     <w:rsid w:val="00D15E4E"/>
     <w:rsid w:val="00D169F8"/>
     <w:rsid w:val="00D1722B"/>
     <w:rsid w:val="00D17661"/>
     <w:rsid w:val="00D21C92"/>
     <w:rsid w:val="00D2240A"/>
     <w:rsid w:val="00D228C6"/>
     <w:rsid w:val="00D228D6"/>
     <w:rsid w:val="00D237CA"/>
     <w:rsid w:val="00D238A5"/>
     <w:rsid w:val="00D23950"/>
     <w:rsid w:val="00D241FB"/>
     <w:rsid w:val="00D243E6"/>
     <w:rsid w:val="00D2444A"/>
     <w:rsid w:val="00D24A80"/>
     <w:rsid w:val="00D24F9E"/>
     <w:rsid w:val="00D2793A"/>
     <w:rsid w:val="00D31A8C"/>
     <w:rsid w:val="00D323A6"/>
     <w:rsid w:val="00D33831"/>
     <w:rsid w:val="00D338B1"/>
     <w:rsid w:val="00D33B98"/>
     <w:rsid w:val="00D34112"/>
     <w:rsid w:val="00D35AE0"/>
     <w:rsid w:val="00D35BF8"/>
     <w:rsid w:val="00D37159"/>
     <w:rsid w:val="00D4025B"/>
     <w:rsid w:val="00D40CDF"/>
     <w:rsid w:val="00D4264F"/>
     <w:rsid w:val="00D4279E"/>
     <w:rsid w:val="00D4287B"/>
     <w:rsid w:val="00D42B65"/>
+    <w:rsid w:val="00D44BCD"/>
     <w:rsid w:val="00D45992"/>
     <w:rsid w:val="00D45EC8"/>
+    <w:rsid w:val="00D46A24"/>
     <w:rsid w:val="00D47323"/>
     <w:rsid w:val="00D479DA"/>
     <w:rsid w:val="00D51CE6"/>
     <w:rsid w:val="00D539EE"/>
     <w:rsid w:val="00D555F1"/>
     <w:rsid w:val="00D55712"/>
     <w:rsid w:val="00D56510"/>
     <w:rsid w:val="00D569BD"/>
     <w:rsid w:val="00D57320"/>
     <w:rsid w:val="00D573CA"/>
     <w:rsid w:val="00D5785F"/>
     <w:rsid w:val="00D579A7"/>
     <w:rsid w:val="00D57ACF"/>
     <w:rsid w:val="00D608D0"/>
     <w:rsid w:val="00D610DF"/>
     <w:rsid w:val="00D6156F"/>
     <w:rsid w:val="00D617CD"/>
     <w:rsid w:val="00D63EEA"/>
     <w:rsid w:val="00D64122"/>
     <w:rsid w:val="00D6436B"/>
     <w:rsid w:val="00D64AA4"/>
     <w:rsid w:val="00D65772"/>
     <w:rsid w:val="00D65E14"/>
     <w:rsid w:val="00D6608F"/>
     <w:rsid w:val="00D66284"/>
     <w:rsid w:val="00D67196"/>
+    <w:rsid w:val="00D67658"/>
     <w:rsid w:val="00D67A73"/>
     <w:rsid w:val="00D7000C"/>
     <w:rsid w:val="00D70346"/>
+    <w:rsid w:val="00D70ED7"/>
     <w:rsid w:val="00D71405"/>
     <w:rsid w:val="00D716CB"/>
     <w:rsid w:val="00D72A28"/>
     <w:rsid w:val="00D734EB"/>
     <w:rsid w:val="00D73898"/>
+    <w:rsid w:val="00D73B11"/>
     <w:rsid w:val="00D73B49"/>
     <w:rsid w:val="00D74169"/>
     <w:rsid w:val="00D744D2"/>
     <w:rsid w:val="00D75116"/>
     <w:rsid w:val="00D75A6F"/>
     <w:rsid w:val="00D76D8A"/>
     <w:rsid w:val="00D77136"/>
     <w:rsid w:val="00D776D8"/>
     <w:rsid w:val="00D80C6C"/>
     <w:rsid w:val="00D81112"/>
     <w:rsid w:val="00D820B0"/>
-    <w:rsid w:val="00D83866"/>
     <w:rsid w:val="00D83DBC"/>
     <w:rsid w:val="00D84762"/>
     <w:rsid w:val="00D84B8E"/>
     <w:rsid w:val="00D84F5B"/>
     <w:rsid w:val="00D851D3"/>
     <w:rsid w:val="00D877DB"/>
     <w:rsid w:val="00D87925"/>
     <w:rsid w:val="00D87FE4"/>
+    <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D904A8"/>
-    <w:rsid w:val="00D908ED"/>
     <w:rsid w:val="00D910C3"/>
+    <w:rsid w:val="00D916F7"/>
     <w:rsid w:val="00D91B26"/>
     <w:rsid w:val="00D92FB5"/>
     <w:rsid w:val="00D935B5"/>
     <w:rsid w:val="00D93BDA"/>
     <w:rsid w:val="00D951A6"/>
     <w:rsid w:val="00D9549C"/>
     <w:rsid w:val="00D97C3B"/>
     <w:rsid w:val="00D97CEC"/>
     <w:rsid w:val="00DA033B"/>
     <w:rsid w:val="00DA117B"/>
-    <w:rsid w:val="00DA1629"/>
     <w:rsid w:val="00DA1F85"/>
     <w:rsid w:val="00DA251A"/>
-    <w:rsid w:val="00DA3835"/>
     <w:rsid w:val="00DA3FF2"/>
     <w:rsid w:val="00DA4246"/>
     <w:rsid w:val="00DA5385"/>
     <w:rsid w:val="00DA542D"/>
     <w:rsid w:val="00DA675F"/>
     <w:rsid w:val="00DA704D"/>
     <w:rsid w:val="00DA77EB"/>
     <w:rsid w:val="00DB013E"/>
     <w:rsid w:val="00DB12F7"/>
     <w:rsid w:val="00DB186E"/>
     <w:rsid w:val="00DB21E9"/>
     <w:rsid w:val="00DB26AC"/>
     <w:rsid w:val="00DB514E"/>
     <w:rsid w:val="00DB5CF5"/>
     <w:rsid w:val="00DB5E88"/>
     <w:rsid w:val="00DB69D7"/>
     <w:rsid w:val="00DB6CA4"/>
     <w:rsid w:val="00DB6EBD"/>
     <w:rsid w:val="00DC106C"/>
     <w:rsid w:val="00DC15DC"/>
     <w:rsid w:val="00DC1897"/>
     <w:rsid w:val="00DC2F25"/>
     <w:rsid w:val="00DC4A85"/>
     <w:rsid w:val="00DC4FFE"/>
     <w:rsid w:val="00DC5833"/>
     <w:rsid w:val="00DC6AD2"/>
     <w:rsid w:val="00DD05B2"/>
     <w:rsid w:val="00DD2B61"/>
     <w:rsid w:val="00DD30C7"/>
     <w:rsid w:val="00DD3C25"/>
-    <w:rsid w:val="00DD4BAF"/>
     <w:rsid w:val="00DD4FF0"/>
-    <w:rsid w:val="00DD58B6"/>
     <w:rsid w:val="00DD5B56"/>
     <w:rsid w:val="00DD5C8A"/>
     <w:rsid w:val="00DD5FB7"/>
     <w:rsid w:val="00DD6D5F"/>
     <w:rsid w:val="00DD75E2"/>
     <w:rsid w:val="00DD78F9"/>
     <w:rsid w:val="00DD7D0A"/>
     <w:rsid w:val="00DE0C40"/>
     <w:rsid w:val="00DE190A"/>
     <w:rsid w:val="00DE1D87"/>
     <w:rsid w:val="00DE1E70"/>
     <w:rsid w:val="00DE47A7"/>
     <w:rsid w:val="00DE4B17"/>
     <w:rsid w:val="00DE502E"/>
     <w:rsid w:val="00DE51E0"/>
     <w:rsid w:val="00DE5414"/>
     <w:rsid w:val="00DE5CCE"/>
     <w:rsid w:val="00DE6FE9"/>
     <w:rsid w:val="00DF09B2"/>
     <w:rsid w:val="00DF0DB9"/>
     <w:rsid w:val="00DF3F4D"/>
     <w:rsid w:val="00DF453C"/>
     <w:rsid w:val="00DF4B6D"/>
     <w:rsid w:val="00DF56F6"/>
     <w:rsid w:val="00E00076"/>
     <w:rsid w:val="00E00369"/>
     <w:rsid w:val="00E00A8B"/>
     <w:rsid w:val="00E00B35"/>
     <w:rsid w:val="00E02238"/>
     <w:rsid w:val="00E026E2"/>
-    <w:rsid w:val="00E029EC"/>
     <w:rsid w:val="00E03FAE"/>
     <w:rsid w:val="00E05439"/>
     <w:rsid w:val="00E05F04"/>
     <w:rsid w:val="00E06732"/>
     <w:rsid w:val="00E067A3"/>
     <w:rsid w:val="00E06B2B"/>
     <w:rsid w:val="00E11FA6"/>
     <w:rsid w:val="00E12702"/>
     <w:rsid w:val="00E12F91"/>
     <w:rsid w:val="00E13151"/>
     <w:rsid w:val="00E13B4D"/>
     <w:rsid w:val="00E13C77"/>
     <w:rsid w:val="00E13D3C"/>
     <w:rsid w:val="00E13DA2"/>
     <w:rsid w:val="00E15323"/>
     <w:rsid w:val="00E16D90"/>
     <w:rsid w:val="00E17204"/>
     <w:rsid w:val="00E17542"/>
     <w:rsid w:val="00E17A52"/>
     <w:rsid w:val="00E21473"/>
     <w:rsid w:val="00E21C34"/>
     <w:rsid w:val="00E22AC5"/>
     <w:rsid w:val="00E236DD"/>
-    <w:rsid w:val="00E246D3"/>
     <w:rsid w:val="00E249CC"/>
     <w:rsid w:val="00E26769"/>
-    <w:rsid w:val="00E271C6"/>
     <w:rsid w:val="00E274E7"/>
     <w:rsid w:val="00E279B0"/>
+    <w:rsid w:val="00E30FF5"/>
     <w:rsid w:val="00E314A8"/>
     <w:rsid w:val="00E314E6"/>
     <w:rsid w:val="00E318D7"/>
     <w:rsid w:val="00E322F5"/>
     <w:rsid w:val="00E35506"/>
     <w:rsid w:val="00E35536"/>
-    <w:rsid w:val="00E35D16"/>
     <w:rsid w:val="00E37B38"/>
     <w:rsid w:val="00E37F16"/>
     <w:rsid w:val="00E40F8F"/>
     <w:rsid w:val="00E41003"/>
     <w:rsid w:val="00E4373F"/>
     <w:rsid w:val="00E4445D"/>
     <w:rsid w:val="00E453D5"/>
     <w:rsid w:val="00E45680"/>
     <w:rsid w:val="00E45CF0"/>
     <w:rsid w:val="00E463B6"/>
     <w:rsid w:val="00E467F0"/>
     <w:rsid w:val="00E46D3B"/>
     <w:rsid w:val="00E5015A"/>
     <w:rsid w:val="00E516CD"/>
+    <w:rsid w:val="00E51A36"/>
     <w:rsid w:val="00E51B68"/>
     <w:rsid w:val="00E51C88"/>
     <w:rsid w:val="00E5202B"/>
     <w:rsid w:val="00E52DE7"/>
     <w:rsid w:val="00E53365"/>
     <w:rsid w:val="00E53F5F"/>
     <w:rsid w:val="00E54D65"/>
     <w:rsid w:val="00E566C1"/>
     <w:rsid w:val="00E57DE5"/>
     <w:rsid w:val="00E60594"/>
     <w:rsid w:val="00E60C5A"/>
     <w:rsid w:val="00E61844"/>
     <w:rsid w:val="00E61C7A"/>
-    <w:rsid w:val="00E620D5"/>
     <w:rsid w:val="00E62F88"/>
     <w:rsid w:val="00E63157"/>
     <w:rsid w:val="00E63577"/>
     <w:rsid w:val="00E6435B"/>
     <w:rsid w:val="00E658B4"/>
     <w:rsid w:val="00E65EE7"/>
     <w:rsid w:val="00E664AD"/>
     <w:rsid w:val="00E67465"/>
     <w:rsid w:val="00E67538"/>
     <w:rsid w:val="00E6763B"/>
     <w:rsid w:val="00E704BA"/>
     <w:rsid w:val="00E70B80"/>
     <w:rsid w:val="00E70FD4"/>
     <w:rsid w:val="00E711E2"/>
     <w:rsid w:val="00E7318A"/>
     <w:rsid w:val="00E73401"/>
     <w:rsid w:val="00E748C9"/>
     <w:rsid w:val="00E7496B"/>
     <w:rsid w:val="00E74FAC"/>
     <w:rsid w:val="00E75F38"/>
     <w:rsid w:val="00E7640C"/>
+    <w:rsid w:val="00E76951"/>
     <w:rsid w:val="00E77EBD"/>
     <w:rsid w:val="00E80998"/>
     <w:rsid w:val="00E80A15"/>
     <w:rsid w:val="00E818DC"/>
     <w:rsid w:val="00E81ED8"/>
     <w:rsid w:val="00E8241E"/>
     <w:rsid w:val="00E828D8"/>
     <w:rsid w:val="00E83ACC"/>
     <w:rsid w:val="00E84AE6"/>
     <w:rsid w:val="00E861AB"/>
     <w:rsid w:val="00E87131"/>
+    <w:rsid w:val="00E87201"/>
     <w:rsid w:val="00E8763F"/>
+    <w:rsid w:val="00E87708"/>
     <w:rsid w:val="00E87BA7"/>
     <w:rsid w:val="00E909E4"/>
     <w:rsid w:val="00E9106A"/>
     <w:rsid w:val="00E9203C"/>
     <w:rsid w:val="00E93659"/>
     <w:rsid w:val="00E94638"/>
     <w:rsid w:val="00E9488F"/>
     <w:rsid w:val="00E95BE4"/>
     <w:rsid w:val="00E96AE0"/>
     <w:rsid w:val="00E974AA"/>
     <w:rsid w:val="00EA0A7E"/>
     <w:rsid w:val="00EA15CC"/>
     <w:rsid w:val="00EA1887"/>
     <w:rsid w:val="00EA2026"/>
     <w:rsid w:val="00EA4A89"/>
     <w:rsid w:val="00EA59C9"/>
     <w:rsid w:val="00EA76FF"/>
     <w:rsid w:val="00EB1086"/>
     <w:rsid w:val="00EB13D5"/>
     <w:rsid w:val="00EB2620"/>
     <w:rsid w:val="00EB270D"/>
     <w:rsid w:val="00EB3EAF"/>
     <w:rsid w:val="00EB4035"/>
     <w:rsid w:val="00EB42C8"/>
+    <w:rsid w:val="00EB52DD"/>
     <w:rsid w:val="00EB5628"/>
     <w:rsid w:val="00EB57B3"/>
     <w:rsid w:val="00EB5D00"/>
     <w:rsid w:val="00EB722A"/>
     <w:rsid w:val="00EC01B2"/>
     <w:rsid w:val="00EC29AF"/>
     <w:rsid w:val="00EC5568"/>
     <w:rsid w:val="00EC5898"/>
     <w:rsid w:val="00EC68FD"/>
     <w:rsid w:val="00EC710C"/>
     <w:rsid w:val="00EC711C"/>
     <w:rsid w:val="00ED0427"/>
     <w:rsid w:val="00ED08E4"/>
     <w:rsid w:val="00ED15D1"/>
     <w:rsid w:val="00ED1A68"/>
     <w:rsid w:val="00ED298E"/>
     <w:rsid w:val="00ED2EF3"/>
     <w:rsid w:val="00ED31FC"/>
     <w:rsid w:val="00ED36A0"/>
     <w:rsid w:val="00ED490E"/>
     <w:rsid w:val="00ED4ACD"/>
     <w:rsid w:val="00ED4C76"/>
     <w:rsid w:val="00ED5E27"/>
+    <w:rsid w:val="00ED7978"/>
     <w:rsid w:val="00ED7BA3"/>
     <w:rsid w:val="00EE194C"/>
     <w:rsid w:val="00EE19A0"/>
     <w:rsid w:val="00EE1E68"/>
     <w:rsid w:val="00EE32B9"/>
     <w:rsid w:val="00EE383B"/>
+    <w:rsid w:val="00EE3882"/>
     <w:rsid w:val="00EE42A1"/>
     <w:rsid w:val="00EE43D0"/>
     <w:rsid w:val="00EE4717"/>
     <w:rsid w:val="00EE5782"/>
     <w:rsid w:val="00EE69F1"/>
     <w:rsid w:val="00EE6CFA"/>
     <w:rsid w:val="00EE72C6"/>
     <w:rsid w:val="00EE72F0"/>
     <w:rsid w:val="00EF0B17"/>
     <w:rsid w:val="00EF19E9"/>
     <w:rsid w:val="00EF1B64"/>
     <w:rsid w:val="00EF2623"/>
     <w:rsid w:val="00EF2885"/>
+    <w:rsid w:val="00EF2900"/>
     <w:rsid w:val="00EF3DB0"/>
     <w:rsid w:val="00EF4687"/>
     <w:rsid w:val="00EF4860"/>
     <w:rsid w:val="00EF4D3E"/>
     <w:rsid w:val="00EF5574"/>
     <w:rsid w:val="00EF56DD"/>
     <w:rsid w:val="00EF5856"/>
     <w:rsid w:val="00EF6914"/>
     <w:rsid w:val="00F0056B"/>
-    <w:rsid w:val="00F01BF8"/>
     <w:rsid w:val="00F03631"/>
     <w:rsid w:val="00F03C85"/>
     <w:rsid w:val="00F04F0A"/>
     <w:rsid w:val="00F05807"/>
     <w:rsid w:val="00F06A39"/>
     <w:rsid w:val="00F06A4A"/>
     <w:rsid w:val="00F07EEF"/>
     <w:rsid w:val="00F1041D"/>
     <w:rsid w:val="00F10E11"/>
     <w:rsid w:val="00F1140B"/>
+    <w:rsid w:val="00F119BB"/>
+    <w:rsid w:val="00F139EF"/>
     <w:rsid w:val="00F13A44"/>
     <w:rsid w:val="00F13C9E"/>
     <w:rsid w:val="00F14A1B"/>
     <w:rsid w:val="00F17D2D"/>
     <w:rsid w:val="00F20186"/>
     <w:rsid w:val="00F205DD"/>
     <w:rsid w:val="00F209DE"/>
     <w:rsid w:val="00F21B69"/>
     <w:rsid w:val="00F21FF1"/>
+    <w:rsid w:val="00F22BC6"/>
     <w:rsid w:val="00F247F0"/>
     <w:rsid w:val="00F25617"/>
     <w:rsid w:val="00F25BCA"/>
     <w:rsid w:val="00F26C2F"/>
     <w:rsid w:val="00F27788"/>
     <w:rsid w:val="00F30C7D"/>
     <w:rsid w:val="00F312B8"/>
     <w:rsid w:val="00F31A17"/>
     <w:rsid w:val="00F323E7"/>
     <w:rsid w:val="00F3455D"/>
     <w:rsid w:val="00F35228"/>
     <w:rsid w:val="00F35B4F"/>
     <w:rsid w:val="00F36633"/>
     <w:rsid w:val="00F41620"/>
     <w:rsid w:val="00F42014"/>
     <w:rsid w:val="00F42346"/>
     <w:rsid w:val="00F42895"/>
     <w:rsid w:val="00F45D38"/>
     <w:rsid w:val="00F46055"/>
     <w:rsid w:val="00F4673A"/>
     <w:rsid w:val="00F47431"/>
     <w:rsid w:val="00F50F3B"/>
     <w:rsid w:val="00F512DD"/>
     <w:rsid w:val="00F52F78"/>
     <w:rsid w:val="00F53008"/>
     <w:rsid w:val="00F530D7"/>
     <w:rsid w:val="00F53BAC"/>
     <w:rsid w:val="00F53C63"/>
     <w:rsid w:val="00F5417D"/>
     <w:rsid w:val="00F5448E"/>
     <w:rsid w:val="00F546E4"/>
+    <w:rsid w:val="00F54E6F"/>
     <w:rsid w:val="00F5537E"/>
     <w:rsid w:val="00F553A5"/>
     <w:rsid w:val="00F56C13"/>
     <w:rsid w:val="00F56D31"/>
     <w:rsid w:val="00F57358"/>
     <w:rsid w:val="00F60438"/>
     <w:rsid w:val="00F622D1"/>
     <w:rsid w:val="00F6260D"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rsid w:val="00F64D6C"/>
     <w:rsid w:val="00F655EE"/>
     <w:rsid w:val="00F658B5"/>
     <w:rsid w:val="00F659AD"/>
     <w:rsid w:val="00F67A53"/>
     <w:rsid w:val="00F70168"/>
     <w:rsid w:val="00F7064B"/>
     <w:rsid w:val="00F70EA8"/>
     <w:rsid w:val="00F72D54"/>
     <w:rsid w:val="00F7316B"/>
     <w:rsid w:val="00F733A2"/>
     <w:rsid w:val="00F75DB9"/>
     <w:rsid w:val="00F77022"/>
     <w:rsid w:val="00F7764D"/>
     <w:rsid w:val="00F80023"/>
     <w:rsid w:val="00F80BA3"/>
     <w:rsid w:val="00F80E1C"/>
     <w:rsid w:val="00F81A72"/>
     <w:rsid w:val="00F82343"/>
     <w:rsid w:val="00F82BCF"/>
     <w:rsid w:val="00F854AA"/>
     <w:rsid w:val="00F85686"/>
     <w:rsid w:val="00F859DF"/>
     <w:rsid w:val="00F861D5"/>
     <w:rsid w:val="00F86633"/>
     <w:rsid w:val="00F867D4"/>
     <w:rsid w:val="00F86CFC"/>
     <w:rsid w:val="00F8757F"/>
     <w:rsid w:val="00F875A9"/>
     <w:rsid w:val="00F87790"/>
     <w:rsid w:val="00F91EE6"/>
     <w:rsid w:val="00F9239B"/>
     <w:rsid w:val="00F9259E"/>
     <w:rsid w:val="00F92FC6"/>
-    <w:rsid w:val="00F942A3"/>
+    <w:rsid w:val="00F939FA"/>
+    <w:rsid w:val="00F93BA5"/>
     <w:rsid w:val="00F943B2"/>
     <w:rsid w:val="00F949E4"/>
     <w:rsid w:val="00F9561C"/>
     <w:rsid w:val="00F95859"/>
+    <w:rsid w:val="00F974FB"/>
     <w:rsid w:val="00F97C23"/>
-    <w:rsid w:val="00F97F72"/>
     <w:rsid w:val="00FA26FC"/>
     <w:rsid w:val="00FA2A4E"/>
     <w:rsid w:val="00FA3A19"/>
     <w:rsid w:val="00FA3A9A"/>
     <w:rsid w:val="00FA3B38"/>
     <w:rsid w:val="00FA43A9"/>
+    <w:rsid w:val="00FA5448"/>
     <w:rsid w:val="00FA59E8"/>
     <w:rsid w:val="00FA7CD7"/>
     <w:rsid w:val="00FB1D48"/>
     <w:rsid w:val="00FB2A97"/>
     <w:rsid w:val="00FB2B63"/>
     <w:rsid w:val="00FB567B"/>
     <w:rsid w:val="00FB6C7C"/>
     <w:rsid w:val="00FB7624"/>
     <w:rsid w:val="00FC0163"/>
     <w:rsid w:val="00FC26C7"/>
+    <w:rsid w:val="00FC287D"/>
     <w:rsid w:val="00FC383D"/>
     <w:rsid w:val="00FC3E89"/>
     <w:rsid w:val="00FC4A75"/>
     <w:rsid w:val="00FC5A41"/>
     <w:rsid w:val="00FC6532"/>
     <w:rsid w:val="00FC7EB1"/>
     <w:rsid w:val="00FD0ABC"/>
     <w:rsid w:val="00FD15D3"/>
     <w:rsid w:val="00FD2A6C"/>
     <w:rsid w:val="00FD2B48"/>
     <w:rsid w:val="00FD2E81"/>
+    <w:rsid w:val="00FD2EA4"/>
     <w:rsid w:val="00FD48B4"/>
     <w:rsid w:val="00FD4BF5"/>
     <w:rsid w:val="00FD61D3"/>
     <w:rsid w:val="00FD672E"/>
     <w:rsid w:val="00FD7FC7"/>
     <w:rsid w:val="00FE121D"/>
     <w:rsid w:val="00FE358D"/>
     <w:rsid w:val="00FE4146"/>
     <w:rsid w:val="00FE42E8"/>
     <w:rsid w:val="00FE43C6"/>
     <w:rsid w:val="00FE4FDE"/>
-    <w:rsid w:val="00FE505E"/>
     <w:rsid w:val="00FE54DF"/>
     <w:rsid w:val="00FE63FE"/>
     <w:rsid w:val="00FE7983"/>
     <w:rsid w:val="00FE7BC4"/>
     <w:rsid w:val="00FE7EE2"/>
     <w:rsid w:val="00FF23F3"/>
     <w:rsid w:val="00FF38A5"/>
     <w:rsid w:val="00FF38B9"/>
     <w:rsid w:val="00FF4931"/>
     <w:rsid w:val="00FF4BC3"/>
+    <w:rsid w:val="00FF6BDA"/>
     <w:rsid w:val="00FF717E"/>
     <w:rsid w:val="00FF75CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2296"/>
+    <o:shapedefaults v:ext="edit" spidmax="2280"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74E4B4D8"/>
   <w14:defaultImageDpi w14:val="32767"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-IN" w:eastAsia="en-IN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -42218,51 +44219,51 @@
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -42513,51 +44514,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A72E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="el-GR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:sz w:val="26"/>
     </w:rPr>
@@ -42867,50 +44867,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EMEAEnBodyText">
     <w:name w:val="EMEA En Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader1">
     <w:name w:val="AHeader 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AHeader2">
@@ -43437,51 +45438,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
     <w:name w:val="Char Char"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
     <w:name w:val="Char Char3"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalAgency">
     <w:name w:val="Normal (Agency)"/>
     <w:link w:val="NormalAgencyChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="el-GR"/>
+      <w:lang w:val="el-GR" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAgencyChar">
     <w:name w:val="Normal (Agency) Char"/>
     <w:link w:val="NormalAgency"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="el-GR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleA">
     <w:name w:val="Title A"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -44818,203 +46819,191 @@
       <w:sz w:val="22"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Labeling-MandatoryText">
     <w:name w:val="Labeling - Mandatory Text"/>
     <w:basedOn w:val="Labeling-MandatoryTableText"/>
     <w:link w:val="Labeling-MandatoryTextChar"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Labeling-MandatoryTextChar">
     <w:name w:val="Labeling - Mandatory Text Char"/>
     <w:link w:val="Labeling-MandatoryText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="commenttext0">
     <w:name w:val="commenttext"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
-    <w:name w:val="Unresolved Mention2"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stylebold">
     <w:name w:val="_Style bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00386FDB"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleItalic">
     <w:name w:val="_Style Italic"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB072A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styleunderline">
     <w:name w:val="_Style underline"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB072A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style18pts">
     <w:name w:val="_Style 18 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006737AB"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styletablefooter">
     <w:name w:val="_Styletablefooter"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C24851"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleArialNarrow8pts">
     <w:name w:val="_Style Arial Narrow 8 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3883"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleArialNarrow4pts">
     <w:name w:val="_Style Arial Narrow 4 pts"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3883"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="8"/>
       <w:szCs w:val="8"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41682626">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="56784124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="68818110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="201283047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="313946769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45036,50 +47025,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="410321272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="453787280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="520516025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="526528944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45114,50 +47116,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="570694887">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="628164303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="635918588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="830175956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45257,50 +47272,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1333682858">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1339576227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1349404720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1360085468">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -45539,51 +47567,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043633366">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/documents/template-form/qrd-appendix-v-adverse-drug-reaction-reporting-details_en.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/medicines/human/EPAR/xgeva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ema.europa.eu/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -45828,96 +47856,117 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c2d78f7fb6ec1428ebf100f28f1aea0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="49273b6fbbfe5d54744714da2729ca39" ns2:_="" ns3:_="" ns4:_="">
+<sisl xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" sislVersion="0" policy="82ad3a63-90ad-4a46-a3cb-757f4658e205" origin="userSelected">
+  <element uid="03e9b10b-a1f9-4a88-9630-476473f62285" value=""/>
+  <element uid="7349a702-6462-4442-88eb-c64cd513835c" value=""/>
+  <element uid="ba0343df-3220-4244-9388-1298e2abc028" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Case" ma:contentTypeID="0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="064bfb9f3484ab428612b3796ac29fa2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a034c160-bfb7-45f5-8632-2eb7e0508071" xmlns:ns3="62874b74-7561-4a92-a6e7-f8370cb4455a" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a734b6e3ba2512ceb1bbfa0715f7f581" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a034c160-bfb7-45f5-8632-2eb7e0508071"/>
     <xsd:import namespace="62874b74-7561-4a92-a6e7-f8370cb4455a"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:ApplicationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_LocationID" minOccurs="0"/>
                 <xsd:element ref="ns2:I_Process" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedCondition" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AgreedConditionMedDRA" minOccurs="0"/>
                 <xsd:element ref="ns2:I_RegulatoryEntitlement" minOccurs="0"/>
                 <xsd:element ref="ns2:I_ParentOrganizationID" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:I_AllowRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_vti_ItemDeclaredRecord" minOccurs="0"/>
                 <xsd:element ref="ns3:Application_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:vqsn" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns3:Sign_x002d_off" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:ComplianceTagAppId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a034c160-bfb7-45f5-8632-2eb7e0508071" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -46001,51 +48050,51 @@
     <xsd:element name="TaxCatchAll" ma:index="37" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{665852a9-51cb-438d-a850-d8097df60d25}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a034c160-bfb7-45f5-8632-2eb7e0508071">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62874b74-7561-4a92-a6e7-f8370cb4455a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="21" nillable="true" ma:displayName="Sign-off status" ma:indexed="true" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="22" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="23" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="24" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="25" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
@@ -46101,50 +48150,55 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="38" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="39" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="40" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Sign_x002d_off" ma:index="42" nillable="true" ma:displayName="Sign-off" ma:format="Dropdown" ma:internalName="Sign_x002d_off">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="43" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ComplianceTagAppId" ma:index="44" nillable="true" ma:displayName="Label applied by App Id" ma:internalName="ComplianceTagAppId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="IconOverlay" ma:index="41" nillable="true" ma:displayName="IconOverlay" ma:hidden="true" ma:internalName="IconOverlay">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
@@ -46212,216 +48266,204 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...45 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <vqsn xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <Sign_x002d_off xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <ApplicationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_AllowRecord xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">true</I_AllowRecord>
+    <I_AgreedConditionMedDRA xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <I_LocationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_Process xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_AgreedCondition xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <I_ParentOrganizationID xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Application_x0020_Status xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <_vti_ItemDeclaredRecord xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <I_RegulatoryEntitlement xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071" xsi:nil="true"/>
+    <Information xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62874b74-7561-4a92-a6e7-f8370cb4455a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">EMADOC-1700519818-3280319</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a034c160-bfb7-45f5-8632-2eb7e0508071">
+      <Url>https://euema.sharepoint.com/sites/CRM/_layouts/15/DocIdRedir.aspx?ID=EMADOC-1700519818-3280319</Url>
+      <Description>EMADOC-1700519818-3280319</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2521F70-CFDA-4765-8F70-A4EB690346CD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CE57FD-6BB0-4908-BDA8-8E73AAEBFF21}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A560E775-F1FF-4778-B4D7-2DA459E0AED9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B094B74A-4E11-4FBA-B5AF-BFC422AF077D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="5e7f6ede-f79f-49ab-b072-eddec9e3613d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E542E552-3AAC-47BF-A4B5-BABE20A0678F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CE57FD-6BB0-4908-BDA8-8E73AAEBFF21}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA5C781C-A6FD-4BD4-8007-F6861990791C}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55734CCE-EAD5-4BC7-AAD7-56DD5FBB1D39}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E2A3ED-3006-401C-91C3-7C15C13A8C76}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68613258-B4E5-4F5F-BAA2-9BC23BD046F3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E21B100-E192-4787-A3DC-AAABC512FA76}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" enabled="0" method="" siteId="{e1dffae5-ca2f-4d3f-ba95-31318bc48aae}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>59</Pages>
-  <Words>17222</Words>
-  <Characters>98169</Characters>
+  <Words>17417</Words>
+  <Characters>99282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>818</Lines>
-  <Paragraphs>230</Paragraphs>
+  <Lines>827</Lines>
+  <Paragraphs>232</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>115161</CharactersWithSpaces>
+  <CharactersWithSpaces>116467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1245197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ema.europa.eu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359399</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -46479,54 +48521,30 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Xgeva : EPAR – Product information – tracked changes</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000DA6AD19014FF648A49316945EE786F90200176DED4FF78CD74995F64A0F46B59E48</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_35e95300-70cf-438b-b4b7-1f3ac183438d_Enabled">
-[...24 lines deleted...]
-    <vt:lpwstr>4db74e40-936f-4c69-820e-12bb4be3d0f9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>5acca39b-29f6-471a-965d-3cad75c49fbc</vt:lpwstr>
   </property>
 </Properties>
 </file>